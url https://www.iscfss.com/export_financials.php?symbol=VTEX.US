--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="147">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="149">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -232,50 +232,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1198,51 +1204,53 @@
       </c>
     </row>
     <row r="15" spans="1:9">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>17000.0</v>
       </c>
       <c r="H15">
         <v>17000.0</v>
       </c>
       <c r="I15">
         <v>13939000.0</v>
       </c>
     </row>
     <row r="16" spans="1:9">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>37931000.0</v>
+      </c>
       <c r="C16">
         <v>32521000.0</v>
       </c>
       <c r="D16">
         <v>25948000.0</v>
       </c>
       <c r="E16">
         <v>20332000.0</v>
       </c>
       <c r="F16">
         <v>16598000.0</v>
       </c>
       <c r="G16">
         <v>14170000.0</v>
       </c>
       <c r="H16">
         <v>8158000.0</v>
       </c>
       <c r="I16">
         <v>3196000.0</v>
       </c>
     </row>
     <row r="17" spans="1:9">
       <c r="A17" t="s">
         <v>24</v>
@@ -1683,51 +1691,51 @@
       </c>
       <c r="D35">
         <v>23569000.0</v>
       </c>
       <c r="E35">
         <v>20980000.0</v>
       </c>
       <c r="F35">
         <v>28893000.0</v>
       </c>
       <c r="G35">
         <v>17206000.0</v>
       </c>
       <c r="H35">
         <v>21357000.0</v>
       </c>
       <c r="I35">
         <v>13240000.0</v>
       </c>
     </row>
     <row r="36" spans="1:9">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>29209000.0</v>
+        <v>17444000.0</v>
       </c>
       <c r="C36">
         <v>18720000.0</v>
       </c>
       <c r="D36">
         <v>15850000.0</v>
       </c>
       <c r="E36">
         <v>11717000.0</v>
       </c>
       <c r="F36">
         <v>8723000.0</v>
       </c>
       <c r="G36">
         <v>3861000.0</v>
       </c>
       <c r="H36">
         <v>500000.0</v>
       </c>
       <c r="I36">
         <v>523000.0</v>
       </c>
     </row>
     <row r="37" spans="1:9">
       <c r="A37" t="s">
@@ -1775,51 +1783,51 @@
       </c>
       <c r="D39">
         <v>6223000.0</v>
       </c>
       <c r="E39">
         <v>6633000.0</v>
       </c>
       <c r="F39">
         <v>9756000.0</v>
       </c>
       <c r="G39">
         <v>2776000.0</v>
       </c>
       <c r="H39">
         <v>4388000.0</v>
       </c>
       <c r="I39">
         <v>3368000.0</v>
       </c>
     </row>
     <row r="40" spans="1:9">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>50112000.0</v>
+        <v>12181000.0</v>
       </c>
       <c r="C40">
         <v>2018000.0</v>
       </c>
       <c r="D40">
         <v>1486000.0</v>
       </c>
       <c r="E40">
         <v>369000.0</v>
       </c>
       <c r="F40">
         <v>4526000.0</v>
       </c>
       <c r="G40">
         <v>13689000.0</v>
       </c>
       <c r="H40">
         <v>10006000.0</v>
       </c>
       <c r="I40">
         <v>4162000.0</v>
       </c>
     </row>
     <row r="41" spans="1:9">
       <c r="A41" t="s">
@@ -2320,3574 +2328,3820 @@
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y62"/>
+  <dimension ref="A1:AA62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
         <v>9</v>
       </c>
       <c r="B2">
+        <v>34962000.0</v>
+      </c>
+      <c r="C2">
+        <v>29270000.0</v>
+      </c>
+      <c r="D2">
         <v>36216000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>39571000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>37743000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>31541000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>36951000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>37759000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>39332000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>39352000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>39728000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>36549000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>35372000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>299000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>34136000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>31425000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>30168000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>27937000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>29537000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>37407000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>11782000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>12275000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>9973000.0</v>
       </c>
-      <c r="W2"/>
-      <c r="X2"/>
       <c r="Y2"/>
-    </row>
-    <row r="3" spans="1:25">
+      <c r="Z2"/>
+      <c r="AA2"/>
+    </row>
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
         <v>10</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
-    </row>
-    <row r="4" spans="1:25">
+      <c r="Z3"/>
+      <c r="AA3"/>
+    </row>
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
         <v>11</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
         <v>12</v>
       </c>
       <c r="B5">
+        <v>3335000.0</v>
+      </c>
+      <c r="C5">
+        <v>2831000.0</v>
+      </c>
+      <c r="D5">
         <v>1307000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>1658000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>1365000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>-726000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>373789000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>386475000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>378466000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>375378000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>370335000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>379472000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>389404000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>389404000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>391012000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>393621000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>395638000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>397835000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>391118000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>388406000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>86433000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>81665000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>79048999.0</v>
       </c>
-      <c r="W5"/>
-[...1 lines deleted...]
-      <c r="Y5">
+      <c r="Y5"/>
+      <c r="Z5"/>
+      <c r="AA5">
         <v>47048000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
         <v>13</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
-    </row>
-    <row r="7" spans="1:25">
+      <c r="Z6"/>
+      <c r="AA6"/>
+    </row>
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
         <v>14</v>
       </c>
       <c r="B7">
+        <v>7095000.0</v>
+      </c>
+      <c r="C7">
+        <v>2465000.0</v>
+      </c>
+      <c r="D7">
         <v>2884000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>3430000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>3842000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>3197000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>3312000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>2818000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>3077000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>3568000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>4096000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>4714000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>5303000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>5530000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>5635000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>5901000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>6424000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>7344000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>5991000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>5825000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>6461000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>5854000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>6153000.0</v>
       </c>
-      <c r="W7"/>
-      <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
         <v>15</v>
       </c>
       <c r="B8">
         <v>17000.0</v>
       </c>
       <c r="C8">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D8">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="E8">
         <v>18000.0</v>
       </c>
       <c r="F8">
         <v>18000.0</v>
       </c>
       <c r="G8">
-        <v>19000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="H8">
         <v>18000.0</v>
       </c>
       <c r="I8">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="J8">
         <v>18000.0</v>
       </c>
       <c r="K8">
-        <v>19000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="L8">
-        <v>19000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="M8">
         <v>19000.0</v>
       </c>
       <c r="N8">
         <v>19000.0</v>
       </c>
       <c r="O8">
         <v>19000.0</v>
       </c>
       <c r="P8">
         <v>19000.0</v>
       </c>
       <c r="Q8">
         <v>19000.0</v>
       </c>
       <c r="R8">
         <v>19000.0</v>
       </c>
       <c r="S8">
         <v>19000.0</v>
       </c>
       <c r="T8">
+        <v>19000.0</v>
+      </c>
+      <c r="U8">
+        <v>19000.0</v>
+      </c>
+      <c r="V8">
         <v>17000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
         <v>16</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
-    </row>
-    <row r="10" spans="1:25">
+      <c r="Z9"/>
+      <c r="AA9"/>
+    </row>
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
         <v>17</v>
       </c>
       <c r="B10">
+        <v>15451000.0</v>
+      </c>
+      <c r="C10">
+        <v>16786000.0</v>
+      </c>
+      <c r="D10">
         <v>15744000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>20395000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>21341000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>21085000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>18673000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>22525000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>22910000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>17468000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>28035000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>21301000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>100504000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>21891000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>24394000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>29247000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>28099000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>100434000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>121006000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>321629000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>24958000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>40307000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>59986000.0</v>
       </c>
-      <c r="W10"/>
-[...1 lines deleted...]
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10"/>
+      <c r="AA10">
         <v>-44257000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
         <v>18</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
-    </row>
-    <row r="12" spans="1:25">
+      <c r="Z11"/>
+      <c r="AA11"/>
+    </row>
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
         <v>19</v>
       </c>
       <c r="B12">
+        <v>185963000.0</v>
+      </c>
+      <c r="C12">
+        <v>193713000.0</v>
+      </c>
+      <c r="D12">
         <v>192101000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>202535000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>210787000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>205280000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>214808000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>217039000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>215399000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>209353000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>209409000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>213706000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>222506000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>222506000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>238558000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>243744000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>255474000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>276495000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>298197000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>321629000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>38461000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>56424000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>76955000.0</v>
       </c>
-      <c r="W12"/>
-[...1 lines deleted...]
-      <c r="Y12">
+      <c r="Y12"/>
+      <c r="Z12"/>
+      <c r="AA12">
         <v>44257000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
         <v>20</v>
       </c>
       <c r="B13">
         <v>17000.0</v>
       </c>
       <c r="C13">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="D13">
-        <v>18000.0</v>
+        <v>17000.0</v>
       </c>
       <c r="E13">
         <v>18000.0</v>
       </c>
       <c r="F13">
         <v>18000.0</v>
       </c>
       <c r="G13">
-        <v>19000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="H13">
         <v>18000.0</v>
       </c>
       <c r="I13">
-        <v>18000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="J13">
         <v>18000.0</v>
       </c>
       <c r="K13">
-        <v>19000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="L13">
-        <v>19000.0</v>
+        <v>18000.0</v>
       </c>
       <c r="M13">
         <v>19000.0</v>
       </c>
       <c r="N13">
         <v>19000.0</v>
       </c>
       <c r="O13">
         <v>19000.0</v>
       </c>
       <c r="P13">
         <v>19000.0</v>
       </c>
       <c r="Q13">
         <v>19000.0</v>
       </c>
       <c r="R13">
         <v>19000.0</v>
       </c>
       <c r="S13">
         <v>19000.0</v>
       </c>
       <c r="T13">
-        <v>17000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="U13">
-        <v>17000.0</v>
+        <v>19000.0</v>
       </c>
       <c r="V13">
         <v>17000.0</v>
       </c>
-      <c r="W13"/>
-      <c r="X13"/>
+      <c r="W13">
+        <v>17000.0</v>
+      </c>
+      <c r="X13">
+        <v>17000.0</v>
+      </c>
       <c r="Y13"/>
-    </row>
-    <row r="14" spans="1:25">
+      <c r="Z13"/>
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
         <v>21</v>
       </c>
       <c r="B14">
+        <v>170810900.0</v>
+      </c>
+      <c r="C14">
+        <v>170810900.0</v>
+      </c>
+      <c r="D14">
         <v>180684108.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>186794117.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>187396000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>188541000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>192259000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>192339000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>192356000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>184246000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>184027008.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>186024000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>187054000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>188240000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>188992529.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>190842000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>191281000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>191165000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>190983000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>184881000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>187258580.0</v>
       </c>
       <c r="V14">
         <v>187258580.0</v>
       </c>
       <c r="W14">
         <v>187258580.0</v>
       </c>
       <c r="X14">
         <v>187258580.0</v>
       </c>
       <c r="Y14">
         <v>187258580.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:25">
+      <c r="Z14">
+        <v>187258580.0</v>
+      </c>
+      <c r="AA14">
+        <v>187258580.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
         <v>22</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
+      <c r="U15"/>
+      <c r="V15"/>
+      <c r="W15">
         <v>17000.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-    </row>
-    <row r="16" spans="1:25">
+      <c r="Z15"/>
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
         <v>23</v>
       </c>
-      <c r="B16"/>
+      <c r="B16">
+        <v>39259000.0</v>
+      </c>
       <c r="C16">
+        <v>38435000.0</v>
+      </c>
+      <c r="D16">
+        <v>37931000.0</v>
+      </c>
+      <c r="E16">
         <v>37182000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>36276000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>34537000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>32521000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>31553000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>28575000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>26653000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>25948000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>24366000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>24516000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>20332000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>20332000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>18366000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>16530999.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>20447000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>16598000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>20298000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>16837000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>15189000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>14170000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16"/>
       <c r="Y16"/>
-    </row>
-    <row r="17" spans="1:25">
+      <c r="Z16"/>
+      <c r="AA16"/>
+    </row>
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
         <v>24</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
         <v>25</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
-      <c r="K18">
+      <c r="K18"/>
+      <c r="L18"/>
+      <c r="M18">
         <v>2769000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>2495000.0</v>
       </c>
-      <c r="M18"/>
-      <c r="N18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1790000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>1901000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>1705000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>1645000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>1246000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>1130000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>1160000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>831000.0</v>
       </c>
-      <c r="V18"/>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
-    </row>
-    <row r="19" spans="1:25">
+      <c r="Z18"/>
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
         <v>26</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
         <v>27</v>
       </c>
       <c r="B20">
+        <v>27296000.0</v>
+      </c>
+      <c r="C20">
+        <v>27156000.0</v>
+      </c>
+      <c r="D20">
         <v>26324000.0</v>
       </c>
-      <c r="C20">
+      <c r="E20">
         <v>26811000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>26530000.0</v>
       </c>
-      <c r="E20">
+      <c r="G20">
         <v>25704000.0</v>
       </c>
-      <c r="F20">
+      <c r="H20">
         <v>22168000.0</v>
       </c>
-      <c r="G20">
+      <c r="I20">
         <v>23707000.0</v>
       </c>
-      <c r="H20">
+      <c r="J20">
         <v>20434000.0</v>
       </c>
-      <c r="I20">
+      <c r="K20">
         <v>21488000.0</v>
       </c>
-      <c r="J20">
+      <c r="L20">
         <v>21832000.0</v>
       </c>
-      <c r="K20">
+      <c r="M20">
         <v>21476000.0</v>
       </c>
-      <c r="L20">
+      <c r="N20">
         <v>21919000.0</v>
       </c>
-      <c r="M20">
+      <c r="O20">
         <v>21378000.0</v>
       </c>
-      <c r="N20">
+      <c r="P20">
         <v>20965000.0</v>
       </c>
-      <c r="O20">
+      <c r="Q20">
         <v>21570000.0</v>
       </c>
-      <c r="P20">
+      <c r="R20">
         <v>21916000.0</v>
       </c>
-      <c r="Q20">
+      <c r="S20">
         <v>23023000.0</v>
       </c>
-      <c r="R20">
+      <c r="T20">
         <v>21598000.0</v>
       </c>
-      <c r="S20">
+      <c r="U20">
         <v>22631000.0</v>
       </c>
-      <c r="T20">
+      <c r="V20">
         <v>23155000.0</v>
       </c>
-      <c r="U20">
+      <c r="W20">
         <v>19869000.0</v>
       </c>
-      <c r="V20">
+      <c r="X20">
         <v>9885000.0</v>
       </c>
-      <c r="W20"/>
-      <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
         <v>28</v>
       </c>
       <c r="B21">
+        <v>7109000.0</v>
+      </c>
+      <c r="C21">
+        <v>7650000.0</v>
+      </c>
+      <c r="D21">
         <v>7949000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>8691000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>9160000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>9397000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>6822000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>7602000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>6897000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>7633000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>8192000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>8697000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>9478000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>9889000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>10245000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>9858000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>10477000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>11371000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>12046000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>12054000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>14101000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>11619000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>5208000.0</v>
       </c>
-      <c r="W21"/>
-      <c r="X21"/>
       <c r="Y21"/>
-    </row>
-    <row r="22" spans="1:25">
+      <c r="Z21"/>
+      <c r="AA21"/>
+    </row>
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
         <v>29</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
-      <c r="G22">
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22">
         <v>4313000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>1.0</v>
       </c>
-      <c r="I22"/>
-      <c r="J22">
+      <c r="K22"/>
+      <c r="L22">
         <v>6201000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>5515000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>4997000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>4997000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>6540000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>6174000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-37722000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>10712000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>9357000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>7346000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>7654000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>4908000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>4420000.0</v>
       </c>
-      <c r="W22"/>
-      <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
         <v>30</v>
       </c>
       <c r="B23">
+        <v>340462000.0</v>
+      </c>
+      <c r="C23">
+        <v>340319000.0</v>
+      </c>
+      <c r="D23">
         <v>346632000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>354392000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>365573000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>355705000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>366778000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>373159000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>355432000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>346642000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>341145000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>337299000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>351421000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>357654000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>357673000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>356419000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>371004000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>402990000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>414970000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>426065000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>138774000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>138817000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>140011000.0</v>
       </c>
-      <c r="W23"/>
-[...1 lines deleted...]
-      <c r="Y23">
+      <c r="Y23"/>
+      <c r="Z23"/>
+      <c r="AA23">
         <v>47085000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
         <v>31</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24">
         <v>497000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>1192000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>1914000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>2826000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>3391000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>4774000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
         <v>32</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-    </row>
-    <row r="26" spans="1:25">
+      <c r="Z25"/>
+      <c r="AA25"/>
+    </row>
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
         <v>33</v>
       </c>
       <c r="B26">
         <v>9649000.0</v>
       </c>
       <c r="C26">
         <v>9649000.0</v>
       </c>
       <c r="D26">
         <v>9649000.0</v>
       </c>
       <c r="E26">
         <v>9649000.0</v>
       </c>
       <c r="F26">
         <v>9649000.0</v>
       </c>
       <c r="G26">
         <v>9649000.0</v>
       </c>
       <c r="H26">
+        <v>9649000.0</v>
+      </c>
+      <c r="I26">
+        <v>9649000.0</v>
+      </c>
+      <c r="J26">
         <v>3635000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>4155000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>3118000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1061000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>825000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>424000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>1152000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>790000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>544000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>321000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>621000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>442000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>310000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>146000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>136000.0</v>
       </c>
-      <c r="W26"/>
-      <c r="X26"/>
       <c r="Y26"/>
-    </row>
-    <row r="27" spans="1:25">
+      <c r="Z26"/>
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
         <v>34</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
-    </row>
-    <row r="28" spans="1:25">
+      <c r="Z27"/>
+      <c r="AA27"/>
+    </row>
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
         <v>35</v>
       </c>
       <c r="B28">
+        <v>-8356000.0</v>
+      </c>
+      <c r="C28">
+        <v>-14321000.0</v>
+      </c>
+      <c r="D28">
         <v>-12860000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-16965000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-17499000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-17888000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-15361000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-19707000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-19833000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-13900000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-23939000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-16587000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-95201000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1898000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-17606000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-21604000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-19279000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-89807000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-111736000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-311898000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-13536000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-29585000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>-47474000.0</v>
       </c>
-      <c r="W28"/>
-[...1 lines deleted...]
-      <c r="Y28">
+      <c r="Y28"/>
+      <c r="Z28"/>
+      <c r="AA28">
         <v>44257000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
         <v>36</v>
       </c>
       <c r="B29">
+        <v>223883000.0</v>
+      </c>
+      <c r="C29">
+        <v>232956000.0</v>
+      </c>
+      <c r="D29">
         <v>233496000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>241908000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>250224000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>245844000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>255745000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>262168000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>250913000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>242890000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>240293000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>246205000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>258511000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>268019000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>275811000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>279332000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>293545000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>318092000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>330461000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>339001000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>60040000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>70648000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>81981000.0</v>
       </c>
-      <c r="W29"/>
-      <c r="X29"/>
       <c r="Y29"/>
-    </row>
-    <row r="30" spans="1:25">
+      <c r="Z29"/>
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
         <v>37</v>
       </c>
       <c r="B30">
+        <v>64906000.0</v>
+      </c>
+      <c r="C30">
+        <v>58833000.0</v>
+      </c>
+      <c r="D30">
         <v>61601000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>60046000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>64677000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>62267000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>62846000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>59718000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>58562000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>51147000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>50621000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>45353000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>47957000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>37536000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>41966000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>37834000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>38118000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>43457000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>41563000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>40150000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>35778000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29597000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>29000000.0</v>
       </c>
-      <c r="W30"/>
-      <c r="X30"/>
       <c r="Y30"/>
-    </row>
-    <row r="31" spans="1:25">
+      <c r="Z30"/>
+      <c r="AA30"/>
+    </row>
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
         <v>38</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>216032000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>227114000.0</v>
       </c>
-      <c r="M31"/>
-      <c r="N31">
+      <c r="O31"/>
+      <c r="P31">
         <v>243448000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>246162000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>258756000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>280415000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>293538000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>300410000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>17823000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>34292000.0</v>
       </c>
-      <c r="V31"/>
-      <c r="W31"/>
       <c r="X31"/>
-      <c r="Y31">
+      <c r="Y31"/>
+      <c r="Z31"/>
+      <c r="AA31">
         <v>28670000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
         <v>39</v>
       </c>
       <c r="B32">
+        <v>169694000.0</v>
+      </c>
+      <c r="C32">
+        <v>178545000.0</v>
+      </c>
+      <c r="D32">
         <v>179542000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>184185000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>198039000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>194315000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>203620000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>204147000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>201951000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>189801000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>189009000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>197402000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>208574000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>219465000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>225141000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>228680000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>242367000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>269810000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>290628000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>297874000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>19904000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>36569000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>61674000.0</v>
       </c>
-      <c r="W32"/>
-      <c r="X32"/>
       <c r="Y32"/>
-    </row>
-    <row r="33" spans="1:25">
+      <c r="Z32"/>
+      <c r="AA32"/>
+    </row>
+    <row r="33" spans="1:27">
       <c r="A33" t="s">
         <v>40</v>
       </c>
       <c r="B33">
+        <v>84098999.0</v>
+      </c>
+      <c r="C33">
+        <v>80020000.0</v>
+      </c>
+      <c r="D33">
         <v>79127000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>84247000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>81737000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>80214000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>82188000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>90516000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>77458000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>79782000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>74892000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>72665000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>75916000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>71293000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>70516000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>70882999.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>72606000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>72930000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>65454000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>56609000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>58154000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>47764000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>31280000.0</v>
       </c>
-      <c r="W33"/>
-[...1 lines deleted...]
-      <c r="Y33">
+      <c r="Y33"/>
+      <c r="Z33"/>
+      <c r="AA33">
         <v>-44257000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:25">
+    <row r="34" spans="1:27">
       <c r="A34" t="s">
         <v>41</v>
       </c>
       <c r="B34">
+        <v>1936000.0</v>
+      </c>
+      <c r="C34">
         <v>317000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
+        <v>317000.0</v>
+      </c>
+      <c r="E34">
         <v>352000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>343000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>340000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>363000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>439000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>408000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>427000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>452000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>464000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>224000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>234000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>185000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>133000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>420000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>290000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>266000.0</v>
       </c>
-      <c r="S34">
+      <c r="U34">
         <v>392000.0</v>
       </c>
-      <c r="T34">
+      <c r="V34">
         <v>269000.0</v>
       </c>
-      <c r="U34">
+      <c r="W34">
         <v>205000.0</v>
       </c>
-      <c r="V34">
+      <c r="X34">
         <v>187000.0</v>
       </c>
-      <c r="W34"/>
-      <c r="X34"/>
       <c r="Y34"/>
-    </row>
-    <row r="35" spans="1:25">
+      <c r="Z34"/>
+      <c r="AA34"/>
+    </row>
+    <row r="35" spans="1:27">
       <c r="A35" t="s">
         <v>42</v>
       </c>
       <c r="B35">
+        <v>27756000.0</v>
+      </c>
+      <c r="C35">
+        <v>23394000.0</v>
+      </c>
+      <c r="D35">
         <v>25110000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>24590000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>29513000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>28641000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>30007000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>32450000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>27137000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>25324000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>23569000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>23805000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>25916000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>20980000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>20980000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>21960999.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>23814000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>27921000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>28893000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>19388000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>22978999.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>18553000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>17206000.0</v>
       </c>
-      <c r="W35"/>
-      <c r="X35"/>
       <c r="Y35"/>
-    </row>
-    <row r="36" spans="1:25">
+      <c r="Z35"/>
+      <c r="AA35"/>
+    </row>
+    <row r="36" spans="1:27">
       <c r="A36" t="s">
         <v>43</v>
       </c>
       <c r="B36">
-        <v>29209000.0</v>
+        <v>13643999.0</v>
       </c>
       <c r="C36">
+        <v>13295000.0</v>
+      </c>
+      <c r="D36">
+        <v>17444000.0</v>
+      </c>
+      <c r="E36">
         <v>12861000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>16070000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>15340000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>18720000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>22732000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>10418000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>9660000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>15850000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>13915000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>14215000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>948000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>11717000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>3917999.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>3470000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>1500000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>8723000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>2066000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>2616000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>3482000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>3861000.0</v>
       </c>
-      <c r="W36"/>
-[...1 lines deleted...]
-      <c r="Y36">
+      <c r="Y36"/>
+      <c r="Z36"/>
+      <c r="AA36">
         <v>-44257000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:25">
+    <row r="37" spans="1:27">
       <c r="A37" t="s">
         <v>44</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
-    </row>
-    <row r="38" spans="1:25">
+      <c r="Z37"/>
+      <c r="AA37"/>
+    </row>
+    <row r="38" spans="1:27">
       <c r="A38" t="s">
         <v>45</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
-      <c r="G38">
-[...1 lines deleted...]
-      </c>
+      <c r="G38"/>
       <c r="H38"/>
       <c r="I38">
         <v>1.0</v>
       </c>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
+        <v>1.0</v>
+      </c>
+      <c r="M38">
         <v>34646000.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>36051000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>29427000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>29451000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>29476000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>26652000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>21295000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>11545000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>9616000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>6388000.0</v>
       </c>
-      <c r="V38"/>
-      <c r="W38"/>
       <c r="X38"/>
       <c r="Y38"/>
-    </row>
-    <row r="39" spans="1:25">
+      <c r="Z38"/>
+      <c r="AA38"/>
+    </row>
+    <row r="39" spans="1:27">
       <c r="A39" t="s">
         <v>46</v>
       </c>
       <c r="B39">
+        <v>5494000.0</v>
+      </c>
+      <c r="C39">
+        <v>7752999.0</v>
+      </c>
+      <c r="D39">
         <v>13803000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>7564000.0</v>
       </c>
-      <c r="D39">
+      <c r="F39">
         <v>8372000.0</v>
       </c>
-      <c r="E39">
+      <c r="G39">
         <v>7944000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>6936000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>5886000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>4013000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>6360000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>6223000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>5575000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>5042000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>1294000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>6633000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>3958000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>4806000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>10108000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>9756000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>7677000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>6381000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>5032000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>2776000.0</v>
       </c>
-      <c r="W39"/>
-      <c r="X39"/>
       <c r="Y39"/>
-    </row>
-    <row r="40" spans="1:25">
+      <c r="Z39"/>
+      <c r="AA39"/>
+    </row>
+    <row r="40" spans="1:27">
       <c r="A40" t="s">
         <v>47</v>
       </c>
       <c r="B40">
-        <v>50112000.0</v>
+        <v>12412000.0</v>
       </c>
       <c r="C40">
+        <v>14678000.0</v>
+      </c>
+      <c r="D40">
+        <v>12181000.0</v>
+      </c>
+      <c r="E40">
         <v>9230000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>3204000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>5160000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>2018000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>1345000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>1046000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>8258000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>1486000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>296000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>52000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>39487000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>369000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>727000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>1710000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>3291000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>4526000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>7270000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>25753000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>18497000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>13689000.0</v>
       </c>
-      <c r="W40"/>
-      <c r="X40"/>
       <c r="Y40"/>
-    </row>
-    <row r="41" spans="1:25">
+      <c r="Z40"/>
+      <c r="AA40"/>
+    </row>
+    <row r="41" spans="1:27">
       <c r="A41" t="s">
         <v>48</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>20988000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>22615000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>17243000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>17535000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>18883000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>21565000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>22815000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>12672000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>14661000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>10510000.0</v>
       </c>
-      <c r="V41"/>
-      <c r="W41"/>
       <c r="X41"/>
       <c r="Y41"/>
-    </row>
-    <row r="42" spans="1:25">
+      <c r="Z41"/>
+      <c r="AA41"/>
+    </row>
+    <row r="42" spans="1:27">
       <c r="A42" t="s">
         <v>49</v>
       </c>
       <c r="B42">
+        <v>296237000.0</v>
+      </c>
+      <c r="C42">
+        <v>315851000.0</v>
+      </c>
+      <c r="D42">
         <v>321976000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>339843000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>354803000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>355508000.0</v>
       </c>
-      <c r="F42"/>
-      <c r="G42">
+      <c r="H42"/>
+      <c r="I42">
         <v>1.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>-1.0</v>
       </c>
-      <c r="I42"/>
-[...1 lines deleted...]
-      <c r="K42">
+      <c r="K42"/>
+      <c r="L42"/>
+      <c r="M42">
         <v>379472000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>389404000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>274658000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>391012000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>393621000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>395638000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>397835000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>75622000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>388406000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>86433000.0</v>
       </c>
-      <c r="U42">
+      <c r="W42">
         <v>81665000.0</v>
       </c>
-      <c r="V42"/>
-      <c r="W42"/>
       <c r="X42"/>
-      <c r="Y42">
+      <c r="Y42"/>
+      <c r="Z42"/>
+      <c r="AA42">
         <v>37000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:25">
+    <row r="43" spans="1:27">
       <c r="A43" t="s">
         <v>50</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
-    </row>
-    <row r="44" spans="1:25">
+      <c r="Z43"/>
+      <c r="AA43"/>
+    </row>
+    <row r="44" spans="1:27">
       <c r="A44" t="s">
         <v>51</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
-    </row>
-    <row r="45" spans="1:25">
+      <c r="Z44"/>
+      <c r="AA44"/>
+    </row>
+    <row r="45" spans="1:27">
       <c r="A45" t="s">
         <v>52</v>
       </c>
       <c r="B45">
+        <v>16148000.0</v>
+      </c>
+      <c r="C45">
+        <v>11263000.0</v>
+      </c>
+      <c r="D45">
         <v>11355000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>11879000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>11526000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>10396000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>9656000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>9446000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>9062000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>9479000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>9678000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>11440000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>7643000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>13323000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>13118000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>13168000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45">
         <v>9742000.0</v>
       </c>
-      <c r="V45"/>
-      <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
-    </row>
-    <row r="46" spans="1:25">
+      <c r="Z45"/>
+      <c r="AA45"/>
+    </row>
+    <row r="46" spans="1:27">
       <c r="A46" t="s">
         <v>53</v>
       </c>
       <c r="B46">
+        <v>10023000.0</v>
+      </c>
+      <c r="C46">
+        <v>5479000.0</v>
+      </c>
+      <c r="D46">
         <v>5996000.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>6676000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>6689000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>6065000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>5782000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>5402000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>5414000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>5782000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>5974000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>6785000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>7643000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>8567000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>8727000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>9214000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>10193000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>11563000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>9894000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>9937000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>10972000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>9742000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>9627000.0</v>
       </c>
-      <c r="W46"/>
-      <c r="X46"/>
       <c r="Y46"/>
-    </row>
-    <row r="47" spans="1:25">
+      <c r="Z46"/>
+      <c r="AA46"/>
+    </row>
+    <row r="47" spans="1:27">
       <c r="A47" t="s">
         <v>54</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>6785000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>7643000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>8727000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>9214000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>10193000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>11563000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>9894000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>9937000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>10972000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>9742000.0</v>
       </c>
-      <c r="V47"/>
-      <c r="W47"/>
       <c r="X47"/>
       <c r="Y47"/>
-    </row>
-    <row r="48" spans="1:25">
+      <c r="Z47"/>
+      <c r="AA47"/>
+    </row>
+    <row r="48" spans="1:27">
       <c r="A48" t="s">
         <v>55</v>
       </c>
       <c r="B48">
+        <v>-75706000.0</v>
+      </c>
+      <c r="C48">
+        <v>-85743000.0</v>
+      </c>
+      <c r="D48">
         <v>-89804000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-99611000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-105962000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-108956000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-118062000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-124326000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-127571000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-132506000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-130060000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-133286000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-130912000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-124301000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-116373000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-116050000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-104508000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-83045000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-63955000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-53330000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-31371000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-15902000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-3444000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48"/>
       <c r="Y48"/>
-    </row>
-    <row r="49" spans="1:25">
+      <c r="Z48"/>
+      <c r="AA48"/>
+    </row>
+    <row r="49" spans="1:27">
       <c r="A49" t="s">
         <v>56</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
-    </row>
-    <row r="50" spans="1:25">
+      <c r="Z49"/>
+      <c r="AA49"/>
+    </row>
+    <row r="50" spans="1:27">
       <c r="A50" t="s">
         <v>57</v>
       </c>
       <c r="B50"/>
       <c r="C50"/>
       <c r="D50"/>
       <c r="E50"/>
       <c r="F50"/>
       <c r="G50"/>
       <c r="H50"/>
       <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>522000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>1153000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>1742000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>2396000.0</v>
       </c>
-      <c r="Q50">
+      <c r="S50">
         <v>2786000.0</v>
       </c>
-      <c r="R50">
+      <c r="T50">
         <v>2087000.0</v>
       </c>
-      <c r="S50">
+      <c r="U50">
         <v>1992000.0</v>
       </c>
-      <c r="T50">
+      <c r="V50">
         <v>2135000.0</v>
       </c>
-      <c r="U50">
+      <c r="W50">
         <v>1477000.0</v>
       </c>
-      <c r="V50">
+      <c r="X50">
         <v>1585000.0</v>
       </c>
-      <c r="W50"/>
-      <c r="X50"/>
       <c r="Y50"/>
-    </row>
-    <row r="51" spans="1:25">
+      <c r="Z50"/>
+      <c r="AA50"/>
+    </row>
+    <row r="51" spans="1:27">
       <c r="A51" t="s">
         <v>58</v>
       </c>
       <c r="B51">
+        <v>7095000.0</v>
+      </c>
+      <c r="C51">
+        <v>2465000.0</v>
+      </c>
+      <c r="D51">
         <v>2884000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>3430000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>3842000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>3197000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>3312000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>2818000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>3077000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>3568000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>4096000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>4714000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>5303000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1898000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>6788000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>7643000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>8820000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>10627000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>9270000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>9731000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>11422000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>10722000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>12512000.0</v>
       </c>
-      <c r="W51"/>
-      <c r="X51"/>
       <c r="Y51"/>
-    </row>
-    <row r="52" spans="1:25">
+      <c r="Z51"/>
+      <c r="AA51"/>
+    </row>
+    <row r="52" spans="1:27">
       <c r="A52" t="s">
         <v>59</v>
       </c>
       <c r="B52">
+        <v>2117000.0</v>
+      </c>
+      <c r="C52">
+        <v>1513000.0</v>
+      </c>
+      <c r="D52">
         <v>1635000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>1861000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>1989000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>1747000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>1617000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>1534000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>1607000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>1717000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>1863000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>1897000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>2002000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>1898000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>3051000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>3217000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>3889000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>4271000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>3192000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>3015000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>3104000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>2679000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>2435000.0</v>
       </c>
-      <c r="W52"/>
-      <c r="X52"/>
       <c r="Y52"/>
-    </row>
-    <row r="53" spans="1:25">
+      <c r="Z52"/>
+      <c r="AA52"/>
+    </row>
+    <row r="53" spans="1:27">
       <c r="A53" t="s">
         <v>60</v>
       </c>
       <c r="B53">
+        <v>170512000.0</v>
+      </c>
+      <c r="C53">
+        <v>176927000.0</v>
+      </c>
+      <c r="D53">
         <v>176357000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>182140000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>189446000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>184195000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>196135000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>194514000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>192489000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>191885000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>181374000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>192405000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>122002000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>209002000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>214164000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>214497000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>227375000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>176061000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>177191000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>177191000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>13503000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>16117000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>16969000.0</v>
       </c>
-      <c r="W53"/>
-[...1 lines deleted...]
-      <c r="Y53">
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
         <v>88514000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:25">
+    <row r="54" spans="1:27">
       <c r="A54" t="s">
         <v>61</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
-    </row>
-    <row r="55" spans="1:25">
+      <c r="Z54"/>
+      <c r="AA54"/>
+    </row>
+    <row r="55" spans="1:27">
       <c r="A55" t="s">
         <v>62</v>
       </c>
       <c r="B55">
+        <v>340462000.0</v>
+      </c>
+      <c r="C55">
+        <v>340319000.0</v>
+      </c>
+      <c r="D55">
         <v>346632000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>354392000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>365573000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>355705000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>366778000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>373159000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>355432000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>346642000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>341145000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>337299000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>351421000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>353528000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>357673000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>356419000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>371004000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>402990000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>414970000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>426065000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>138774000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>138817000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>140011000.0</v>
       </c>
-      <c r="W55"/>
-      <c r="X55"/>
       <c r="Y55"/>
-    </row>
-    <row r="56" spans="1:25">
+      <c r="Z55"/>
+      <c r="AA55"/>
+    </row>
+    <row r="56" spans="1:27">
       <c r="A56" t="s">
         <v>63</v>
       </c>
       <c r="B56">
+        <v>256363000.0</v>
+      </c>
+      <c r="C56">
+        <v>260298999.0</v>
+      </c>
+      <c r="D56">
         <v>267505000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>270145000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>283836000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>275491000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>284590000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>282643000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>277974000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>266860000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>266253000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>264634000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>275505000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>282235000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>287157000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>285536000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>298398000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>330060000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>349516000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>369456000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>80620000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>91053000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>108731000.0</v>
       </c>
-      <c r="W56"/>
-[...1 lines deleted...]
-      <c r="Y56">
+      <c r="Y56"/>
+      <c r="Z56"/>
+      <c r="AA56">
         <v>44257000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:25">
+    <row r="57" spans="1:27">
       <c r="A57" t="s">
         <v>64</v>
       </c>
       <c r="B57">
+        <v>88750000.0</v>
+      </c>
+      <c r="C57">
+        <v>83896000.0</v>
+      </c>
+      <c r="D57">
         <v>87963000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>87844000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>85797000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>81176000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>80970000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>78496000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>77338000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>78387000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>77244000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>67232000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>66931000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>62016000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>62016000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>56856000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>56031000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>60250000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>58888000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>71582000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>60716000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>54484000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>47057000.0</v>
       </c>
-      <c r="W57"/>
-      <c r="X57"/>
       <c r="Y57"/>
-    </row>
-    <row r="58" spans="1:25">
+      <c r="Z57"/>
+      <c r="AA57"/>
+    </row>
+    <row r="58" spans="1:27">
       <c r="A58" t="s">
         <v>65</v>
       </c>
       <c r="B58">
+        <v>116506000.0</v>
+      </c>
+      <c r="C58">
+        <v>107290000.0</v>
+      </c>
+      <c r="D58">
         <v>113073000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>112434000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>115310000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>109817000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>110977000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>110946000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>104475000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>103711000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>100813000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>91037000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>92847000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>82996000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>82996000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>78817000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>79845000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>88171000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>87781000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>90970000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>83695000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>73037000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>64263000.0</v>
       </c>
-      <c r="W58"/>
-      <c r="X58"/>
       <c r="Y58"/>
-    </row>
-    <row r="59" spans="1:25">
+      <c r="Z58"/>
+      <c r="AA58"/>
+    </row>
+    <row r="59" spans="1:27">
       <c r="A59" t="s">
         <v>66</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
-    </row>
-    <row r="60" spans="1:25">
+      <c r="Z59"/>
+      <c r="AA59"/>
+    </row>
+    <row r="60" spans="1:27">
       <c r="A60" t="s">
         <v>67</v>
       </c>
       <c r="B60">
+        <v>223883000.0</v>
+      </c>
+      <c r="C60">
+        <v>232956000.0</v>
+      </c>
+      <c r="D60">
         <v>233496000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>241908000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>250224000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>245844000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>255745000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>262168000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>250913000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>242890000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>240293000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>246205000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>258511000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>274658000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>274658000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>277590000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>291149000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>314809000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>327182000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>335095000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>55079000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>65780000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>75622000.0</v>
       </c>
-      <c r="W60"/>
-[...1 lines deleted...]
-      <c r="Y60">
+      <c r="Y60"/>
+      <c r="Z60"/>
+      <c r="AA60">
         <v>47085000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:25">
+    <row r="61" spans="1:27">
       <c r="A61" t="s">
         <v>68</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
-    </row>
-    <row r="62" spans="1:25">
+      <c r="Z61"/>
+      <c r="AA61"/>
+    </row>
+    <row r="62" spans="1:27">
       <c r="A62" t="s">
         <v>69</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -5912,2885 +6166,3021 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B2">
         <v>54181000.0</v>
       </c>
       <c r="C2">
         <v>59418000.0</v>
       </c>
       <c r="D2">
         <v>60949000.0</v>
       </c>
       <c r="E2">
         <v>52832000.0</v>
       </c>
       <c r="F2">
         <v>49592000.0</v>
       </c>
       <c r="G2">
         <v>34851000.0</v>
       </c>
       <c r="H2">
         <v>20247000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3">
         <v>3264000.0</v>
       </c>
       <c r="C3">
         <v>4363000.0</v>
       </c>
       <c r="D3">
         <v>5018000.0</v>
       </c>
       <c r="E3">
         <v>4616000.0</v>
       </c>
       <c r="F3">
         <v>4072000.0</v>
       </c>
       <c r="G3">
         <v>2400000.0</v>
       </c>
       <c r="H3">
         <v>2526000.0</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5">
         <v>22481000.0</v>
       </c>
       <c r="C5">
         <v>10034000.0</v>
       </c>
       <c r="D5">
         <v>-10009000.0</v>
       </c>
       <c r="E5">
         <v>-55711000.0</v>
       </c>
       <c r="F5">
         <v>-69196000.0</v>
       </c>
       <c r="G5">
         <v>4457000.0</v>
       </c>
       <c r="H5">
         <v>-2374000.0</v>
       </c>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B6">
         <v>25745000.0</v>
       </c>
       <c r="C6">
         <v>14397000.0</v>
       </c>
       <c r="D6">
         <v>-4991000.0</v>
       </c>
       <c r="E6">
         <v>-51095000.0</v>
       </c>
       <c r="F6">
         <v>-65124000.0</v>
       </c>
       <c r="G6">
         <v>6857000.0</v>
       </c>
       <c r="H6">
         <v>152000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B9">
         <v>186336000.0</v>
       </c>
       <c r="C9">
         <v>167291000.0</v>
       </c>
       <c r="D9">
         <v>140568000.0</v>
       </c>
       <c r="E9">
         <v>104788000.0</v>
       </c>
       <c r="F9">
         <v>76181000.0</v>
       </c>
       <c r="G9">
         <v>63825000.0</v>
       </c>
       <c r="H9">
         <v>41080000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B10">
         <v>22481000.0</v>
       </c>
       <c r="C10">
         <v>9663000.0</v>
       </c>
       <c r="D10">
         <v>-10587000.0</v>
       </c>
       <c r="E10">
         <v>-56444000.0</v>
       </c>
       <c r="F10">
         <v>-69986000.0</v>
       </c>
       <c r="G10">
         <v>3463000.0</v>
       </c>
       <c r="H10">
         <v>-3693000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11">
         <v>2453000.0</v>
       </c>
       <c r="C11">
         <v>-2332000.0</v>
       </c>
       <c r="D11">
         <v>3107000.0</v>
       </c>
       <c r="E11">
         <v>-4025000.0</v>
       </c>
       <c r="F11">
         <v>-9472000.0</v>
       </c>
       <c r="G11">
         <v>4288000.0</v>
       </c>
       <c r="H11">
         <v>883000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12">
         <v>1430000.0</v>
       </c>
       <c r="D12">
         <v>578000.0</v>
       </c>
       <c r="E12">
         <v>733000.0</v>
       </c>
       <c r="F12">
         <v>790000.0</v>
       </c>
       <c r="G12">
         <v>1276000.0</v>
       </c>
       <c r="H12">
         <v>2506000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B13">
         <v>3659000.0</v>
       </c>
       <c r="C13">
         <v>14168000.0</v>
       </c>
       <c r="D13">
         <v>23757000.0</v>
       </c>
       <c r="E13">
         <v>2252000.0</v>
       </c>
       <c r="F13">
         <v>264000.0</v>
       </c>
       <c r="G13">
         <v>3904000.0</v>
       </c>
       <c r="H13">
         <v>1292000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B14">
         <v>-18000.0</v>
       </c>
       <c r="C14">
         <v>3000.0</v>
       </c>
       <c r="D14">
         <v>7000.0</v>
       </c>
       <c r="E14">
         <v>1000.0</v>
       </c>
       <c r="F14">
         <v>3000.0</v>
       </c>
       <c r="G14">
         <v>126000.0</v>
       </c>
       <c r="H14">
         <v>37000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B15">
         <v>20010000.0</v>
       </c>
       <c r="C15">
         <v>11998000.0</v>
       </c>
       <c r="D15">
         <v>-13687000.0</v>
       </c>
       <c r="E15">
         <v>-52418000.0</v>
       </c>
       <c r="F15">
         <v>-60511000.0</v>
       </c>
       <c r="G15">
         <v>-914000.0</v>
       </c>
       <c r="H15">
         <v>-4593000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-52418000.0</v>
       </c>
       <c r="F16">
         <v>-60511000.0</v>
       </c>
       <c r="G16">
         <v>-914000.0</v>
       </c>
       <c r="H16">
         <v>-4593000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B17">
         <v>20028000.0</v>
       </c>
       <c r="C17">
         <v>11995000.0</v>
       </c>
       <c r="D17">
         <v>-13694000.0</v>
       </c>
       <c r="E17">
         <v>-52419000.0</v>
       </c>
       <c r="F17">
         <v>-60514000.0</v>
       </c>
       <c r="G17">
         <v>-825000.0</v>
       </c>
       <c r="H17">
         <v>-4576000.0</v>
       </c>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B18">
         <v>3659000.0</v>
       </c>
       <c r="C18">
         <v>13705000.0</v>
       </c>
       <c r="D18">
         <v>22411000.0</v>
       </c>
       <c r="E18">
         <v>-4045000.0</v>
       </c>
       <c r="F18">
         <v>-3903000.0</v>
       </c>
       <c r="G18">
         <v>-3134000.0</v>
       </c>
       <c r="H18">
         <v>-1894000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B21">
         <v>18108000.0</v>
       </c>
       <c r="C21">
         <v>10103000.0</v>
       </c>
       <c r="D21">
         <v>-14602000.0</v>
       </c>
       <c r="E21">
         <v>-49919000.0</v>
       </c>
       <c r="F21">
         <v>-65929000.0</v>
       </c>
       <c r="G21">
         <v>6519000.0</v>
       </c>
       <c r="H21">
         <v>-1809000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B23">
         <v>222409000.0</v>
       </c>
       <c r="C23">
         <v>216606000.0</v>
       </c>
       <c r="D23">
         <v>216119000.0</v>
       </c>
       <c r="E23">
         <v>207539000.0</v>
       </c>
       <c r="F23">
         <v>191702000.0</v>
       </c>
       <c r="G23">
         <v>92157000.0</v>
       </c>
       <c r="H23">
         <v>63136000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B25">
         <v>3264000.0</v>
       </c>
       <c r="C25">
         <v>4363000.0</v>
       </c>
       <c r="D25">
         <v>5018000.0</v>
       </c>
       <c r="E25">
         <v>4616000.0</v>
       </c>
       <c r="F25">
         <v>4072000.0</v>
       </c>
       <c r="G25">
         <v>2400000.0</v>
       </c>
       <c r="H25">
         <v>2526000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26">
         <v>63891000.0</v>
       </c>
       <c r="C26">
         <v>53620000.0</v>
       </c>
       <c r="D26">
         <v>60116000.0</v>
       </c>
       <c r="E26">
         <v>57205000.0</v>
       </c>
       <c r="F26">
         <v>45186000.0</v>
       </c>
       <c r="G26">
         <v>19039000.0</v>
       </c>
       <c r="H26">
         <v>12688000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B27">
         <v>68644000.0</v>
       </c>
       <c r="C27">
         <v>67862000.0</v>
       </c>
       <c r="D27">
         <v>59461000.0</v>
       </c>
       <c r="E27">
         <v>67798000.0</v>
       </c>
       <c r="F27">
         <v>63521000.0</v>
       </c>
       <c r="G27">
         <v>23844000.0</v>
       </c>
       <c r="H27">
         <v>20174000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28">
         <v>33996000.0</v>
       </c>
       <c r="C28">
         <v>34431000.0</v>
       </c>
       <c r="D28">
         <v>33673000.0</v>
       </c>
       <c r="E28">
         <v>28348000.0</v>
       </c>
       <c r="F28">
         <v>31889000.0</v>
       </c>
       <c r="G28">
         <v>13961000.0</v>
       </c>
       <c r="H28">
         <v>10692000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29">
         <v>2453000.0</v>
       </c>
       <c r="C29">
         <v>-2332000.0</v>
       </c>
       <c r="D29">
         <v>3107000.0</v>
       </c>
       <c r="E29">
         <v>-4025000.0</v>
       </c>
       <c r="F29">
         <v>-9472000.0</v>
       </c>
       <c r="G29">
         <v>4288000.0</v>
       </c>
       <c r="H29">
         <v>883000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30">
         <v>168228000.0</v>
       </c>
       <c r="C30">
         <v>157188000.0</v>
       </c>
       <c r="D30">
         <v>155170000.0</v>
       </c>
       <c r="E30">
         <v>154707000.0</v>
       </c>
       <c r="F30">
         <v>142110000.0</v>
       </c>
       <c r="G30">
         <v>57306000.0</v>
       </c>
       <c r="H30">
         <v>42889000.0</v>
       </c>
     </row>
     <row r="31" spans="1:8">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B31">
         <v>4373000.0</v>
       </c>
       <c r="C31">
         <v>-440000.0</v>
       </c>
       <c r="D31">
         <v>4015000.0</v>
       </c>
       <c r="E31">
         <v>-6525000.0</v>
       </c>
       <c r="F31">
         <v>-4057000.0</v>
       </c>
       <c r="G31">
         <v>-3056000.0</v>
       </c>
       <c r="H31">
         <v>-1884000.0</v>
       </c>
     </row>
     <row r="32" spans="1:8">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32">
         <v>240517000.0</v>
       </c>
       <c r="C32">
         <v>226709000.0</v>
       </c>
       <c r="D32">
         <v>201517000.0</v>
       </c>
       <c r="E32">
         <v>157620000.0</v>
       </c>
       <c r="F32">
         <v>125773000.0</v>
       </c>
       <c r="G32">
         <v>98676000.0</v>
       </c>
       <c r="H32">
         <v>61327000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y32"/>
+  <dimension ref="A1:AA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>88</v>
+        <v>90</v>
       </c>
       <c r="B2">
+        <v>12675000.0</v>
+      </c>
+      <c r="C2">
+        <v>12845000.0</v>
+      </c>
+      <c r="D2">
         <v>13957000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>13528000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>13513000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>13183000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>15458000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>14278000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>14956000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>14766000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>15857000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>15020000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>15506000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>14566000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>14594000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>12627000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>13008000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>12603000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>13760000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>12791000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>12218000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>10823000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>11858000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>8775000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>7480000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>6738000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>89</v>
+        <v>91</v>
       </c>
       <c r="B3">
+        <v>868000.0</v>
+      </c>
+      <c r="C3">
+        <v>872000.0</v>
+      </c>
+      <c r="D3">
         <v>864000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>853000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>824000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>723000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1034000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>1101000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>370000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>1092000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>1219000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>1305000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>1268000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>1226000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>1238000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>1173000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>1111000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>1094000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>1232000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>1026000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>1020000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>794000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>597000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>533000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>552000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>718000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>90</v>
+        <v>92</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>91</v>
+        <v>93</v>
       </c>
       <c r="B5">
+        <v>9660000.0</v>
+      </c>
+      <c r="C5">
+        <v>4082000.0</v>
+      </c>
+      <c r="D5">
         <v>10864000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>6376000.0</v>
       </c>
-      <c r="D5">
-[...4 lines deleted...]
-      </c>
       <c r="F5">
+        <v>3801000.0</v>
+      </c>
+      <c r="G5">
+        <v>1440000.0</v>
+      </c>
+      <c r="H5">
         <v>7972000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>2356000.0</v>
       </c>
-      <c r="H5">
-[...4 lines deleted...]
-      </c>
       <c r="J5">
+        <v>6726000.0</v>
+      </c>
+      <c r="K5">
+        <v>9267000.0</v>
+      </c>
+      <c r="L5">
         <v>6214000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1976000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-6493000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-2004000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-25702000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-11030000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-23894000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-12163000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-21925000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-21794000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-14892000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-11402000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-7070000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>6838000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>8847000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-5365000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:25">
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>92</v>
+        <v>94</v>
       </c>
       <c r="B6">
+        <v>10528000.0</v>
+      </c>
+      <c r="C6">
+        <v>4954000.0</v>
+      </c>
+      <c r="D6">
         <v>11728000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>7229000.0</v>
       </c>
-      <c r="D6">
-[...4 lines deleted...]
-      </c>
       <c r="F6">
+        <v>4625000.0</v>
+      </c>
+      <c r="G6">
+        <v>2163000.0</v>
+      </c>
+      <c r="H6">
         <v>9006000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>3457000.0</v>
       </c>
-      <c r="H6">
-[...4 lines deleted...]
-      </c>
       <c r="J6">
+        <v>7096000.0</v>
+      </c>
+      <c r="K6">
+        <v>10359000.0</v>
+      </c>
+      <c r="L6">
         <v>7433000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-671000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>-5225000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-778000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-24464000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-9857000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-22783000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-11069000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-20693000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-20768000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-13872000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-10608000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-6473000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>7371000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>9399000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-4647000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>93</v>
+        <v>95</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
-    </row>
-    <row r="8" spans="1:25">
+      <c r="Z7"/>
+      <c r="AA7"/>
+    </row>
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>94</v>
+        <v>96</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>95</v>
+        <v>97</v>
       </c>
       <c r="B9">
+        <v>51714000.0</v>
+      </c>
+      <c r="C9">
+        <v>47851000.0</v>
+      </c>
+      <c r="D9">
         <v>53997000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>46080000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>45277000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>40982000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>46066000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>41718000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>41574000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>37871000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>44864000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>35608000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>32380000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>27716000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>30891000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>26127000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>25706000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>22064000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>23356000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>19073000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>18651000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>15101000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>17249000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>18877000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>17795000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>9904000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>96</v>
+        <v>98</v>
       </c>
       <c r="B10">
+        <v>11327000.0</v>
+      </c>
+      <c r="C10">
+        <v>4082000.0</v>
+      </c>
+      <c r="D10">
         <v>10864000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>6376000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>3801000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>1440000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>7887000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>2272000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>6343000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>-3229000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>6081000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>-2115000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-6646000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-7907000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>27000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-11212000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-24084000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-21176000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-14321000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>-24773000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-17604000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-13288000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3337000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>4959000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>7702000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-5861000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>97</v>
+        <v>99</v>
       </c>
       <c r="B11">
+        <v>1300000.0</v>
+      </c>
+      <c r="C11">
+        <v>31000.0</v>
+      </c>
+      <c r="D11">
         <v>1044999.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>14000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>815000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>579000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>1611000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>-972000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>-210000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>-2365000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>2858000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>264000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-36000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>21000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>349000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>330000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-2619000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-2085000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3696000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>-2814000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>-2135000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>-827000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>930000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>1981000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>2040000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-663000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>98</v>
+        <v>100</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
-      <c r="F12">
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12">
         <v>144000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>526000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>383000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>12496000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>576000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>326000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>264000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>5903000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>9162000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>8694000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>6004000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>9013000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>300000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>3141000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>3490000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1886000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>3733000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>1879000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>1145000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>486000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>99</v>
+        <v>101</v>
       </c>
       <c r="B13">
+        <v>495000.0</v>
+      </c>
+      <c r="C13">
+        <v>756000.0</v>
+      </c>
+      <c r="D13">
         <v>551000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>970000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>1079000.0</v>
       </c>
-      <c r="E13"/>
-      <c r="F13">
+      <c r="G13">
+        <v>1059000.0</v>
+      </c>
+      <c r="H13">
         <v>1563000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>2095000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>5019000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>9102000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>1816000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>4820000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>9240000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>7359000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>13873000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>7137000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>4696000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>4292000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>4855000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2575000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>2136000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>531000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>986000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>1298000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>2714000.0</v>
       </c>
-      <c r="Y13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:25">
+      <c r="AA13"/>
+    </row>
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>100</v>
+        <v>102</v>
       </c>
       <c r="B14">
+        <v>10000.0</v>
+      </c>
+      <c r="C14">
+        <v>10000.0</v>
+      </c>
+      <c r="D14">
         <v>-12000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>-11000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>8000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>-3000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>-12000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>6000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>8000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>3000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>5000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N14">
         <v>-1000.0</v>
       </c>
       <c r="O14">
         <v>0.0</v>
       </c>
       <c r="P14">
+        <v>-1000.0</v>
+      </c>
+      <c r="Q14">
+        <v>0.0</v>
+      </c>
+      <c r="R14">
         <v>1000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="T14">
         <v>0.0</v>
       </c>
       <c r="U14">
+        <v>0.0</v>
+      </c>
+      <c r="V14">
+        <v>0.0</v>
+      </c>
+      <c r="W14">
         <v>3000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>-3000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>-39000.0</v>
       </c>
-      <c r="X14"/>
-[...2 lines deleted...]
-    <row r="15" spans="1:25">
+      <c r="Z14"/>
+      <c r="AA14"/>
+    </row>
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B15">
+        <v>10037000.0</v>
+      </c>
+      <c r="C15">
+        <v>4061000.0</v>
+      </c>
+      <c r="D15">
         <v>9807000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>6351000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>2994000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>858000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>6264000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>3245000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>6569000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>-856000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>3226000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>-2374000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>-6611000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-7928000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-323000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-11542000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-21464000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-19090000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-10625000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>-21959000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>-15469000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-12458000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-4270000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>2939000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>5619000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-5202000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:25">
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>102</v>
+        <v>104</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16"/>
+      <c r="M16">
         <v>-2374000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>-6611000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>-6611000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>-323000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>-11542000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>-21464000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>-19090000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>-10625000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>-21959000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>-15469000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>-12458000.0</v>
       </c>
-      <c r="V16"/>
-      <c r="W16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>2939000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>5619000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>-5202000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>103</v>
+        <v>105</v>
       </c>
       <c r="B17">
+        <v>10027000.0</v>
+      </c>
+      <c r="C17">
+        <v>4051000.0</v>
+      </c>
+      <c r="D17">
         <v>9819000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>6362000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>2986000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>861000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>6276000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>3244000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>4929000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>-2454000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>3223000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>-2379000.0</v>
       </c>
-      <c r="L17">
+      <c r="N17">
         <v>-6610000.0</v>
       </c>
-      <c r="M17">
+      <c r="O17">
         <v>-7928000.0</v>
       </c>
-      <c r="N17">
+      <c r="P17">
         <v>-322000.0</v>
       </c>
-      <c r="O17">
+      <c r="Q17">
         <v>-11542000.0</v>
       </c>
-      <c r="P17">
+      <c r="R17">
         <v>-21465000.0</v>
       </c>
-      <c r="Q17">
+      <c r="S17">
         <v>-19091000.0</v>
       </c>
-      <c r="R17">
+      <c r="T17">
         <v>-10625000.0</v>
       </c>
-      <c r="S17">
+      <c r="U17">
         <v>-21959000.0</v>
       </c>
-      <c r="T17">
+      <c r="V17">
         <v>-15469000.0</v>
       </c>
-      <c r="U17">
+      <c r="W17">
         <v>-12461000.0</v>
       </c>
-      <c r="V17">
+      <c r="X17">
         <v>-4267000.0</v>
       </c>
-      <c r="W17">
+      <c r="Y17">
         <v>2978000.0</v>
       </c>
-      <c r="X17">
+      <c r="Z17">
         <v>5662000.0</v>
       </c>
-      <c r="Y17"/>
-[...1 lines deleted...]
-    <row r="18" spans="1:25">
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>104</v>
+        <v>106</v>
       </c>
       <c r="B18">
+        <v>495000.0</v>
+      </c>
+      <c r="C18">
+        <v>756000.0</v>
+      </c>
+      <c r="D18">
         <v>551000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>970000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>1079000.0</v>
       </c>
-      <c r="E18"/>
-      <c r="F18">
+      <c r="G18">
+        <v>1059000.0</v>
+      </c>
+      <c r="H18">
         <v>1419000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>1682000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>5262000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>-3394000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>19763000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>4567000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>114000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>1456000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>6292000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-190000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-5426000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-4721000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-628000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-566000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-1354000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-1355000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>-1325000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>-581000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>1569000.0</v>
       </c>
-      <c r="Y18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:25">
+      <c r="AA18"/>
+    </row>
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>105</v>
+        <v>107</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19"/>
+      <c r="AA19"/>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>106</v>
+        <v>108</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>107</v>
+        <v>109</v>
       </c>
       <c r="B21">
+        <v>9660000.0</v>
+      </c>
+      <c r="C21">
+        <v>6252000.0</v>
+      </c>
+      <c r="D21">
         <v>11223000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>4168999.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>2913000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>-197000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>7126000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>2872000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>807000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>-2484000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>5703000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-3474000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-7127000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-9704000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-3026000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-11294000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-18926000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-16674000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-13142000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-24369000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-16389000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-12029000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-2063000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>5504000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>6132000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-3054000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>108</v>
+        <v>110</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-    </row>
-    <row r="23" spans="1:25">
+      <c r="Z22"/>
+      <c r="AA22"/>
+    </row>
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>109</v>
+        <v>111</v>
       </c>
       <c r="B23">
+        <v>54729000.0</v>
+      </c>
+      <c r="C23">
+        <v>54444000.0</v>
+      </c>
+      <c r="D23">
         <v>56731000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>55439000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>55877000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>54362000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>54398000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>53124000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>55723000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>55121000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>55018000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>54102000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>55013000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>51986000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>48511000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>50048000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>57640000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>51341000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>50258000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>56233000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>47258000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>37953000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>31170000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>22148000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>19143000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>19696000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>110</v>
+        <v>112</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
-    </row>
-    <row r="25" spans="1:25">
+      <c r="Z24"/>
+      <c r="AA24"/>
+    </row>
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>111</v>
+        <v>113</v>
       </c>
       <c r="B25">
+        <v>868000.0</v>
+      </c>
+      <c r="C25">
+        <v>872000.0</v>
+      </c>
+      <c r="D25">
         <v>864000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>853000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>824000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>723000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>1034000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>1101000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>1115000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>1113000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>1219000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>1305000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>1268000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>1226000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>1238000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1173000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>1111000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>1094000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>1232000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>1026000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>1020000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>794000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>597000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>533000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>552000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>718000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>112</v>
+        <v>114</v>
       </c>
       <c r="B26">
+        <v>17933000.0</v>
+      </c>
+      <c r="C26">
+        <v>17048000.0</v>
+      </c>
+      <c r="D26">
         <v>16882000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>16725000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>15416000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>14868000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>13290000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>13366000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>14335000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>13956000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>14344000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>15508000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>16305000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>13959000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>14059000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>13812000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>15409000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>13925000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>11915000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>14179000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>10669000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>8423000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>6827000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>4512000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>3638000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>4062000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:25">
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>113</v>
+        <v>115</v>
       </c>
       <c r="B27">
+        <v>15471000.0</v>
+      </c>
+      <c r="C27">
+        <v>16771000.0</v>
+      </c>
+      <c r="D27">
         <v>17941000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>16701000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>17441000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>16847000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>17008000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>16410000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>17324000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>17206000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>15129000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>15101000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>14449000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>14782000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>12404000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>16176000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>21318000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>17900000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>17459000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>19330000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>15697000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>11035000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>7488000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>5250000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>5360000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>5746000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>114</v>
+        <v>116</v>
       </c>
       <c r="B28">
+        <v>8766000.0</v>
+      </c>
+      <c r="C28">
+        <v>8180000.0</v>
+      </c>
+      <c r="D28">
         <v>7798000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>8138000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>9025000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>9035000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>8090000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>8402000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>9435000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>8811000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>9132000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>8374000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>8242000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>7925000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>7052000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>6944000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>7431000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>6921000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6913000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>9947000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>7806000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>7223000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>5120000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>3336000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>2402000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>3103000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>115</v>
+        <v>117</v>
       </c>
       <c r="B29">
+        <v>1300000.0</v>
+      </c>
+      <c r="C29">
+        <v>31000.0</v>
+      </c>
+      <c r="D29">
         <v>1045000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>14000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>815000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>579000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>1611000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>-972000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>-459000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>-2512000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>2858000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>264000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-36000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>21000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>349000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>330000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2619000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-2085000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-3696000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-2814000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-2135000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-827000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>930000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1981000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>2040000.0</v>
       </c>
-      <c r="Y29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:25">
+      <c r="AA29"/>
+    </row>
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>116</v>
+        <v>118</v>
       </c>
       <c r="B30">
+        <v>42054000.0</v>
+      </c>
+      <c r="C30">
+        <v>41599000.0</v>
+      </c>
+      <c r="D30">
         <v>42774000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>41911000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>42364000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>41179000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>38940000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>38846000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>40767000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>40355000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>39161000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>39082000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>39507000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>37420000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>33917000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>37421000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>44632000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>38738000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>36498000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>43442000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>35040000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>27130000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>19312000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>13373000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>11663000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>12958000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:25">
+    <row r="31" spans="1:27">
       <c r="A31" t="s">
-        <v>117</v>
+        <v>119</v>
       </c>
       <c r="B31">
+        <v>1667000.0</v>
+      </c>
+      <c r="C31">
+        <v>-2170000.0</v>
+      </c>
+      <c r="D31">
         <v>-359000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>2207000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>888000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>1637000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>761000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>-600000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>5536000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>-745000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>378000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>1359000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>481000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>1797000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>3053000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>82000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-5158000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-4502000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-1179000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>-404000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>-1215000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-1259000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>-1274000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-545000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>1570000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>-2807000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:25">
+    <row r="32" spans="1:27">
       <c r="A32" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B32">
+        <v>64389000.0</v>
+      </c>
+      <c r="C32">
+        <v>60696000.0</v>
+      </c>
+      <c r="D32">
         <v>67954000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>59608000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>58790000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>54165000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>61524000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>55996000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>56530000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>52637000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>60721000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>50628000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>47886000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>42282000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>45485000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>38754000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>38714000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>34667000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>37116000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>31864000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>30869000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>25924000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>29107000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>27652000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>25275000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>16642000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:H30"/>
@@ -8817,2745 +9207,2863 @@
       </c>
       <c r="B1" t="s">
         <v>1</v>
       </c>
       <c r="C1" t="s">
         <v>2</v>
       </c>
       <c r="D1" t="s">
         <v>3</v>
       </c>
       <c r="E1" t="s">
         <v>4</v>
       </c>
       <c r="F1" t="s">
         <v>5</v>
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
     </row>
     <row r="2" spans="1:8">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B2">
         <v>18673000.0</v>
       </c>
       <c r="C2">
         <v>28035000.0</v>
       </c>
       <c r="D2">
         <v>24394000.0</v>
       </c>
       <c r="E2">
         <v>121006000.0</v>
       </c>
       <c r="F2">
         <v>58557000.0</v>
       </c>
       <c r="G2">
         <v>29762000.0</v>
       </c>
       <c r="H2">
         <v>5509000.0</v>
       </c>
     </row>
     <row r="3" spans="1:8">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B3">
         <v>1038999</v>
       </c>
       <c r="C3">
         <v>2069000</v>
       </c>
       <c r="D3">
         <v>472000</v>
       </c>
       <c r="E3">
         <v>340000</v>
       </c>
       <c r="F3">
         <v>1751000</v>
       </c>
       <c r="G3">
         <v>1648000</v>
       </c>
       <c r="H3">
         <v>1828000</v>
       </c>
     </row>
     <row r="4" spans="1:8">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
     </row>
     <row r="5" spans="1:8">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
     </row>
     <row r="6" spans="1:8">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B6">
         <v>-2929000.0</v>
       </c>
       <c r="C6">
         <v>-9362000.0</v>
       </c>
       <c r="D6">
         <v>3641000.0</v>
       </c>
       <c r="E6">
         <v>-96612000.0</v>
       </c>
       <c r="F6">
         <v>62449000.0</v>
       </c>
       <c r="G6">
         <v>28795000.0</v>
       </c>
       <c r="H6">
         <v>24253000.0</v>
       </c>
     </row>
     <row r="7" spans="1:8">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B7">
         <v>1888000.0</v>
       </c>
       <c r="C7">
         <v>-1676000.0</v>
       </c>
       <c r="D7">
         <v>326000.0</v>
       </c>
       <c r="E7">
         <v>4750000.0</v>
       </c>
       <c r="F7">
         <v>489000.0</v>
       </c>
       <c r="G7">
         <v>7277000.0</v>
       </c>
       <c r="H7">
         <v>1863000.0</v>
       </c>
     </row>
     <row r="8" spans="1:8">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
     </row>
     <row r="9" spans="1:8">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B9">
         <v>446000.0</v>
       </c>
       <c r="C9">
         <v>-26165000.0</v>
       </c>
       <c r="D9">
         <v>-13137000.0</v>
       </c>
       <c r="E9">
         <v>-3579000.0</v>
       </c>
       <c r="F9">
         <v>-16749000.0</v>
       </c>
       <c r="G9">
         <v>-10104000.0</v>
       </c>
       <c r="H9">
         <v>-6680000.0</v>
       </c>
     </row>
     <row r="10" spans="1:8">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10">
         <v>5660000.0</v>
       </c>
       <c r="E10"/>
       <c r="F10">
         <v>-2509000.0</v>
       </c>
       <c r="G10">
         <v>-181000.0</v>
       </c>
       <c r="H10">
         <v>-57000.0</v>
       </c>
     </row>
     <row r="11" spans="1:8">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>6386000.0</v>
       </c>
       <c r="F11">
         <v>19747000.0</v>
       </c>
       <c r="G11">
         <v>17562000.0</v>
       </c>
       <c r="H11">
         <v>8276000.0</v>
       </c>
     </row>
     <row r="12" spans="1:8">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>13830000.0</v>
       </c>
       <c r="F12">
         <v>2959000.0</v>
       </c>
       <c r="G12">
         <v>2402000.0</v>
       </c>
       <c r="H12">
         <v>2271000.0</v>
       </c>
     </row>
     <row r="13" spans="1:8">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>4109000.0</v>
       </c>
       <c r="F13">
         <v>-2919000.0</v>
       </c>
       <c r="G13">
         <v>-3910000.0</v>
       </c>
       <c r="H13">
         <v>315000.0</v>
       </c>
     </row>
     <row r="14" spans="1:8">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B14">
         <v>3264000.0</v>
       </c>
       <c r="C14">
         <v>4363000.0</v>
       </c>
       <c r="D14">
         <v>5018000.0</v>
       </c>
       <c r="E14">
         <v>4616000.0</v>
       </c>
       <c r="F14">
         <v>4072000.0</v>
       </c>
       <c r="G14">
         <v>2400000.0</v>
       </c>
       <c r="H14">
         <v>2526000.0</v>
       </c>
     </row>
     <row r="15" spans="1:8">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15">
         <v>0.0</v>
       </c>
       <c r="D15">
         <v>0.0</v>
       </c>
       <c r="E15">
         <v>567000.0</v>
       </c>
       <c r="F15">
         <v>341000.0</v>
       </c>
       <c r="G15">
         <v>648000.0</v>
       </c>
       <c r="H15">
         <v>1366000.0</v>
       </c>
     </row>
     <row r="16" spans="1:8">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B16">
         <v>15744000.0</v>
       </c>
       <c r="C16">
         <v>18673000.0</v>
       </c>
       <c r="D16">
         <v>28035000.0</v>
       </c>
       <c r="E16">
         <v>24394000.0</v>
       </c>
       <c r="F16">
         <v>121006000.0</v>
       </c>
       <c r="G16">
         <v>58557000.0</v>
       </c>
       <c r="H16">
         <v>29762000.0</v>
       </c>
     </row>
     <row r="17" spans="1:8">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
     </row>
     <row r="18" spans="1:8">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B18">
         <v>32327999.0</v>
       </c>
       <c r="C18">
         <v>25187000.0</v>
       </c>
       <c r="D18">
         <v>3787000.0</v>
       </c>
       <c r="E18">
         <v>-29562000.0</v>
       </c>
       <c r="F18">
         <v>-54742000.0</v>
       </c>
       <c r="G18">
         <v>9517000.0</v>
       </c>
       <c r="H18">
         <v>239000.0</v>
       </c>
     </row>
     <row r="19" spans="1:8">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19">
         <v>29534000.0</v>
       </c>
       <c r="C19">
         <v>-20014000.0</v>
       </c>
       <c r="D19">
         <v>38425000.0</v>
       </c>
       <c r="E19">
         <v>-43379000.0</v>
       </c>
       <c r="F19">
         <v>-159906000.0</v>
       </c>
       <c r="G19">
         <v>-1839000.0</v>
       </c>
       <c r="H19">
         <v>-14371000.0</v>
       </c>
     </row>
     <row r="20" spans="1:8">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>297318000.0</v>
       </c>
       <c r="G20">
         <v>156650000.0</v>
       </c>
       <c r="H20">
         <v>40000000.0</v>
       </c>
     </row>
     <row r="21" spans="1:8">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>-47000.0</v>
       </c>
       <c r="C21">
         <v>-1686000.0</v>
       </c>
       <c r="D21">
         <v>-2812000.0</v>
       </c>
       <c r="E21">
         <v>-3914000.0</v>
       </c>
       <c r="F21">
         <v>-11799000.0</v>
       </c>
       <c r="G21">
         <v>-3349000.0</v>
       </c>
       <c r="H21">
         <v>5779000.0</v>
       </c>
     </row>
     <row r="22" spans="1:8">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B22">
         <v>20010000.0</v>
       </c>
       <c r="C22">
         <v>11995000.0</v>
       </c>
       <c r="D22">
         <v>-13687000.0</v>
       </c>
       <c r="E22">
         <v>-52419000.0</v>
       </c>
       <c r="F22">
         <v>-60514000.0</v>
       </c>
       <c r="G22">
         <v>-825000.0</v>
       </c>
       <c r="H22">
         <v>-4576000.0</v>
       </c>
     </row>
     <row r="23" spans="1:8">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>-2433000.0</v>
       </c>
       <c r="C23">
         <v>-1146000.0</v>
       </c>
       <c r="D23">
         <v>-375000.0</v>
       </c>
       <c r="E23">
         <v>-2868000.0</v>
       </c>
       <c r="F23">
         <v>928000.0</v>
       </c>
       <c r="G23">
         <v>1337000.0</v>
       </c>
       <c r="H23">
         <v>-740000.0</v>
       </c>
     </row>
     <row r="24" spans="1:8">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24">
         <v>29533999.0</v>
       </c>
       <c r="C24">
         <v>691000.0</v>
       </c>
       <c r="D24">
         <v>3244000.0</v>
       </c>
       <c r="E24">
         <v>1257000.0</v>
       </c>
       <c r="F24">
         <v>588000.0</v>
       </c>
       <c r="G24">
         <v>1037000.0</v>
       </c>
       <c r="H24">
         <v>100000.0</v>
       </c>
     </row>
     <row r="25" spans="1:8">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>8204999.0</v>
       </c>
       <c r="C25">
         <v>-651000.0</v>
       </c>
       <c r="D25">
         <v>-8335000.0</v>
       </c>
       <c r="E25">
         <v>7656000.0</v>
       </c>
       <c r="F25">
         <v>-2748000.0</v>
       </c>
       <c r="G25">
         <v>126000.0</v>
       </c>
       <c r="H25">
         <v>1642000.0</v>
       </c>
     </row>
     <row r="26" spans="1:8">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>-59108000.0</v>
       </c>
       <c r="C26">
         <v>-11202000.0</v>
       </c>
       <c r="D26">
         <v>-35243000.0</v>
       </c>
       <c r="E26">
         <v>-12798000.0</v>
       </c>
       <c r="F26">
         <v>-2423000.0</v>
       </c>
       <c r="G26">
         <v>-129031000.0</v>
       </c>
       <c r="H26">
         <v>7449000.0</v>
       </c>
     </row>
     <row r="27" spans="1:8">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27">
         <v>17225000.0</v>
       </c>
       <c r="C27">
         <v>15552000.0</v>
       </c>
       <c r="D27">
         <v>19686000.0</v>
       </c>
       <c r="E27">
         <v>12202000.0</v>
       </c>
       <c r="F27">
         <v>9217000.0</v>
       </c>
       <c r="G27">
         <v>2803000.0</v>
       </c>
       <c r="H27">
         <v>744000.0</v>
       </c>
     </row>
     <row r="28" spans="1:8">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
         <v>-61588000.0</v>
       </c>
       <c r="C28">
         <v>-14034000.0</v>
       </c>
       <c r="D28">
         <v>-38430000.0</v>
       </c>
       <c r="E28">
         <v>-19580000.0</v>
       </c>
       <c r="F28">
         <v>283683000.0</v>
       </c>
       <c r="G28">
         <v>24959000.0</v>
       </c>
       <c r="H28">
         <v>43508000.0</v>
       </c>
     </row>
     <row r="29" spans="1:8">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>33366999.0</v>
       </c>
       <c r="C29">
         <v>27256000.0</v>
       </c>
       <c r="D29">
         <v>4259000.0</v>
       </c>
       <c r="E29">
         <v>-29222000.0</v>
       </c>
       <c r="F29">
         <v>-52991000.0</v>
       </c>
       <c r="G29">
         <v>11165000.0</v>
       </c>
       <c r="H29">
         <v>2067000.0</v>
       </c>
     </row>
     <row r="30" spans="1:8">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>24802000.0</v>
       </c>
       <c r="C30">
         <v>-20014000.0</v>
       </c>
       <c r="D30">
         <v>38425000.0</v>
       </c>
       <c r="E30">
         <v>-43379000.0</v>
       </c>
       <c r="F30">
         <v>-166781000.0</v>
       </c>
       <c r="G30">
         <v>-6096000.0</v>
       </c>
       <c r="H30">
         <v>-19200000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:Y30"/>
+  <dimension ref="A1:AA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
-[...22 lines deleted...]
-    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:25">
+    <row r="1" spans="1:27">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>70</v>
+      </c>
+      <c r="C1" t="s">
+        <v>71</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>71</v>
       </c>
       <c r="E1" t="s">
         <v>72</v>
       </c>
       <c r="F1" t="s">
+        <v>73</v>
+      </c>
+      <c r="G1" t="s">
+        <v>74</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>74</v>
       </c>
       <c r="I1" t="s">
         <v>75</v>
       </c>
       <c r="J1" t="s">
+        <v>76</v>
+      </c>
+      <c r="K1" t="s">
+        <v>77</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>77</v>
       </c>
       <c r="M1" t="s">
         <v>78</v>
       </c>
       <c r="N1" t="s">
+        <v>79</v>
+      </c>
+      <c r="O1" t="s">
+        <v>80</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>80</v>
       </c>
       <c r="Q1" t="s">
         <v>81</v>
       </c>
       <c r="R1" t="s">
+        <v>82</v>
+      </c>
+      <c r="S1" t="s">
+        <v>83</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>83</v>
       </c>
       <c r="U1" t="s">
         <v>84</v>
       </c>
       <c r="V1" t="s">
+        <v>85</v>
+      </c>
+      <c r="W1" t="s">
+        <v>86</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>86</v>
       </c>
       <c r="Y1" t="s">
         <v>87</v>
       </c>
-    </row>
-    <row r="2" spans="1:25">
+      <c r="Z1" t="s">
+        <v>88</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>89</v>
+      </c>
+    </row>
+    <row r="2" spans="1:27">
       <c r="A2" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B2">
+        <v>16786000.0</v>
+      </c>
+      <c r="C2">
+        <v>15744000.0</v>
+      </c>
+      <c r="D2">
         <v>20395000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>21341000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>21085000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>18673000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>22525000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>22910000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>17468000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>28035000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>21301000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>100504000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>21891000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>24394000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>29857000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>29667000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>99624000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>121006000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>322819000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>23598000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>40307000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>58557000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>59374000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>25111000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>21251000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>29762000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:25">
+    <row r="3" spans="1:27">
       <c r="A3" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B3">
+        <v>163730</v>
+      </c>
+      <c r="C3">
+        <v>84999</v>
+      </c>
+      <c r="D3">
         <v>187000</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>652000</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>133000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>67000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>378000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>432000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>520000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>739000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>220000</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>74000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>32000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>146000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>74000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>100000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>71000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>95000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>81503</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>534000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>524000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>541000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>473000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>441000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>187000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>547000</v>
       </c>
     </row>
-    <row r="4" spans="1:25">
+    <row r="4" spans="1:27">
       <c r="A4" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
-    </row>
-    <row r="5" spans="1:25">
+      <c r="Z4"/>
+      <c r="AA4"/>
+    </row>
+    <row r="5" spans="1:27">
       <c r="A5" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
-    </row>
-    <row r="6" spans="1:25">
+      <c r="Z5"/>
+      <c r="AA5"/>
+    </row>
+    <row r="6" spans="1:27">
       <c r="A6" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B6">
+        <v>-1335000.0</v>
+      </c>
+      <c r="C6">
+        <v>1042000.0</v>
+      </c>
+      <c r="D6">
         <v>-4651000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>-946000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>256000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>2412000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>-3852000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>-385000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>5442000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-10567000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>6734000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>-79203000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>78613000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-2503000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-5463000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>190000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-69957000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-21382000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-200630000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>298031000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-16709000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-18250000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-817000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>34263000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>3860000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-8511000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:25">
+    <row r="7" spans="1:27">
       <c r="A7" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B7">
+        <v>-152764.0</v>
+      </c>
+      <c r="C7">
+        <v>3215000.0</v>
+      </c>
+      <c r="D7">
         <v>-5076999.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>4678000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>-199000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>1795000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>2050000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>-643000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>-3518000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>435000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>952000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-439000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>30000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-217000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>-411000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>973000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>3706000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>482000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>-9209182.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>2557000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>4708000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>2267000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>1085000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>9556000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>1161000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>-4525000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:25">
+    <row r="8" spans="1:27">
       <c r="A8" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
-    </row>
-    <row r="9" spans="1:25">
+      <c r="Z8"/>
+      <c r="AA8"/>
+    </row>
+    <row r="9" spans="1:27">
       <c r="A9" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B9">
+        <v>-6084203.0</v>
+      </c>
+      <c r="C9">
+        <v>13961000.0</v>
+      </c>
+      <c r="D9">
         <v>-8385999.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>5357000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-2772000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>7277000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>-5411000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>-4506000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>-13923000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>-2325000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-6356000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-172000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-6024000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-124000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-2975000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>-1557000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>3486000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-1606000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-7356175.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>-3323000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>-5466000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-1041000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-4333000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>778000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-9928000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>1168000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:25">
+    <row r="10" spans="1:27">
       <c r="A10" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>3997000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>23000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>1762000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>1762000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
-      <c r="R10">
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
         <v>-2011000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>2290000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-2376000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-412000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>47000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>2048000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>1477000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-3753000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:25">
+    <row r="11" spans="1:27">
       <c r="A11" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-290000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>4753000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>0.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>3154000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>3687000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-4603000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>4148000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-159000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>3590000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>12550000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>3766000.0</v>
       </c>
-      <c r="V11"/>
-      <c r="W11">
+      <c r="X11"/>
+      <c r="Y11">
         <v>5848000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>9612000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>-1940000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:25">
+    <row r="12" spans="1:27">
       <c r="A12" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>4260000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>1997000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1997000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>2082000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>6210000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>4014000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1524000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>-2725000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>8162000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>-4429000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1951000.0</v>
       </c>
-      <c r="V12"/>
-      <c r="W12">
+      <c r="X12"/>
+      <c r="Y12">
         <v>-1018000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>-1764000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>-315000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:25">
+    <row r="13" spans="1:27">
       <c r="A13" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>705000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>1665000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>1665000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>-20000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>721000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>5041000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-1633000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>-2601000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>2629000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-2891000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-56000.0</v>
       </c>
-      <c r="V13"/>
-      <c r="W13">
+      <c r="X13"/>
+      <c r="Y13">
         <v>858000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>-1511000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>-3676000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:25">
+    <row r="14" spans="1:27">
       <c r="A14" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B14">
+        <v>868000.0</v>
+      </c>
+      <c r="C14">
+        <v>872000.0</v>
+      </c>
+      <c r="D14">
         <v>864000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>853000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>824000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>723000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>1034000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>1867000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>370000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>1092000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>1219000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>1305000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>1268000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>1226000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>1238000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>1173000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>1111000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>1094000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>1232000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>1026000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>1020000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>794000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>597000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>533000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>552000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>718000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:25">
+    <row r="15" spans="1:27">
       <c r="A15" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15">
-[...4 lines deleted...]
-      </c>
+      <c r="F15"/>
+      <c r="G15"/>
       <c r="H15">
         <v>0.0</v>
       </c>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
+        <v>0.0</v>
+      </c>
+      <c r="L15">
+        <v>0.0</v>
+      </c>
+      <c r="M15">
         <v>561124.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>87145.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>0.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>3000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>396551.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="R15">
         <v>0.0</v>
       </c>
       <c r="S15">
         <v>0.0</v>
       </c>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
+        <v>0.0</v>
+      </c>
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15">
         <v>612000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>77000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>150000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>0.0</v>
       </c>
-      <c r="Y15"/>
-[...1 lines deleted...]
-    <row r="16" spans="1:25">
+      <c r="AA15"/>
+    </row>
+    <row r="16" spans="1:27">
       <c r="A16" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B16">
+        <v>15451000.0</v>
+      </c>
+      <c r="C16">
+        <v>16786000.0</v>
+      </c>
+      <c r="D16">
         <v>15744000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>20395000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>21341000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>21085000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>18673000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>22525000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>22910000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>17468000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>28035000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>21301000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>100504000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>21891000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>24394000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>29857000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>29667000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>99624000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>122189000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>321629000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>23598000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>40307000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>58557000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>59374000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>25111000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>21251000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:25">
+    <row r="17" spans="1:27">
       <c r="A17" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
-    </row>
-    <row r="18" spans="1:25">
+      <c r="Z17"/>
+      <c r="AA17"/>
+    </row>
+    <row r="18" spans="1:27">
       <c r="A18" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B18">
+        <v>13252580.0</v>
+      </c>
+      <c r="C18">
+        <v>13280000.0</v>
+      </c>
+      <c r="D18">
         <v>11063000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>7512999.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>7117000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>6635000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>12381000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>8291000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>2952000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>1563000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>9461000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>2678000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>-3348000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>-5004000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>2512000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-3286000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-12703000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-16085000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>-19381200.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-10748000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>-14694000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>-7987000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>2438000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>11569000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>5381000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>-9871000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:25">
+    <row r="19" spans="1:27">
       <c r="A19" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B19">
+        <v>9316000.0</v>
+      </c>
+      <c r="C19">
+        <v>-2066000.0</v>
+      </c>
+      <c r="D19">
         <v>6506000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>10407000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-3044000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>11120000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>-2037000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>-9061000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>3057000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>-11973000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>8131000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-68892000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>91141000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>8045000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>2723000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>13046000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-54978000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-2956000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>-176763000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>13541000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>2762000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-2758000.0</v>
       </c>
       <c r="W19">
         <v>554000.0</v>
       </c>
       <c r="X19">
-        <v>554000.0</v>
+        <v>-2758000.0</v>
       </c>
       <c r="Y19">
         <v>554000.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:25">
+      <c r="Z19">
+        <v>554000.0</v>
+      </c>
+      <c r="AA19">
+        <v>554000.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:27">
       <c r="A20" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
-      <c r="N20">
-[...4 lines deleted...]
-      </c>
+      <c r="N20"/>
+      <c r="O20"/>
       <c r="P20">
         <v>0.0</v>
       </c>
       <c r="Q20">
         <v>0.0</v>
       </c>
       <c r="R20">
         <v>0.0</v>
       </c>
       <c r="S20">
-        <v>296318000.0</v>
+        <v>0.0</v>
       </c>
       <c r="T20">
         <v>0.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20"/>
+      <c r="U20">
+        <v>296318000.0</v>
+      </c>
+      <c r="V20">
+        <v>0.0</v>
+      </c>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
-    </row>
-    <row r="21" spans="1:25">
+      <c r="Z20"/>
+      <c r="AA20"/>
+    </row>
+    <row r="21" spans="1:27">
       <c r="A21" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B21">
         <v>0.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
+        <v>0.0</v>
+      </c>
+      <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>-47000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>-366000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>-71000.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21">
         <v>-401000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>-925000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-925000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-1034000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-979000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-965000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-936000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-779000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-907000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-909000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-9204000.0</v>
       </c>
-      <c r="V21"/>
-      <c r="W21">
+      <c r="X21"/>
+      <c r="Y21">
         <v>-870000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-474000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-787000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:25">
+    <row r="22" spans="1:27">
       <c r="A22" t="s">
-        <v>101</v>
+        <v>103</v>
       </c>
       <c r="B22">
+        <v>10037000.0</v>
+      </c>
+      <c r="C22">
+        <v>4061000.0</v>
+      </c>
+      <c r="D22">
         <v>9807000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>6351000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>2986000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>861000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>6264000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>30000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>6553000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>-856000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>3223000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>-2379000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>-6610000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-7928000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-322000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-11542000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-21464000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-19091000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-10625000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>-21959000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>-15469000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-12461000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-4267000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>2978000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>5662000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-5198000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:25">
+    <row r="23" spans="1:27">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
-        <v>-593000.0</v>
+        <v>-424218.0</v>
       </c>
       <c r="C23">
-        <v>-472000.0</v>
+        <v>-376000.0</v>
       </c>
       <c r="D23">
+        <v>-599000.0</v>
+      </c>
+      <c r="E23">
+        <v>-475000.0</v>
+      </c>
+      <c r="F23">
         <v>-715256.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>-652000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>-1781000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>841000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>95000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>-749000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>-604000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-280000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>11000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>498000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>-441000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>-1107000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>-165000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>-1120000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>-1140043.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>495000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>-238000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>824000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>480000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-101000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>-66000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>376000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:25">
+    <row r="24" spans="1:27">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24">
+        <v>-69179.0</v>
+      </c>
+      <c r="C24">
+        <v>-1728000.0</v>
+      </c>
+      <c r="D24">
         <v>6506000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>11074000.0</v>
       </c>
-      <c r="D24"/>
-[...1 lines deleted...]
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
+        <v>290000.0</v>
+      </c>
+      <c r="H24">
         <v>100000.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>591000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>-597659.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>-1549000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>165000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>708000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>1909000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>462000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>501647.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>301000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>443000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>-2956000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>-178205000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>961000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>99000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>285000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>-3822000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>256000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>528000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>229000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:25">
+    <row r="25" spans="1:27">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>2514436.0</v>
+      </c>
+      <c r="C25">
+        <v>6226999.0</v>
+      </c>
+      <c r="D25">
         <v>19957999.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>-3717000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-1864000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>-1247000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-1209000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>4647000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>-4332000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>4250000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-995000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>-1405000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-756000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>-1846000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>-2286000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>1087000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>6685000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>2170000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>2540817.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-760000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-4432000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>1428000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>4176000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>-1601000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>-2672000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>223000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:25">
+    <row r="26" spans="1:27">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>-23849285.0</v>
+      </c>
+      <c r="C26">
+        <v>-9714000.0</v>
+      </c>
+      <c r="D26">
         <v>-21297000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-18900000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-3857000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-15054000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>-11202000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-10190000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>-11212000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-8511000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-5330000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-7649000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>-5184000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>-5184000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>0.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>120567.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>120567.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-79000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>-2344000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>-25617000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-103414000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>0.0</v>
       </c>
-      <c r="Y26"/>
-[...1 lines deleted...]
-    <row r="27" spans="1:25">
+      <c r="AA26"/>
+    </row>
+    <row r="27" spans="1:27">
       <c r="A27" t="s">
-        <v>143</v>
+        <v>145</v>
       </c>
       <c r="B27">
+        <v>3245000.0</v>
+      </c>
+      <c r="C27">
+        <v>3910000.0</v>
+      </c>
+      <c r="D27">
         <v>-14302000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>4312000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>4558000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>4191000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>4441000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>2572000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>4536000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>3030000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>4080000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>3339000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>3617000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>4004000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>3701000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>3964000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>1438000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>3099000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>2372000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>2850000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>2435000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>1560000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>1486000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>615000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>423000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>279000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:25">
+    <row r="28" spans="1:27">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>-23520080.0</v>
+      </c>
+      <c r="C28">
+        <v>-10085000.0</v>
+      </c>
+      <c r="D28">
         <v>-21890000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>-19372000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-4573000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-15753000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>-13349000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>-479000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>95000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-301000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-11216000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>-11893000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-9425000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>-5896000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-9124000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>-7270000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>-1130000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>-2056000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>-15388597.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>295906000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>-1226000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>-9724000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>3319000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>22591000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>-540000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>-411000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:25">
+    <row r="29" spans="1:27">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>13416310.0</v>
+      </c>
+      <c r="C29">
+        <v>13364999.0</v>
+      </c>
+      <c r="D29">
         <v>11250000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>8164999.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>7250000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>6702000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>12759000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>8723000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>3472000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>2302000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>9681000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>2752000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>-3316000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>-4858000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>2586000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>-3186000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-12632000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-15990000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>-19299696.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>-10214000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>-14170000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>-7446000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>2911000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>12010000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>5568000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>-9324000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:25">
+    <row r="30" spans="1:27">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>8738141.0</v>
+      </c>
+      <c r="C30">
+        <v>-2630999.0</v>
+      </c>
+      <c r="D30">
         <v>6319000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>10407000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-3044000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>11120000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>-2037000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>-8597000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>2791000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>-12171000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>8131000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-68892000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>91141000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>8045000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>2723000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>13067000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-54850000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-4319000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>-171900252.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>12871000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-2099000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>285000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-2758000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-762000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-1533000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-1043000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>