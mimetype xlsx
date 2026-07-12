--- v0 (2026-03-14)
+++ v1 (2026-07-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="181">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -265,50 +265,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1938,51 +1941,51 @@
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
         <v>2311261000.0</v>
       </c>
       <c r="C23">
         <v>2125246000.0</v>
       </c>
       <c r="D23">
         <v>1937278000.0</v>
       </c>
       <c r="E23">
         <v>1812001000.0</v>
       </c>
       <c r="F23">
         <v>1824279000.0</v>
       </c>
       <c r="G23">
         <v>1992270000.0</v>
       </c>
       <c r="H23">
         <v>1945261000.0</v>
       </c>
       <c r="I23">
-        <v>764863000.0</v>
+        <v>2652599000.0</v>
       </c>
       <c r="J23">
         <v>764863000.0</v>
       </c>
       <c r="K23">
         <v>792097000.0</v>
       </c>
       <c r="L23">
         <v>955173000.0</v>
       </c>
       <c r="M23">
         <v>1007091000.0</v>
       </c>
       <c r="N23">
         <v>1017174000.0</v>
       </c>
       <c r="O23">
         <v>958583000.0</v>
       </c>
       <c r="P23">
         <v>937564000.0</v>
       </c>
       <c r="Q23">
         <v>933224000.0</v>
       </c>
@@ -3644,51 +3647,51 @@
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
         <v>1059705000.0</v>
       </c>
       <c r="C60">
         <v>891707000.0</v>
       </c>
       <c r="D60">
         <v>823687000.0</v>
       </c>
       <c r="E60">
         <v>787307000.0</v>
       </c>
       <c r="F60">
         <v>835815000.0</v>
       </c>
       <c r="G60">
         <v>897613000.0</v>
       </c>
       <c r="H60">
         <v>426485000.0</v>
       </c>
       <c r="I60">
-        <v>805218999.0</v>
+        <v>812367000.0</v>
       </c>
       <c r="J60">
         <v>805219000.0</v>
       </c>
       <c r="K60">
         <v>445681000.0</v>
       </c>
       <c r="L60">
         <v>468417000.0</v>
       </c>
       <c r="M60">
         <v>471303000.0</v>
       </c>
       <c r="N60">
         <v>460654000.0</v>
       </c>
       <c r="O60">
         <v>436061000.0</v>
       </c>
       <c r="P60">
         <v>275285000.0</v>
       </c>
       <c r="Q60">
         <v>1513102000.0</v>
       </c>
@@ -3761,409 +3764,415 @@
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>20</v>
       </c>
       <c r="B2">
+        <v>80342000.0</v>
+      </c>
+      <c r="C2">
         <v>86286000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>90838000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>109192000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>99282000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>83462000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>92883000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>83628000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>86960000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>87885000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>73267000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>79682000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>75212000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>89610000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>73371000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>87249000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>63497000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>60305000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>60081000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>63844000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>69542000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>63161000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>62668000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>61983000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52110000.0</v>
       </c>
       <c r="Z2">
         <v>52110000.0</v>
       </c>
       <c r="AA2">
+        <v>52110000.0</v>
+      </c>
+      <c r="AB2">
         <v>93433000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>85894000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>99573000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>91916000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10438000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>17246000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>11084000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>16421000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>97762000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>96498000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9032000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>8876000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9132000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>93259000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>96966000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>79951000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>12037000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>98253000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>84193000.0</v>
       </c>
       <c r="AT2">
         <v>84193000.0</v>
       </c>
       <c r="AU2">
+        <v>84193000.0</v>
+      </c>
+      <c r="AV2">
         <v>79799000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>102278000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>89818000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>60048000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>70157000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>73138000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>69821000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>62864000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>55650000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>57876000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>56084000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>21</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4179,294 +4188,299 @@
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
-    </row>
-    <row r="4" spans="1:57">
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>22</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>-133595000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-120474000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-107459000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-85535000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-71249000.0</v>
       </c>
-      <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>23</v>
       </c>
       <c r="B5">
+        <v>-61196000.0</v>
+      </c>
+      <c r="C5">
         <v>-57750000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-64398999.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-59868000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-82076000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-93669000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-49882000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-67621000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-66748000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-54643000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-87015000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-61064000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-73930000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-84057000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-106447000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-67862000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-23450000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-16142000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-17901000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-4749000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-6915000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>34153000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>7680000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-6363000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-9000000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>7349000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-334730000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-336825000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>110000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-330944000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>110000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105000.0</v>
       </c>
       <c r="AG5">
         <v>105000.0</v>
       </c>
       <c r="AH5">
+        <v>105000.0</v>
+      </c>
+      <c r="AI5">
         <v>-307353000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>90000.0</v>
       </c>
       <c r="AJ5">
         <v>90000.0</v>
       </c>
       <c r="AK5">
         <v>90000.0</v>
       </c>
       <c r="AL5">
+        <v>90000.0</v>
+      </c>
+      <c r="AM5">
         <v>-326941000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>92000.0</v>
       </c>
       <c r="AN5">
         <v>92000.0</v>
       </c>
       <c r="AO5">
         <v>92000.0</v>
       </c>
       <c r="AP5">
         <v>92000.0</v>
       </c>
       <c r="AQ5">
         <v>92000.0</v>
       </c>
       <c r="AR5">
+        <v>92000.0</v>
+      </c>
+      <c r="AS5">
         <v>-44000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>93000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>95000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>99000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>146000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>175000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-184042000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>108000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-44000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>20000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-153679000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-154614000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-158934000.0</v>
       </c>
-      <c r="BE5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>24</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4482,518 +4496,529 @@
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
-    </row>
-    <row r="7" spans="1:57">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>25</v>
       </c>
       <c r="B7">
+        <v>245199000.0</v>
+      </c>
+      <c r="C7">
         <v>241582000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>249655000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>258737000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>250080000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>267308000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>278485000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>265639000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>284778000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>290245000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>211505000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>216913000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>228318000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>165955000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>158511000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>217564000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>195307000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>213546000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>139744000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>226013000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>245627000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>265394000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>280222000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>296078000.0</v>
       </c>
-      <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
+      <c r="AA7"/>
+      <c r="AB7">
         <v>335029000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>194513000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>26</v>
       </c>
       <c r="B8">
+        <v>332000.0</v>
+      </c>
+      <c r="C8">
         <v>325000.0</v>
       </c>
-      <c r="C8">
+      <c r="D8">
         <v>321000.0</v>
       </c>
-      <c r="D8">
+      <c r="E8">
         <v>319000.0</v>
       </c>
-      <c r="E8">
+      <c r="F8">
         <v>317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="G8">
         <v>315000.0</v>
       </c>
       <c r="H8">
         <v>315000.0</v>
       </c>
       <c r="I8">
+        <v>315000.0</v>
+      </c>
+      <c r="J8">
         <v>312000.0</v>
       </c>
-      <c r="J8">
+      <c r="K8">
         <v>311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="L8">
         <v>306000.0</v>
       </c>
       <c r="M8">
         <v>306000.0</v>
       </c>
       <c r="N8">
         <v>306000.0</v>
       </c>
       <c r="O8">
         <v>306000.0</v>
       </c>
       <c r="P8">
         <v>306000.0</v>
       </c>
       <c r="Q8">
-        <v>303000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="R8">
         <v>303000.0</v>
       </c>
       <c r="S8">
         <v>303000.0</v>
       </c>
       <c r="T8">
         <v>303000.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>303000.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>27</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
-      <c r="P9">
+      <c r="P9"/>
+      <c r="Q9">
         <v>702496000.0</v>
       </c>
-      <c r="Q9"/>
-      <c r="R9">
+      <c r="R9"/>
+      <c r="S9">
         <v>696092000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>692702000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>690041000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>687715000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>685575000.0</v>
       </c>
-      <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>452701000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>452009000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>451103000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>449687000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>448690000.0</v>
       </c>
-      <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
-    </row>
-    <row r="10" spans="1:57">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>28</v>
       </c>
       <c r="B10">
+        <v>344525000.0</v>
+      </c>
+      <c r="C10">
         <v>293631000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>250705000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>251771000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>191127000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>247503000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>200349000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>178561000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>140630000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>180265000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>207530000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>211972000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>198428000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>163683000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>199485000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>255036000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>263769000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>273967000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>236989000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>244696000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>228010000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>293530000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>301404000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>259922000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>113518000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>185686000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>107736000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>88430000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>49612000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>231326000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>47631000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>15057000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>16553000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>117848000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>26896000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>28878000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>26339000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>71159000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>32144000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>39160000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>30803000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>14370000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>13808000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>17002000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>33691000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>40867000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>40357000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>14940000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>22290000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>323230000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>22517000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>27345000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>11505000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>231898000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>348349000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>227250000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>261550000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>29</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -5009,813 +5034,827 @@
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>30</v>
       </c>
       <c r="B12">
+        <v>344525000.0</v>
+      </c>
+      <c r="C12">
         <v>293631000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>250705000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>251771000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>191127000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>247503000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>200349000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>178561000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>140630000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>180265000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>207530000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>211972000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>198428000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>163683000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>199485000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>255036000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>263769000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>273967000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>236989000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>244696000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>228010000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>293530000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>301404000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>259922000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>113518000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>185686000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>107736000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>88430000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>49612000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>231326000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>47631000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>15057000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>16553000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>117848000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>26896000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>28878000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>26339000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>71159000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>32144000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>39160000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>30803000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>14370000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>13808000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>17002000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>33691000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>40867000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>40357000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>14940000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>22290000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>323230000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>22517000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>27345000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>11505000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>231898000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>348349000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>227250000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>261550000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:57">
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>31</v>
       </c>
       <c r="B13">
+        <v>332000.0</v>
+      </c>
+      <c r="C13">
         <v>325000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>321000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>319000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>317000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>315000.0</v>
       </c>
       <c r="G13">
         <v>315000.0</v>
       </c>
       <c r="H13">
         <v>315000.0</v>
       </c>
       <c r="I13">
+        <v>315000.0</v>
+      </c>
+      <c r="J13">
         <v>312000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>311000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>306000.0</v>
       </c>
       <c r="L13">
         <v>306000.0</v>
       </c>
       <c r="M13">
         <v>306000.0</v>
       </c>
       <c r="N13">
         <v>306000.0</v>
       </c>
       <c r="O13">
         <v>306000.0</v>
       </c>
       <c r="P13">
         <v>306000.0</v>
       </c>
       <c r="Q13">
-        <v>303000.0</v>
+        <v>306000.0</v>
       </c>
       <c r="R13">
         <v>303000.0</v>
       </c>
       <c r="S13">
         <v>303000.0</v>
       </c>
       <c r="T13">
         <v>303000.0</v>
       </c>
       <c r="U13">
         <v>303000.0</v>
       </c>
       <c r="V13">
         <v>303000.0</v>
       </c>
       <c r="W13">
         <v>303000.0</v>
       </c>
       <c r="X13">
         <v>303000.0</v>
       </c>
       <c r="Y13">
+        <v>303000.0</v>
+      </c>
+      <c r="Z13">
         <v>230000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>1000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="AB13">
         <v>224000.0</v>
       </c>
       <c r="AC13">
         <v>224000.0</v>
       </c>
       <c r="AD13">
+        <v>224000.0</v>
+      </c>
+      <c r="AE13">
         <v>385000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>219000.0</v>
       </c>
       <c r="AF13">
         <v>219000.0</v>
       </c>
       <c r="AG13">
         <v>219000.0</v>
       </c>
       <c r="AH13">
+        <v>219000.0</v>
+      </c>
+      <c r="AI13">
         <v>381000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>215000.0</v>
       </c>
       <c r="AJ13">
         <v>215000.0</v>
       </c>
       <c r="AK13">
         <v>215000.0</v>
       </c>
       <c r="AL13">
+        <v>215000.0</v>
+      </c>
+      <c r="AM13">
         <v>378000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>211000.0</v>
       </c>
       <c r="AN13">
         <v>211000.0</v>
       </c>
       <c r="AO13">
         <v>211000.0</v>
       </c>
       <c r="AP13">
-        <v>207000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AQ13">
         <v>207000.0</v>
       </c>
       <c r="AR13">
-        <v>206000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="AS13">
         <v>206000.0</v>
       </c>
       <c r="AT13">
-        <v>204000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="AU13">
         <v>204000.0</v>
       </c>
       <c r="AV13">
         <v>204000.0</v>
       </c>
       <c r="AW13">
+        <v>204000.0</v>
+      </c>
+      <c r="AX13">
         <v>203000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202000.0</v>
       </c>
       <c r="AZ13">
         <v>202000.0</v>
       </c>
       <c r="BA13">
+        <v>202000.0</v>
+      </c>
+      <c r="BB13">
         <v>245000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>366000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>365000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>363000.0</v>
       </c>
       <c r="BE13">
         <v>363000.0</v>
       </c>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13">
+        <v>363000.0</v>
+      </c>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>32</v>
       </c>
       <c r="B14">
+        <v>30062000.0</v>
+      </c>
+      <c r="C14">
         <v>29963000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>29932000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>29788000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29867000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>29796000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>29719000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>29462000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>29239000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>28289000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>28959000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>28058000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27983000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>28009000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28405000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>28912000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>28222000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>28214650.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>28684660.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>28669000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>28946945.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>28944908.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>29357959.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>39643421.0</v>
       </c>
       <c r="Y14">
         <v>39643421.0</v>
       </c>
       <c r="Z14">
+        <v>39643421.0</v>
+      </c>
+      <c r="AA14">
         <v>34645417.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>35918916.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>35918920.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>35825528.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>35796880.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>35768232.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>35629743.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>35528521.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>35408550.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>35317962.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>35227434.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>35153153.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>35098597.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>35070047.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>34990136.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>35076388.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>34985116.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>34921905.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>34830129.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>35177157.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>35373389.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>35728816.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>35865906.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>36609840.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>36653302.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>36746191.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>36576285.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>36378378.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>36565794.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>36342292.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>36449588.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>36517948.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>33</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
-      <c r="P15">
+      <c r="P15"/>
+      <c r="Q15">
         <v>306000.0</v>
       </c>
-      <c r="Q15"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R15"/>
       <c r="S15">
         <v>303000.0</v>
       </c>
       <c r="T15">
         <v>303000.0</v>
       </c>
       <c r="U15">
         <v>303000.0</v>
       </c>
       <c r="V15">
         <v>303000.0</v>
       </c>
       <c r="W15">
         <v>303000.0</v>
       </c>
       <c r="X15">
         <v>303000.0</v>
       </c>
       <c r="Y15">
+        <v>303000.0</v>
+      </c>
+      <c r="Z15">
         <v>230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>224000.0</v>
       </c>
       <c r="AA15">
         <v>224000.0</v>
       </c>
       <c r="AB15">
         <v>224000.0</v>
       </c>
       <c r="AC15">
         <v>224000.0</v>
       </c>
       <c r="AD15">
-        <v>219000.0</v>
+        <v>224000.0</v>
       </c>
       <c r="AE15">
         <v>219000.0</v>
       </c>
       <c r="AF15">
         <v>219000.0</v>
       </c>
       <c r="AG15">
         <v>219000.0</v>
       </c>
       <c r="AH15">
-        <v>215000.0</v>
+        <v>219000.0</v>
       </c>
       <c r="AI15">
         <v>215000.0</v>
       </c>
       <c r="AJ15">
         <v>215000.0</v>
       </c>
       <c r="AK15">
         <v>215000.0</v>
       </c>
       <c r="AL15">
-        <v>211000.0</v>
+        <v>215000.0</v>
       </c>
       <c r="AM15">
         <v>211000.0</v>
       </c>
       <c r="AN15">
         <v>211000.0</v>
       </c>
       <c r="AO15">
         <v>211000.0</v>
       </c>
       <c r="AP15">
-        <v>207000.0</v>
+        <v>211000.0</v>
       </c>
       <c r="AQ15">
         <v>207000.0</v>
       </c>
       <c r="AR15">
-        <v>206000.0</v>
+        <v>207000.0</v>
       </c>
       <c r="AS15">
         <v>206000.0</v>
       </c>
       <c r="AT15">
-        <v>204000.0</v>
+        <v>206000.0</v>
       </c>
       <c r="AU15">
         <v>204000.0</v>
       </c>
       <c r="AV15">
         <v>204000.0</v>
       </c>
       <c r="AW15">
+        <v>204000.0</v>
+      </c>
+      <c r="AX15">
         <v>203000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>202000.0</v>
       </c>
       <c r="AY15">
         <v>202000.0</v>
       </c>
       <c r="AZ15">
         <v>202000.0</v>
       </c>
       <c r="BA15">
+        <v>202000.0</v>
+      </c>
+      <c r="BB15">
         <v>201000.0</v>
       </c>
-      <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
-    </row>
-    <row r="16" spans="1:57">
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>34</v>
       </c>
       <c r="B16">
+        <v>27689000.0</v>
+      </c>
+      <c r="C16">
         <v>22440000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>26001000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24262000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23348000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>15186000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>19976000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>20054000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>24717000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>20334000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>22838000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>21594000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14087000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>14300000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13815000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>14182000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>15161000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>13417000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>12988000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>14436000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>13598000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>8561000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>14829000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>33329000.0</v>
       </c>
-      <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>35</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5831,123 +5870,125 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>36</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
-      <c r="U18">
+      <c r="U18"/>
+      <c r="V18">
         <v>42430000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>65355000.0</v>
       </c>
-      <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>30500000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>34000000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>44500000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>37</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5963,915 +6004,931 @@
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>38</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
+      <c r="AB20"/>
+      <c r="AC20">
         <v>18212000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>18436000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>18271000.0</v>
       </c>
-      <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
-      <c r="AH20">
+      <c r="AH20"/>
+      <c r="AI20">
         <v>20299000.0</v>
       </c>
-      <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
-      <c r="AL20">
+      <c r="AL20"/>
+      <c r="AM20">
         <v>18793000.0</v>
       </c>
-      <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
-      <c r="AP20">
+      <c r="AP20"/>
+      <c r="AQ20">
         <v>52530000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1589000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1823000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352000.0</v>
       </c>
       <c r="AT20">
         <v>352000.0</v>
       </c>
       <c r="AU20">
         <v>352000.0</v>
       </c>
       <c r="AV20">
         <v>352000.0</v>
       </c>
       <c r="AW20">
         <v>352000.0</v>
       </c>
       <c r="AX20">
+        <v>352000.0</v>
+      </c>
+      <c r="AY20">
         <v>30096000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>352000.0</v>
       </c>
       <c r="AZ20">
         <v>352000.0</v>
       </c>
       <c r="BA20">
         <v>352000.0</v>
       </c>
       <c r="BB20">
+        <v>352000.0</v>
+      </c>
+      <c r="BC20">
         <v>29826000.0</v>
       </c>
-      <c r="BC20">
+      <c r="BD20">
         <v>29789000.0</v>
       </c>
-      <c r="BD20">
+      <c r="BE20">
         <v>29339000.0</v>
       </c>
-      <c r="BE20">
+      <c r="BF20">
         <v>29644000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:57">
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>39</v>
       </c>
-      <c r="B21">
+      <c r="B21"/>
+      <c r="C21">
         <v>12624000.0</v>
       </c>
-      <c r="C21"/>
       <c r="D21"/>
       <c r="E21"/>
-      <c r="F21">
+      <c r="F21"/>
+      <c r="G21">
         <v>28942000.0</v>
       </c>
-      <c r="G21"/>
       <c r="H21"/>
       <c r="I21"/>
-      <c r="J21">
+      <c r="J21"/>
+      <c r="K21">
         <v>48443000.0</v>
       </c>
-      <c r="K21"/>
       <c r="L21"/>
       <c r="M21"/>
-      <c r="N21">
+      <c r="N21"/>
+      <c r="O21">
         <v>65815000.0</v>
       </c>
-      <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
-      <c r="Y21">
+      <c r="Y21"/>
+      <c r="Z21">
         <v>92000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>124706000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1094000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>1098000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1102000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>1430000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>1111000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1115000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>1118000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>5422000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>1126000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>1129000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>1133000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>5836000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1141000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1148000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>1153000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>1158000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>1411000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>1410000.0</v>
       </c>
-      <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-      <c r="BE21">
+      <c r="BE21"/>
+      <c r="BF21">
         <v>4606000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>40</v>
       </c>
       <c r="B22">
+        <v>132768000.0</v>
+      </c>
+      <c r="C22">
         <v>132727000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>135379000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>135567000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>122936000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>114509000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>111380000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>103092000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>102358000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>99863000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>94987000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>90597000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>86376000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>81886000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>79430000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>81362000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>81674000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>88487000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>87855000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>92894000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>92180000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>97422000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>99996000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>110086000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>19941000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>85481000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>20826000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>21004000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>20893000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>115254000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>20157000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>20864000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>20830000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>133993000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>21985000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>24296000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>25232000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>124358000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>26615000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>27764000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>27744000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>27994000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>24932000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>25808000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>26189000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>26869000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>27039000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>26863000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>26780000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>161065000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>26692000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>26223000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>26650000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>169255000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>158949000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>157543000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>157825000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>41</v>
       </c>
       <c r="B23">
+        <v>2405284000.0</v>
+      </c>
+      <c r="C23">
         <v>2311261000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>2269752000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>2288026000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2172192000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2125246000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>2088309000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>1977255000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>1915776000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>1937278000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>1889693000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>1895953000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>1898515000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>1812001000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>1763340000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1842372000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>1824279000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1864789000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1861236000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>1913653000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1992270000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>2135782000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2212385000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2251791000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>752510000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>2076041000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>767075000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>764884000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>765841000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>2731744000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>774334000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>750693000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>774605000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>792097000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>815770000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>941480000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>946419000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>955173000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>971469000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>994846000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>997473000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1007091000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>998780000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>1024588000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>1013498000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>1017174000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1000162000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>985849000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>972456000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>3276734000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>927569000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>945555000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>943104000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3050558000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2785468000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2740379000.0</v>
       </c>
-      <c r="BE23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:57">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>42</v>
       </c>
       <c r="B24">
+        <v>727406000.0</v>
+      </c>
+      <c r="C24">
         <v>643511000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>652807000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>680412000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>682764000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>671169000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>612206000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>578321000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>530943000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>534823000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>531319000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>539636000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>538150000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>499765000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>492868000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>502603000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>512909000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>517687000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>518635000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>525571000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>527528000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>568368000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>580342000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>582264000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>142004000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>141832000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>158731000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>158981000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>159961000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>43</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
-      <c r="U25">
+      <c r="U25"/>
+      <c r="V25">
         <v>527528000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>568368000.0</v>
       </c>
-      <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>142004000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>141832000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>158731000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>158981000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>159961000.0</v>
       </c>
-      <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>44</v>
       </c>
       <c r="B26">
+        <v>24358000.0</v>
+      </c>
+      <c r="C26">
         <v>23852000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>23304000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>23306000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>23126000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>22424000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>20830000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>20501000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>20325000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>19890000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>19627000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>17111000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17000000.0</v>
       </c>
       <c r="N26">
         <v>17000000.0</v>
       </c>
       <c r="O26">
         <v>17000000.0</v>
       </c>
       <c r="P26">
         <v>17000000.0</v>
       </c>
       <c r="Q26">
+        <v>17000000.0</v>
+      </c>
+      <c r="R26">
         <v>17585000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>18596000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>20146000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>19416000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>37530000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>38368000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>89924000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>89175000.0</v>
       </c>
-      <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>109986000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>120494000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>118203000.0</v>
       </c>
-      <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>45</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6887,2125 +6944,2163 @@
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>46</v>
       </c>
       <c r="B28">
+        <v>655484000.0</v>
+      </c>
+      <c r="C28">
         <v>619405000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>673904000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>712157000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>760901000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>709588000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>707202000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>681285000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>688218000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>658050000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>623176000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>632544000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>658341000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>589954000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>535597000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>476899000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>457206000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>470391000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>506964000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>522931000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>561110000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>588301000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>623187000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>681961000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>53490000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>647127000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>61006000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>78797000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>119060000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>1198898000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>115003000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>159987000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>174213000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>1087539000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>190320000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>194637000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>201806000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>1190509000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>202050000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>215349000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>235078000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>255346000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>254400000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>276799000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>270462000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>268677000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>239820000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>265870000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>259252000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>518365000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>220299000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>251109000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>268230000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>668677000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>386337000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>509049000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-261550000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>47</v>
       </c>
       <c r="B29">
+        <v>1813800000.0</v>
+      </c>
+      <c r="C29">
         <v>1731159000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1711438000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>1689561000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>1633664000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1581490000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1528236000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1443323000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1364761000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1371757000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>1339543000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>1366172000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1349837000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1298728000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1272917000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1308157000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1361483000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1375515000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1371425000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1404323000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1441106000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1596061000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1654884000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1675314000.0</v>
       </c>
-      <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>48</v>
       </c>
       <c r="B30">
+        <v>261463000.0</v>
+      </c>
+      <c r="C30">
         <v>217102000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>233639000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>226692000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>253926000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>211590000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>233563000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>239284000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>234914000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>234620000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>219114000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>204265000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>208559000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>215131000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>204762000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>212089000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>203771000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>177102000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>196292000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>198144000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>215620000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>231587000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>216638000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>223698000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>180683000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>56245000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>51448000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>54816000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>47225000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>42639000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>45306000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>43943000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>46334000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>43416000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>43905000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>38996000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>40402000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>38647000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>40790000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>46482000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>46755000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>58029000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>42011000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>258277000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>258618000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>35452000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>295410000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>310598000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>297443000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>255312000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>240876000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>268656000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>262781000.0</v>
       </c>
       <c r="BB30">
         <v>262781000.0</v>
       </c>
       <c r="BC30">
+        <v>262781000.0</v>
+      </c>
+      <c r="BD30">
         <v>266872000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>291959000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>286220000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>49</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>795541000.0</v>
       </c>
-      <c r="L31"/>
       <c r="M31"/>
-      <c r="N31">
+      <c r="N31"/>
+      <c r="O31">
         <v>787307000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>769232000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>793786000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>835815000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>844703000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>839610000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>862709000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>897613000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>979624000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1010515000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>1029509000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>426485000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>25287000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>479453000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>634601000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>785379000.0</v>
       </c>
-      <c r="AD31"/>
       <c r="AE31"/>
       <c r="AF31"/>
       <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
-    </row>
-    <row r="32" spans="1:57">
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>50</v>
       </c>
       <c r="B32">
+        <v>424140000.0</v>
+      </c>
+      <c r="C32">
         <v>329058000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>323039000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>299041000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>280323000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>293558000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>270187000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>264464000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>221029000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>253794000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>232119000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>243960000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>250939000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>207535000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>230048000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>244958000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>292130000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>288037000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>280356000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>283469000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>280628000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>349998000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>321514000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>302862000.0</v>
       </c>
-      <c r="Y32"/>
       <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
-    </row>
-    <row r="33" spans="1:57">
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>51</v>
       </c>
       <c r="B33">
+        <v>1613703000.0</v>
+      </c>
+      <c r="C33">
         <v>1616973000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>1591410000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>1617853000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>1557191000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>1505788000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>1493942000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>1406678000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>1391332000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>1373695000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>1331870000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>1358176000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>1373164000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>1318876000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>1238884000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>1259586000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>1244394000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>1288325000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>1301757000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>1336258000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>1406522000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>1459893000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>1539640000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>1590703000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>558618000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>1514270000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>584214000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>597812000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>645878000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>2096206000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>658873000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>668281000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>688084000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>2425831000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>720545000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>846792000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>848132000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>2629403000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>869931000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>878686000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>888706000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>904544000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>910401000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>926686000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>903054000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>909329000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>879003000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>884404000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>862304000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>2474518000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>812144000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>814229000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>840724000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>2336627000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1973663000.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>2033288000.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1962125000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:57">
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>52</v>
       </c>
       <c r="B34">
+        <v>33749000.0</v>
+      </c>
+      <c r="C34">
         <v>31782000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>28150000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>25062000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>10586000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>8937000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>14800000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>15683000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>10705000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>11733000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>5432000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>17863000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>19934000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>25119000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>4864000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>166815000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>4825000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>174480000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>40322000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>6637000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>6681000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>7410000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>6760000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>6051000.0</v>
       </c>
-      <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34">
         <v>632772000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>626071000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>26229000.0</v>
       </c>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
-    </row>
-    <row r="35" spans="1:57">
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>53</v>
       </c>
       <c r="B35">
+        <v>978975999.0</v>
+      </c>
+      <c r="C35">
         <v>886408000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>878300000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>932906000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>906211000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>908074000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>865369000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>822473000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>792151000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>804310000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>768791000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>789182000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>825636000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>739472000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>700098000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>711157000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>701156000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>732050000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>743114000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>757569000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>788507000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>829387000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>849612000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>864385000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>252011000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>1480261000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>273187000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>273147000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>272279000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>184840000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>270367000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>277440000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>295931000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1336728000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>393798000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>445022000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>450312000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1215915000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>464352000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>485291000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>495528000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>498902000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>458827000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>488467000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>496561000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>501256000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>497273000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>495260000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>493710000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1193011000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>453855000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>486101000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>488348000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1085649000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>989472000.0</v>
       </c>
-      <c r="BD35">
+      <c r="BE35">
         <v>986740000.0</v>
       </c>
-      <c r="BE35">
+      <c r="BF35">
         <v>742870000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:57">
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>54</v>
       </c>
       <c r="B36">
+        <v>196285000.0</v>
+      </c>
+      <c r="C36">
         <v>186163000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>171336000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>171434000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>155660000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>113931000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>145276000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>137647000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>138895000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>78957000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>147779000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>153251000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>149073000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>60733000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>125564000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>126350000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>90696000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>103307000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>108131000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>115215000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>117766000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>126245000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>139022000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>144373000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>-210316000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>-77290000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>-99077000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>-100442000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>-83743000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>6631000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>-89717000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>-84623000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>-101067000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>3213000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>-172683000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>-217131000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>-217346000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>-90162000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>-216240000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>-215214000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>-216233000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>-214576000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>10246000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>12040000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>12989000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>12102000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>12729000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>13877000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>13936000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>56855000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>12429000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>13658000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>802034000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>51496000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>44814000.0</v>
       </c>
-      <c r="BD36">
+      <c r="BE36">
         <v>45905000.0</v>
       </c>
-      <c r="BE36">
+      <c r="BF36">
         <v>-1962125000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:57">
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>55</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
-      <c r="P37">
+      <c r="P37"/>
+      <c r="Q37">
         <v>-399000.0</v>
       </c>
-      <c r="Q37"/>
-      <c r="R37">
+      <c r="R37"/>
+      <c r="S37">
         <v>-391000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>-611000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>-551000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>-542000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>-573000.0</v>
       </c>
-      <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
-    </row>
-    <row r="38" spans="1:57">
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>56</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>171336000.0</v>
       </c>
-      <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>147779000.0</v>
       </c>
-      <c r="L38"/>
       <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>145648000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>125564000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>126350000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>90696000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>103307000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>108131000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>115215000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>117766000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>126245000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>139022000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>144373000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>128336000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>26503000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>93640000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>102804000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>21081000.0</v>
       </c>
-      <c r="AD38"/>
       <c r="AE38"/>
       <c r="AF38"/>
       <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
       <c r="AJ38"/>
       <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
       <c r="AQ38"/>
       <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
       <c r="AY38"/>
       <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
-      <c r="BE38">
+      <c r="BE38"/>
+      <c r="BF38">
         <v>41765000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:57">
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>57</v>
       </c>
       <c r="B39">
+        <v>52825000.0</v>
+      </c>
+      <c r="C39">
         <v>50828000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>58619000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>56143000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>47012000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>45856000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>49075000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>49640000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>46542000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>48835000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>36192000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>30943000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>31988000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>32425000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>40779000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>34299000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>30671000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>36908000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>38343000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>41661000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>49938000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>53350000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>54707000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>67382000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>-120250000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>234359000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2851000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2822000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2233000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>246319000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>2367000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>2548000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>2804000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>246069000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2439000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>2518000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>6314000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>267542000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>1989000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>2754000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3465000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>2154000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>7628000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>-203185000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>-208054000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>4657000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>-241647000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>-250956000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>-236361000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>62609000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>-174660000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>-190898000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>-204096000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>49997000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>37635000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>30339000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>30878000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:57">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>58</v>
       </c>
       <c r="B40">
+        <v>129107000.0</v>
+      </c>
+      <c r="C40">
         <v>128764000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>136199000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>110609000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>95398000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>114050000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>93824000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>98499000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>93135000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>104859000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>100563000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>81934000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>79232000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>87112000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>111617000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>146040000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>113062000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>111281000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>101758000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>107268000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>108134000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>105044000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>105217000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>95901000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>-24211000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>113383000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>-63827000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>-58710000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>-72868000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>-1485135000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>16452000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>14196000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>15929000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>-86627000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>-147367000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>-152633000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>15728000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>13942000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>18764000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>-61630000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>-70581000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>-51147000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>16659000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>-74373000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>-55280000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>-56332000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>-37379000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>-63581000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>-57272000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>-38826000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>-32905000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>-44343000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>-42909000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>154908000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>141407000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>138002000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>143121000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:57">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>59</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>25967000.0</v>
       </c>
-      <c r="L41"/>
       <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>73752000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>48719000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>59544000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>62806000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>73522000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>84735000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>79740000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>93261000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>77025000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>71382000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>67996000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>331302000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>688466000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>148819000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>170097000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>163158000.0</v>
       </c>
-      <c r="AD41"/>
       <c r="AE41"/>
       <c r="AF41"/>
       <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
-    </row>
-    <row r="42" spans="1:57">
+      <c r="BF41"/>
+    </row>
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>60</v>
       </c>
       <c r="B42">
+        <v>668830000.0</v>
+      </c>
+      <c r="C42">
         <v>675391000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>677246000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>672147000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>673351000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>672296000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>667765000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>663692000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>662554000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>660051000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>656344000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>652494000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>649236000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>646310000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>643648000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>646135000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>647742000.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>645009000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>641619000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>654341000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>677214000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>675568000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>675811000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>680987000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>441957000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>295155000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>440951000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>441156000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>446209000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>675949000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>444062000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>442934000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>442223000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>660029000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>439974000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>438627000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>437196000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>622250000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>434436000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>432859000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>431610000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>430502000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>430142000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>430670000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>429691000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>428558000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>427738000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>424173000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>423129000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>714365000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>420437000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>419990000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>134813000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>554269000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>692262000.0</v>
       </c>
-      <c r="BD42">
+      <c r="BE42">
         <v>680899000.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>519304000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:57">
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>61</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -9021,52 +9116,53 @@
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
-    </row>
-    <row r="44" spans="1:57">
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>62</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -9082,1257 +9178,1279 @@
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
-    </row>
-    <row r="45" spans="1:57">
+      <c r="BF44"/>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>63</v>
       </c>
       <c r="B45">
+        <v>1750241000.0</v>
+      </c>
+      <c r="C45">
         <v>1736222000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>1724434000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>1736245000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>1668781000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>1613972000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>1599928000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>1502981000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1474975000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>1447812000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>1164464000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>1187814000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>1207091000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>1156228000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>1096320000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
-      <c r="R45">
+      <c r="R45"/>
+      <c r="S45">
         <v>1086177000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>1082076000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>1201627000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>1251226000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>1295280000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>1310694000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>1357155000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>556800000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>566367000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>576757000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>590227000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>599268000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>599194000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>612741000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>617504000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>651723000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>673914000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>684504000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>810218000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>811176000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>821809000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>828018000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>835520000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>845908000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>859216000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>864623000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>877961000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>856149000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>863126000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>832216000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>832131000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>810445000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>803652000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>759608000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>761048000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>774955000.0</v>
       </c>
-      <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
-    </row>
-    <row r="46" spans="1:57">
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>64</v>
       </c>
       <c r="B46">
+        <v>1393060000.0</v>
+      </c>
+      <c r="C46">
         <v>1394334000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>1396770000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>1423113000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>1378405000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>1340491000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>1327836000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>1248530000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>1232112000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>1215705000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>1164464000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>1187814000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>1207091000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>1156228000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>1096320000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>1116236000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>1136113000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>1166422000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>1173480000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>1201627000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>1251226000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>1295280000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>1310694000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>1357155000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>556800000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>1242949000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>576757000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>590227000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>599268000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>1847543000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>612741000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>617504000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>651723000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2079184000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>684504000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>810218000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>811176000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2262667000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>828018000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>835520000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>845908000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>859216000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>864623000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>877961000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>856149000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>863126000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>832216000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>832131000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>810445000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>2129953000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>759608000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>761048000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BB46"/>
+      <c r="BC46">
         <v>1984438000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>1684440000.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>1757002000.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>1722775000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:57">
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>65</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>1164464000.0</v>
       </c>
-      <c r="L47"/>
       <c r="M47"/>
-      <c r="N47">
+      <c r="N47"/>
+      <c r="O47">
         <v>1156228000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>1096320000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>900756000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>1136113000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>1166422000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>1173480000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>1201627000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>1251226000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>1295280000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>1310694000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>1357155000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>1182716000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>1242949000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>2010043000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>1962783000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>599268000.0</v>
       </c>
-      <c r="AD47"/>
       <c r="AE47"/>
       <c r="AF47"/>
       <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
-    </row>
-    <row r="48" spans="1:57">
+      <c r="BF47"/>
+    </row>
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>66</v>
       </c>
       <c r="B48">
+        <v>451024000.0</v>
+      </c>
+      <c r="C48">
         <v>441739000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>423316000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>371772000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>340124000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>312765000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>280972000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>252730000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>224573000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>217968000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>225906000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>221589000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>223226000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>224748000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>231725000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>215207000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>211220000.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>215533000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>215589000.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>212814000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>227011000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>269600000.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>326721000.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>354582000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>7463000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>-152512000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>15372000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>17282000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>12342000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>524846000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>24079000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>-7210000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>3169000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>894684000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>-57331000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>24117000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>26904000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>1072411000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>38062000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>38622000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>36684000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>40502000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>43949000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>43088000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>31755000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>31797000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>28612000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>24346000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>19125000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>1223904000.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>12928000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>7724000.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-4025000.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>1061648000.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>1032468000.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>1009952000.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>993435000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:57">
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>67</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
-      <c r="P49">
+      <c r="P49"/>
+      <c r="Q49">
         <v>215207000.0</v>
       </c>
-      <c r="Q49"/>
-      <c r="R49">
+      <c r="R49"/>
+      <c r="S49">
         <v>215533000.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>215589000.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>212814000.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>227011000.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>269600000.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
-    </row>
-    <row r="50" spans="1:57">
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>68</v>
       </c>
       <c r="B50">
+        <v>27404000.0</v>
+      </c>
+      <c r="C50">
         <v>27943000.0</v>
       </c>
-      <c r="C50">
+      <c r="D50">
         <v>22147000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>24779000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>19184000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>18614000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>16860000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>15886000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>13127000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>13247000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>12683000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>13211000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>12849000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>11656000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>10817000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>11768000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>12759000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>13125000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>13180000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>16043000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>15965000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>48069000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>64027000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>63541000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>947041000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>892092000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>1418630000.0</v>
       </c>
-      <c r="AD50"/>
       <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
-    </row>
-    <row r="51" spans="1:57">
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>69</v>
       </c>
       <c r="B51">
+        <v>1000009000.0</v>
+      </c>
+      <c r="C51">
         <v>913036000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>924609000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>963928000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>952028000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>957091000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>907551000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>859846000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>828848000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>838315000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>830706000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>844516000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>856769000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>753637000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>735082000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>731935000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>720975000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>744358000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>743953000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>767627000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>789120000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>881831000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>924591000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>941883000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>167008000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>911119000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>168742000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>167227000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>168672000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1430224000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>162634000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>175044000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>190766000.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>1205387000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>217216000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>223515000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>228145000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>1261668000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>234194000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>254509000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>265881000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>269716000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>268208000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>293801000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>304153000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>309544000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>280177000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>280810000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>281542000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>841595000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>242816000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>278454000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>279735000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>900575000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>734686000.0</v>
       </c>
-      <c r="BD51">
+      <c r="BE51">
         <v>736299000.0</v>
       </c>
-      <c r="BE51"/>
-[...1 lines deleted...]
-    <row r="52" spans="1:57">
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>70</v>
       </c>
       <c r="B52">
+        <v>101892000.0</v>
+      </c>
+      <c r="C52">
         <v>104981000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>102265000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>105934000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>97507000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>96973000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>94994000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>89979000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>88989000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>88535000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>87882000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>87967000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>90301000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>87917000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>83703000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>80322000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>82625000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>85830000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>85574000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>89798000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>93874000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>129469000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>146361000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>145494000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>17901000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>127223000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>1845000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>1859000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1938000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>1421050000.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>2158000.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>2257000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2296000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>102622000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>2191000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>2161000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2199000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>271461000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1539000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1569000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>2291000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>3278000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>25335000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>26130000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>26729000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>27426000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2787000.0</v>
       </c>
       <c r="AV52">
         <v>2787000.0</v>
       </c>
       <c r="AW52">
         <v>2787000.0</v>
       </c>
       <c r="AX52">
+        <v>2787000.0</v>
+      </c>
+      <c r="AY52">
         <v>8310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2787000.0</v>
       </c>
       <c r="AZ52">
         <v>2787000.0</v>
       </c>
       <c r="BA52">
         <v>2787000.0</v>
       </c>
       <c r="BB52">
+        <v>2787000.0</v>
+      </c>
+      <c r="BC52">
         <v>130313000.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>18750000.0</v>
       </c>
-      <c r="BD52">
+      <c r="BE52">
         <v>16562000.0</v>
       </c>
-      <c r="BE52"/>
-[...1 lines deleted...]
-    <row r="53" spans="1:57">
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>71</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
-      <c r="T53">
+      <c r="T53"/>
+      <c r="U53">
         <v>19416000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>37530000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>38368000.0</v>
       </c>
-      <c r="W53"/>
-      <c r="X53">
+      <c r="X53"/>
+      <c r="Y53">
         <v>89175000.0</v>
       </c>
-      <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
-      <c r="AM53">
+      <c r="AM53"/>
+      <c r="AN53">
         <v>36099000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>45404000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>46322000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>56687000.0</v>
       </c>
-      <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
-    </row>
-    <row r="54" spans="1:57">
+      <c r="BF53"/>
+    </row>
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>72</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10348,744 +10466,757 @@
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
-    </row>
-    <row r="55" spans="1:57">
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>73</v>
       </c>
       <c r="B55">
+        <v>2405284000.0</v>
+      </c>
+      <c r="C55">
         <v>2311261000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>2269752000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>2288026000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>2172192000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>2125246000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>2088309000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>1977255000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>1915776000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>1937278000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>1889693000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>1895953000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>1898515000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>1812001000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>1763340000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>1842372000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>1824279000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>1864789000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>1861236000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>1913653000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>1992270000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>2135782000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>2212385000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>2251791000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>752510000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>2076041000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>767075000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>764884000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>765841000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>2731744000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>774334000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>750693000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>774605000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>2967157000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>815770000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>941480000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>946419000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>3131109000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>971469000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>994846000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>997473000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>1007091000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>998780000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>1024588000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>1013498000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>1017174000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>1000162000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>985849000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>972456000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>3276734000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>927569000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>945555000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>937564000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3050558000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2785468000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>2740379000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2740363000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:57">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>74</v>
       </c>
       <c r="B56">
+        <v>791581000.0</v>
+      </c>
+      <c r="C56">
         <v>694288000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>678342000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>670173000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>615001000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>619458000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>594367000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>570577000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>524444000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>563583000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>557823000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>537777000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>525351000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>493125000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>524456000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>582786000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>579885000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>576464000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>559479000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>577395000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>585748000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>675889000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>672745000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>661088000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>193892000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>561771000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>182861000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>167072000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>119963000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>635538000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>115461000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>82412000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>86521000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>541326000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>95225000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>94688000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>98287000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>501706000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>101538000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>116160000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>108767000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>102547000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>88379000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>97902000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>110444000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>107845000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>121159000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>101445000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>110152000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>802216000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>115425000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>131326000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>96840000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>713931000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>811805000.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>707091000.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>736473000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:57">
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>75</v>
       </c>
       <c r="B57">
+        <v>367441000.0</v>
+      </c>
+      <c r="C57">
         <v>365230000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>355303000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>371132000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>334678000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>325900000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>324180000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>306113000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>303415000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>309789000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>325704000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>293817000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>274412000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>285590000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>294408000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>337828000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>287755000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>288427000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>279123000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>293926000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>305120000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>325891000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>351231000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>358226000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>48097000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>296328000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>34396000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>29981000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>31517000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>28804000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>32041000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>33739000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>29355000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>32444000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>35022000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>29640000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>27648000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>25623000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>29985000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>33198000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>28676000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>32082000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>61446000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>57623000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>55679000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>55554000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>46236000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>41720000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>36114000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>30145000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>40039000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>31582000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>29699000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>348085000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>215807000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>212440000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>199205000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:57">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>76</v>
       </c>
       <c r="B58">
+        <v>1346417000.0</v>
+      </c>
+      <c r="C58">
         <v>1251638000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>1233603000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>1304038000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>1240889000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>1233974000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>1189549000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>1128586000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>1095566000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>1114099000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>1094495000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>1082999000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>1100048000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>1025062000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>994506000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>1048985000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>988911000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>1020477000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>1022237000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>1051495000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>1093627000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>1155278000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>1200843000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>1222611000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>300108000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>1776589000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>307583000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>303128000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>303796000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>298125000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>302408000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>311179000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>325286000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>342650000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>428820000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>474662000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>477960000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>482535000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>494337000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>518489000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>524204000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>530984000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>520273000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>546090000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>552240000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>556810000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>543509000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>536980000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>529824000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>522522000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>493894000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>517683000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>518047000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1433734000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1205279000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1199180000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1218539000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:57">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>77</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -11101,371 +11232,377 @@
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
-    </row>
-    <row r="60" spans="1:57">
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>78</v>
       </c>
       <c r="B60">
+        <v>1058990000.0</v>
+      </c>
+      <c r="C60">
         <v>1059705000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>1036483999.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>984370000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>931716000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>891707000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>899170000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>849116000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>820691000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>823687000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>795541000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>813325000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>798838000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>787307000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>769232000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>793786000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>835815000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>844703000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>839610000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>862709000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>897613000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>979624000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1010515000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>1029509000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>449650000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>299590000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>456547000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>458662000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>458885000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>870236000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>468470000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>436048000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>445716000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>1247741000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>382948000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>463049000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>464405000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>1368098000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>472801000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>471784000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>468597000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>471303000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>474390000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>473920000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>461745000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>460654000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>456653000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>448869000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>442632000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>1754600000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>433675000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>427872000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>275285000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1606836000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>1570481000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1532280000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1513102000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:57">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>79</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
-      <c r="P61">
+      <c r="P61"/>
+      <c r="Q61">
         <v>-56361000.0</v>
       </c>
-      <c r="Q61"/>
-[...2 lines deleted...]
-      </c>
+      <c r="R61"/>
       <c r="S61">
         <v>-51083000.0</v>
       </c>
       <c r="T61">
+        <v>-51083000.0</v>
+      </c>
+      <c r="U61">
         <v>-35700000.0</v>
       </c>
-      <c r="U61">
+      <c r="V61">
         <v>-10501000.0</v>
       </c>
-      <c r="V61">
+      <c r="W61">
         <v>-10007000.0</v>
       </c>
-      <c r="W61"/>
       <c r="X61"/>
-      <c r="Y61">
+      <c r="Y61"/>
+      <c r="Z61">
         <v>-10744000.0</v>
       </c>
-      <c r="Z61">
+      <c r="AA61">
         <v>-10183000.0</v>
       </c>
-      <c r="AA61">
+      <c r="AB61">
         <v>-10152000.0</v>
       </c>
-      <c r="AB61">
+      <c r="AC61">
         <v>-8531000.0</v>
       </c>
-      <c r="AC61">
+      <c r="AD61">
         <v>-2481000.0</v>
       </c>
-      <c r="AD61"/>
       <c r="AE61"/>
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
-    </row>
-    <row r="62" spans="1:57">
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>80</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
-      <c r="U62">
+      <c r="U62"/>
+      <c r="V62">
         <v>1572000.0</v>
       </c>
-      <c r="V62">
+      <c r="W62">
         <v>1453000.0</v>
       </c>
-      <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11538,51 +11675,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
         <v>1172548000.0</v>
       </c>
       <c r="C2">
         <v>1017211000.0</v>
       </c>
       <c r="D2">
         <v>966618000.0</v>
       </c>
       <c r="E2">
         <v>919273000.0</v>
       </c>
       <c r="F2">
         <v>993395000.0</v>
       </c>
       <c r="G2">
         <v>851173000.0</v>
       </c>
       <c r="H2">
         <v>940477000.0</v>
       </c>
       <c r="I2">
         <v>1264128000.0</v>
       </c>
@@ -11600,51 +11737,51 @@
       </c>
       <c r="N2">
         <v>204373000.0</v>
       </c>
       <c r="O2">
         <v>186612000.0</v>
       </c>
       <c r="P2">
         <v>167195000.0</v>
       </c>
       <c r="Q2">
         <v>808586000.0</v>
       </c>
       <c r="R2">
         <v>190584000.0</v>
       </c>
       <c r="S2">
         <v>185313000.0</v>
       </c>
       <c r="T2">
         <v>217901000.0</v>
       </c>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
         <v>70269000.0</v>
       </c>
       <c r="C3">
         <v>68287000.0</v>
       </c>
       <c r="D3">
         <v>70606000.0</v>
       </c>
       <c r="E3">
         <v>69574000.0</v>
       </c>
       <c r="F3">
         <v>87236000.0</v>
       </c>
       <c r="G3">
         <v>90464000.0</v>
       </c>
       <c r="H3">
         <v>114605000.0</v>
       </c>
       <c r="I3">
         <v>124899000.0</v>
       </c>
@@ -11662,78 +11799,78 @@
       </c>
       <c r="N3">
         <v>47494000.0</v>
       </c>
       <c r="O3">
         <v>46402000.0</v>
       </c>
       <c r="P3">
         <v>96284000.0</v>
       </c>
       <c r="Q3">
         <v>90777000.0</v>
       </c>
       <c r="R3">
         <v>43351000.0</v>
       </c>
       <c r="S3">
         <v>37358000.0</v>
       </c>
       <c r="T3">
         <v>36411000.0</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5">
-        <v>143843000.0</v>
+        <v>191154000.0</v>
       </c>
       <c r="C5">
         <v>146887000.0</v>
       </c>
       <c r="D5">
         <v>70570000.0</v>
       </c>
       <c r="E5">
         <v>47092000.0</v>
       </c>
       <c r="F5">
         <v>37102000.0</v>
       </c>
       <c r="G5">
         <v>68589000.0</v>
       </c>
       <c r="H5">
         <v>-1951000.0</v>
       </c>
       <c r="I5">
         <v>-77736000.0</v>
       </c>
       <c r="J5">
         <v>-80446000.0</v>
       </c>
@@ -11748,54 +11885,54 @@
       </c>
       <c r="N5">
         <v>42651000.0</v>
       </c>
       <c r="O5">
         <v>46163000.0</v>
       </c>
       <c r="P5">
         <v>32051000.0</v>
       </c>
       <c r="Q5">
         <v>172485000.0</v>
       </c>
       <c r="R5">
         <v>13728000.0</v>
       </c>
       <c r="S5">
         <v>25550000.0</v>
       </c>
       <c r="T5">
         <v>10598000.0</v>
       </c>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
-        <v>214112000.0</v>
+        <v>261423000.0</v>
       </c>
       <c r="C6">
         <v>215174000.0</v>
       </c>
       <c r="D6">
         <v>141176000.0</v>
       </c>
       <c r="E6">
         <v>116666000.0</v>
       </c>
       <c r="F6">
         <v>124338000.0</v>
       </c>
       <c r="G6">
         <v>159053000.0</v>
       </c>
       <c r="H6">
         <v>112654000.0</v>
       </c>
       <c r="I6">
         <v>47163000.0</v>
       </c>
       <c r="J6">
         <v>44453000.0</v>
       </c>
@@ -11810,101 +11947,101 @@
       </c>
       <c r="N6">
         <v>90145000.0</v>
       </c>
       <c r="O6">
         <v>92565000.0</v>
       </c>
       <c r="P6">
         <v>32051000.0</v>
       </c>
       <c r="Q6">
         <v>263262000.0</v>
       </c>
       <c r="R6">
         <v>57079000.0</v>
       </c>
       <c r="S6">
         <v>62908000.0</v>
       </c>
       <c r="T6">
         <v>47009000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8">
         <v>70000000.0</v>
       </c>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
         <v>317964000.0</v>
       </c>
       <c r="C9">
         <v>398280000.0</v>
       </c>
       <c r="D9">
         <v>330811000.0</v>
       </c>
       <c r="E9">
         <v>278878000.0</v>
       </c>
       <c r="F9">
         <v>191809000.0</v>
       </c>
       <c r="G9">
         <v>287851000.0</v>
       </c>
       <c r="H9">
         <v>250167000.0</v>
       </c>
       <c r="I9">
         <v>105534000.0</v>
       </c>
@@ -11922,51 +12059,51 @@
       </c>
       <c r="N9">
         <v>126849000.0</v>
       </c>
       <c r="O9">
         <v>112347000.0</v>
       </c>
       <c r="P9">
         <v>105726000.0</v>
       </c>
       <c r="Q9">
         <v>390641000.0</v>
       </c>
       <c r="R9">
         <v>44782000.0</v>
       </c>
       <c r="S9">
         <v>50354000.0</v>
       </c>
       <c r="T9">
         <v>30726000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
         <v>151236000.0</v>
       </c>
       <c r="C10">
         <v>102063000.0</v>
       </c>
       <c r="D10">
         <v>18012000.0</v>
       </c>
       <c r="E10">
         <v>19963000.0</v>
       </c>
       <c r="F10">
         <v>-4419000.0</v>
       </c>
       <c r="G10">
         <v>-56640000.0</v>
       </c>
       <c r="H10">
         <v>-747826000.0</v>
       </c>
       <c r="I10">
         <v>-336299000.0</v>
       </c>
@@ -11984,51 +12121,51 @@
       </c>
       <c r="N10">
         <v>22631000.0</v>
       </c>
       <c r="O10">
         <v>29149000.0</v>
       </c>
       <c r="P10">
         <v>20573000.0</v>
       </c>
       <c r="Q10">
         <v>79442000.0</v>
       </c>
       <c r="R10">
         <v>-7803000.0</v>
       </c>
       <c r="S10">
         <v>5209000.0</v>
       </c>
       <c r="T10">
         <v>-2370000.0</v>
       </c>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
         <v>21809000.0</v>
       </c>
       <c r="C11">
         <v>7193000.0</v>
       </c>
       <c r="D11">
         <v>24932000.0</v>
       </c>
       <c r="E11">
         <v>10754000.0</v>
       </c>
       <c r="F11">
         <v>11294000.0</v>
       </c>
       <c r="G11">
         <v>-355000.0</v>
       </c>
       <c r="H11">
         <v>-50696000.0</v>
       </c>
       <c r="I11">
         <v>-161000.0</v>
       </c>
@@ -12046,51 +12183,51 @@
       </c>
       <c r="N11">
         <v>8285000.0</v>
       </c>
       <c r="O11">
         <v>10444000.0</v>
       </c>
       <c r="P11">
         <v>12786000.0</v>
       </c>
       <c r="Q11">
         <v>14201000.0</v>
       </c>
       <c r="R11">
         <v>-4301000.0</v>
       </c>
       <c r="S11">
         <v>2883000.0</v>
       </c>
       <c r="T11">
         <v>-344000.0</v>
       </c>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
         <v>39918000.0</v>
       </c>
       <c r="C12">
         <v>37581000.0</v>
       </c>
       <c r="D12">
         <v>41417000.0</v>
       </c>
       <c r="E12">
         <v>40942564.0</v>
       </c>
       <c r="F12">
         <v>41521000.0</v>
       </c>
       <c r="G12">
         <v>51259000.0</v>
       </c>
       <c r="H12">
         <v>13874000.0</v>
       </c>
       <c r="I12">
         <v>113500000.0</v>
       </c>
@@ -12108,141 +12245,141 @@
       </c>
       <c r="N12">
         <v>14778000.0</v>
       </c>
       <c r="O12">
         <v>18050000.0</v>
       </c>
       <c r="P12">
         <v>10648000.0</v>
       </c>
       <c r="Q12">
         <v>24786000.0</v>
       </c>
       <c r="R12">
         <v>21531000.0</v>
       </c>
       <c r="S12">
         <v>20341000.0</v>
       </c>
       <c r="T12">
         <v>12968000.0</v>
       </c>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
         <v>9354000.0</v>
       </c>
       <c r="C13">
         <v>8901000.0</v>
       </c>
       <c r="D13">
         <v>8646000.0</v>
       </c>
       <c r="E13"/>
       <c r="F13">
         <v>161000.0</v>
       </c>
       <c r="G13">
         <v>1293000.0</v>
       </c>
       <c r="H13">
         <v>11428000.0</v>
       </c>
       <c r="I13">
         <v>3424000.0</v>
       </c>
       <c r="J13">
         <v>14107000.0</v>
       </c>
       <c r="K13">
         <v>677000.0</v>
       </c>
       <c r="L13">
         <v>943000.0</v>
       </c>
       <c r="M13">
         <v>14943000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
         <v>-353000.0</v>
       </c>
       <c r="C14">
         <v>-73000.0</v>
       </c>
       <c r="D14">
         <v>140000.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>-78000.0</v>
       </c>
       <c r="G14">
         <v>1030000.0</v>
       </c>
       <c r="H14">
         <v>-269000.0</v>
       </c>
       <c r="I14">
         <v>7148000.0</v>
       </c>
       <c r="J14"/>
       <c r="K14">
         <v>7253000.0</v>
       </c>
       <c r="L14">
         <v>11911000.0</v>
       </c>
       <c r="M14">
         <v>26157000.0</v>
       </c>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
         <v>129074000.0</v>
       </c>
       <c r="C15">
         <v>94797000.0</v>
       </c>
       <c r="D15">
         <v>-6780000.0</v>
       </c>
       <c r="E15">
         <v>9215000.0</v>
       </c>
       <c r="F15">
         <v>-15791000.0</v>
       </c>
       <c r="G15">
         <v>-56094000.0</v>
       </c>
       <c r="H15">
         <v>-697186000.0</v>
       </c>
       <c r="I15">
         <v>-336847000.0</v>
       </c>
@@ -12260,225 +12397,225 @@
       </c>
       <c r="N15">
         <v>17117000.0</v>
       </c>
       <c r="O15">
         <v>18705000.0</v>
       </c>
       <c r="P15">
         <v>7787000.0</v>
       </c>
       <c r="Q15">
         <v>63530000.0</v>
       </c>
       <c r="R15">
         <v>-3639000.0</v>
       </c>
       <c r="S15">
         <v>1839000.0</v>
       </c>
       <c r="T15">
         <v>-2487000.0</v>
       </c>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>18037329.0</v>
       </c>
       <c r="F16">
         <v>-15791000.0</v>
       </c>
       <c r="G16">
         <v>-56094000.0</v>
       </c>
       <c r="H16">
         <v>-722974000.0</v>
       </c>
       <c r="I16">
         <v>-336847000.0</v>
       </c>
       <c r="J16">
         <v>13615000.0</v>
       </c>
       <c r="K16">
         <v>-194684000.0</v>
       </c>
       <c r="L16">
         <v>-169562000.0</v>
       </c>
       <c r="M16">
         <v>-73940000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
         <v>129427000.0</v>
       </c>
       <c r="C17">
         <v>94870000.0</v>
       </c>
       <c r="D17">
         <v>-6920000.0</v>
       </c>
       <c r="E17"/>
       <c r="F17">
         <v>-15713000.0</v>
       </c>
       <c r="G17">
         <v>-56285000.0</v>
       </c>
       <c r="H17"/>
       <c r="I17">
         <v>-336138000.0</v>
       </c>
       <c r="J17"/>
       <c r="K17">
         <v>-198083000.0</v>
       </c>
       <c r="L17">
         <v>-176890000.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
         <v>-30564000.0</v>
       </c>
       <c r="C18">
         <v>-28680000.0</v>
       </c>
       <c r="D18">
         <v>-32771000.0</v>
       </c>
       <c r="E18"/>
       <c r="F18">
         <v>-41360000.0</v>
       </c>
       <c r="G18">
         <v>-49966000.0</v>
       </c>
       <c r="H18"/>
       <c r="I18">
         <v>-110076000.0</v>
       </c>
       <c r="J18"/>
       <c r="K18">
         <v>-77060000.0</v>
       </c>
       <c r="L18">
         <v>-49919000.0</v>
       </c>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19">
         <v>89316000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20">
         <v>159875000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
         <v>143843000.0</v>
       </c>
       <c r="C21">
         <v>132608000.0</v>
       </c>
       <c r="D21">
         <v>60751000.0</v>
       </c>
       <c r="E21">
         <v>25999000.0</v>
       </c>
       <c r="F21">
         <v>1183000.0</v>
       </c>
       <c r="G21">
         <v>-102896000.0</v>
       </c>
       <c r="H21">
         <v>-87283000.0</v>
       </c>
       <c r="I21">
         <v>-217325000.0</v>
       </c>
@@ -12496,75 +12633,75 @@
       </c>
       <c r="N21">
         <v>42651000.0</v>
       </c>
       <c r="O21">
         <v>46163000.0</v>
       </c>
       <c r="P21">
         <v>32051000.0</v>
       </c>
       <c r="Q21">
         <v>172485000.0</v>
       </c>
       <c r="R21">
         <v>18984000.0</v>
       </c>
       <c r="S21">
         <v>28958000.0</v>
       </c>
       <c r="T21">
         <v>10596000.0</v>
       </c>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
         <v>1346669000.0</v>
       </c>
       <c r="C23">
         <v>1282883000.0</v>
       </c>
       <c r="D23">
         <v>1236678000.0</v>
       </c>
       <c r="E23">
         <v>1172152000.0</v>
       </c>
       <c r="F23">
         <v>1184021000.0</v>
       </c>
       <c r="G23">
         <v>1241920000.0</v>
       </c>
       <c r="H23">
         <v>1277927000.0</v>
       </c>
       <c r="I23">
         <v>1446241000.0</v>
       </c>
@@ -12582,175 +12719,175 @@
       </c>
       <c r="N23">
         <v>294672000.0</v>
       </c>
       <c r="O23">
         <v>225536000.0</v>
       </c>
       <c r="P23">
         <v>201980000.0</v>
       </c>
       <c r="Q23">
         <v>1082215000.0</v>
       </c>
       <c r="R23">
         <v>216382000.0</v>
       </c>
       <c r="S23">
         <v>206709000.0</v>
       </c>
       <c r="T23">
         <v>238031000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
         <v>81666000.0</v>
       </c>
       <c r="C25">
         <v>83188000.0</v>
       </c>
       <c r="D25">
         <v>85586000.0</v>
       </c>
       <c r="E25"/>
       <c r="F25">
         <v>87236000.0</v>
       </c>
       <c r="G25">
         <v>90464000.0</v>
       </c>
       <c r="H25"/>
       <c r="I25">
         <v>124899000.0</v>
       </c>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
       <c r="C27">
         <v>22457000.0</v>
       </c>
       <c r="D27">
         <v>22870000.0</v>
       </c>
       <c r="E27">
         <v>10948000.0</v>
       </c>
       <c r="F27"/>
       <c r="G27">
         <v>3837000.0</v>
       </c>
       <c r="H27">
         <v>1300000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27">
         <v>3867000.0</v>
       </c>
       <c r="K27">
         <v>119000.0</v>
       </c>
       <c r="L27">
         <v>897000.0</v>
       </c>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
         <v>174121000.0</v>
       </c>
       <c r="C28">
         <v>175550000.0</v>
       </c>
       <c r="D28">
         <v>181745000.0</v>
       </c>
       <c r="E28">
         <v>164685000.0</v>
       </c>
       <c r="F28">
         <v>159062000.0</v>
       </c>
       <c r="G28">
         <v>153270000.0</v>
       </c>
       <c r="H28">
         <v>153352000.0</v>
       </c>
       <c r="I28">
         <v>182113000.0</v>
       </c>
@@ -12762,97 +12899,97 @@
       </c>
       <c r="L28">
         <v>182071000.0</v>
       </c>
       <c r="M28">
         <v>210512000.0</v>
       </c>
       <c r="N28">
         <v>43987000.0</v>
       </c>
       <c r="O28">
         <v>38924000.0</v>
       </c>
       <c r="P28">
         <v>34785000.0</v>
       </c>
       <c r="Q28">
         <v>133032999.0</v>
       </c>
       <c r="R28"/>
       <c r="S28"/>
       <c r="T28"/>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
         <v>21809000.0</v>
       </c>
       <c r="C29">
         <v>7193000.0</v>
       </c>
       <c r="D29">
         <v>24932000.0</v>
       </c>
       <c r="E29"/>
       <c r="F29">
         <v>11294000.0</v>
       </c>
       <c r="G29">
         <v>-355000.0</v>
       </c>
       <c r="H29">
         <v>-731000.0</v>
       </c>
       <c r="I29">
         <v>-161000.0</v>
       </c>
       <c r="J29">
         <v>2940000.0</v>
       </c>
       <c r="K29">
         <v>-30891000.0</v>
       </c>
       <c r="L29">
         <v>32588000.0</v>
       </c>
       <c r="M29">
         <v>14117000.0</v>
       </c>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
         <v>174121000.0</v>
       </c>
       <c r="C30">
         <v>265672000.0</v>
       </c>
       <c r="D30">
         <v>270060000.0</v>
       </c>
       <c r="E30">
         <v>252879000.0</v>
       </c>
       <c r="F30">
         <v>190626000.0</v>
       </c>
       <c r="G30">
         <v>390747000.0</v>
       </c>
       <c r="H30">
         <v>337450000.0</v>
       </c>
       <c r="I30">
         <v>182113000.0</v>
       </c>
@@ -12870,51 +13007,51 @@
       </c>
       <c r="N30">
         <v>90299000.0</v>
       </c>
       <c r="O30">
         <v>38924000.0</v>
       </c>
       <c r="P30">
         <v>34785000.0</v>
       </c>
       <c r="Q30">
         <v>273629000.0</v>
       </c>
       <c r="R30">
         <v>25798000.0</v>
       </c>
       <c r="S30">
         <v>21396000.0</v>
       </c>
       <c r="T30">
         <v>20130000.0</v>
       </c>
     </row>
     <row r="31" spans="1:20">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
         <v>7393000.0</v>
       </c>
       <c r="C31">
         <v>-30545000.0</v>
       </c>
       <c r="D31">
         <v>-42739000.0</v>
       </c>
       <c r="E31">
         <v>-6036000.0</v>
       </c>
       <c r="F31">
         <v>-5602000.0</v>
       </c>
       <c r="G31">
         <v>46256000.0</v>
       </c>
       <c r="H31">
         <v>-660543000.0</v>
       </c>
       <c r="I31">
         <v>-149644000.0</v>
       </c>
@@ -12932,51 +13069,51 @@
       </c>
       <c r="N31">
         <v>-20020000.0</v>
       </c>
       <c r="O31">
         <v>-17014000.0</v>
       </c>
       <c r="P31">
         <v>-11478000.0</v>
       </c>
       <c r="Q31">
         <v>-93043000.0</v>
       </c>
       <c r="R31">
         <v>-26924000.0</v>
       </c>
       <c r="S31">
         <v>-24236000.0</v>
       </c>
       <c r="T31">
         <v>-13427000.0</v>
       </c>
     </row>
     <row r="32" spans="1:20">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
         <v>1490512000.0</v>
       </c>
       <c r="C32">
         <v>1415491000.0</v>
       </c>
       <c r="D32">
         <v>1297429000.0</v>
       </c>
       <c r="E32">
         <v>1198151000.0</v>
       </c>
       <c r="F32">
         <v>1185204000.0</v>
       </c>
       <c r="G32">
         <v>1139024000.0</v>
       </c>
       <c r="H32">
         <v>1190644000.0</v>
       </c>
       <c r="I32">
         <v>1369662000.0</v>
       </c>
@@ -13013,584 +13150,593 @@
       <c r="T32">
         <v>248627000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE32"/>
+  <dimension ref="A1:BF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B2">
+        <v>20146000.0</v>
+      </c>
+      <c r="C2">
         <v>301927000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>277275000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>272342000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>250351000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>260733999.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>262692000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>247421000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>248404000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>258553000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>240682000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>240659000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>226724000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>234767000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>231423000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>224501000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>217711000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>249659000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>247600000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>249812000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>218305000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>227031000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>230682000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>188055000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>207416000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>238647000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>238118000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>256296000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>265249000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>259942999.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>276005000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>280051000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>279161000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>269233000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>283265000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>284510000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>277749000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>259700000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>276642000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>288190000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>300420000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>285290000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>304633000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>324372000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>283508000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>295425000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>302195000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>293863000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>265863000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>261589999.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>256766000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>255256000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>226482000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>224739000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>222333000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>220606000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>208046000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B3">
+        <v>25817000.0</v>
+      </c>
+      <c r="C3">
         <v>18377000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20899000.0</v>
       </c>
       <c r="D3">
         <v>20899000.0</v>
       </c>
       <c r="E3">
+        <v>20899000.0</v>
+      </c>
+      <c r="F3">
         <v>20247000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>5526000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>21293000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>20575000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>20893000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>5756000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>21613000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>21989000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>21248000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>20697999.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>19470000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>19649000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>19987000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>20290000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>20711000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>26248000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>22139000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>22650000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>24182000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>21493000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>31815000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>20148000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>32703000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>29939000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>32854000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>30615000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>30489000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>30941000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>29923000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>31682000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>31381000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>31055999.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>24389000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>28668000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>27292000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>27794000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>23423000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>29220000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>28587000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>26646000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>26506000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>23625000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>28205000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>25334000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>25069000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>23655000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>23858000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>22819000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>26724000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>24867000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>23320999.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>21372000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>22606000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13604,400 +13750,407 @@
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B5">
-        <v>31896000.0</v>
+        <v>30391000.0</v>
       </c>
       <c r="C5">
+        <v>32134000.0</v>
+      </c>
+      <c r="D5">
         <v>49710000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>36251000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>33404000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>47079000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>33473000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>44335000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19823000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>34185000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>25454000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8136000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>2132000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>11349000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>10977000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>13254000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-569000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8786000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>27620000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-8429000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>6396000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>17811000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>6889000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>22600000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>12852000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5032000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-4308000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-4761000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-62811000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-8712000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-10603000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-1286000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-22839000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>4688000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-4043000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-14781000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-19879000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-8438000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6452000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-7742000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>6892000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>28887000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>38008000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>28463000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>50547000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>40010000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>52015000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>63990000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>55929000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>41465000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>53911000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>43868000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>50179000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>57806000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>43758000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>47481000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>55342000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:57">
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B6">
-        <v>50273000.0</v>
+        <v>56208000.0</v>
       </c>
       <c r="C6">
+        <v>50511000.0</v>
+      </c>
+      <c r="D6">
         <v>70609000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>57150000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>53651000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>52605000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>54766000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>64910000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>40716000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>39941000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>47067000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>30125000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>23380000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>32046999.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>30447000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>32903000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>19418000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>29076000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>48331000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>17819000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>28535000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>40461000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31071000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>44093000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>44667000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>15116000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>28395000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>25178000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-29957000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>21903000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>19886000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>29655000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>7084000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>36370000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>27338000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>16274999.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>4510000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>20230000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>20840000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>20052000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>30315000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>58107000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>66595000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>55109000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>77053000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>63635000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>80220000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>89324000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>80998000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>65120000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>77769000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>66687000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>76903000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>82673000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>67078999.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>68853000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>77948000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -14011,54 +14164,55 @@
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
-    </row>
-    <row r="8" spans="1:57">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -14072,1785 +14226,1819 @@
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B9">
+        <v>368559000.0</v>
+      </c>
+      <c r="C9">
         <v>75337000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>109014000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>104087000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>100179000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>116481000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>93734000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>112328000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>88690000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>104171000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>89570000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>70863000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>66206999.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>69574000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>67968000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>69647000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>57871000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>45960000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>53984000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>50790000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>63214000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>73244000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>65040000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>73453000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>66986999.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>56334000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>66566000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>60280000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>43880000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>55677000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>57392000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>69710000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>51027000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>76295000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>74727000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>55219000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>45902000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>64653000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>67019999.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>67994000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>74848000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>109867000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>114378000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>115739000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>135368000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>134893000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>138263000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>143472000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>138722000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>111974000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>121864000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>104291000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>124248000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>121941000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>103618000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>100048000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>110663000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B10">
+        <v>16575000.0</v>
+      </c>
+      <c r="C10">
         <v>21702000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>39748000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>52222000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>37564000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>18816000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>36671000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>37436000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>9140000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>13495000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>26982000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-15846000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-6619000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-7784000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16617000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>12246000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-1116000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-1444000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>17194000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-19053000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-61527000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-43813000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-19414000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>68114000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>280501000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>-659031000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-184701000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-184595000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-80873000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-61693000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-159085000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-34648000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-133467000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>-23356000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-28922000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-42255000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-36037000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-29608000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>-35347000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-43310000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>-44990000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>13191000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-48436000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>1004000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>20198000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>638000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>33811000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>56826000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>37499000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>21960000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>151030000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>34502000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>53051000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>44474000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>38776000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>30376000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>16998000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B11">
+        <v>3510000.0</v>
+      </c>
+      <c r="C11">
         <v>3026000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>-11843000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>20443000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>10183000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>-12952000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>8392000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>9245000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>2508000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>21598000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>22637000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>-14209000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-5094000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-853000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>116000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8231000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>3260000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1608000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>14484000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-4842000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-19091000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>13447000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>8578000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-3290000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-11118000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-2289000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-21782000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-15507000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-5419000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>23764000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>-15655000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-2851000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>-33436999.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-13419000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>2474000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>13491000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>43626000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-3560000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>-5240000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-2238000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>-11582000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>9623000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>-2756000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>2633000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4390000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>567000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>5986000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>11823000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>5530000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>2946000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>41146000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>7590000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>12692000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>7788000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>8342000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>6180000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>2422000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:57">
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B12">
+        <v>13816000.0</v>
+      </c>
+      <c r="C12">
         <v>10432000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>9962000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>10034000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>9490000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>9064000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>9660000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>9385000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>9472000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11274000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10008000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>9871000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>10264000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>216000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10008000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10242000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10241000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>10230000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10426000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>10624000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>12107000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>13203000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>13445000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12504000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>3439000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>3517000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>22715000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>26708000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>3461000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3485000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3549000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3521000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>4576000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>5143000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>4097000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>3934000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3589000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4444000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4003000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>4130000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>4748000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3979000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3121000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2881000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>3545000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>3556000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>3629000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>3840000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3753000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>4311000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>4394000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>4613000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4732000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B13">
+        <v>3918000.0</v>
+      </c>
+      <c r="C13">
         <v>2935000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>2262000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>2039000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>2118000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>2249000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>2526000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>2142000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>1984000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>3458000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2532000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>1527000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>1129000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>950000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>627000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>74000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>17000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>36000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>42000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>66000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>238000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>359000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>434000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>262000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>4394000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>2570000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3226000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>387000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>2835000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B14">
+        <v>41000.0</v>
+      </c>
+      <c r="C14">
         <v>-253000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-47000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-31000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-22000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>25000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-37000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-34000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-27000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>165000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-28000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>0.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>3000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-46000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>17000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>28000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>63000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>220000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>65000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-551000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>1030000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>880000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>1027000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>-329000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-269000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>-138000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>450000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>1683000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>7148000.0</v>
       </c>
-      <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
-    </row>
-    <row r="15" spans="1:57">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B15">
+        <v>13106000.0</v>
+      </c>
+      <c r="C15">
         <v>18423000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>51544000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>31748000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>27359000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>31793000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>28242000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>28157000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6605000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-7938000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>4317000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-1637000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-1522000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>-6977000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>16518000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>3987000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>-4313000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-56000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>2775000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-14197000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-42588000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-57121000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-27861000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>71477000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>291740000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>-656706000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>-162974000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>-169246000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>-75336000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>-85700000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>-143947000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>-31864000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>-99927000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>-8273000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>-31209000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>-55275000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-78040000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-21927000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>-29797000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>-40772000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>-25255000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>3202000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>-47132000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>-3257000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>15077000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>-968000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>26082000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>44109000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>30318000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>18927000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>110606000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>26886000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>40380000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>36392000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>29668000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>23662000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>14242000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
-[...1 lines deleted...]
-      </c>
+      <c r="K16"/>
       <c r="L16">
         <v>4317000.0</v>
       </c>
       <c r="M16">
         <v>4317000.0</v>
       </c>
       <c r="N16">
+        <v>4317000.0</v>
+      </c>
+      <c r="O16">
         <v>-6977000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>16518000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>3987000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>-4313000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-56000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>2775000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-14197000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-42590000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-57121000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-27861000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>204424000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>265952000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>-667019000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>-152661000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>-169246000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>-5795000.0</v>
       </c>
-      <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
-    </row>
-    <row r="17" spans="1:57">
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B17">
+        <v>13065000.0</v>
+      </c>
+      <c r="C17">
         <v>18676000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>51591000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>31779000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>27381000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>31768000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>28279000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>28191000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6632000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-8103000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>4345000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-1637000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-1525000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>-6931000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>16501000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>4015000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>-4375000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>164000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2710000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-14211000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-42436000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-57260000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-27992000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>71404000.0</v>
       </c>
-      <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
+      <c r="AA17"/>
+      <c r="AB17">
         <v>-162919000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>-169088000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>-74723000.0</v>
       </c>
-      <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B18">
+        <v>-9898000.0</v>
+      </c>
+      <c r="C18">
         <v>-7497000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-7700000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7995000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-7372000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-6815000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-7134000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-7243000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7488000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-7816000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-7476000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-8344000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-9135000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-9507000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-9381000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-10168000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-10224000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-10194000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-10384000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-10558000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-11869000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-12844000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-13011000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-12242000.0</v>
       </c>
-      <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
+      <c r="AA18"/>
+      <c r="AB18">
         <v>-22445000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-26321000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-29386000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
-    </row>
-    <row r="19" spans="1:57">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
-      <c r="P19">
+      <c r="P19"/>
+      <c r="Q19">
         <v>14789000.0</v>
       </c>
-      <c r="Q19"/>
-      <c r="R19">
+      <c r="R19"/>
+      <c r="S19">
         <v>3843000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>16271000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>4301000.0</v>
       </c>
-      <c r="U19"/>
-      <c r="V19">
+      <c r="V19"/>
+      <c r="W19">
         <v>9929000.0</v>
       </c>
-      <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
-      <c r="P20">
+      <c r="P20"/>
+      <c r="Q20">
         <v>5555000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>51000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>3665000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>24520000.0</v>
       </c>
-      <c r="U20"/>
-      <c r="V20">
+      <c r="V20"/>
+      <c r="W20">
         <v>57699000.0</v>
       </c>
-      <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B21">
+        <v>26530000.0</v>
+      </c>
+      <c r="C21">
         <v>31896000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>50535000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>42640000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33548000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>31804000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>33213000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>44762000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>22829000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>19574000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>29617000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>5574000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>5986000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>9474000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>14684000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>5713000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3872000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>4810000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>12475000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-12231000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-27774000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-38588000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-22655000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-13879000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-3207000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-238000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-62096000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-21742000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-53403000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-30920000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-129448000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-3554000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>-106892000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3527000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-12946000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>-24618000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-19528000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-19097000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>-26882000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-26235000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>-37923000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>22077000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-29833000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>4834000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>27702000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>8916000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>44064000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>65191999.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>47421000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>29502000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>53935000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>56119000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>62703000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>57806000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>43758000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>47481000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>55342000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:57">
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15864,227 +16052,231 @@
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
-    </row>
-    <row r="23" spans="1:57">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B23">
+        <v>362175000.0</v>
+      </c>
+      <c r="C23">
         <v>345368000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>335754000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>333789000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>316982000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>345411000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>323213000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>314987000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>314265000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>343150000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>300635000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>305948000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>286945000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>294867000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>284707000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>288435000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>279454000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>290809000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>289109000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>312833000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>309293000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>338863000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>318377000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>275386999.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>277610000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>295219000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>366780000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>338318000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>362532000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>346540000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>462845000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>353315000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>437080000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>349055000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>370938000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>364347000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>343179000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>343450000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>370544000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>382419000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>413191000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>373080000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>448844000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>435277000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>391174000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>421402000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>396394000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>372143000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>357164000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>344062000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>324695000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>303428000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>288027000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>287598000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>278840999.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>281592000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>291858000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -16098,205 +16290,209 @@
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
-    </row>
-    <row r="25" spans="1:57">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B25">
+        <v>25817000.0</v>
+      </c>
+      <c r="C25">
         <v>20609000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>19911000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>20899000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>20247000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>20427000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>21293000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>20575000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>20893000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20736000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>21613000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>21989000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>21248000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>19470000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>19649000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>19987000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>20290000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>20711000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>26248000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>22139000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>22650000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24182000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>21493000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>9507000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>9337000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>31303000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>31339000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>9450000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>9822000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>9840000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>10413000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>11119000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>10411000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12447000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>12319000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11893000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>12197000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>12818000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>12989000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>12986000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>12458000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>12505000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>11720000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>11925000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>47494000.0</v>
       </c>
-      <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>46402000.0</v>
       </c>
-      <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
-    </row>
-    <row r="26" spans="1:57">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
@@ -16310,962 +16506,979 @@
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>5778000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>6149000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>6834000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>23271000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>337000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>6212000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>8351000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>23533000.0</v>
       </c>
-      <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
-      <c r="N27">
+      <c r="N27"/>
+      <c r="O27">
         <v>509000.0</v>
       </c>
-      <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
-      <c r="U27">
+      <c r="U27"/>
+      <c r="V27">
         <v>986000.0</v>
       </c>
-      <c r="V27"/>
       <c r="W27"/>
-      <c r="X27">
+      <c r="X27"/>
+      <c r="Y27">
         <v>860000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1156000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>91000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>893000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>952000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1096000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>880000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>934000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>957000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>32000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>29000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>30000.0</v>
       </c>
-      <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
-    </row>
-    <row r="28" spans="1:57">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B28">
+        <v>44252000.0</v>
+      </c>
+      <c r="C28">
         <v>43441000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>43205000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>44375000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>43100000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>44372000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>42898000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>44933000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>43347000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>44143000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>46256000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>44616000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>46730000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>41736000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>41146000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>40159000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>41644000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>40966000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>38970000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>37483000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>40666000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>37599000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>39613000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>35394000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>39439000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>41323000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>37974000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>34616000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>72883000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>33270000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>37324000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>40101000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>44261000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>40436000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>47689000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>39098000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>41513000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>45307000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>46709000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>48542000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>45166000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>55010000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>50688000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>59648000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>59471000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>72531000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>59912000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>56743000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>59241000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>48948000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>46479000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>40308000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>49081000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>41623000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>37708000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>32976999.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>34617000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B29">
+        <v>3510000.0</v>
+      </c>
+      <c r="C29">
         <v>3026000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-11843000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>20443000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10183000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-12952000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>8392000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>9245000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2508000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>21598000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>22637000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-14209000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-5094000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-853000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>116000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>8231000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3260000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1608000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>14484000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-4842000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-19091000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13447000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>8578000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-3290000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-831000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-1052000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>515000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-15507000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-1588000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
-    </row>
-    <row r="30" spans="1:57">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B30">
+        <v>342029000.0</v>
+      </c>
+      <c r="C30">
         <v>43441000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>58479000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>61447000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>66631000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>84677000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>60521000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>67566000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>65861000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>84597000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>59953000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>65289000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>60221000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>60100000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>53284000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>63934000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>61743000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>41150000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>41509000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>63021000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>90988000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>111832000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>87695000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>87331999.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>70194000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>56572000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>128662000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>82022000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>97283000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>86597000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>186840000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>73264000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>157919000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>79822000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>87673000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>79837000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>65430000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>83750000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>93902000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>94229000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>112771000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>87790000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>144211000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>110905000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>107666000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>125977000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>94199000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>78280000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>91301000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>82472000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>67929000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>48172000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>61545000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>62859000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>56507999.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>60986000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>83812000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:57">
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B31">
+        <v>-9955000.0</v>
+      </c>
+      <c r="C31">
         <v>-10194000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-10787000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>9582000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>4016000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-12988000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>3458000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-7326000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-13689000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-6079000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-2635000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-21420000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-12605000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-17258000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>1933000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>6533000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2756000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-6254000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>4719000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-6822000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-33753000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-5225000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>3241000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>81993000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>283708000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-658793000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-122605000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-162853000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-27470000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-30773000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-29637000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-31094000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-26575000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-19829000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-15976000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-17637000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-16509000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-10511000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-8465000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-17075000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-7067000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-8886000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-18603000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-3830000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-7504000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-8278000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-10253000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-8365999.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9922000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-7542000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>97095000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-21617000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-9652000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-13332000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-4982000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-17105000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-38344000.0</v>
       </c>
     </row>
-    <row r="32" spans="1:57">
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B32">
+        <v>388705000.0</v>
+      </c>
+      <c r="C32">
         <v>377264000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>386289000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>376429000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>350530000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>377215000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>356426000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>359749000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>337094000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>362724000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>330252000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>311522000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>292931000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>304341000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>299391000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>294148000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>275582000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>295619000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>301584000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>300602000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>281519000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>300275000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>295722000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>261507999.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>274403000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>294981000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>304684000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>316576000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>309129000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>315620000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>333397000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>349761000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>330188000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>345528000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>357992000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>339729000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>323651000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>324353000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>343662000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>356184000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>375268000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>395157000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>419011000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>440111000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>418876000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>430318000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>440458000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>437335000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>404585000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>373564000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>378630000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>359547000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>350730000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>346680000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>325951000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>320654000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>318709000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:T30"/>
@@ -17340,51 +17553,51 @@
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
     </row>
     <row r="2" spans="1:20">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
         <v>251281000.0</v>
       </c>
       <c r="C2">
         <v>183662000.0</v>
       </c>
       <c r="D2">
         <v>163683000.0</v>
       </c>
       <c r="E2">
         <v>231079000.0</v>
       </c>
       <c r="F2">
         <v>231079000.0</v>
       </c>
       <c r="G2">
         <v>199121000.0</v>
       </c>
       <c r="H2">
         <v>50753000.0</v>
       </c>
       <c r="I2">
         <v>380223000.0</v>
       </c>
@@ -17400,51 +17613,51 @@
       <c r="M2">
         <v>40867000.0</v>
       </c>
       <c r="N2">
         <v>31335000.0</v>
       </c>
       <c r="O2">
         <v>11505000.0</v>
       </c>
       <c r="P2">
         <v>79122000.0</v>
       </c>
       <c r="Q2">
         <v>3698000.0</v>
       </c>
       <c r="R2">
         <v>7309000.0</v>
       </c>
       <c r="S2">
         <v>4805000.0</v>
       </c>
       <c r="T2"/>
     </row>
     <row r="3" spans="1:20">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
         <v>142021000</v>
       </c>
       <c r="C3">
         <v>255393000</v>
       </c>
       <c r="D3">
         <v>81507000</v>
       </c>
       <c r="E3">
         <v>49574000</v>
       </c>
       <c r="F3">
         <v>31068000</v>
       </c>
       <c r="G3">
         <v>14844000</v>
       </c>
       <c r="H3">
         <v>6558000</v>
       </c>
       <c r="I3">
         <v>40902000</v>
       </c>
@@ -17462,103 +17675,103 @@
       </c>
       <c r="N3">
         <v>106732000</v>
       </c>
       <c r="O3">
         <v>110105000</v>
       </c>
       <c r="P3">
         <v>112986000</v>
       </c>
       <c r="Q3">
         <v>326420000</v>
       </c>
       <c r="R3">
         <v>130770000</v>
       </c>
       <c r="S3">
         <v>90762000</v>
       </c>
       <c r="T3">
         <v>220623000</v>
       </c>
     </row>
     <row r="4" spans="1:20">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4">
         <v>24502000.0</v>
       </c>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
     </row>
     <row r="5" spans="1:20">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5">
         <v>10888000.0</v>
       </c>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
     </row>
     <row r="6" spans="1:20">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
         <v>42350000.0</v>
       </c>
       <c r="C6">
         <v>67619000.0</v>
       </c>
       <c r="D6">
         <v>19979000.0</v>
       </c>
       <c r="E6">
         <v>-67396000.0</v>
       </c>
       <c r="F6">
         <v>34935000.0</v>
       </c>
       <c r="G6">
         <v>31958000.0</v>
       </c>
       <c r="H6">
         <v>66613000.0</v>
       </c>
       <c r="I6">
         <v>-202168000.0</v>
       </c>
@@ -17576,51 +17789,51 @@
       </c>
       <c r="N6">
         <v>9532000.0</v>
       </c>
       <c r="O6">
         <v>19830000.0</v>
       </c>
       <c r="P6">
         <v>-67617000.0</v>
       </c>
       <c r="Q6">
         <v>257852000.0</v>
       </c>
       <c r="R6">
         <v>-3611000.0</v>
       </c>
       <c r="S6">
         <v>2504000.0</v>
       </c>
       <c r="T6">
         <v>4671000.0</v>
       </c>
     </row>
     <row r="7" spans="1:20">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
         <v>-23121000.0</v>
       </c>
       <c r="C7">
         <v>-702000.0</v>
       </c>
       <c r="D7">
         <v>-59137000.0</v>
       </c>
       <c r="E7">
         <v>-101655000.0</v>
       </c>
       <c r="F7">
         <v>5695000.0</v>
       </c>
       <c r="G7">
         <v>16920000.0</v>
       </c>
       <c r="H7">
         <v>3716000.0</v>
       </c>
       <c r="I7">
         <v>-50426000.0</v>
       </c>
@@ -17638,77 +17851,77 @@
       </c>
       <c r="N7">
         <v>-1536000.0</v>
       </c>
       <c r="O7">
         <v>-834000.0</v>
       </c>
       <c r="P7">
         <v>-48739000.0</v>
       </c>
       <c r="Q7">
         <v>-5483000.0</v>
       </c>
       <c r="R7">
         <v>978000.0</v>
       </c>
       <c r="S7">
         <v>-11132000.0</v>
       </c>
       <c r="T7">
         <v>-1201000.0</v>
       </c>
     </row>
     <row r="8" spans="1:20">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8">
         <v>39857000.0</v>
       </c>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
     </row>
     <row r="9" spans="1:20">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
         <v>7737000.0</v>
       </c>
       <c r="C9">
         <v>9288000.0</v>
       </c>
       <c r="D9">
         <v>-27024000.0</v>
       </c>
       <c r="E9">
         <v>-15348000.0</v>
       </c>
       <c r="F9">
         <v>10584000.0</v>
       </c>
       <c r="G9">
         <v>39857000.0</v>
       </c>
       <c r="H9">
         <v>-1140000.0</v>
       </c>
       <c r="I9">
         <v>19197000.0</v>
       </c>
@@ -17718,213 +17931,213 @@
       <c r="K9">
         <v>-32459000.0</v>
       </c>
       <c r="L9">
         <v>23759000.0</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9">
         <v>-12847000.0</v>
       </c>
       <c r="R9">
         <v>-2383000.0</v>
       </c>
       <c r="S9">
         <v>3780000.0</v>
       </c>
       <c r="T9">
         <v>1729000.0</v>
       </c>
     </row>
     <row r="10" spans="1:20">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
         <v>-99773000.0</v>
       </c>
       <c r="C10">
         <v>-44724000.0</v>
       </c>
       <c r="D10">
         <v>-39848000.0</v>
       </c>
       <c r="E10">
         <v>-82138646.0</v>
       </c>
       <c r="F10">
         <v>15916000.0</v>
       </c>
       <c r="G10">
         <v>13502000.0</v>
       </c>
       <c r="H10">
         <v>-5170000.0</v>
       </c>
       <c r="I10">
         <v>-5930000.0</v>
       </c>
       <c r="J10">
         <v>-5930000.0</v>
       </c>
       <c r="K10">
         <v>-2154000.0</v>
       </c>
       <c r="L10">
         <v>-1958000.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10">
         <v>7364000.0</v>
       </c>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
     </row>
     <row r="11" spans="1:20">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-32937325.0</v>
       </c>
       <c r="F11">
         <v>-20805000.0</v>
       </c>
       <c r="G11">
         <v>-36439000.0</v>
       </c>
       <c r="H11">
         <v>-29684000.0</v>
       </c>
       <c r="I11">
         <v>4487000.0</v>
       </c>
       <c r="J11"/>
       <c r="K11">
         <v>-3385000.0</v>
       </c>
       <c r="L11">
         <v>15052000.0</v>
       </c>
       <c r="M11">
         <v>13316000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
     </row>
     <row r="12" spans="1:20">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>11815997.0</v>
       </c>
       <c r="F12">
         <v>37681000.0</v>
       </c>
       <c r="G12">
         <v>29292000.0</v>
       </c>
       <c r="H12">
         <v>434685000.0</v>
       </c>
       <c r="I12">
         <v>141506000.0</v>
       </c>
       <c r="J12"/>
       <c r="K12">
         <v>62918000.0</v>
       </c>
       <c r="L12">
         <v>57483000.0</v>
       </c>
       <c r="M12">
         <v>81947000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
     </row>
     <row r="13" spans="1:20">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>-7890000.0</v>
       </c>
       <c r="I13">
         <v>-66637000.0</v>
       </c>
       <c r="J13"/>
       <c r="K13">
         <v>17517000.0</v>
       </c>
       <c r="L13">
         <v>-24114000.0</v>
       </c>
       <c r="M13">
         <v>-56930000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
     </row>
     <row r="14" spans="1:20">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
         <v>81666000.0</v>
       </c>
       <c r="C14">
         <v>83188000.0</v>
       </c>
       <c r="D14">
         <v>85586000.0</v>
       </c>
       <c r="E14">
         <v>79755800.0</v>
       </c>
       <c r="F14">
         <v>87236000.0</v>
       </c>
       <c r="G14">
         <v>90464000.0</v>
       </c>
       <c r="H14">
         <v>37619000.0</v>
       </c>
       <c r="I14">
         <v>124899000.0</v>
       </c>
@@ -17942,91 +18155,91 @@
       </c>
       <c r="N14">
         <v>46312000.0</v>
       </c>
       <c r="O14">
         <v>45561000.0</v>
       </c>
       <c r="P14">
         <v>42502000.0</v>
       </c>
       <c r="Q14">
         <v>90777000.0</v>
       </c>
       <c r="R14">
         <v>43351000.0</v>
       </c>
       <c r="S14">
         <v>37358000.0</v>
       </c>
       <c r="T14">
         <v>36411000.0</v>
       </c>
     </row>
     <row r="15" spans="1:20">
       <c r="A15" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15">
         <v>3549000.0</v>
       </c>
       <c r="H15"/>
       <c r="I15">
         <v>2157000.0</v>
       </c>
       <c r="J15">
         <v>2157000.0</v>
       </c>
       <c r="K15">
         <v>2465000.0</v>
       </c>
       <c r="L15">
         <v>9831000.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15">
         <v>4953000.0</v>
       </c>
       <c r="P15">
         <v>16000.0</v>
       </c>
       <c r="Q15">
         <v>21616000.0</v>
       </c>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
     </row>
     <row r="16" spans="1:20">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
         <v>293631000.0</v>
       </c>
       <c r="C16">
         <v>251281000.0</v>
       </c>
       <c r="D16">
         <v>183662000.0</v>
       </c>
       <c r="E16">
         <v>163683000.0</v>
       </c>
       <c r="F16">
         <v>266014000.0</v>
       </c>
       <c r="G16">
         <v>231079000.0</v>
       </c>
       <c r="H16">
         <v>117366000.0</v>
       </c>
       <c r="I16">
         <v>178055000.0</v>
       </c>
@@ -18044,75 +18257,75 @@
       </c>
       <c r="N16">
         <v>40867000.0</v>
       </c>
       <c r="O16">
         <v>31335000.0</v>
       </c>
       <c r="P16">
         <v>11505000.0</v>
       </c>
       <c r="Q16">
         <v>261550000.0</v>
       </c>
       <c r="R16">
         <v>3698000.0</v>
       </c>
       <c r="S16">
         <v>7309000.0</v>
       </c>
       <c r="T16">
         <v>4671000.0</v>
       </c>
     </row>
     <row r="17" spans="1:20">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
     </row>
     <row r="18" spans="1:20">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
         <v>56147000.0</v>
       </c>
       <c r="C18">
         <v>-77973000.0</v>
       </c>
       <c r="D18">
         <v>-49470000.0</v>
       </c>
       <c r="E18">
         <v>-63700000.0</v>
       </c>
       <c r="F18">
         <v>92786000.0</v>
       </c>
       <c r="G18">
         <v>82001000.0</v>
       </c>
       <c r="H18">
         <v>20993000.0</v>
       </c>
       <c r="I18">
         <v>-150339000.0</v>
       </c>
@@ -18130,165 +18343,165 @@
       </c>
       <c r="N18">
         <v>-28446000.0</v>
       </c>
       <c r="O18">
         <v>-45734000.0</v>
       </c>
       <c r="P18">
         <v>-99071000.0</v>
       </c>
       <c r="Q18">
         <v>-95073000.0</v>
       </c>
       <c r="R18">
         <v>-47027000.0</v>
       </c>
       <c r="S18">
         <v>-33528000.0</v>
       </c>
       <c r="T18">
         <v>-177364000.0</v>
       </c>
     </row>
     <row r="19" spans="1:20">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-245954000.0</v>
       </c>
       <c r="D19">
         <v>-47319000.0</v>
       </c>
       <c r="E19"/>
       <c r="F19">
         <v>-17370000.0</v>
       </c>
       <c r="G19">
         <v>173274000.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>-26124000.0</v>
       </c>
       <c r="J19"/>
       <c r="K19">
         <v>96916000.0</v>
       </c>
       <c r="L19">
         <v>-116349000.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
     </row>
     <row r="20" spans="1:20">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20">
         <v>0.0</v>
       </c>
       <c r="G20">
         <v>0.0</v>
       </c>
       <c r="H20"/>
       <c r="I20">
         <v>2830000.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
     </row>
     <row r="21" spans="1:20">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
         <v>-51987000.0</v>
       </c>
       <c r="C21">
         <v>149175000.0</v>
       </c>
       <c r="D21">
         <v>27462000.0</v>
       </c>
       <c r="E21">
         <v>-11413330.0</v>
       </c>
       <c r="F21">
         <v>-19213000.0</v>
       </c>
       <c r="G21">
         <v>-218140000.0</v>
       </c>
       <c r="H21">
         <v>-166297000.0</v>
       </c>
       <c r="I21">
         <v>-60582000.0</v>
       </c>
       <c r="J21"/>
       <c r="K21">
         <v>225307000.0</v>
       </c>
       <c r="L21">
         <v>137939000.0</v>
       </c>
       <c r="M21">
         <v>251799000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
     </row>
     <row r="22" spans="1:20">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
         <v>129074000.0</v>
       </c>
       <c r="C22">
         <v>94870000.0</v>
       </c>
       <c r="D22">
         <v>-6920000.0</v>
       </c>
       <c r="E22">
         <v>18037288.0</v>
       </c>
       <c r="F22">
         <v>-15713000.0</v>
       </c>
       <c r="G22">
         <v>-56285000.0</v>
       </c>
       <c r="H22">
         <v>-3593000.0</v>
       </c>
       <c r="I22">
         <v>-336138000.0</v>
       </c>
@@ -18306,51 +18519,51 @@
       </c>
       <c r="N22">
         <v>17021000.0</v>
       </c>
       <c r="O22">
         <v>18304000.0</v>
       </c>
       <c r="P22">
         <v>7747000.0</v>
       </c>
       <c r="Q22">
         <v>63530000.0</v>
       </c>
       <c r="R22">
         <v>-3639000.0</v>
       </c>
       <c r="S22">
         <v>1839000.0</v>
       </c>
       <c r="T22">
         <v>-2487000.0</v>
       </c>
     </row>
     <row r="23" spans="1:20">
       <c r="A23" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B23"/>
       <c r="C23">
         <v>-4017000.0</v>
       </c>
       <c r="D23">
         <v>-2714000.0</v>
       </c>
       <c r="E23">
         <v>-44142000.0</v>
       </c>
       <c r="F23">
         <v>-3112000.0</v>
       </c>
       <c r="G23">
         <v>-12169000.0</v>
       </c>
       <c r="H23">
         <v>-740000.0</v>
       </c>
       <c r="I23">
         <v>-2763000.0</v>
       </c>
       <c r="J23">
         <v>-2763000.0</v>
@@ -18366,51 +18579,51 @@
       </c>
       <c r="N23">
         <v>26127000.0</v>
       </c>
       <c r="O23">
         <v>2739000.0</v>
       </c>
       <c r="P23">
         <v>-67350000.0</v>
       </c>
       <c r="Q23">
         <v>25940000.0</v>
       </c>
       <c r="R23">
         <v>8388000.0</v>
       </c>
       <c r="S23">
         <v>9386000.0</v>
       </c>
       <c r="T23">
         <v>167229000.0</v>
       </c>
     </row>
     <row r="24" spans="1:20">
       <c r="A24" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B24"/>
       <c r="C24">
         <v>9439000.0</v>
       </c>
       <c r="D24">
         <v>34188000.0</v>
       </c>
       <c r="E24"/>
       <c r="F24">
         <v>14549000.0</v>
       </c>
       <c r="G24">
         <v>67882000.0</v>
       </c>
       <c r="H24">
         <v>7781000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24">
         <v>13813000.0</v>
       </c>
       <c r="K24">
         <v>10723000.0</v>
       </c>
@@ -18422,51 +18635,51 @@
       </c>
       <c r="N24">
         <v>12860000.0</v>
       </c>
       <c r="O24">
         <v>66646000.0</v>
       </c>
       <c r="P24">
         <v>-1779000.0</v>
       </c>
       <c r="Q24">
         <v>237665000.0</v>
       </c>
       <c r="R24">
         <v>-471000.0</v>
       </c>
       <c r="S24">
         <v>117000.0</v>
       </c>
       <c r="T24">
         <v>19122000.0</v>
       </c>
     </row>
     <row r="25" spans="1:20">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
         <v>20567000.0</v>
       </c>
       <c r="C25">
         <v>4232000.0</v>
       </c>
       <c r="D25">
         <v>-4620000.0</v>
       </c>
       <c r="E25">
         <v>-18170085.0</v>
       </c>
       <c r="F25">
         <v>36694000.0</v>
       </c>
       <c r="G25">
         <v>49696000.0</v>
       </c>
       <c r="H25">
         <v>-9940000.0</v>
       </c>
       <c r="I25">
         <v>160300000.0</v>
       </c>
@@ -18484,51 +18697,51 @@
       </c>
       <c r="N25">
         <v>3670000.0</v>
       </c>
       <c r="O25">
         <v>-7611000.0</v>
       </c>
       <c r="P25">
         <v>-94845000.0</v>
       </c>
       <c r="Q25">
         <v>77040000.0</v>
       </c>
       <c r="R25">
         <v>1039000.0</v>
       </c>
       <c r="S25">
         <v>-3123000.0</v>
       </c>
       <c r="T25">
         <v>-5580000.0</v>
       </c>
     </row>
     <row r="26" spans="1:20">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
         <v>-15213000.0</v>
       </c>
       <c r="C26">
         <v>-4054000.0</v>
       </c>
       <c r="D26">
         <v>-2713000.0</v>
       </c>
       <c r="E26">
         <v>-11350000.0</v>
       </c>
       <c r="F26">
         <v>-41158000.0</v>
       </c>
       <c r="G26">
         <v>-15308000.0</v>
       </c>
       <c r="H26">
         <v>-7707000.0</v>
       </c>
       <c r="I26">
         <v>-2157000.0</v>
       </c>
@@ -18538,51 +18751,51 @@
       <c r="K26">
         <v>784000.0</v>
       </c>
       <c r="L26">
         <v>675000.0</v>
       </c>
       <c r="M26">
         <v>-983000.0</v>
       </c>
       <c r="N26">
         <v>-40867000.0</v>
       </c>
       <c r="O26">
         <v>-31335000.0</v>
       </c>
       <c r="P26"/>
       <c r="Q26">
         <v>-25085000.0</v>
       </c>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
     </row>
     <row r="27" spans="1:20">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
         <v>16895000.0</v>
       </c>
       <c r="C27">
         <v>15792000.0</v>
       </c>
       <c r="D27">
         <v>16459000.0</v>
       </c>
       <c r="E27">
         <v>13227997.0</v>
       </c>
       <c r="F27">
         <v>11686000.0</v>
       </c>
       <c r="G27">
         <v>11518000.0</v>
       </c>
       <c r="H27">
         <v>4283000.0</v>
       </c>
       <c r="I27">
         <v>6382000.0</v>
       </c>
@@ -18594,51 +18807,51 @@
       </c>
       <c r="L27">
         <v>4633000.0</v>
       </c>
       <c r="M27">
         <v>3723000.0</v>
       </c>
       <c r="N27">
         <v>5769000.0</v>
       </c>
       <c r="O27">
         <v>1815000.0</v>
       </c>
       <c r="P27">
         <v>48739000.0</v>
       </c>
       <c r="Q27">
         <v>11510000.0</v>
       </c>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
     </row>
     <row r="28" spans="1:20">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
         <v>-65807000.0</v>
       </c>
       <c r="C28">
         <v>141104000.0</v>
       </c>
       <c r="D28">
         <v>22035000.0</v>
       </c>
       <c r="E28">
         <v>-19910000.0</v>
       </c>
       <c r="F28">
         <v>-63483000.0</v>
       </c>
       <c r="G28">
         <v>-245617000.0</v>
       </c>
       <c r="H28">
         <v>-9425000.0</v>
       </c>
       <c r="I28">
         <v>-63142000.0</v>
       </c>
@@ -18656,51 +18869,51 @@
       </c>
       <c r="N28">
         <v>26127000.0</v>
       </c>
       <c r="O28">
         <v>-1508000.0</v>
       </c>
       <c r="P28">
         <v>32634000.0</v>
       </c>
       <c r="Q28">
         <v>4324000.0</v>
       </c>
       <c r="R28">
         <v>46963000.0</v>
       </c>
       <c r="S28">
         <v>9386000.0</v>
       </c>
       <c r="T28">
         <v>167229000.0</v>
       </c>
     </row>
     <row r="29" spans="1:20">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
         <v>198168000.0</v>
       </c>
       <c r="C29">
         <v>177420000.0</v>
       </c>
       <c r="D29">
         <v>32037000.0</v>
       </c>
       <c r="E29">
         <v>-14126000.0</v>
       </c>
       <c r="F29">
         <v>123854000.0</v>
       </c>
       <c r="G29">
         <v>96845000.0</v>
       </c>
       <c r="H29">
         <v>27551000.0</v>
       </c>
       <c r="I29">
         <v>-109437000.0</v>
       </c>
@@ -18718,51 +18931,51 @@
       </c>
       <c r="N29">
         <v>78286000.0</v>
       </c>
       <c r="O29">
         <v>64371000.0</v>
       </c>
       <c r="P29">
         <v>13915000.0</v>
       </c>
       <c r="Q29">
         <v>231347000.0</v>
       </c>
       <c r="R29">
         <v>83743000.0</v>
       </c>
       <c r="S29">
         <v>57234000.0</v>
       </c>
       <c r="T29">
         <v>43259000.0</v>
       </c>
     </row>
     <row r="30" spans="1:20">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
         <v>-87327000.0</v>
       </c>
       <c r="C30">
         <v>-245954000.0</v>
       </c>
       <c r="D30">
         <v>-47319000.0</v>
       </c>
       <c r="E30">
         <v>-44142000.0</v>
       </c>
       <c r="F30">
         <v>-17370000.0</v>
       </c>
       <c r="G30">
         <v>173274000.0</v>
       </c>
       <c r="H30">
         <v>48617000.0</v>
       </c>
       <c r="I30">
         <v>-26124000.0</v>
       </c>
@@ -18799,2177 +19012,2215 @@
       <c r="T30">
         <v>-205817000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BE30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:57">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>81</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="D1" t="s">
         <v>82</v>
       </c>
       <c r="E1" t="s">
         <v>83</v>
       </c>
       <c r="F1" t="s">
+        <v>84</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="H1" t="s">
         <v>85</v>
       </c>
       <c r="I1" t="s">
         <v>86</v>
       </c>
       <c r="J1" t="s">
+        <v>87</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="L1" t="s">
         <v>88</v>
       </c>
       <c r="M1" t="s">
         <v>89</v>
       </c>
       <c r="N1" t="s">
+        <v>90</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="P1" t="s">
         <v>91</v>
       </c>
       <c r="Q1" t="s">
         <v>92</v>
       </c>
       <c r="R1" t="s">
+        <v>93</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="T1" t="s">
         <v>94</v>
       </c>
       <c r="U1" t="s">
         <v>95</v>
       </c>
       <c r="V1" t="s">
+        <v>96</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="X1" t="s">
         <v>97</v>
       </c>
       <c r="Y1" t="s">
         <v>98</v>
       </c>
       <c r="Z1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AB1" t="s">
         <v>100</v>
       </c>
       <c r="AC1" t="s">
+        <v>101</v>
+      </c>
+      <c r="AD1" t="s">
         <v>8</v>
       </c>
-      <c r="AD1" t="s">
+      <c r="AE1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="AF1" t="s">
         <v>102</v>
       </c>
       <c r="AG1" t="s">
         <v>103</v>
       </c>
       <c r="AH1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AI1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AJ1" t="s">
         <v>105</v>
       </c>
       <c r="AK1" t="s">
         <v>106</v>
       </c>
       <c r="AL1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AM1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AN1" t="s">
         <v>108</v>
       </c>
       <c r="AO1" t="s">
         <v>109</v>
       </c>
       <c r="AP1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AR1" t="s">
         <v>111</v>
       </c>
       <c r="AS1" t="s">
         <v>112</v>
       </c>
       <c r="AT1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AU1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AV1" t="s">
         <v>114</v>
       </c>
       <c r="AW1" t="s">
         <v>115</v>
       </c>
       <c r="AX1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AY1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AZ1" t="s">
         <v>117</v>
       </c>
       <c r="BA1" t="s">
         <v>118</v>
       </c>
       <c r="BB1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BC1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="BD1" t="s">
         <v>120</v>
       </c>
       <c r="BE1" t="s">
         <v>121</v>
       </c>
-    </row>
-    <row r="2" spans="1:57">
+      <c r="BF1" t="s">
+        <v>122</v>
+      </c>
+    </row>
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B2">
+        <v>293631000.0</v>
+      </c>
+      <c r="C2">
         <v>250705000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>255854000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>193929000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>251281000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>208581000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>181835000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>142918000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>183662000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>209736000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>216189000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>200543000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>163683000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>201303000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>258433000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>266014000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>277462000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>239480000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>248674000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>231079000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>297833000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>304193000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>263415000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>199121000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>117366000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>192795000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>175768000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>178055000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>50753000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>307791000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>316550000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>380223000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>16833000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>97343000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>78879000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>96656000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>26950000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>100668000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>122711000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>104310000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>14370000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>139341000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>120394000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>104146000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>40867000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>263910000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>133804000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>204341000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>31335000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>313521000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>159992000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>215623000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11505000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>348349000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>227250000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>261550000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>244908000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:57">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B3">
+        <v>41314000</v>
+      </c>
+      <c r="C3">
         <v>29128000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>29216000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>31617000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>52060000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>83490000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>56987000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>50354000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>64562000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>19370000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>18373000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>12227000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>31537000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>31510000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>9018000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>9046000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>7842000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>5920000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>14338000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2968000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>3612000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>3860000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>4523000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>2849000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>400000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>47766000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>18511000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>7439000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1312000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>16409000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>8407000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>8895000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>3784000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>12124000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>11764000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>12553000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1005000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>17860000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>80803000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>21063000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>2145000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>196376000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>79212000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>67777000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>8866000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>197166000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>101672000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>200447000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>18751000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>186489000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>160027000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>179532000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>19445000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>313965000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>26850000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>86555000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>75995000</v>
       </c>
     </row>
-    <row r="4" spans="1:57">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
-      <c r="P4">
+      <c r="P4"/>
+      <c r="Q4">
         <v>14723000.0</v>
       </c>
-      <c r="Q4"/>
-      <c r="R4">
+      <c r="R4"/>
+      <c r="S4">
         <v>36080000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-2476000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>15553000.0</v>
       </c>
-      <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
-    </row>
-    <row r="5" spans="1:57">
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
-      <c r="P5">
+      <c r="P5"/>
+      <c r="Q5">
         <v>-1272000.0</v>
       </c>
-      <c r="Q5"/>
-      <c r="R5">
+      <c r="R5"/>
+      <c r="S5">
         <v>2067000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>1964000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-516000.0</v>
       </c>
-      <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-    </row>
-    <row r="6" spans="1:57">
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B6">
+        <v>50894000.0</v>
+      </c>
+      <c r="C6">
         <v>42926000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5149000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>61925000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-57352000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>42700000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>26746000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>38917000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-40744000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-26074000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-6453000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>15646000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>36860000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-37620000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-57130000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-7581000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-11448000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>37982000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-9194000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>17595000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-66754000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-6360000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>40778000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>64294000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-3848000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>253814000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>17027000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-2287000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-1141000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-76465000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>-8759000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-63673000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-280000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>20505000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>18464000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-17777000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-611000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-29509000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-22043000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>18401000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>16433000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-7433000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>18947000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>16248000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-7176000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-142544000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>130106000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>-70537000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-9045000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>9709000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>153529000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>-55631000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>13527000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>-116451000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>121099000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>-34300000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>16642000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:57">
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B7">
+        <v>-52180000.0</v>
+      </c>
+      <c r="C7">
         <v>26153000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-26997000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>34079000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-56356000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>9349000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>9077000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>-15689000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-3439000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-62679000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-6441000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>14004000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-4021000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-34584000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-51852000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-15219000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-15257000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>22822000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-4389000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>2519000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>37968000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-6327000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>14573000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-29294000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-945000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>33306000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>12841000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-4728000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>581000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-19019000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>23513000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-49277000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1988000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>22091000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>12831000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-35169000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>1897000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-32521000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>32318000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-17219000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-448000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>3589000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>-2959000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-39269000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>1472000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-10652000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>11862000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-49258000.0</v>
       </c>
-      <c r="AW7"/>
-      <c r="AX7">
+      <c r="AX7"/>
+      <c r="AY7">
         <v>-14189000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>72391000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-40173000.0</v>
       </c>
-      <c r="BA7"/>
-      <c r="BB7">
+      <c r="BB7"/>
+      <c r="BC7">
         <v>-12526000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>30823000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>2197000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-34081000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:57">
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
-      <c r="P8">
+      <c r="P8"/>
+      <c r="Q8">
         <v>-17454000.0</v>
       </c>
-      <c r="Q8"/>
-      <c r="R8">
+      <c r="R8"/>
+      <c r="S8">
         <v>19425000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>774000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>17027000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
-    </row>
-    <row r="9" spans="1:57">
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B9">
+        <v>-42804000.0</v>
+      </c>
+      <c r="C9">
         <v>15934000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>-5332000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>33750000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-36615000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>11483000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>13677000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-10846000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-5026000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-12589000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-20881000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-625000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>7071000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2154000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-48000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-17454000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-26642000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>19425000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>774000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>17027000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>14915000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>3386000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>11091000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>10465000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>12687000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>21968000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-949000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-19856000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>3134000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>9271000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>26625000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-19833000.0</v>
       </c>
-      <c r="AG9"/>
-      <c r="AH9">
+      <c r="AH9"/>
+      <c r="AI9">
         <v>21437000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-3681000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-21541000.0</v>
       </c>
-      <c r="AK9"/>
-      <c r="AL9">
+      <c r="AL9"/>
+      <c r="AM9">
         <v>-8608000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>42786000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-18391000.0</v>
       </c>
-      <c r="AO9"/>
-      <c r="AP9">
+      <c r="AP9"/>
+      <c r="AQ9">
         <v>-1632000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>27161000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>6329000.0</v>
       </c>
-      <c r="AS9"/>
-      <c r="AT9">
+      <c r="AT9"/>
+      <c r="AU9">
         <v>-8763000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-1615000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-972000.0</v>
       </c>
-      <c r="AW9"/>
-      <c r="AX9">
+      <c r="AX9"/>
+      <c r="AY9">
         <v>3278000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>35457000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-6949000.0</v>
       </c>
-      <c r="BA9"/>
-      <c r="BB9">
+      <c r="BB9"/>
+      <c r="BC9">
         <v>-14054000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>30867000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-10081000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-34524000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:57">
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B10">
+        <v>-9654000.0</v>
+      </c>
+      <c r="C10">
         <v>-20763000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-16019000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-37114000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-25877000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-12628000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>23001000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-9908000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-13093000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-5785000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-23223000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-6122000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-4718000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>12401000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-40427000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1272000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>12401000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>2067000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>1964000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-516000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>16562000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>5015000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>4427000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-12502000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-13632000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11338000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>876000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-3752000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-4408000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>720000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-2289000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-1496000.0</v>
       </c>
-      <c r="AG10"/>
-      <c r="AH10">
+      <c r="AH10"/>
+      <c r="AI10">
         <v>-2770000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1703000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-3551000.0</v>
       </c>
-      <c r="AK10"/>
-      <c r="AL10">
+      <c r="AL10"/>
+      <c r="AM10">
         <v>-2115000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1203000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>-2000000.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>-2494000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>1811000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>-4872000.0</v>
       </c>
-      <c r="AS10"/>
-      <c r="AT10">
+      <c r="AT10"/>
+      <c r="AU10">
         <v>-3713000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-832000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-11033000.0</v>
       </c>
-      <c r="AW10"/>
-      <c r="AX10">
+      <c r="AX10"/>
+      <c r="AY10">
         <v>-668000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>3674000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>-4112000.0</v>
       </c>
-      <c r="BA10"/>
-      <c r="BB10">
+      <c r="BB10"/>
+      <c r="BC10">
         <v>-9993000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>1823000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>-1869000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>443000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:57">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>37663000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>20751000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>-11377000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3507000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-1016000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1330000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-7127000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-13992000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>6491000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-14728000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-945000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-27257000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-5426000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-37003000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>10124000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2621000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>6443000.0</v>
       </c>
-      <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-    </row>
-    <row r="12" spans="1:57">
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>-3521000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-16879000.0</v>
       </c>
       <c r="M12">
         <v>-16879000.0</v>
       </c>
       <c r="N12">
         <v>-16879000.0</v>
       </c>
       <c r="O12">
+        <v>-16879000.0</v>
+      </c>
+      <c r="P12">
         <v>-3712000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>12199000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>2962000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-209000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>15481000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>19512000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>15817000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>61011000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>26625000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>-74161000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>-321712000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>555140000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>97744000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>103513000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>2152000.0</v>
       </c>
-      <c r="AD12"/>
       <c r="AE12"/>
       <c r="AF12"/>
       <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
-    </row>
-    <row r="13" spans="1:57">
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>-7157000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-17107000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>4835000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>11539000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-8856000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
-    </row>
-    <row r="14" spans="1:57">
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B14">
+        <v>25817000.0</v>
+      </c>
+      <c r="C14">
         <v>20609000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>19911000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>20899000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>20247000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>20427000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>21293000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>20575000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>20893000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>20736000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>21613000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>21989000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>21248000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>10311000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>19470000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>19649000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>19987000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>20290000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>20711000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>26248000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>22139000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>22650000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>24182000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>21493000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>9507000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>20148000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>31303000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>31339000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>9450000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>30615000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>30489000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>30941000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>10354000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>31682000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>31381000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>31056000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>11554000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>28668000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>27292000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>27794000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>12766000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>29220000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>28587000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>26646000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>11602000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>23625000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>28205000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>25334000.0</v>
       </c>
-      <c r="AW14"/>
-      <c r="AX14">
+      <c r="AX14"/>
+      <c r="AY14">
         <v>23655000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>23858000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>22819000.0</v>
       </c>
-      <c r="BA14"/>
-      <c r="BB14">
+      <c r="BB14"/>
+      <c r="BC14">
         <v>24867000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>23321000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>21372000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>22606000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:57">
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>166</v>
-[...1 lines deleted...]
-      <c r="B15"/>
+        <v>167</v>
+      </c>
+      <c r="B15">
+        <v>3701000.0</v>
+      </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
-      <c r="F15"/>
+      <c r="F15">
+        <v>0.0</v>
+      </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
-      <c r="R15">
+      <c r="R15"/>
+      <c r="S15">
         <v>1413000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>553000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>1517000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>2032000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>2700000.0</v>
       </c>
-      <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>3632000.0</v>
       </c>
-      <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
-      <c r="AC15">
+      <c r="AC15"/>
+      <c r="AD15">
         <v>0.0</v>
       </c>
-      <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
-      <c r="AJ15">
+      <c r="AJ15"/>
+      <c r="AK15">
         <v>2465000.0</v>
       </c>
-      <c r="AK15"/>
-      <c r="AL15">
+      <c r="AL15"/>
+      <c r="AM15">
         <v>2456000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>2457000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>2453000.0</v>
       </c>
-      <c r="AO15"/>
-      <c r="AP15">
+      <c r="AP15"/>
+      <c r="AQ15">
         <v>11881000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>11875000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>11871000.0</v>
       </c>
-      <c r="AS15"/>
-      <c r="AT15">
+      <c r="AT15"/>
+      <c r="AU15">
         <v>11246000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>11336000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>11353000.0</v>
       </c>
-      <c r="AW15"/>
-      <c r="AX15">
+      <c r="AX15"/>
+      <c r="AY15">
         <v>9180000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>9093000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>9045000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>4953000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>7212000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>7152000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>7145000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>5380000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:57">
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B16">
+        <v>344525000.0</v>
+      </c>
+      <c r="C16">
         <v>293631000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>250705000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>255854000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>193929000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>251281000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>208581000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>181835000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>142918000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>183662000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>209736000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>216189000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>200543000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>163683000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>201303000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>258433000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>266014000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>277462000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>239480000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>248674000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>231079000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>297833000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>304193000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>263415000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>113518000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>446609000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>192795000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>175768000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>49612000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>231326000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>307791000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>316550000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>16553000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>117848000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>97343000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>78879000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>26339000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>71159000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>100668000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>122711000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>30803000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>131908000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>139341000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>120394000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>33691000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>121366000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>263910000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>133804000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>22290000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>323230000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>313521000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>159992000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>25032000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>231898000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>348349000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>227250000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>261550000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:57">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20983,336 +21234,341 @@
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
-    </row>
-    <row r="18" spans="1:57">
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B18">
+        <v>-49564000.0</v>
+      </c>
+      <c r="C18">
         <v>47547000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-6159000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>67422000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-52663000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-32436000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>9035000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-16689000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-37883000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-28869000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-1662000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>5983000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-24922000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-50289000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-26588000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>13704000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-2265000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>39163000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>22415000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>33473000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>33164000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>21218000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>37334000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-9715000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-2532000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-104730000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-38914000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-44201000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>1323000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-58409000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>8810000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-53014000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-4814000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>13903000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>4081000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-63732000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>3248000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-60753000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-37180000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-35891000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>12648000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-198952000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-36889000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>-51840000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-2078000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-135923000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-37850000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-163102000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-9073000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-181666000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-63964000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-143119000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1568000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-246140000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>52636000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-31143000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-38590000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:57">
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-589000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-7565000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-52023000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-78512000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-56935000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-45950000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-64557000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-19276000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11051000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-8888000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-8104000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-12488000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-1488000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-7842000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-5180000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-11150000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>6802000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2231000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>7064000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>19389000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>149052000.0</v>
       </c>
-      <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
+      <c r="AA19"/>
+      <c r="AB19">
         <v>-16292000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-27113000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-1506000.0</v>
       </c>
-      <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
-    </row>
-    <row r="20" spans="1:57">
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -21326,1680 +21582,1711 @@
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
-    </row>
-    <row r="21" spans="1:57">
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B21">
+        <v>96001000.0</v>
+      </c>
+      <c r="C21">
         <v>-4079000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-28854000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-20090000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1036000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>78333000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>21098000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-3171000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3303000.0</v>
       </c>
       <c r="M21">
         <v>-3303000.0</v>
       </c>
       <c r="N21">
         <v>-3303000.0</v>
       </c>
       <c r="O21">
+        <v>-3303000.0</v>
+      </c>
+      <c r="P21">
         <v>-2704000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-3469000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-3191000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-3543000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-9290000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4002000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-91909000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-40862000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-11982000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-73387000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-19503000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-273151000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>56593000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>69764000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-11853000.0</v>
       </c>
-      <c r="AD21"/>
       <c r="AE21"/>
       <c r="AF21"/>
       <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
-    </row>
-    <row r="22" spans="1:57">
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B22">
+        <v>13106000.0</v>
+      </c>
+      <c r="C22">
         <v>18423000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>51591000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>31779000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>27381000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>31768000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>28279000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>28191000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6632000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-8103000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>4345000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-1637000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-1525000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>-2665000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>16501000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4015000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>-4375000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>163000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2710000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-14211000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-42436000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-57261000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-27992000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>71404000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-7289000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>-656706000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>-162919000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>-169088000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>-6085000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>-85700000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>-143947000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>-31864000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>-1357000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>-8273000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>-31209000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>-55275000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-5787000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-21927000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>-29797000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>-40772000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>-3950000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>3202000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>-47132000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>-3257000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>-239000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>-968000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>26082000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>44109000.0</v>
       </c>
-      <c r="AW22"/>
-      <c r="AX22">
+      <c r="AX22"/>
+      <c r="AY22">
         <v>18927000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>110606000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>26886000.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22">
+      <c r="BB22"/>
+      <c r="BC22">
         <v>36392000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>29668000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>23662000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>14242000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:57">
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>173</v>
-[...1 lines deleted...]
-      <c r="B23"/>
+        <v>174</v>
+      </c>
+      <c r="B23">
+        <v>74925000.0</v>
+      </c>
       <c r="C23"/>
-      <c r="D23">
+      <c r="D23"/>
+      <c r="E23">
         <v>2000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-236000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-620000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-1325000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-1390000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-810000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-3311000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-11051000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-8888000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2714000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>576000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-12488000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-527000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-124000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-280000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-813000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-1895000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-5778000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>7064000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>19389000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>149052000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>18526000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>384267000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>144563000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>65569000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>43000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-58000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-769000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>438000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-15070000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-15105000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-6213000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-505000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-4169000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-3504000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-12000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-12938000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-1335000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-5637000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-148000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-9677000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-4382000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>803000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-1286000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>1126000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-684000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>231763000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>64615000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>96136000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-608000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>668214000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>7571000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>698000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-74315000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:57">
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>174</v>
-[...2 lines deleted...]
-      <c r="C24">
+        <v>175</v>
+      </c>
+      <c r="B24">
+        <v>24901000.0</v>
+      </c>
+      <c r="C24"/>
+      <c r="D24">
         <v>28627000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>24052000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>37000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>4978000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>52000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>4404000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>5000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>94000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7322000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>3339000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>23433000.0</v>
       </c>
-      <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>9130000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>7558000.0</v>
       </c>
-      <c r="Q24"/>
-      <c r="R24">
+      <c r="R24"/>
+      <c r="S24">
         <v>740000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>3188000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>10621000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1381000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>10924000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>23912000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>31665000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>55000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>107000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1799000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>3204000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>2438000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>631000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>688000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>7774000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>19627000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>100766000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>269000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>41975000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>253000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2815000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>319000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>11500000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>4747000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>3045000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>6806000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>9301000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>1670000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>10902000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>391001000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>6643000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>715000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>89264000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>265920000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1893000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>19981000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-9480000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>69846000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>19377000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>134128000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:57">
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B25">
+        <v>3658000.0</v>
+      </c>
+      <c r="C25">
         <v>10295000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>-2612000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-2202000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2236000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>860000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>1915000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1209000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>248000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>-232000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-4158000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2955000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-3185000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>8242000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>-1992000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>9279000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1985000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>2948000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>4448000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>27313000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>40744000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>54174000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>24050000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-69272000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>-2294000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-33093000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>123807000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>124006000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>1415000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>30204000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>105162000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4389000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-8052000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>-21673000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>442000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>4073000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-2510000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-20413000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>11810000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>11169000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>6761000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-47687000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>59027000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>24537000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>-6613000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>39738000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-6527000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>12973000.0</v>
       </c>
-      <c r="AW25"/>
-      <c r="AX25">
+      <c r="AX25"/>
+      <c r="AY25">
         <v>-29970000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-114492000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>24012000.0</v>
       </c>
-      <c r="BA25"/>
-      <c r="BB25">
+      <c r="BB25"/>
+      <c r="BC25">
         <v>15592000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-7026000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>5333000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>557000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:57">
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B26">
+        <v>-11028000.0</v>
+      </c>
+      <c r="C26">
         <v>-6074000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-641000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-6003000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-2495000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-128000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-2910000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1016000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>2713000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-354000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-1974000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-385000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-576000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-8280000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-3070000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-576000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-40582.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-18789000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-21793000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-494000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-3579000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6428000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-4807000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-561000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-31000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1134000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-6050000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>585000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-1000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-20000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-1484000.0</v>
       </c>
-      <c r="AG26"/>
-      <c r="AH26">
+      <c r="AH26"/>
+      <c r="AI26">
         <v>-43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-274000.0</v>
       </c>
       <c r="AJ26">
         <v>-274000.0</v>
       </c>
       <c r="AK26">
+        <v>-274000.0</v>
+      </c>
+      <c r="AL26">
         <v>-51000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-5000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-187000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-570000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-161000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-10000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-2069000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>16689000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>-33691000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>-37408000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>-23266000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-20157000.0</v>
       </c>
-      <c r="AW26"/>
-      <c r="AX26">
+      <c r="AX26"/>
+      <c r="AY26">
         <v>-16544000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>-8818000.0</v>
       </c>
-      <c r="AZ26"/>
       <c r="BA26"/>
-      <c r="BB26">
+      <c r="BB26"/>
+      <c r="BC26">
         <v>-1218000.0</v>
       </c>
-      <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
-    </row>
-    <row r="27" spans="1:57">
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B27">
+        <v>3948000.0</v>
+      </c>
+      <c r="C27">
         <v>4145000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>4425000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>4777000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>3548000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>4024000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>4201000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>4048000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>3519000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>3712000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>4204000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>5232000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>3311000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>3309000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>4161000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>3098000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>3309000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>3390000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>2661000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>2326000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>2141000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2185000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2007000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5185000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>698000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1308000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>702000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>824000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>807000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1900000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2000000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1692000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>750000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>2200000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2400000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>4136000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1198000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3300000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2000000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>4200000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1012000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>9100000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>4800000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>7280000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>618000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>9500000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4200000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>4187000.0</v>
       </c>
-      <c r="AW27"/>
-      <c r="AX27">
+      <c r="AX27"/>
+      <c r="AY27">
         <v>6400000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>3700000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>2869000.0</v>
       </c>
-      <c r="BA27"/>
-      <c r="BB27">
+      <c r="BB27"/>
+      <c r="BC27">
         <v>3500000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>2700000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>2848000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>-1754000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:57">
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B28">
+        <v>71224000.0</v>
+      </c>
+      <c r="C28">
         <v>-9841000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-28180000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-26091000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1695000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>77841000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>19645000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>48726000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5108000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-3311000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-3525000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-5277000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>34148000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-2914000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-10984000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-6539000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-3891000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-3823000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-28079000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-27690000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-104572000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-44441000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-18410000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-78194000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-977000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>111116000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>51156000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>59748000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>43000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-19205000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-16565000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-14853000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-15070000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-95935000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>11330000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-1173000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-4169000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>35610000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>15959000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>40412000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-1335000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>187770000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>46804000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>57637000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>-4382000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-9676000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-211568000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>81812000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-684000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>91724000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-60493000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>85358000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-4855000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>134850000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-2081000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-28247000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-79695000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:57">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B29">
+        <v>-8250000.0</v>
+      </c>
+      <c r="C29">
         <v>76675000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>23057000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>99039000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-603000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>51054000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>66022000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>33665000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>26679000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-9499000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>16711000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>18210000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>6615000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>-18779000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-17570000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>22750000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5577000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>45083000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>36753000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>36441000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>36776000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>25078000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>41857000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-6866000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-2132000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>7706000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-20403000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>-36762000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>2635000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-42000000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>17217000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>-44119000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-1030000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>26027000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>15845000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-51179000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>4253000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-42893000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>43623000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-14828000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>14793000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-2576000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>42323000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>15937000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>6788000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>61243000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>63822000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>37345000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>9678000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>4823000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>96063000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>36413000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>17877000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>67825000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>79486000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>55412000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>37405000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:57">
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B30">
+        <v>-16413000.0</v>
+      </c>
+      <c r="C30">
         <v>-27150000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-589000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-7565000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-52023000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-78512000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-56935000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-45950000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-64557000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-19276000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-11051000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-8888000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-8104000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-30166000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-12488000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-1488000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-7842000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-5180000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-11150000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>6802000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2231000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>7064000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>19389000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>149052000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-345000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>2717000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-16292000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-27113000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-3874000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-15778000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-7719000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1121000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>15843000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>88642000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-11495000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>29422000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-752000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-15045000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-80484000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-9563000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2602000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-193331000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-72406000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-58476000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-7196000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-186264000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>289329000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-193804000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-18036000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-97225000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>105893000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-177639000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>536000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-323445000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>42996000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-67178000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>58133000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>