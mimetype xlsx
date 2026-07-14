--- v0 (2026-03-14)
+++ v1 (2026-07-14)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="198">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="199">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -268,50 +268,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -2078,84 +2081,88 @@
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
         <v>14998420000.0</v>
       </c>
       <c r="C23">
         <v>13144785000.0</v>
       </c>
       <c r="D23">
         <v>12471607000.0</v>
       </c>
       <c r="E23">
         <v>11271628000.0</v>
       </c>
       <c r="F23">
         <v>11273079000.0</v>
       </c>
       <c r="G23">
         <v>11830027000.0</v>
       </c>
       <c r="H23">
         <v>12346453000.0</v>
       </c>
       <c r="I23">
-        <v>8286755000.0</v>
+        <v>9238643000.0</v>
       </c>
       <c r="J23">
         <v>8016311000.0</v>
       </c>
       <c r="K23">
         <v>7736097000.0</v>
       </c>
       <c r="L23">
         <v>6709409000.0</v>
       </c>
       <c r="M23">
         <v>6752340000.0</v>
       </c>
       <c r="N23">
         <v>4281044000.0</v>
       </c>
       <c r="O23">
         <v>3476954000.0</v>
       </c>
       <c r="P23">
         <v>2837626000.0</v>
       </c>
       <c r="Q23">
         <v>2263094000.0</v>
       </c>
       <c r="R23">
         <v>483445000.0</v>
       </c>
       <c r="S23">
         <v>228530000.0</v>
       </c>
-      <c r="T23"/>
-      <c r="U23"/>
+      <c r="T23">
+        <v>376641000.0</v>
+      </c>
+      <c r="U23">
+        <v>332228000.0</v>
+      </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
         <v>8182745000.0</v>
       </c>
       <c r="C24">
         <v>6903318000.0</v>
       </c>
       <c r="D24">
         <v>7254888000.0</v>
       </c>
       <c r="E24">
         <v>6565422000.0</v>
       </c>
       <c r="F24">
         <v>6399083000.0</v>
       </c>
       <c r="G24">
         <v>7415832000.0</v>
       </c>
       <c r="H24">
         <v>7951565000.0</v>
@@ -4027,78 +4034,78 @@
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
         <v>4021230000.0</v>
       </c>
       <c r="C60">
         <v>3235605000.0</v>
       </c>
       <c r="D60">
         <v>2897424000.0</v>
       </c>
       <c r="E60">
         <v>2971709000.0</v>
       </c>
       <c r="F60">
         <v>3095760000.0</v>
       </c>
       <c r="G60">
         <v>2895212000.0</v>
       </c>
       <c r="H60">
         <v>3345293000.0</v>
       </c>
       <c r="I60">
-        <v>-2848420000.0</v>
+        <v>3504665000.0</v>
       </c>
       <c r="J60">
         <v>3944879000.0</v>
       </c>
       <c r="K60">
         <v>4110766000.0</v>
       </c>
       <c r="L60">
         <v>3489500000.0</v>
       </c>
       <c r="M60">
         <v>1260195000.0</v>
       </c>
       <c r="N60">
         <v>905082000.0</v>
       </c>
       <c r="O60">
         <v>912376000.0</v>
       </c>
       <c r="P60">
         <v>528873000.0</v>
       </c>
       <c r="Q60">
         <v>369837000.0</v>
       </c>
       <c r="R60">
-        <v>-214942000.0</v>
+        <v>600784000.0</v>
       </c>
       <c r="S60">
         <v>-175427000.0</v>
       </c>
       <c r="T60">
         <v>281316000.0</v>
       </c>
       <c r="U60">
         <v>238531000.0</v>
       </c>
     </row>
     <row r="61" spans="1:21">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61">
         <v>0.0</v>
@@ -4151,517 +4158,523 @@
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BW62"/>
+  <dimension ref="A1:BX62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:75">
+    <row r="1" spans="1:76">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
       </c>
-      <c r="BW1" t="s">
+      <c r="BX1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:75">
+    <row r="2" spans="1:76">
       <c r="A2" t="s">
         <v>21</v>
       </c>
       <c r="B2">
+        <v>413812000.0</v>
+      </c>
+      <c r="C2">
         <v>319170000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>297029000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>357037000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>357278000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>312945000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>387158000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>364805000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>377499000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>362451000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>393358000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>359298000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>362398000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>360562000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>492776000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>492979000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>395893000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>326061000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>341220000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>246790000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>226715000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>210691000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>164417000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>181563000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>219628000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>293128000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>273579000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>240568000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>328867000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>350325000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>360651000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>331447000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>360028000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>349801000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>302848000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>198496000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>186882000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>123285000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>101101000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>90914000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>103754000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>64606000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>57598000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>45376000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>51015000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>39113000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5570000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>13591000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12775000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>39589000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>19131000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>23423000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>37297000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>25154000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>85992000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>40461000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>27520000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>26588000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>17688000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>20343000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>17142000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>15175000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>12710000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>9926000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>10908000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>10210000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>6621000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>5581000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>6258000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>6986000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>4193000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5858000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>3570000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>5461000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>6946000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:75">
+    <row r="3" spans="1:76">
       <c r="A3" t="s">
         <v>22</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -4695,409 +4708,410 @@
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
+      <c r="BX3"/>
     </row>
-    <row r="4" spans="1:75">
+    <row r="4" spans="1:76">
       <c r="A4" t="s">
         <v>23</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>-5139941000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-5008838000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>-4823993000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>-4696816000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-4581122000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>-4455162000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>-4333171000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-4208845000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-4087362000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-4049900000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>-3931800000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>-3808005000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-3685006000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>-3558626000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-3290740000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>-3176089000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-3058512000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>-2950330000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-2638155000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>-2494121000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-2405419000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>-2208536000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-2140211000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-2074464000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>-2006988000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-1974081000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>-1812010000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-1882012000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>-1816030000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>-1760590000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>-1614663000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-1330802000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>-1426801000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-1368045000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-1040328000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-986692000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>-936568000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-894690000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>-855845000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-817489000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>-779513000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-745477000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
+      <c r="BX4"/>
     </row>
-    <row r="5" spans="1:75">
+    <row r="5" spans="1:76">
       <c r="A5" t="s">
         <v>24</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
-      <c r="T5">
+      <c r="T5"/>
+      <c r="U5">
         <v>-4087362000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-4049900000.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
-      <c r="X5">
+      <c r="X5"/>
+      <c r="Y5">
         <v>-3685006000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-3558626000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-3290740000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-3176089000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-3058512000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-2950330000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-2848420000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-2494121000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-2405000000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-2209000000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-2140000000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-2074000000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-2007000000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-1974000000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-1812000000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-1882000000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-1816000000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-1761000000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-1698000000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-1331000000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1427000000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-1368000000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-1055000000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-987000000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-937000000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-895000000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-856000000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-817000000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>-780000000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-745000000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-709773000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-671902000.0</v>
       </c>
-      <c r="BD5">
-[...1 lines deleted...]
-      </c>
       <c r="BE5">
         <v>0.0</v>
       </c>
       <c r="BF5">
+        <v>0.0</v>
+      </c>
+      <c r="BG5">
         <v>-585789000.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
-      <c r="BJ5"/>
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
+      <c r="BX5"/>
     </row>
-    <row r="6" spans="1:75">
+    <row r="6" spans="1:76">
       <c r="A6" t="s">
         <v>25</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
-[...1 lines deleted...]
-      </c>
+      <c r="AE6"/>
       <c r="AF6">
         <v>0.0</v>
       </c>
       <c r="AG6">
         <v>0.0</v>
       </c>
       <c r="AH6">
         <v>0.0</v>
       </c>
       <c r="AI6">
         <v>0.0</v>
       </c>
       <c r="AJ6">
         <v>0.0</v>
       </c>
       <c r="AK6">
         <v>0.0</v>
       </c>
       <c r="AL6">
         <v>0.0</v>
       </c>
       <c r="AM6">
         <v>0.0</v>
       </c>
       <c r="AN6">
@@ -5144,199 +5158,205 @@
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
       <c r="BI6">
         <v>0.0</v>
       </c>
-      <c r="BJ6"/>
+      <c r="BJ6">
+        <v>0.0</v>
+      </c>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
+      <c r="BX6"/>
     </row>
-    <row r="7" spans="1:75">
+    <row r="7" spans="1:76">
       <c r="A7" t="s">
         <v>26</v>
       </c>
       <c r="B7">
+        <v>84068000.0</v>
+      </c>
+      <c r="C7">
         <v>86340000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>92029000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>92280000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>93546000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>93182000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>35853000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>37356000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>38855000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>36104000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>8934000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>9525000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9849000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>6819000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>2334000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>3153000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>4191000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>5327000.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>6545000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>28799000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>29959000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>31908000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>33874000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>35747000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>40174000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>7873000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>8128000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>8381000.0</v>
       </c>
-      <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
+      <c r="BX7"/>
     </row>
-    <row r="8" spans="1:75">
+    <row r="8" spans="1:76">
       <c r="A8" t="s">
         <v>27</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
@@ -5370,52 +5390,53 @@
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
+      <c r="BX8"/>
     </row>
-    <row r="9" spans="1:75">
+    <row r="9" spans="1:76">
       <c r="A9" t="s">
         <v>28</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
@@ -5449,330 +5470,334 @@
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
+      <c r="BX9"/>
     </row>
-    <row r="10" spans="1:75">
+    <row r="10" spans="1:76">
       <c r="A10" t="s">
         <v>29</v>
       </c>
       <c r="B10">
+        <v>647495000.0</v>
+      </c>
+      <c r="C10">
         <v>819491000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>177288000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>129732000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>448447000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1090464000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1124737000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>344119000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>295246000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>272787000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>489494000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>213953000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>112645000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>286656000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>159093000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>97434000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>248249000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>201999000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>99862000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>305573000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>56376000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>444922000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>138045000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>59738000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>152282000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>99962000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>117430000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>95795000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>100047000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>92142000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>132877000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>55317000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>523686000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>79588000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>153036000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>188829000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>122653000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>359072000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>146348000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>159671000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>111456000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>99694000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>74842000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>89262000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>59823000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>67213000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>78219000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>122142000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>94119000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>113085000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>57083000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>92412000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>91464000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>422556000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>47494000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>258052000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>39618000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>226559000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>251458000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>62695000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>30841000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>27074000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>36400000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>64402000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>55223000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>69984000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>56023000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>39858000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>27296000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>33306000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>26390000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>25788000.0</v>
       </c>
-      <c r="BU10"/>
       <c r="BV10"/>
-      <c r="BW10">
+      <c r="BW10"/>
+      <c r="BX10">
         <v>458000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:75">
+    <row r="11" spans="1:76">
       <c r="A11" t="s">
         <v>30</v>
       </c>
-      <c r="B11">
+      <c r="B11"/>
+      <c r="C11">
         <v>819491000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>177288000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>129732000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>448447000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>1090464000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>1124737000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>489494000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>213953000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>112645000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>286656000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>159093000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>97434000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>248249000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>201999000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>99862000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>305573000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -5783,943 +5808,957 @@
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
+      <c r="BX11"/>
     </row>
-    <row r="12" spans="1:75">
+    <row r="12" spans="1:76">
       <c r="A12" t="s">
         <v>31</v>
       </c>
       <c r="B12">
+        <v>647495000.0</v>
+      </c>
+      <c r="C12">
         <v>819491000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>177288000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>129732000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>448447000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>1090464000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>1124737000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>344119000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>295246000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>272787000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>489494000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>213953000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>112645000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>286656000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>159093000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>97434000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>248249000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>201999000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>99862000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>305573000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>56376000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>444922000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>138045000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>59738000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>152282000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>99962000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>117430000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>95795000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>100047000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>92142000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>132877000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>55317000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>523686000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>79588000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>153036000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>188829000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>122653000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>359072000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>146348000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>159671000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>111456000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>99694000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>74842000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>89262000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>59823000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>67213000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>78219000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>122142000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>94119000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>113085000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>57083000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>92412000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>91464000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>422556000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>47494000.0</v>
       </c>
-      <c r="BD12"/>
       <c r="BE12"/>
-      <c r="BF12">
+      <c r="BF12"/>
+      <c r="BG12">
         <v>226559000.0</v>
       </c>
-      <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
+      <c r="BX12"/>
     </row>
-    <row r="13" spans="1:75">
+    <row r="13" spans="1:76">
       <c r="A13" t="s">
         <v>32</v>
       </c>
       <c r="B13">
+        <v>3365791000.0</v>
+      </c>
+      <c r="C13">
         <v>4021230000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>3182172000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>3188962000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>3193410000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>3235605000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>3236827000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>3283225000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>3236875000.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>2897424000.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>2820280000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>2888423000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>2962451000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>2971709000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>2868665000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>3164328000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>3134018000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>2966955000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>2954658000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>2913143000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>2821455000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>2778339000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>2674682000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>2797980000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>2659146000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>3209947000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>3182917000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>3338646000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>3437922000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>951888000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>981408000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>994418000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>1041066000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>1061125000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>1067269000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>1070253999.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>1042403000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>1048143000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>1071185000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>1052619000.0</v>
       </c>
-      <c r="AO13">
+      <c r="AP13">
         <v>876876000.0</v>
       </c>
-      <c r="AP13">
+      <c r="AQ13">
         <v>1491440000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>1170275000.0</v>
       </c>
-      <c r="AR13">
+      <c r="AS13">
         <v>1149840000.0</v>
       </c>
-      <c r="AS13">
+      <c r="AT13">
         <v>1156508000.0</v>
       </c>
-      <c r="AT13">
+      <c r="AU13">
         <v>1260195000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AV13">
         <v>938225000.0</v>
       </c>
-      <c r="AV13">
+      <c r="AW13">
         <v>941814000.0</v>
       </c>
-      <c r="AW13">
+      <c r="AX13">
         <v>921523000.0</v>
       </c>
-      <c r="AX13">
+      <c r="AY13">
         <v>1217174000.0</v>
       </c>
-      <c r="AY13">
+      <c r="AZ13">
         <v>825074000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BA13">
         <v>834798000.0</v>
       </c>
-      <c r="BA13">
+      <c r="BB13">
         <v>682752000.0</v>
       </c>
-      <c r="BB13">
+      <c r="BC13">
         <v>912376000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>108978000.0</v>
       </c>
-      <c r="BD13">
-[...1 lines deleted...]
-      </c>
       <c r="BE13">
         <v>0.0</v>
       </c>
       <c r="BF13">
+        <v>0.0</v>
+      </c>
+      <c r="BG13">
         <v>528873000.0</v>
       </c>
-      <c r="BG13">
-[...1 lines deleted...]
-      </c>
       <c r="BH13">
         <v>0.0</v>
       </c>
       <c r="BI13">
         <v>0.0</v>
       </c>
-      <c r="BJ13"/>
+      <c r="BJ13">
+        <v>0.0</v>
+      </c>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
+      <c r="BX13"/>
     </row>
-    <row r="14" spans="1:75">
+    <row r="14" spans="1:76">
       <c r="A14" t="s">
         <v>33</v>
       </c>
       <c r="B14">
+        <v>400569000.0</v>
+      </c>
+      <c r="C14">
         <v>402464000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>382788000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>382326000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>382494000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>382918000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>382620000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>382253000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>381628000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>381140000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>384772000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>385510000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>385750000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>386482000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>390318000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>404162000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>404460000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>408454000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>412714000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>413720000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>413446000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>415597000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>438926000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>443973000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>443971000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>452934000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>453021000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>453000000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>299556000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218938000.0</v>
       </c>
       <c r="AE14">
         <v>218938000.0</v>
       </c>
       <c r="AF14">
+        <v>218938000.0</v>
+      </c>
+      <c r="AG14">
         <v>218934000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218933000.0</v>
       </c>
       <c r="AH14">
         <v>218933000.0</v>
       </c>
       <c r="AI14">
         <v>218933000.0</v>
       </c>
       <c r="AJ14">
+        <v>218933000.0</v>
+      </c>
+      <c r="AK14">
         <v>218931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218929000.0</v>
       </c>
       <c r="AL14">
         <v>218929000.0</v>
       </c>
       <c r="AM14">
+        <v>218929000.0</v>
+      </c>
+      <c r="AN14">
         <v>218922000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>218921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218919000.0</v>
       </c>
       <c r="AP14">
         <v>218919000.0</v>
       </c>
       <c r="AQ14">
+        <v>218919000.0</v>
+      </c>
+      <c r="AR14">
         <v>218914000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>218912000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>218910000.0</v>
       </c>
       <c r="AT14">
         <v>218910000.0</v>
       </c>
       <c r="AU14">
-        <v>218903000.0</v>
+        <v>218910000.0</v>
       </c>
       <c r="AV14">
         <v>218903000.0</v>
       </c>
       <c r="AW14">
         <v>218903000.0</v>
       </c>
       <c r="AX14">
         <v>218903000.0</v>
       </c>
       <c r="AY14">
-        <v>218896000.0</v>
+        <v>218903000.0</v>
       </c>
       <c r="AZ14">
         <v>218896000.0</v>
       </c>
       <c r="BA14">
         <v>218896000.0</v>
       </c>
       <c r="BB14">
         <v>218896000.0</v>
       </c>
       <c r="BC14">
+        <v>218896000.0</v>
+      </c>
+      <c r="BD14">
         <v>218895515.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51036968.0</v>
       </c>
       <c r="BE14">
         <v>51036968.0</v>
       </c>
       <c r="BF14">
         <v>51036968.0</v>
       </c>
-      <c r="BG14"/>
+      <c r="BG14">
+        <v>51036968.0</v>
+      </c>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
+      <c r="BX14"/>
     </row>
-    <row r="15" spans="1:75">
+    <row r="15" spans="1:76">
       <c r="A15" t="s">
         <v>34</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
-      <c r="X15">
+      <c r="X15"/>
+      <c r="Y15">
         <v>2820327000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>2684136000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>3209947000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>3182917000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3338646000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>3437922000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2339906000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>981408000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>994000000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>1041000000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>1061000000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>1067000000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>1070000000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>1042000000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>1048000000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>1071000000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>1053000000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>877000000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>1491000000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>1170000000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>1150000000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>1157000000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1383000000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>938000000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>942000000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>922000000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>1217000000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>825000000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>835000000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>683000000.0</v>
       </c>
-      <c r="BB15">
-[...1 lines deleted...]
-      </c>
       <c r="BC15">
         <v>0.0</v>
       </c>
       <c r="BD15">
         <v>0.0</v>
       </c>
       <c r="BE15">
         <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-      <c r="BJ15"/>
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
+      <c r="BX15"/>
     </row>
-    <row r="16" spans="1:75">
+    <row r="16" spans="1:76">
       <c r="A16" t="s">
         <v>35</v>
       </c>
       <c r="B16">
+        <v>185942000.0</v>
+      </c>
+      <c r="C16">
         <v>22883000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>10929000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>10887000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>10878000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>11055000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>10076000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11172000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>11875000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>16866000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>14888000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14905000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>14307000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>20903000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>19223000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9142000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>8924000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>27763000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>22854000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>16261000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>19250000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>31477000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>9312000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>9231000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>9120000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>19659000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>6631000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>6620000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>6364000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>16403000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>8031000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>24101000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>22024000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>7409000.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>6402000.0</v>
       </c>
-      <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
-      <c r="AP16">
+      <c r="AP16"/>
+      <c r="AQ16">
         <v>5963000.0</v>
       </c>
-      <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
-      <c r="AT16">
+      <c r="AT16"/>
+      <c r="AU16">
         <v>4171000.0</v>
       </c>
-      <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>309000.0</v>
       </c>
-      <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
-      <c r="BB16">
+      <c r="BB16"/>
+      <c r="BC16">
         <v>1578000.0</v>
       </c>
-      <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
+      <c r="BX16"/>
     </row>
-    <row r="17" spans="1:75">
+    <row r="17" spans="1:76">
       <c r="A17" t="s">
         <v>36</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -6729,259 +6768,261 @@
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
-      <c r="AZ17">
+      <c r="AZ17"/>
+      <c r="BA17">
         <v>-1852000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>-1748000.0</v>
       </c>
-      <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
+      <c r="BX17"/>
     </row>
-    <row r="18" spans="1:75">
+    <row r="18" spans="1:76">
       <c r="A18" t="s">
         <v>37</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>15279000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>15348000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>14424000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>14182000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>14345000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>13557000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>12425000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24470000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>23468000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>22752000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>22195000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>21292000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>19698000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>16731000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>18899000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>17890000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>16175000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>15355000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>9697000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>10285000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>8753000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>8592000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>7409000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>10284000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>10169000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>9529000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>6402000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>6360000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>6020000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>5906000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>5963000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>6540000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>5332000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>7327000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>4171000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>780000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>601000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>428000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>309000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>1830000.0</v>
       </c>
-      <c r="AZ18">
-[...1 lines deleted...]
-      </c>
       <c r="BA18">
         <v>0.0</v>
       </c>
       <c r="BB18">
         <v>0.0</v>
       </c>
       <c r="BC18">
         <v>0.0</v>
       </c>
       <c r="BD18">
         <v>0.0</v>
       </c>
       <c r="BE18">
         <v>0.0</v>
       </c>
       <c r="BF18">
         <v>0.0</v>
       </c>
       <c r="BG18">
         <v>0.0</v>
       </c>
       <c r="BH18">
         <v>0.0</v>
       </c>
       <c r="BI18">
         <v>0.0</v>
       </c>
-      <c r="BJ18"/>
+      <c r="BJ18">
+        <v>0.0</v>
+      </c>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
+      <c r="BX18"/>
     </row>
-    <row r="19" spans="1:75">
+    <row r="19" spans="1:76">
       <c r="A19" t="s">
         <v>38</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7015,60 +7056,61 @@
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
+      <c r="BX19"/>
     </row>
-    <row r="20" spans="1:75">
+    <row r="20" spans="1:76">
       <c r="A20" t="s">
         <v>39</v>
       </c>
       <c r="B20">
+        <v>347643000.0</v>
+      </c>
+      <c r="C20">
         <v>353257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4783000.0</v>
       </c>
       <c r="D20">
         <v>4783000.0</v>
       </c>
       <c r="E20">
         <v>4783000.0</v>
       </c>
       <c r="F20">
         <v>4783000.0</v>
       </c>
       <c r="G20">
         <v>4783000.0</v>
       </c>
       <c r="H20">
         <v>4783000.0</v>
       </c>
       <c r="I20">
         <v>4783000.0</v>
       </c>
       <c r="J20">
         <v>4783000.0</v>
       </c>
       <c r="K20">
         <v>4783000.0</v>
       </c>
@@ -7093,1395 +7135,1414 @@
       <c r="R20">
         <v>4783000.0</v>
       </c>
       <c r="S20">
         <v>4783000.0</v>
       </c>
       <c r="T20">
         <v>4783000.0</v>
       </c>
       <c r="U20">
         <v>4783000.0</v>
       </c>
       <c r="V20">
         <v>4783000.0</v>
       </c>
       <c r="W20">
         <v>4783000.0</v>
       </c>
       <c r="X20">
         <v>4783000.0</v>
       </c>
       <c r="Y20">
         <v>4783000.0</v>
       </c>
       <c r="Z20">
-        <v>445800000.0</v>
+        <v>4783000.0</v>
       </c>
       <c r="AA20">
         <v>445800000.0</v>
       </c>
       <c r="AB20">
         <v>445800000.0</v>
       </c>
       <c r="AC20">
         <v>445800000.0</v>
       </c>
       <c r="AD20">
-        <v>416160000.0</v>
+        <v>445800000.0</v>
       </c>
       <c r="AE20">
         <v>416160000.0</v>
       </c>
       <c r="AF20">
         <v>416160000.0</v>
       </c>
       <c r="AG20">
         <v>416160000.0</v>
       </c>
       <c r="AH20">
         <v>416160000.0</v>
       </c>
       <c r="AI20">
-        <v>417610000.0</v>
+        <v>416160000.0</v>
       </c>
       <c r="AJ20">
         <v>417610000.0</v>
       </c>
       <c r="AK20">
         <v>417610000.0</v>
       </c>
       <c r="AL20">
         <v>417610000.0</v>
       </c>
       <c r="AM20">
-        <v>419186000.0</v>
+        <v>417610000.0</v>
       </c>
       <c r="AN20">
         <v>419186000.0</v>
       </c>
       <c r="AO20">
         <v>419186000.0</v>
       </c>
       <c r="AP20">
+        <v>419186000.0</v>
+      </c>
+      <c r="AQ20">
         <v>389686000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>387633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>393035000.0</v>
       </c>
       <c r="AS20">
         <v>393035000.0</v>
       </c>
       <c r="AT20">
+        <v>393035000.0</v>
+      </c>
+      <c r="AU20">
         <v>384387000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>105336000.0</v>
       </c>
       <c r="AV20">
         <v>105336000.0</v>
       </c>
       <c r="AW20">
         <v>105336000.0</v>
       </c>
       <c r="AX20">
         <v>105336000.0</v>
       </c>
       <c r="AY20">
         <v>105336000.0</v>
       </c>
       <c r="AZ20">
         <v>105336000.0</v>
       </c>
       <c r="BA20">
         <v>105336000.0</v>
       </c>
       <c r="BB20">
-        <v>87936000.0</v>
+        <v>105336000.0</v>
       </c>
       <c r="BC20">
         <v>87936000.0</v>
       </c>
       <c r="BD20">
-        <v>82136000.0</v>
+        <v>87936000.0</v>
       </c>
       <c r="BE20">
         <v>82136000.0</v>
       </c>
       <c r="BF20">
         <v>82136000.0</v>
       </c>
       <c r="BG20">
-        <v>0.0</v>
+        <v>82136000.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
         <v>60200000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60236000.0</v>
       </c>
       <c r="BK20">
         <v>60236000.0</v>
       </c>
       <c r="BL20">
-        <v>31248000.0</v>
+        <v>60236000.0</v>
       </c>
       <c r="BM20">
         <v>31248000.0</v>
       </c>
       <c r="BN20">
-        <v>20836000.0</v>
+        <v>31248000.0</v>
       </c>
       <c r="BO20">
         <v>20836000.0</v>
       </c>
       <c r="BP20">
-        <v>14436000.0</v>
+        <v>20836000.0</v>
       </c>
       <c r="BQ20">
         <v>14436000.0</v>
       </c>
       <c r="BR20">
         <v>14436000.0</v>
       </c>
       <c r="BS20">
-        <v>4783000.0</v>
+        <v>14436000.0</v>
       </c>
       <c r="BT20">
         <v>4783000.0</v>
       </c>
       <c r="BU20">
         <v>4783000.0</v>
       </c>
       <c r="BV20">
         <v>4783000.0</v>
       </c>
       <c r="BW20">
         <v>4783000.0</v>
       </c>
+      <c r="BX20">
+        <v>4783000.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:75">
+    <row r="21" spans="1:76">
       <c r="A21" t="s">
         <v>40</v>
       </c>
       <c r="B21">
+        <v>901905000.0</v>
+      </c>
+      <c r="C21">
         <v>913758000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>625990000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>633907000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>641824000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>649740000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>657657000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>665574000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>673491000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>681408000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>689324000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>697241000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>705158000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>713075000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>720992000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>728908000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>736825000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>744742000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>752659000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>760576000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>768492000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>776409000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>784326000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>792557000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>800482000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>809391000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>817395000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>825399000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>833404000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>746804000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>753947000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>761054000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>768162000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>775269000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>782376000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>789483000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>796591000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>803698000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>810805000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>817913000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>825020000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>832127000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>839234000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>846342000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>853449000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>884857000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>52561000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>52909000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>53258000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>53606000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>54436000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>54798000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>55159000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>55490000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>52052000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>134456000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>134725000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>52858000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>117263000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>115266000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>115546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60236000.0</v>
       </c>
       <c r="BK21">
         <v>60236000.0</v>
       </c>
       <c r="BL21">
-        <v>31248000.0</v>
+        <v>60236000.0</v>
       </c>
       <c r="BM21">
         <v>31248000.0</v>
       </c>
       <c r="BN21">
-        <v>20836000.0</v>
+        <v>31248000.0</v>
       </c>
       <c r="BO21">
         <v>20836000.0</v>
       </c>
       <c r="BP21">
-        <v>14436000.0</v>
+        <v>20836000.0</v>
       </c>
       <c r="BQ21">
         <v>14436000.0</v>
       </c>
       <c r="BR21">
         <v>14436000.0</v>
       </c>
       <c r="BS21">
-        <v>4783000.0</v>
+        <v>14436000.0</v>
       </c>
       <c r="BT21">
         <v>4783000.0</v>
       </c>
       <c r="BU21">
         <v>4783000.0</v>
       </c>
       <c r="BV21">
         <v>4783000.0</v>
       </c>
       <c r="BW21">
         <v>4783000.0</v>
       </c>
+      <c r="BX21">
+        <v>4783000.0</v>
+      </c>
     </row>
-    <row r="22" spans="1:75">
+    <row r="22" spans="1:76">
       <c r="A22" t="s">
         <v>41</v>
       </c>
       <c r="B22">
+        <v>14802000.0</v>
+      </c>
+      <c r="C22">
         <v>12836000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>12916000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>11976000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>11320000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>2514000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1892000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2240000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>2650000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>2557000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>3019000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>1904000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>2792000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>3797000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>2652000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>1514000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1953000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>3370000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>4002000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3088000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>4373000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>882000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>506000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>559000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>50760000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>24350000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>25655000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3589000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>6861000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>6370000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>11212000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>9421000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>9275000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10788000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>8459000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>8869000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8348000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7126000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5086000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>4032000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>832000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2403000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>6486000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>6447000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>6087000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>5316000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>2022000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>2188000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2793000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2584000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>2438000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>2327000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>3088000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1678000.0</v>
       </c>
-      <c r="BC22">
-[...1 lines deleted...]
-      </c>
       <c r="BD22">
         <v>0.0</v>
       </c>
       <c r="BE22">
         <v>0.0</v>
       </c>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-      <c r="BJ22"/>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
-      <c r="BR22">
+      <c r="BR22"/>
+      <c r="BS22">
         <v>644000.0</v>
       </c>
-      <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
+      <c r="BX22"/>
     </row>
-    <row r="23" spans="1:75">
+    <row r="23" spans="1:76">
       <c r="A23" t="s">
         <v>42</v>
       </c>
       <c r="B23">
+        <v>14924502000.0</v>
+      </c>
+      <c r="C23">
         <v>14998420000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>12125352000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>12159529000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>12456877000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>13144785000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>12981224000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>12180501000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>12265470000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>12471607000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>11626554000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>11218950000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>11112488000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>11271628000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>8466896000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>8087161003.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>8175066000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>11273079000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>11419378000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>11626299000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>11435043000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>11830027000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>11689675000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>11953243000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>11908998000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>12346453000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>12178225000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>11980531000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>11796995000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>9238643000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>9033557000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>8668829000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>8815893000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>8016311000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>7915919000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>7747752000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>7634782000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>7736097000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>7504699000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>7507813000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>7365683000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>6709409000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>7174004000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>7217653000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>7096275000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>6955227000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>5064969000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>4976474000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4788578000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>4281044000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>4061006000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3927781000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>3674931000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>3476954000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>1812334000.0</v>
       </c>
-      <c r="BD23"/>
       <c r="BE23"/>
-      <c r="BF23">
+      <c r="BF23"/>
+      <c r="BG23">
         <v>1370672000.0</v>
       </c>
-      <c r="BG23"/>
       <c r="BH23"/>
       <c r="BI23"/>
       <c r="BJ23"/>
       <c r="BK23"/>
       <c r="BL23"/>
       <c r="BM23"/>
       <c r="BN23"/>
       <c r="BO23"/>
       <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
+      <c r="BX23"/>
     </row>
-    <row r="24" spans="1:75">
+    <row r="24" spans="1:76">
       <c r="A24" t="s">
         <v>43</v>
       </c>
       <c r="B24">
+        <v>8183025000.0</v>
+      </c>
+      <c r="C24">
         <v>8182745000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>6907951000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>6906384000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>6904841000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>6903318000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>6901814000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>7109243000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>7241685000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7254888000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>7257936000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>6817221000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>6693941000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>6565422000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>7027057000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>6655583000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>6187760000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>6399083000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>6397672000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>6814741000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>7393794000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>7415832000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>7414956000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>7517219000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>8088761000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>7951565000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>7730502000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>7489448000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>5208411000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>4787381000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4566464000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>4177353000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4176346000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>3492712000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>3371886000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>3281065000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>3120257000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>3119461000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>2935395000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2960004000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>3049325000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>2707357000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>2587189000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>2677023000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>2532995000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>2422954000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>2082914000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>2022876000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>1912839000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>1418169000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1518110000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>1418362000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>1553319000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>1168278000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>1010435000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>1010228000.0</v>
       </c>
-      <c r="BE24">
+      <c r="BF24">
         <v>948296000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>669178000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>669061000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>668946000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>645000000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>474000000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>735000000.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>285000000.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>385000000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>175000000.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>276451000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>175000000.0</v>
       </c>
       <c r="BQ24">
         <v>175000000.0</v>
       </c>
       <c r="BR24">
         <v>175000000.0</v>
       </c>
-      <c r="BS24"/>
+      <c r="BS24">
+        <v>175000000.0</v>
+      </c>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
+      <c r="BX24"/>
     </row>
-    <row r="25" spans="1:75">
+    <row r="25" spans="1:76">
       <c r="A25" t="s">
         <v>44</v>
       </c>
-      <c r="B25">
+      <c r="B25"/>
+      <c r="C25">
         <v>8195170000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>6924291000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>6924108000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>6925033000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>6926647000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>6929212000.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
-      <c r="K25">
+      <c r="K25"/>
+      <c r="L25">
         <v>7260051000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>6824214000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>6693941000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>6569582000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>7027361000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>6656123000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>6188750000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>6400616000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>6399874000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>6835838000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>7416001000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>7415832000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>7440394000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>7544396000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>8088761000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>7951565000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>7730502000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>7489448000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>5208411000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>4787381000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>4566464000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>4177353000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>4176346000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>3492712000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3371886000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>3281065000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>3120257000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>3119461000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>2935395000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>2960004000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>3049325000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>2707357000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>2587189000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>2677023000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2532995000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>2422954000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>2082914000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>2022876000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1912839000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1418169000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>1518110000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1418362000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>1553319000.0</v>
       </c>
-      <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
+      <c r="BX25"/>
     </row>
-    <row r="26" spans="1:75">
+    <row r="26" spans="1:76">
       <c r="A26" t="s">
         <v>45</v>
       </c>
       <c r="B26">
+        <v>495751000.0</v>
+      </c>
+      <c r="C26">
         <v>504859000.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>510628000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>523532000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>527526000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>541435000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>535172000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>540539000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>546078000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>904535000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>915076000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>920123000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>931852000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>944696000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>1142103000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>1148487000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>1163069000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>1167187000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>1181181000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>1195456000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>1215875000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>1224813000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>1242557000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>1539528000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>1549989000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>1545717000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>1524695000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>1509509000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>1477156000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>1105279000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>1046876000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>1014300000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>817681000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>826211000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>833622000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>841151000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>851102000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>854208000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>859286000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>866125000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>870588000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>878887000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>889627000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>890851000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>895920000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>894492000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>899191000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>897478000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>873207000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>503619000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>487566000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>471151000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>369940000.0</v>
       </c>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
+      <c r="BX26"/>
     </row>
-    <row r="27" spans="1:75">
+    <row r="27" spans="1:76">
       <c r="A27" t="s">
         <v>46</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -8515,2837 +8576,2875 @@
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
+      <c r="BX27"/>
     </row>
-    <row r="28" spans="1:75">
+    <row r="28" spans="1:76">
       <c r="A28" t="s">
         <v>47</v>
       </c>
       <c r="B28">
+        <v>8059954000.0</v>
+      </c>
+      <c r="C28">
         <v>8110050999.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>6822692000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>6868932000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>6886534000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>7049913000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>6812493000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>6802480000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>7085227000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>7688235000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>6772825000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>6612793000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>6581296000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>6542366000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>6870298000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>6561302000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>6658654000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>6198617000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>7026441000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7118638000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>7367377000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>6970910000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>7302349000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>7923277000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>7947663000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>7851603000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>7613072000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>7393653000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>5108364000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4695239000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4461587000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>4150036000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>3680659999.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3413124000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3218850000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3092236000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2997604000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>2760389000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>2789047000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2800333000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>2937869000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>2607663000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2512347000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2587761000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2473172000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>2356891000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>2004695000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1900734000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1818720000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>1305084000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>1461027000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>1325950000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>1461855000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>745722000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>962941000.0</v>
       </c>
-      <c r="BD28"/>
       <c r="BE28"/>
-      <c r="BF28">
+      <c r="BF28"/>
+      <c r="BG28">
         <v>442619000.0</v>
       </c>
-      <c r="BG28"/>
       <c r="BH28"/>
       <c r="BI28"/>
       <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
       <c r="BN28"/>
       <c r="BO28"/>
       <c r="BP28"/>
       <c r="BQ28"/>
       <c r="BR28"/>
       <c r="BS28"/>
       <c r="BT28"/>
       <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
+      <c r="BX28"/>
     </row>
-    <row r="29" spans="1:75">
+    <row r="29" spans="1:76">
       <c r="A29" t="s">
         <v>48</v>
       </c>
       <c r="B29">
+        <v>11989172000.0</v>
+      </c>
+      <c r="C29">
         <v>12644180000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>10090123000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>10095346000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>10434845000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>11138999000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>11138204000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>10392468000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>10578493000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>10762624000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>10077021000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>9706288000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>9660914000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>9750252000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>9894610000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>9817086000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>10031668000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>9859294000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>10074416000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10308555000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>10199216000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>10583925000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>10499932000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>10745248000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>10718917000.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
+      <c r="BX29"/>
     </row>
-    <row r="30" spans="1:75">
+    <row r="30" spans="1:76">
       <c r="A30" t="s">
         <v>49</v>
       </c>
       <c r="B30">
+        <v>848586000.0</v>
+      </c>
+      <c r="C30">
         <v>788803000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>706502000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>728796000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>694697000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>721449000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>688907000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>698604000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>737184000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>681288000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>626345000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>565770000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>558300000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>590302000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>712417000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>758749000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>647301000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>467129000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>622376000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>559348000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>525173000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>471194000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>477660000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>483387000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>276897000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>272331000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>242066000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>235542000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>225395000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>231155000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>231464000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>184026000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>201007000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>161879000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>194540000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>137426000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>153521000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>226504000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>215572000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>222844000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>179601000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>182899000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>150604000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>173443000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>145801000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>109434000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>127431000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>109783000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>102600000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>87548000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>78424000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>78824000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>31057000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>50213000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>21359000.0</v>
       </c>
-      <c r="BD30"/>
       <c r="BE30"/>
-      <c r="BF30">
+      <c r="BF30"/>
+      <c r="BG30">
         <v>22703000.0</v>
       </c>
-      <c r="BG30"/>
       <c r="BH30"/>
       <c r="BI30"/>
       <c r="BJ30"/>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
+      <c r="BX30"/>
     </row>
-    <row r="31" spans="1:75">
+    <row r="31" spans="1:76">
       <c r="A31" t="s">
         <v>50</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31">
         <v>2127851000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>2320139000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>2391623000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>2390257000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>2141778000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2427812000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2529199000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>2966955000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>2197216000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>2161707000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>2032147000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>2114020000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>2001347000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>2000640000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>1853881000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>1940532000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>1919722000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>2220011000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>2312337000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>2341701000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>2446533000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-182796000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-143256000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>2753450000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>2793948000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>2829363000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>2827957000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-173165000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-158806000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-184480000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-367330000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2267687000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>2569021000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-89537000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-89976000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-9049000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>780328000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>2536090000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>762929000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>2432996000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>665302000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>674664000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>1684983000.0</v>
       </c>
-      <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
+      <c r="BX31"/>
     </row>
-    <row r="32" spans="1:75">
+    <row r="32" spans="1:76">
       <c r="A32" t="s">
         <v>51</v>
       </c>
       <c r="B32">
+        <v>132250000.0</v>
+      </c>
+      <c r="C32">
         <v>420457000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>276579000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>210208000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>178965000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>155496000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>186493000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>434170000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>358208000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-311646000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>499906000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>175659000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>153971000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-3432000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>150377000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>108766000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-430833000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-455433000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-550632000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-240420000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>120898000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-17871000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-193496000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-331883000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>40823000.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
+      <c r="BX32"/>
     </row>
-    <row r="33" spans="1:75">
+    <row r="33" spans="1:76">
       <c r="A33" t="s">
         <v>52</v>
       </c>
       <c r="B33">
+        <v>13385095000.0</v>
+      </c>
+      <c r="C33">
         <v>13341479000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>11208301000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>11254522000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>11266983000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>11297595000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>11148536000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>11112211000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>11199123000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>11479197000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>10490748000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>10421747000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>10377190000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>10371203000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>10576282000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>10525416000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>10539580000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>10588315000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>10662668000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>10740048000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>10823883000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>10886963000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>11045742000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>11394080000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>11418449999.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>11944041000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>11784987000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>11644346000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>11461053000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>8902819000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>8649674000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>8419472000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>8080075000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>7761101000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7556949000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7412069000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>7348547000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>7140506000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>7134949000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>7120646000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>7070562000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>6420381000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>6937195000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>6943941000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>6881291000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>6576396000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>4853585000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>4740609000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>4585963000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>4073217000.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>3919316000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>3751989000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>3545893000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>3010729000.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>2875705000.0</v>
       </c>
-      <c r="BD33"/>
       <c r="BE33"/>
-      <c r="BF33">
+      <c r="BF33"/>
+      <c r="BG33">
         <v>2581178000.0</v>
       </c>
-      <c r="BG33"/>
       <c r="BH33"/>
       <c r="BI33"/>
       <c r="BJ33"/>
       <c r="BK33"/>
       <c r="BL33"/>
       <c r="BM33"/>
       <c r="BN33"/>
       <c r="BO33"/>
       <c r="BP33"/>
       <c r="BQ33"/>
       <c r="BR33"/>
       <c r="BS33"/>
       <c r="BT33"/>
       <c r="BU33"/>
       <c r="BV33"/>
       <c r="BW33"/>
+      <c r="BX33"/>
     </row>
-    <row r="34" spans="1:75">
+    <row r="34" spans="1:76">
       <c r="A34" t="s">
         <v>53</v>
       </c>
       <c r="B34">
+        <v>1261134000.0</v>
+      </c>
+      <c r="C34">
         <v>864509000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>810209000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>790270000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>777063000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>751400000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>624008000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>597052000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>526508000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>480212000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>452188000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>735750000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>720308000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>675650000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>679430000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>658711000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>635633000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>325806000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>591246000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>319825000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>563908000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>535853000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>600104000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>562586000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>561496000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>544742000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>497886000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>484382000.0</v>
       </c>
-      <c r="AC34">
+      <c r="AD34">
         <v>462834000.0</v>
       </c>
-      <c r="AD34">
+      <c r="AE34">
         <v>400043000.0</v>
       </c>
-      <c r="AE34">
+      <c r="AF34">
         <v>299890000.0</v>
       </c>
-      <c r="AF34">
+      <c r="AG34">
         <v>289905000.0</v>
       </c>
-      <c r="AG34">
+      <c r="AH34">
         <v>275839000.0</v>
       </c>
-      <c r="AH34">
+      <c r="AI34">
         <v>146885000.0</v>
       </c>
-      <c r="AI34">
+      <c r="AJ34">
         <v>146248000.0</v>
       </c>
-      <c r="AJ34">
+      <c r="AK34">
         <v>142526000.0</v>
       </c>
-      <c r="AK34">
+      <c r="AL34">
         <v>182688000.0</v>
       </c>
-      <c r="AL34">
+      <c r="AM34">
         <v>184081000.0</v>
       </c>
-      <c r="AM34">
+      <c r="AN34">
         <v>156029000.0</v>
       </c>
-      <c r="AN34">
+      <c r="AO34">
         <v>166289000.0</v>
       </c>
-      <c r="AO34">
+      <c r="AP34">
         <v>325337000.0</v>
       </c>
-      <c r="AP34">
+      <c r="AQ34">
         <v>307280000.0</v>
       </c>
-      <c r="AQ34">
+      <c r="AR34">
         <v>303618000.0</v>
       </c>
-      <c r="AR34">
+      <c r="AS34">
         <v>299927000.0</v>
       </c>
-      <c r="AS34">
+      <c r="AT34">
         <v>290462000.0</v>
       </c>
-      <c r="AT34">
+      <c r="AU34">
         <v>110069000.0</v>
       </c>
-      <c r="AU34">
+      <c r="AV34">
         <v>85903000.0</v>
       </c>
-      <c r="AV34">
+      <c r="AW34">
         <v>81927000.0</v>
       </c>
-      <c r="AW34">
+      <c r="AX34">
         <v>79850000.0</v>
       </c>
-      <c r="AX34">
+      <c r="AY34">
         <v>79145000.0</v>
       </c>
-      <c r="AY34">
+      <c r="AZ34">
         <v>76336000.0</v>
       </c>
-      <c r="AZ34">
+      <c r="BA34">
         <v>74827000.0</v>
       </c>
-      <c r="BA34">
+      <c r="BB34">
         <v>71096000.0</v>
       </c>
-      <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
+      <c r="BX34"/>
     </row>
-    <row r="35" spans="1:75">
+    <row r="35" spans="1:76">
       <c r="A35" t="s">
         <v>54</v>
       </c>
       <c r="B35">
+        <v>10010355000.0</v>
+      </c>
+      <c r="C35">
         <v>9598814000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>8156244000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>8131293000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>8112377000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>8077921000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>7957512000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>8122372000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>8181040000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>8138421000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>8035562000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>7575243000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>7429597000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>7259656000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>7720973000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>7329179000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>6837940000.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>7037122000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>7015590000.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>7446755000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>8002661000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>7973880000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8061790000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>8126680000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>8666988000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>8515206000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>8246278000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>7990005000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>5686600000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>5197121000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>4876639000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>4476011000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>4460777000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>3647006000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>3528418000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>3433760000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>3312474000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>3309944000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>3097784000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>3132313000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>3380568000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>3020600000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2897844000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>2982819000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>2831259000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AU35">
         <v>2580310000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AV35">
         <v>2169597000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>2105404000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>1993117000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>1497623000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>1596276000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>1495041000.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>1626163000.0</v>
       </c>
-      <c r="BB35">
+      <c r="BC35">
         <v>1238328000.0</v>
       </c>
-      <c r="BC35">
+      <c r="BD35">
         <v>1010435000.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
-      <c r="BF35">
+      <c r="BF35"/>
+      <c r="BG35">
         <v>1258450000.0</v>
       </c>
-      <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
       <c r="BJ35"/>
       <c r="BK35"/>
       <c r="BL35"/>
       <c r="BM35"/>
       <c r="BN35"/>
       <c r="BO35"/>
       <c r="BP35"/>
       <c r="BQ35"/>
       <c r="BR35"/>
       <c r="BS35"/>
       <c r="BT35"/>
       <c r="BU35"/>
       <c r="BV35"/>
       <c r="BW35"/>
+      <c r="BX35"/>
     </row>
-    <row r="36" spans="1:75">
+    <row r="36" spans="1:76">
       <c r="A36" t="s">
         <v>55</v>
       </c>
       <c r="B36">
+        <v>345103000.0</v>
+      </c>
+      <c r="C36">
         <v>153652000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>340553000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>352096000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>365756000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>136700000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>255333000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>256902000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>218849000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>119479000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>217163000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>198630000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>178827000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>80782000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>168721000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>165671000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>159707000.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>2075408000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>199964000.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>189268000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>195195000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>2177018000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>167645000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>142496000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>76464999.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>2619110000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>305373000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>313817000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>319339000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>2030746000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>14057000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>14138000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>14303000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>12570000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>265343000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>265862000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>16431000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>15058000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>14778000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>269258000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>269643000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>29707000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>284239000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AS36">
         <v>285840000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AT36">
         <v>280289000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>28289000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AV36">
         <v>288130000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AW36">
         <v>288918000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AX36">
         <v>294256000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AY36">
         <v>27401000.0</v>
       </c>
-      <c r="AY36">
+      <c r="AZ36">
         <v>286248000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BA36">
         <v>284826000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>285497000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>27798000.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>26981000.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
-      <c r="BF36">
+      <c r="BF36"/>
+      <c r="BG36">
         <v>24143000.0</v>
       </c>
-      <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
       <c r="BL36"/>
       <c r="BM36"/>
       <c r="BN36"/>
       <c r="BO36"/>
       <c r="BP36"/>
       <c r="BQ36"/>
       <c r="BR36"/>
       <c r="BS36"/>
       <c r="BT36"/>
       <c r="BU36"/>
       <c r="BV36"/>
       <c r="BW36"/>
+      <c r="BX36"/>
     </row>
-    <row r="37" spans="1:75">
+    <row r="37" spans="1:76">
       <c r="A37" t="s">
         <v>56</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
-      <c r="L37">
+      <c r="L37"/>
+      <c r="M37">
         <v>133096000.0</v>
       </c>
-      <c r="M37">
+      <c r="N37">
         <v>134591000.0</v>
       </c>
-      <c r="N37"/>
-      <c r="O37">
+      <c r="O37"/>
+      <c r="P37">
         <v>138133000.0</v>
       </c>
-      <c r="P37">
+      <c r="Q37">
         <v>143500000.0</v>
       </c>
-      <c r="Q37">
+      <c r="R37">
         <v>141851000.0</v>
       </c>
-      <c r="R37">
+      <c r="S37">
         <v>137687000.0</v>
       </c>
-      <c r="S37">
+      <c r="T37">
         <v>141788000.0</v>
       </c>
-      <c r="T37">
+      <c r="U37">
         <v>139730000.0</v>
       </c>
-      <c r="U37">
+      <c r="V37">
         <v>136698000.0</v>
       </c>
-      <c r="V37">
+      <c r="W37">
         <v>134081000.0</v>
       </c>
-      <c r="W37"/>
-      <c r="X37">
+      <c r="X37"/>
+      <c r="Y37">
         <v>137537000.0</v>
       </c>
-      <c r="Y37">
+      <c r="Z37">
         <v>133139000.0</v>
       </c>
-      <c r="Z37">
+      <c r="AA37">
         <v>149570000.0</v>
       </c>
-      <c r="AA37">
+      <c r="AB37">
         <v>152158000.0</v>
       </c>
-      <c r="AB37"/>
-      <c r="AC37">
+      <c r="AC37"/>
+      <c r="AD37">
         <v>153619000.0</v>
       </c>
-      <c r="AD37">
+      <c r="AE37">
         <v>2552777000.0</v>
       </c>
-      <c r="AE37">
+      <c r="AF37">
         <v>2635232000.0</v>
       </c>
-      <c r="AF37">
+      <c r="AG37">
         <v>2681237000.0</v>
       </c>
-      <c r="AG37">
+      <c r="AH37">
         <v>2808029000.0</v>
       </c>
-      <c r="AH37">
-[...1 lines deleted...]
-      </c>
       <c r="AI37">
+        <v>0.0</v>
+      </c>
+      <c r="AJ37">
         <v>2926665000.0</v>
       </c>
-      <c r="AJ37">
+      <c r="AK37">
         <v>2966202000.0</v>
       </c>
-      <c r="AK37">
+      <c r="AL37">
         <v>2999755000.0</v>
       </c>
-      <c r="AL37">
+      <c r="AM37">
         <v>3062623000.0</v>
       </c>
-      <c r="AM37">
+      <c r="AN37">
         <v>3081145000.0</v>
       </c>
-      <c r="AN37">
+      <c r="AO37">
         <v>3081175000.0</v>
       </c>
-      <c r="AO37">
+      <c r="AP37">
         <v>2848229000.0</v>
       </c>
-      <c r="AP37">
+      <c r="AQ37">
         <v>2428658000.0</v>
       </c>
-      <c r="AQ37">
-[...1 lines deleted...]
-      </c>
       <c r="AR37">
+        <v>0.0</v>
+      </c>
+      <c r="AS37">
         <v>2611595000.0</v>
       </c>
-      <c r="AS37">
+      <c r="AT37">
         <v>2602624000.0</v>
       </c>
-      <c r="AT37">
+      <c r="AU37">
         <v>2751155000.0</v>
       </c>
-      <c r="AU37">
+      <c r="AV37">
         <v>1755734000.0</v>
       </c>
-      <c r="AV37">
+      <c r="AW37">
         <v>1752521000.0</v>
       </c>
-      <c r="AW37">
+      <c r="AX37">
         <v>1701314000.0</v>
       </c>
-      <c r="AX37">
+      <c r="AY37">
         <v>1686856000.0</v>
       </c>
-      <c r="AY37">
+      <c r="AZ37">
         <v>1461540000.0</v>
       </c>
-      <c r="AZ37">
+      <c r="BA37">
         <v>1451438000.0</v>
       </c>
-      <c r="BA37">
+      <c r="BB37">
         <v>1162726000.0</v>
       </c>
-      <c r="BB37">
-[...1 lines deleted...]
-      </c>
       <c r="BC37">
         <v>0.0</v>
       </c>
       <c r="BD37">
         <v>0.0</v>
       </c>
       <c r="BE37">
         <v>0.0</v>
       </c>
       <c r="BF37">
         <v>0.0</v>
       </c>
       <c r="BG37">
         <v>0.0</v>
       </c>
       <c r="BH37">
         <v>0.0</v>
       </c>
       <c r="BI37">
         <v>0.0</v>
       </c>
-      <c r="BJ37"/>
+      <c r="BJ37">
+        <v>0.0</v>
+      </c>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
+      <c r="BX37"/>
     </row>
-    <row r="38" spans="1:75">
+    <row r="38" spans="1:76">
       <c r="A38" t="s">
         <v>57</v>
       </c>
-      <c r="B38">
+      <c r="B38"/>
+      <c r="C38">
         <v>153652000.0</v>
       </c>
-      <c r="C38">
+      <c r="D38">
         <v>316723000.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>326922000.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>337752000.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>136700000.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>228088000.0</v>
       </c>
-      <c r="H38"/>
       <c r="I38"/>
       <c r="J38"/>
-      <c r="K38">
+      <c r="K38"/>
+      <c r="L38">
         <v>200064000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>180803000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>175627000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>80782000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>168721000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>165671000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>159707000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>2075408000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>2138587000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>189268000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>195195000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>1395826000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>188937000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>401977000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>334350000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>334217000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>317950000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>323069000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>21809000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>282503000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>274057000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>274384000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>274525000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>2029397000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>2048251000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2063119000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>2080408000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>2089082000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>2102390000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2116705000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AP38">
         <v>2128534000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AQ38">
         <v>2130407000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2147273000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AS38">
         <v>2161400000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AT38">
         <v>2170020000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AU38">
         <v>2192025000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AV38">
         <v>1085998000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AW38">
         <v>1085242000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AX38">
         <v>1066485000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AY38">
         <v>689962000.0</v>
       </c>
-      <c r="AY38">
+      <c r="AZ38">
         <v>675416000.0</v>
       </c>
-      <c r="AZ38">
+      <c r="BA38">
         <v>657963000.0</v>
       </c>
-      <c r="BA38">
+      <c r="BB38">
         <v>557680000.0</v>
       </c>
-      <c r="BB38">
+      <c r="BC38">
         <v>537354000.0</v>
       </c>
-      <c r="BC38">
+      <c r="BD38">
         <v>532782000.0</v>
       </c>
-      <c r="BD38">
+      <c r="BE38">
         <v>528428000.0</v>
       </c>
-      <c r="BE38">
+      <c r="BF38">
         <v>527334000.0</v>
       </c>
-      <c r="BF38">
+      <c r="BG38">
         <v>425136000.0</v>
       </c>
-      <c r="BG38">
+      <c r="BH38">
         <v>425469000.0</v>
       </c>
-      <c r="BH38">
+      <c r="BI38">
         <v>424025000.0</v>
       </c>
-      <c r="BI38">
+      <c r="BJ38">
         <v>420774000.0</v>
       </c>
-      <c r="BJ38">
+      <c r="BK38">
         <v>363003000.0</v>
       </c>
-      <c r="BK38">
+      <c r="BL38">
         <v>363809000.0</v>
       </c>
-      <c r="BL38">
+      <c r="BM38">
         <v>314265000.0</v>
       </c>
-      <c r="BM38">
+      <c r="BN38">
         <v>314123000.0</v>
       </c>
-      <c r="BN38">
+      <c r="BO38">
         <v>303870000.0</v>
       </c>
-      <c r="BO38">
+      <c r="BP38">
         <v>300897000.0</v>
       </c>
-      <c r="BP38">
+      <c r="BQ38">
         <v>294412000.0</v>
       </c>
-      <c r="BQ38">
+      <c r="BR38">
         <v>293654000.0</v>
       </c>
-      <c r="BR38">
+      <c r="BS38">
         <v>293247000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>264783000.0</v>
       </c>
       <c r="BT38">
         <v>264783000.0</v>
       </c>
       <c r="BU38">
-        <v>4810000.0</v>
+        <v>264783000.0</v>
       </c>
       <c r="BV38">
         <v>4810000.0</v>
       </c>
       <c r="BW38">
+        <v>4810000.0</v>
+      </c>
+      <c r="BX38">
         <v>4840000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:75">
+    <row r="39" spans="1:76">
       <c r="A39" t="s">
         <v>58</v>
       </c>
       <c r="B39">
+        <v>28524000.0</v>
+      </c>
+      <c r="C39">
         <v>35811000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>20345000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>34503000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>35430000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>32763000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>17152000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>23327000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>31267000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>35778000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>16948000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>15576000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>64353000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>19670000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>22138000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>5746000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>8790000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1897000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>30470000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>18242000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>25238000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>17935000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>16419000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>15479000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>10609000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>93000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>8087000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>1259000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>2575000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>4184000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>8329999.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>593000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1849999.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>2955000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>2935000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>559000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>1713000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>2889000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>2744000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>620000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>3232000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>1034000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>5054000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>5576000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>4955000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>9108000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>4893000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>2726000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>5204000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>1710000.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>6474000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>2229000.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>3429000.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>3657000.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>9386000.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>5432000.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>6670000.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>7186000.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>5644000.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>3701000.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>5875000.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>5114000.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>5146000.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>2766000.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>3392000.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>3287000.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>2175000.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>684000.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>815000.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>505000.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>789000.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>1082000.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>1989000.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>2916000.0</v>
       </c>
-      <c r="BW39">
+      <c r="BX39">
         <v>14569000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:75">
+    <row r="40" spans="1:76">
       <c r="A40" t="s">
         <v>59</v>
       </c>
       <c r="B40">
+        <v>294125000.0</v>
+      </c>
+      <c r="C40">
         <v>380311000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>256825000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>210953000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>180502000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>254860999.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>187248000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>244709000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>206170000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>292824000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>170642000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>205335000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>201908000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>220967000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>166959000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>205783000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>149133000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>280441000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>163181000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>235906000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>177912000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>279897000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>224938000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>207332000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>157618000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>165294000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>308534000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>243747000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>183623000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>142129000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>114257000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>128642000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>76456000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>2304000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>90719000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>79040000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>56653000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>3114000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>121876000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>129032000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>127449000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>3555000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>138284000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>149253000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AT40">
         <v>171487000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AU40">
         <v>148514000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>174502000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>148195000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>142505000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AY40">
         <v>1966000.0</v>
       </c>
-      <c r="AY40">
+      <c r="AZ40">
         <v>140323000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BA40">
         <v>110613000.0</v>
       </c>
-      <c r="BA40">
+      <c r="BB40">
         <v>147636000.0</v>
       </c>
-      <c r="BB40">
+      <c r="BC40">
         <v>120552000.0</v>
       </c>
-      <c r="BC40">
+      <c r="BD40">
         <v>173689000.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>117352000.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>94240000.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>76953000.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>63622000.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>37950000.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>29963000.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>26859000.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>28676000.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>17724000.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>15426000.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>7491000.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>14587000.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>8792000.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>7586000.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>9209000.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>7224000.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>6223000.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>5545000.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>5943000.0</v>
       </c>
-      <c r="BW40">
+      <c r="BX40">
         <v>4272000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:75">
+    <row r="41" spans="1:76">
       <c r="A41" t="s">
         <v>60</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41">
         <v>775511000.0</v>
       </c>
-      <c r="L41">
+      <c r="M41">
         <v>751029000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>656756000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>693612000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>673056000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>649190000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>636506000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>615716000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>610917000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>586660000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>558048000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>621396000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>582284000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>578227000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>560606000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>512625000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>497255000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>474846000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>409740000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>310175000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>298658000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>284431000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AI41">
         <v>146885000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AJ41">
         <v>146248000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AK41">
         <v>142526000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>145342000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>142641000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>139604000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>137139000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AP41">
         <v>132126000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AQ41">
         <v>118606000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>119422000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AS41">
         <v>120041000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AT41">
         <v>114766000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AU41">
         <v>110069000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AV41">
         <v>85903000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AW41">
         <v>81927000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AX41">
         <v>79850000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AY41">
         <v>79145000.0</v>
       </c>
-      <c r="AY41">
+      <c r="AZ41">
         <v>76336000.0</v>
       </c>
-      <c r="AZ41">
+      <c r="BA41">
         <v>74827000.0</v>
       </c>
-      <c r="BA41">
+      <c r="BB41">
         <v>71096000.0</v>
       </c>
-      <c r="BB41">
+      <c r="BC41">
         <v>68472000.0</v>
       </c>
-      <c r="BC41">
+      <c r="BD41">
         <v>69722000.0</v>
       </c>
-      <c r="BD41">
+      <c r="BE41">
         <v>69048000.0</v>
       </c>
-      <c r="BE41">
+      <c r="BF41">
         <v>68288000.0</v>
       </c>
-      <c r="BF41">
+      <c r="BG41">
         <v>63642000.0</v>
       </c>
-      <c r="BG41">
+      <c r="BH41">
         <v>62860000.0</v>
       </c>
-      <c r="BH41">
+      <c r="BI41">
         <v>61514000.0</v>
       </c>
-      <c r="BI41">
+      <c r="BJ41">
         <v>60079000.0</v>
       </c>
-      <c r="BJ41">
+      <c r="BK41">
         <v>43542000.0</v>
       </c>
-      <c r="BK41">
+      <c r="BL41">
         <v>56790000.0</v>
       </c>
-      <c r="BL41">
+      <c r="BM41">
         <v>15631000.0</v>
       </c>
-      <c r="BM41">
+      <c r="BN41">
         <v>15392000.0</v>
       </c>
-      <c r="BN41">
+      <c r="BO41">
         <v>11980000.0</v>
       </c>
-      <c r="BO41">
+      <c r="BP41">
         <v>10568000.0</v>
       </c>
-      <c r="BP41">
+      <c r="BQ41">
         <v>9379000.0</v>
       </c>
-      <c r="BQ41">
+      <c r="BR41">
         <v>9240000.0</v>
       </c>
-      <c r="BR41">
+      <c r="BS41">
         <v>9093000.0</v>
       </c>
-      <c r="BS41">
+      <c r="BT41">
         <v>8330000.0</v>
       </c>
-      <c r="BT41">
+      <c r="BU41">
         <v>8144000.0</v>
       </c>
-      <c r="BU41">
+      <c r="BV41">
         <v>7917000.0</v>
       </c>
-      <c r="BV41">
+      <c r="BW41">
         <v>7185000.0</v>
       </c>
-      <c r="BW41">
+      <c r="BX41">
         <v>6814000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:75">
+    <row r="42" spans="1:76">
       <c r="A42" t="s">
         <v>61</v>
       </c>
       <c r="B42">
+        <v>3506990000.0</v>
+      </c>
+      <c r="C42">
         <v>4163122000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>3328636000.0</v>
       </c>
-      <c r="D42"/>
       <c r="E42"/>
-      <c r="F42">
+      <c r="F42"/>
+      <c r="G42">
         <v>3375170000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3377517000.0</v>
       </c>
-      <c r="H42"/>
-      <c r="I42">
+      <c r="I42"/>
+      <c r="J42">
         <v>3376291000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>3029130000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>3356000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>644000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>139113000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>136406000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>2739941.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>-608727997.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>3268698.22</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3095760000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>11286000.0</v>
       </c>
-      <c r="T42">
+      <c r="U42">
         <v>13923000.0</v>
       </c>
-      <c r="U42">
+      <c r="V42">
         <v>120665000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>2895212000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>2790456000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>115190000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>108149000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>6636033000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>6511164000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>6549722000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AD42">
         <v>6541871000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AE42">
         <v>6353085000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>2635232000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AG42">
         <v>2681237000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AH42">
         <v>2808029000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AI42">
         <v>6084879000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AJ42">
         <v>6067934000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AK42">
         <v>6043456000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AL42">
         <v>2999755000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AM42">
         <v>5922766000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AN42">
         <v>4152330000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AO42">
         <v>4133794000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AP42">
         <v>3725105000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AQ42">
         <v>5187500000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AR42">
         <v>4053161000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AS42">
         <v>4021691000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AT42">
         <v>4022490000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AU42">
         <v>4011350000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AV42">
         <v>2693959000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AW42">
         <v>2694335000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AX42">
         <v>2622837000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AY42">
         <v>3447938000.0</v>
       </c>
-      <c r="AY42">
+      <c r="AZ42">
         <v>2286614000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BA42">
         <v>2286236000.0</v>
       </c>
-      <c r="BA42">
+      <c r="BB42">
         <v>1845478000.0</v>
       </c>
-      <c r="BB42">
+      <c r="BC42">
         <v>2080419000.0</v>
       </c>
-      <c r="BC42">
+      <c r="BD42">
         <v>671902000.0</v>
       </c>
-      <c r="BD42"/>
       <c r="BE42"/>
-      <c r="BF42">
+      <c r="BF42"/>
+      <c r="BG42">
         <v>585789000.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
       <c r="BI42"/>
       <c r="BJ42"/>
       <c r="BK42"/>
       <c r="BL42"/>
       <c r="BM42"/>
       <c r="BN42"/>
       <c r="BO42"/>
       <c r="BP42"/>
       <c r="BQ42"/>
       <c r="BR42"/>
       <c r="BS42"/>
       <c r="BT42"/>
       <c r="BU42"/>
       <c r="BV42"/>
       <c r="BW42"/>
+      <c r="BX42"/>
     </row>
-    <row r="43" spans="1:75">
+    <row r="43" spans="1:76">
       <c r="A43" t="s">
         <v>62</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -11379,87 +11478,86 @@
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
+      <c r="BX43"/>
     </row>
-    <row r="44" spans="1:75">
+    <row r="44" spans="1:76">
       <c r="A44" t="s">
         <v>63</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
-      <c r="AE44">
-[...1 lines deleted...]
-      </c>
+      <c r="AE44"/>
       <c r="AF44">
         <v>0.0</v>
       </c>
       <c r="AG44">
         <v>0.0</v>
       </c>
       <c r="AH44">
         <v>0.0</v>
       </c>
       <c r="AI44">
         <v>0.0</v>
       </c>
       <c r="AJ44">
         <v>0.0</v>
       </c>
       <c r="AK44">
         <v>0.0</v>
       </c>
       <c r="AL44">
         <v>0.0</v>
       </c>
       <c r="AM44">
         <v>0.0</v>
       </c>
       <c r="AN44">
@@ -11506,704 +11604,712 @@
       </c>
       <c r="BB44">
         <v>0.0</v>
       </c>
       <c r="BC44">
         <v>0.0</v>
       </c>
       <c r="BD44">
         <v>0.0</v>
       </c>
       <c r="BE44">
         <v>0.0</v>
       </c>
       <c r="BF44">
         <v>0.0</v>
       </c>
       <c r="BG44">
         <v>0.0</v>
       </c>
       <c r="BH44">
         <v>0.0</v>
       </c>
       <c r="BI44">
         <v>0.0</v>
       </c>
-      <c r="BJ44"/>
+      <c r="BJ44">
+        <v>0.0</v>
+      </c>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
+      <c r="BX44"/>
     </row>
-    <row r="45" spans="1:75">
+    <row r="45" spans="1:76">
       <c r="A45" t="s">
         <v>64</v>
       </c>
       <c r="B45">
+        <v>17865350000.0</v>
+      </c>
+      <c r="C45">
         <v>17648375000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>15985933000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>15846749000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>15677543000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>15509910000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>15342193000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>15147641000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>15157635000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>14945431000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>13809080000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>13740911000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>13550060000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>13365593000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>13236499000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>13058689000.0</v>
       </c>
-      <c r="Q45">
+      <c r="R45">
         <v>12930358000.0</v>
       </c>
-      <c r="R45">
+      <c r="S45">
         <v>12846078000.0</v>
       </c>
-      <c r="S45">
+      <c r="T45">
         <v>12732926000.0</v>
       </c>
-      <c r="T45">
+      <c r="U45">
         <v>8589965000.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>8639538000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>8709945000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>8825139000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>8914716000.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>8986731000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9068916000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>8939147000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>8800569000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>8640001000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>8410353000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>6418634000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>6214000000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>6064000000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>5731000000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>5508000000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>5348000000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>5267000000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>5050000000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>5031000000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>5002000000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>4940000000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>4859000000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>4532000000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>4521000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>4447000000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>4571000000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>3768000000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>3655000000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>3519000000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>3383000000.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>3244000000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>3094000000.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>2988000000.0</v>
       </c>
-      <c r="BB45"/>
       <c r="BC45"/>
       <c r="BD45"/>
       <c r="BE45"/>
       <c r="BF45"/>
       <c r="BG45"/>
       <c r="BH45"/>
       <c r="BI45"/>
       <c r="BJ45"/>
       <c r="BK45"/>
       <c r="BL45"/>
       <c r="BM45"/>
       <c r="BN45"/>
       <c r="BO45"/>
       <c r="BP45"/>
       <c r="BQ45"/>
       <c r="BR45"/>
       <c r="BS45"/>
       <c r="BT45"/>
       <c r="BU45"/>
       <c r="BV45"/>
       <c r="BW45"/>
+      <c r="BX45"/>
     </row>
-    <row r="46" spans="1:75">
+    <row r="46" spans="1:76">
       <c r="A46" t="s">
         <v>65</v>
       </c>
       <c r="B46">
+        <v>11294693000.0</v>
+      </c>
+      <c r="C46">
         <v>11408824000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>9726347000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>9740204000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>9727094000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>9934109000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>9695591000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>9644413000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>9725292000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>9739295000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>8664402000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>8600970000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>8541222000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>8608687000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>8539683000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>8477567000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>8475196000.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>8512907000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>8524081000.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>8589965000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>8639538000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>8709945000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>8825139000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>8914716000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>8986731000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9064931000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>8933834000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>8793646000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>8629999000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>6612073000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>6418634000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>6213574000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>6063547000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>5730891000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>5507714000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>5347794000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>5266813000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>5049932000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>5030894000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>5002144000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>4940219000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>4289974000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>4789922000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>4782541000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>4711271000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>4384371000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>3767587000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>3655367000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>3519478000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>3383255000.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>3243900000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>3094026000.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>2988213000.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>2473375000.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>2342923000.0</v>
       </c>
-      <c r="BD46"/>
       <c r="BE46"/>
-      <c r="BF46">
+      <c r="BF46"/>
+      <c r="BG46">
         <v>2052224000.0</v>
       </c>
-      <c r="BG46"/>
       <c r="BH46"/>
       <c r="BI46"/>
       <c r="BJ46"/>
       <c r="BK46"/>
       <c r="BL46"/>
       <c r="BM46"/>
       <c r="BN46"/>
       <c r="BO46"/>
       <c r="BP46"/>
       <c r="BQ46"/>
       <c r="BR46"/>
       <c r="BS46"/>
       <c r="BT46"/>
       <c r="BU46"/>
       <c r="BV46"/>
       <c r="BW46"/>
+      <c r="BX46"/>
     </row>
-    <row r="47" spans="1:75">
+    <row r="47" spans="1:76">
       <c r="A47" t="s">
         <v>66</v>
       </c>
-      <c r="B47">
+      <c r="B47"/>
+      <c r="C47">
         <v>11408824000.0</v>
       </c>
-      <c r="C47">
+      <c r="D47">
         <v>9726347000.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>9740204000.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>9727094000.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>9934109000.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>9695591000.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47">
         <v>8664402000.0</v>
       </c>
-      <c r="L47">
+      <c r="M47">
         <v>8600970000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>8541222000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>8541600000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>8539683000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>8477567000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>8475196000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>8512907000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8524081000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>8589965000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>8639538000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>8709945000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>8825139000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>8914716000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>8986731000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9064931000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>8933834000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>8793646000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>8629999000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>6612073000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>6418634000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>6213574000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>6063547000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>5730891000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>5507714000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>5347794000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>5266813000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>5049932000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>5030894000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>5002144000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AP47">
         <v>4940219000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AQ47">
         <v>4289974000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>4531919000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AS47">
         <v>4521347000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AT47">
         <v>4446869000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AU47">
         <v>4384371000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AV47">
         <v>3767587000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AW47">
         <v>3655367000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AX47">
         <v>3519478000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AY47">
         <v>3383255000.0</v>
       </c>
-      <c r="AY47">
+      <c r="AZ47">
         <v>3243900000.0</v>
       </c>
-      <c r="AZ47">
+      <c r="BA47">
         <v>3094026000.0</v>
       </c>
-      <c r="BA47">
+      <c r="BB47">
         <v>2988213000.0</v>
       </c>
-      <c r="BB47">
+      <c r="BC47">
         <v>2473375000.0</v>
       </c>
-      <c r="BC47">
+      <c r="BD47">
         <v>2342923000.0</v>
       </c>
-      <c r="BD47">
+      <c r="BE47">
         <v>2224313000.0</v>
       </c>
-      <c r="BE47">
+      <c r="BF47">
         <v>2126201000.0</v>
       </c>
-      <c r="BF47">
+      <c r="BG47">
         <v>1770934000.0</v>
       </c>
-      <c r="BG47">
+      <c r="BH47">
         <v>1732934000.0</v>
       </c>
-      <c r="BH47">
+      <c r="BI47">
         <v>1618696000.0</v>
       </c>
-      <c r="BI47">
+      <c r="BJ47">
         <v>1618390000.0</v>
       </c>
-      <c r="BJ47">
+      <c r="BK47">
         <v>1359350000.0</v>
       </c>
-      <c r="BK47">
+      <c r="BL47">
         <v>1375733000.0</v>
       </c>
-      <c r="BL47">
+      <c r="BM47">
         <v>983420000.0</v>
       </c>
-      <c r="BM47">
+      <c r="BN47">
         <v>984725000.0</v>
       </c>
-      <c r="BN47">
+      <c r="BO47">
         <v>700496000.0</v>
       </c>
-      <c r="BO47">
+      <c r="BP47">
         <v>696657000.0</v>
       </c>
-      <c r="BP47">
+      <c r="BQ47">
         <v>510975000.0</v>
       </c>
-      <c r="BQ47">
+      <c r="BR47">
         <v>514581000.0</v>
       </c>
-      <c r="BR47">
+      <c r="BS47">
         <v>517815000.0</v>
       </c>
-      <c r="BS47">
+      <c r="BT47">
         <v>367509000.0</v>
       </c>
-      <c r="BT47">
+      <c r="BU47">
         <v>364934000.0</v>
       </c>
-      <c r="BU47">
+      <c r="BV47">
         <v>363502000.0</v>
       </c>
-      <c r="BV47">
+      <c r="BW47">
         <v>363619000.0</v>
       </c>
-      <c r="BW47">
+      <c r="BX47">
         <v>310871000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:75">
+    <row r="48" spans="1:76">
       <c r="A48" t="s">
         <v>67</v>
       </c>
       <c r="B48"/>
       <c r="C48"/>
       <c r="D48"/>
       <c r="E48"/>
       <c r="F48"/>
       <c r="G48"/>
       <c r="H48"/>
       <c r="I48"/>
       <c r="J48"/>
       <c r="K48"/>
       <c r="L48"/>
       <c r="M48"/>
-      <c r="N48">
+      <c r="N48"/>
+      <c r="O48">
         <v>1217103000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>265745.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>612033000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>2108.78</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>1665310000.0</v>
       </c>
-      <c r="S48"/>
       <c r="T48"/>
       <c r="U48"/>
       <c r="V48"/>
       <c r="W48"/>
       <c r="X48"/>
       <c r="Y48"/>
       <c r="Z48"/>
       <c r="AA48"/>
       <c r="AB48"/>
       <c r="AC48"/>
       <c r="AD48"/>
-      <c r="AE48">
-[...1 lines deleted...]
-      </c>
+      <c r="AE48"/>
       <c r="AF48">
         <v>0.0</v>
       </c>
       <c r="AG48">
         <v>0.0</v>
       </c>
       <c r="AH48">
         <v>0.0</v>
       </c>
       <c r="AI48">
         <v>0.0</v>
       </c>
       <c r="AJ48">
         <v>0.0</v>
       </c>
       <c r="AK48">
         <v>0.0</v>
       </c>
       <c r="AL48">
         <v>0.0</v>
       </c>
       <c r="AM48">
         <v>0.0</v>
       </c>
       <c r="AN48">
@@ -12250,101 +12356,102 @@
       </c>
       <c r="BB48">
         <v>0.0</v>
       </c>
       <c r="BC48">
         <v>0.0</v>
       </c>
       <c r="BD48">
         <v>0.0</v>
       </c>
       <c r="BE48">
         <v>0.0</v>
       </c>
       <c r="BF48">
         <v>0.0</v>
       </c>
       <c r="BG48">
         <v>0.0</v>
       </c>
       <c r="BH48">
         <v>0.0</v>
       </c>
       <c r="BI48">
         <v>0.0</v>
       </c>
-      <c r="BJ48"/>
+      <c r="BJ48">
+        <v>0.0</v>
+      </c>
       <c r="BK48"/>
       <c r="BL48"/>
       <c r="BM48"/>
       <c r="BN48"/>
       <c r="BO48"/>
       <c r="BP48"/>
       <c r="BQ48"/>
       <c r="BR48"/>
       <c r="BS48"/>
       <c r="BT48"/>
       <c r="BU48"/>
       <c r="BV48"/>
       <c r="BW48"/>
+      <c r="BX48"/>
     </row>
-    <row r="49" spans="1:75">
+    <row r="49" spans="1:76">
       <c r="A49" t="s">
         <v>68</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
-      <c r="AE49">
-[...1 lines deleted...]
-      </c>
+      <c r="AE49"/>
       <c r="AF49">
         <v>0.0</v>
       </c>
       <c r="AG49">
         <v>0.0</v>
       </c>
       <c r="AH49">
         <v>0.0</v>
       </c>
       <c r="AI49">
         <v>0.0</v>
       </c>
       <c r="AJ49">
         <v>0.0</v>
       </c>
       <c r="AK49">
         <v>0.0</v>
       </c>
       <c r="AL49">
         <v>0.0</v>
       </c>
       <c r="AM49">
         <v>0.0</v>
       </c>
       <c r="AN49">
@@ -12391,741 +12498,752 @@
       </c>
       <c r="BB49">
         <v>0.0</v>
       </c>
       <c r="BC49">
         <v>0.0</v>
       </c>
       <c r="BD49">
         <v>0.0</v>
       </c>
       <c r="BE49">
         <v>0.0</v>
       </c>
       <c r="BF49">
         <v>0.0</v>
       </c>
       <c r="BG49">
         <v>0.0</v>
       </c>
       <c r="BH49">
         <v>0.0</v>
       </c>
       <c r="BI49">
         <v>0.0</v>
       </c>
-      <c r="BJ49"/>
+      <c r="BJ49">
+        <v>0.0</v>
+      </c>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
+      <c r="BX49"/>
     </row>
-    <row r="50" spans="1:75">
+    <row r="50" spans="1:76">
       <c r="A50" t="s">
         <v>69</v>
       </c>
       <c r="B50">
+        <v>440356000.0</v>
+      </c>
+      <c r="C50">
         <v>440205000.0</v>
       </c>
-      <c r="C50"/>
       <c r="D50"/>
-      <c r="E50">
+      <c r="E50"/>
+      <c r="F50">
         <v>336594000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>1000076000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>999563000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50">
+      <c r="I50"/>
+      <c r="J50">
         <v>99933000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>610312000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50">
         <v>2000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>213121000.0</v>
       </c>
-      <c r="O50"/>
       <c r="P50"/>
-      <c r="Q50">
+      <c r="Q50"/>
+      <c r="R50">
         <v>714952000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>502138000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>722086000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>580671000.0</v>
       </c>
-      <c r="U50"/>
-      <c r="V50">
+      <c r="V50"/>
+      <c r="W50">
         <v>430606000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>430326000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>430049000.0</v>
       </c>
-      <c r="Y50"/>
       <c r="Z50"/>
-      <c r="AA50">
+      <c r="AA50"/>
+      <c r="AB50">
         <v>170900000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>102600000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>2000000000.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>28000000.0</v>
       </c>
-      <c r="AE50"/>
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50">
         <v>4177353000.0</v>
       </c>
-      <c r="AG50">
+      <c r="AH50">
         <v>4176346000.0</v>
       </c>
-      <c r="AH50">
+      <c r="AI50">
         <v>3464712000.0</v>
       </c>
-      <c r="AI50">
+      <c r="AJ50">
         <v>3343886000.0</v>
       </c>
-      <c r="AJ50">
+      <c r="AK50">
         <v>3253065000.0</v>
       </c>
-      <c r="AK50"/>
-      <c r="AL50">
+      <c r="AL50"/>
+      <c r="AM50">
         <v>3091461000.0</v>
       </c>
-      <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
-      <c r="AP50">
+      <c r="AP50"/>
+      <c r="AQ50">
         <v>2690651000.0</v>
       </c>
-      <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-      <c r="AT50">
+      <c r="AT50"/>
+      <c r="AU50">
         <v>2422954000.0</v>
       </c>
-      <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
+      <c r="BX50"/>
     </row>
-    <row r="51" spans="1:75">
+    <row r="51" spans="1:76">
       <c r="A51" t="s">
         <v>70</v>
       </c>
       <c r="B51">
+        <v>8707449000.0</v>
+      </c>
+      <c r="C51">
         <v>8929541999.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>6999980000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>6998664000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>7334981000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>8140377000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>7937230000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>7146599000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>7380473000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>7961022000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>7262319000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>6826746000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>6696655000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>6829022000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>7029391000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>6658736000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>6906903000.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>6906548000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>7126303000.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>7424211000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>7423753000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>7854702000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>7879156000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>7983015000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>8099945000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>7959438000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>7738630000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>7497829000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>7208411000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4815381000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>4594464000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>4205353000.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>4204345999.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>3557624000.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>6715772000.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>6534130000.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3120257000.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3302047000.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>2935395000.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>2960004000.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>3049325000.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>2832542000.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>2587189000.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>2677023000.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>2532995000.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>2424104000.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>2082914000.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>2022876000.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>1912839000.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>1567788000.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>1518110000.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>1418362000.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>1553319000.0</v>
       </c>
-      <c r="BB51">
+      <c r="BC51">
         <v>1168278000.0</v>
       </c>
-      <c r="BC51">
+      <c r="BD51">
         <v>1010435000.0</v>
       </c>
-      <c r="BD51"/>
       <c r="BE51"/>
-      <c r="BF51">
+      <c r="BF51"/>
+      <c r="BG51">
         <v>669178000.0</v>
       </c>
-      <c r="BG51"/>
       <c r="BH51"/>
       <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
       <c r="BL51"/>
       <c r="BM51"/>
       <c r="BN51"/>
       <c r="BO51"/>
       <c r="BP51"/>
       <c r="BQ51"/>
       <c r="BR51"/>
       <c r="BS51"/>
       <c r="BT51"/>
       <c r="BU51"/>
       <c r="BV51"/>
       <c r="BW51"/>
+      <c r="BX51"/>
     </row>
-    <row r="52" spans="1:75">
+    <row r="52" spans="1:76">
       <c r="A52" t="s">
         <v>71</v>
       </c>
       <c r="B52">
+        <v>513278000.0</v>
+      </c>
+      <c r="C52">
         <v>514120000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>75689000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>74556000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>409948000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>1069929000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>1008018000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>8507000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>108394000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>629007000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>2268000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2532000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>2714000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>226122000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>2030000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>2613000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>718153000.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>505932000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>726429000.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>588373000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>7752000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>438870000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>438762000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>438619000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>11184000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>7873000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>8128000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>8381000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>2000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>28000000.0</v>
       </c>
       <c r="AE52">
         <v>28000000.0</v>
       </c>
       <c r="AF52">
         <v>28000000.0</v>
       </c>
       <c r="AG52">
         <v>28000000.0</v>
       </c>
       <c r="AH52">
+        <v>28000000.0</v>
+      </c>
+      <c r="AI52">
         <v>64912000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>3343886000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3253065000.0</v>
       </c>
-      <c r="AK52"/>
-      <c r="AL52">
+      <c r="AL52"/>
+      <c r="AM52">
         <v>182586000.0</v>
       </c>
-      <c r="AM52"/>
       <c r="AN52"/>
       <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>125185000.0</v>
       </c>
-      <c r="AQ52"/>
       <c r="AR52"/>
       <c r="AS52"/>
-      <c r="AT52">
+      <c r="AT52"/>
+      <c r="AU52">
         <v>1150000.0</v>
       </c>
-      <c r="AU52"/>
       <c r="AV52"/>
       <c r="AW52"/>
-      <c r="AX52">
+      <c r="AX52"/>
+      <c r="AY52">
         <v>149619000.0</v>
       </c>
-      <c r="AY52"/>
       <c r="AZ52"/>
       <c r="BA52"/>
-      <c r="BB52">
+      <c r="BB52"/>
+      <c r="BC52">
         <v>129636000.0</v>
       </c>
-      <c r="BC52"/>
       <c r="BD52"/>
       <c r="BE52"/>
       <c r="BF52"/>
       <c r="BG52"/>
       <c r="BH52"/>
       <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
       <c r="BL52"/>
       <c r="BM52"/>
       <c r="BN52"/>
       <c r="BO52"/>
       <c r="BP52"/>
       <c r="BQ52"/>
       <c r="BR52"/>
       <c r="BS52"/>
       <c r="BT52"/>
       <c r="BU52"/>
       <c r="BV52"/>
       <c r="BW52"/>
+      <c r="BX52"/>
     </row>
-    <row r="53" spans="1:75">
+    <row r="53" spans="1:76">
       <c r="A53" t="s">
         <v>72</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
-      <c r="V53">
+      <c r="V53"/>
+      <c r="W53">
         <v>1224813000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>1242557000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>1280047000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>1292104000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>1285717000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>1264695000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1249509000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AD53">
         <v>1217156000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AE53">
         <v>845279000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AF53">
         <v>786876000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AG53">
         <v>754300000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AH53">
         <v>557681000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AI53">
         <v>566211000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AJ53">
         <v>573622000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AK53">
         <v>581151000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AL53">
         <v>591102000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AM53">
         <v>594208000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AN53">
         <v>599286000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AO53">
         <v>606125000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AP53">
         <v>610588000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AQ53">
         <v>618887000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AR53">
         <v>629627000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AS53">
         <v>630851000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AT53">
         <v>635920000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AU53">
         <v>634492000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AV53">
         <v>639191000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AW53">
         <v>637478000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AX53">
         <v>613207000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AY53">
         <v>243619000.0</v>
       </c>
-      <c r="AY53">
+      <c r="AZ53">
         <v>227566000.0</v>
       </c>
-      <c r="AZ53">
+      <c r="BA53">
         <v>211151000.0</v>
       </c>
-      <c r="BA53">
+      <c r="BB53">
         <v>109940000.0</v>
       </c>
-      <c r="BB53">
-[...1 lines deleted...]
-      </c>
       <c r="BC53">
         <v>0.0</v>
       </c>
       <c r="BD53">
         <v>0.0</v>
       </c>
       <c r="BE53">
         <v>0.0</v>
       </c>
       <c r="BF53">
         <v>0.0</v>
       </c>
       <c r="BG53">
         <v>0.0</v>
       </c>
       <c r="BH53">
         <v>0.0</v>
       </c>
       <c r="BI53">
         <v>0.0</v>
       </c>
-      <c r="BJ53"/>
+      <c r="BJ53">
+        <v>0.0</v>
+      </c>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
+      <c r="BX53"/>
     </row>
-    <row r="54" spans="1:75">
+    <row r="54" spans="1:76">
       <c r="A54" t="s">
         <v>73</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
-      <c r="AE54">
-[...1 lines deleted...]
-      </c>
+      <c r="AE54"/>
       <c r="AF54">
         <v>0.0</v>
       </c>
       <c r="AG54">
         <v>0.0</v>
       </c>
       <c r="AH54">
         <v>0.0</v>
       </c>
       <c r="AI54">
         <v>0.0</v>
       </c>
       <c r="AJ54">
         <v>0.0</v>
       </c>
       <c r="AK54">
         <v>0.0</v>
       </c>
       <c r="AL54">
         <v>0.0</v>
       </c>
       <c r="AM54">
         <v>0.0</v>
       </c>
       <c r="AN54">
@@ -13172,981 +13290,994 @@
       </c>
       <c r="BB54">
         <v>0.0</v>
       </c>
       <c r="BC54">
         <v>0.0</v>
       </c>
       <c r="BD54">
         <v>0.0</v>
       </c>
       <c r="BE54">
         <v>0.0</v>
       </c>
       <c r="BF54">
         <v>0.0</v>
       </c>
       <c r="BG54">
         <v>0.0</v>
       </c>
       <c r="BH54">
         <v>0.0</v>
       </c>
       <c r="BI54">
         <v>0.0</v>
       </c>
-      <c r="BJ54"/>
+      <c r="BJ54">
+        <v>0.0</v>
+      </c>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
+      <c r="BX54"/>
     </row>
-    <row r="55" spans="1:75">
+    <row r="55" spans="1:76">
       <c r="A55" t="s">
         <v>74</v>
       </c>
       <c r="B55">
+        <v>14924502000.0</v>
+      </c>
+      <c r="C55">
         <v>14998420000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>12125352000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>12159529000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>12456877000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>13144785000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>12981224000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>12180501000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>12265470000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>12471607000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>11626554000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>11218950000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>11112488000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>11271628000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>11472582000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>11388859000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>11445873000.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>11273079000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>11419378000.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>11626299000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>11435043000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>11830027000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>11689675000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>11953243000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>11908998000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>12346453000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>12178225000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>11980531000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>11796995000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>9238643000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>9033557000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>8668829000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>8815893000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>8016311000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>7915919000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>7747752000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>7634782000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>7736097000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>7504699000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>7507813000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>7365683000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>6709409000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>7174004000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>7217653000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>7096275000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>6752340000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>5064969000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>4976474000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>4788578000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>4281044000.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>4061006000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>3927781000.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>3674931000.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>3476954000.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>2953944000.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3036199000.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>2720201000.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>2837626000.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2443543000.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>2137221000.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>2095007000.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1765537000.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1793238000.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1378371000.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1368661000.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1084229000.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1059889000.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>853037000.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>852264000.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>856441000.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>674230000.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>662470000.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>375578000.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>376641000.0</v>
       </c>
-      <c r="BW55">
+      <c r="BX55">
         <v>332228000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:75">
+    <row r="56" spans="1:76">
       <c r="A56" t="s">
         <v>75</v>
       </c>
       <c r="B56">
+        <v>1539407000.0</v>
+      </c>
+      <c r="C56">
         <v>1656941000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>917051000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>905007000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1189894000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1847190000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1832688000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1068290000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1066347000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>992410000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1135806000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>797203000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>735298000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>900425000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>896300000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>863443000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>906293000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>684764000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>756710000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>886251000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>611160000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>943064000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>643933000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>559163000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>490548000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>402412000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>393238000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>336185000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>335942000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>335824000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>383883000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>249357000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>735818000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>255210000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>358970000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>335683000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>286235000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>595591000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>369750000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>387167000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>295121000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>289028000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>236809000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>273712000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>214984000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>175944000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>211384000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>235865000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>202615000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>207827000.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>141690000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>175792000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>129038000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>466225000.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>78239000.0</v>
       </c>
-      <c r="BD56">
-[...1 lines deleted...]
-      </c>
       <c r="BE56">
         <v>0.0</v>
       </c>
       <c r="BF56">
+        <v>0.0</v>
+      </c>
+      <c r="BG56">
         <v>256448000.0</v>
       </c>
-      <c r="BG56">
-[...1 lines deleted...]
-      </c>
       <c r="BH56">
         <v>0.0</v>
       </c>
       <c r="BI56">
         <v>0.0</v>
       </c>
-      <c r="BJ56"/>
+      <c r="BJ56">
+        <v>0.0</v>
+      </c>
       <c r="BK56"/>
       <c r="BL56"/>
       <c r="BM56"/>
       <c r="BN56"/>
       <c r="BO56"/>
       <c r="BP56"/>
       <c r="BQ56"/>
       <c r="BR56"/>
       <c r="BS56"/>
       <c r="BT56"/>
       <c r="BU56"/>
       <c r="BV56"/>
       <c r="BW56"/>
+      <c r="BX56"/>
     </row>
-    <row r="57" spans="1:75">
+    <row r="57" spans="1:76">
       <c r="A57" t="s">
         <v>76</v>
       </c>
       <c r="B57">
+        <v>1407157000.0</v>
+      </c>
+      <c r="C57">
         <v>1236484000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>640472000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>694799000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>1010929000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>1691694000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1646195000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>634120000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>708139000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>1304056000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>635900000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>621544000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>581327000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>903857000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>745923000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>754677000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>1337126000.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>1140197000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>1307342000.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>1126671000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>490262000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>960935000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>837429000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>891046000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>449725000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>485954000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>596872000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>499316000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>2518854000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>536857000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>540278000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>517163000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>506021000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>424426000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>393567000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>277536000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>280150000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>315387000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>254585000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>241706000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>260010000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>199309000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>222999000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>213143000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>242526000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>203796000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>201413000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>176735000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>172624000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>191483000.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>178116000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>146504000.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>203290000.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>158207000.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>274887000.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>158361000.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>122244000.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>112222000.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>81529000.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>58619000.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>47355000.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>42194000.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>51728000.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>28198000.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>26879000.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>18113000.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>21538000.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>14638000.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>14055000.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>16341000.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>11430000.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>12085000.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>11419000.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>11717000.0</v>
       </c>
-      <c r="BW57">
+      <c r="BX57">
         <v>11218000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:75">
+    <row r="58" spans="1:76">
       <c r="A58" t="s">
         <v>77</v>
       </c>
       <c r="B58">
+        <v>11417512000.0</v>
+      </c>
+      <c r="C58">
         <v>10835298000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>8796716000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>8826092000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>9123306000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>9769615000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>9603707000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>8756492000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>8889179000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>9442477000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>8671462000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>8196787000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>8010924000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>8163513000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8466896000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>8083856000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>8175066000.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>8177319000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>8322932000.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>8573426000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>8492923000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>8934815000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>8899219000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>9017726000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>9116713000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>9001160000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8843150000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>8489321000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>8205454000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>5733978000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>5416917000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>4993174000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>4966798000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>4071432000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>3921985000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>3711296000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>3592624000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>3625331000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>3352369000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>3374019000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>3640578000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>3219909000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3120843000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>3195962000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>3073785000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>2821368000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>2371010000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>2282139000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2165741000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>1689106000.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1774392000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>1641545000.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1829453000.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>1470435000.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1812334000.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>1239012000.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1140178000.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1370672000.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>813450000.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>789079000.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>753110000.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>560469000.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>844236000.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>329223000.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>427651000.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>205780000.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>222707000.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>199516000.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>198793000.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>201487000.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>20191000.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>20601000.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>98130000.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>95325000.0</v>
       </c>
-      <c r="BW58">
+      <c r="BX58">
         <v>93697000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:75">
+    <row r="59" spans="1:76">
       <c r="A59" t="s">
         <v>78</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
-      <c r="AE59">
-[...1 lines deleted...]
-      </c>
+      <c r="AE59"/>
       <c r="AF59">
         <v>0.0</v>
       </c>
       <c r="AG59">
         <v>0.0</v>
       </c>
       <c r="AH59">
         <v>0.0</v>
       </c>
       <c r="AI59">
         <v>0.0</v>
       </c>
       <c r="AJ59">
         <v>0.0</v>
       </c>
       <c r="AK59">
         <v>0.0</v>
       </c>
       <c r="AL59">
         <v>0.0</v>
       </c>
       <c r="AM59">
         <v>0.0</v>
       </c>
       <c r="AN59">
@@ -14193,328 +14324,332 @@
       </c>
       <c r="BB59">
         <v>0.0</v>
       </c>
       <c r="BC59">
         <v>0.0</v>
       </c>
       <c r="BD59">
         <v>0.0</v>
       </c>
       <c r="BE59">
         <v>0.0</v>
       </c>
       <c r="BF59">
         <v>0.0</v>
       </c>
       <c r="BG59">
         <v>0.0</v>
       </c>
       <c r="BH59">
         <v>0.0</v>
       </c>
       <c r="BI59">
         <v>0.0</v>
       </c>
-      <c r="BJ59"/>
+      <c r="BJ59">
+        <v>0.0</v>
+      </c>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
+      <c r="BX59"/>
     </row>
-    <row r="60" spans="1:75">
+    <row r="60" spans="1:76">
       <c r="A60" t="s">
         <v>79</v>
       </c>
       <c r="B60">
+        <v>3365791000.0</v>
+      </c>
+      <c r="C60">
         <v>4021230000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>3182172000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>3188962000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>3193410000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>3235605000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>3236827000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>3283225000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>3236875000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>2897424000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>2823636000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>2889067000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>3101564000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>2971709000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>3005686000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>3305003000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>3270807000.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>3095760000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>2965944000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>2927066000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>2821455000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>2895212000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>2790456000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>2797980000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>2659146000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>3345293000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>3335075000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>3491210000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>3591541000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>3504665000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>981408000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>994418000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>1041066000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>3944879000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>3993934000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>4036456000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>1042403000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>4110766000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>1071185000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>1052618999.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>876876000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>3489500000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>3795888000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>3761435000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>3759132000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>1260195000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>938224999.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>2694335000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>921522999.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>2591938000.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>2286614000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>834797999.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>682752000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>1112336000.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>108978000.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>1656954000.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>1450352000.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>-585789000.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1523310000.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1251994000.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1251885000.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1114606000.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>858830000.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>957587000.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>849310000.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>787527000.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>750727000.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>653521000.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>653471000.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>654954000.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>654039000.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>641869000.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>277448000.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>281316000.0</v>
       </c>
-      <c r="BW60">
+      <c r="BX60">
         <v>238531000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:75">
+    <row r="61" spans="1:76">
       <c r="A61" t="s">
         <v>80</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
       <c r="AB61"/>
       <c r="AC61"/>
       <c r="AD61"/>
-      <c r="AE61">
-[...1 lines deleted...]
-      </c>
+      <c r="AE61"/>
       <c r="AF61">
         <v>0.0</v>
       </c>
       <c r="AG61">
         <v>0.0</v>
       </c>
       <c r="AH61">
         <v>0.0</v>
       </c>
       <c r="AI61">
         <v>0.0</v>
       </c>
       <c r="AJ61">
         <v>0.0</v>
       </c>
       <c r="AK61">
         <v>0.0</v>
       </c>
       <c r="AL61">
         <v>0.0</v>
       </c>
       <c r="AM61">
         <v>0.0</v>
       </c>
       <c r="AN61">
@@ -14561,66 +14696,69 @@
       </c>
       <c r="BB61">
         <v>0.0</v>
       </c>
       <c r="BC61">
         <v>0.0</v>
       </c>
       <c r="BD61">
         <v>0.0</v>
       </c>
       <c r="BE61">
         <v>0.0</v>
       </c>
       <c r="BF61">
         <v>0.0</v>
       </c>
       <c r="BG61">
         <v>0.0</v>
       </c>
       <c r="BH61">
         <v>0.0</v>
       </c>
       <c r="BI61">
         <v>0.0</v>
       </c>
-      <c r="BJ61"/>
+      <c r="BJ61">
+        <v>0.0</v>
+      </c>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
+      <c r="BX61"/>
     </row>
-    <row r="62" spans="1:75">
+    <row r="62" spans="1:76">
       <c r="A62" t="s">
         <v>81</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -14654,50 +14792,51 @@
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
+      <c r="BX62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14774,51 +14913,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
         <v>1212186000.0</v>
       </c>
       <c r="C2">
         <v>822679000.0</v>
       </c>
       <c r="D2">
         <v>765266000.0</v>
       </c>
       <c r="E2">
         <v>1003265000.0</v>
       </c>
       <c r="F2">
         <v>873914000.0</v>
       </c>
       <c r="G2">
         <v>679174000.0</v>
       </c>
       <c r="H2">
         <v>927502000.0</v>
       </c>
       <c r="I2">
         <v>769457000.0</v>
       </c>
@@ -14839,51 +14978,51 @@
       </c>
       <c r="O2">
         <v>453340000.0</v>
       </c>
       <c r="P2">
         <v>327371000.0</v>
       </c>
       <c r="Q2">
         <v>157049000.0</v>
       </c>
       <c r="R2">
         <v>51136000.0</v>
       </c>
       <c r="S2">
         <v>332882000.0</v>
       </c>
       <c r="T2">
         <v>112282000.0</v>
       </c>
       <c r="U2">
         <v>36762000.0</v>
       </c>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
         <v>710778000.0</v>
       </c>
       <c r="C3">
         <v>650428000.0</v>
       </c>
       <c r="D3">
         <v>600668000.0</v>
       </c>
       <c r="E3">
         <v>582365000.0</v>
       </c>
       <c r="F3">
         <v>551629000.0</v>
       </c>
       <c r="G3">
         <v>491086000.0</v>
       </c>
       <c r="H3">
         <v>483255000.0</v>
       </c>
       <c r="I3">
         <v>389164000.0</v>
       </c>
@@ -14902,76 +15041,76 @@
       <c r="N3">
         <v>145916000.0</v>
       </c>
       <c r="O3">
         <v>117261000.0</v>
       </c>
       <c r="P3">
         <v>111904000.0</v>
       </c>
       <c r="Q3">
         <v>72793000.0</v>
       </c>
       <c r="R3">
         <v>40065000.0</v>
       </c>
       <c r="S3">
         <v>71040000.0</v>
       </c>
       <c r="T3">
         <v>30785000.0</v>
       </c>
       <c r="U3"/>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5">
         <v>1592275000.0</v>
       </c>
       <c r="C5">
         <v>1994571000.0</v>
       </c>
       <c r="D5">
         <v>1388225000.0</v>
       </c>
       <c r="E5">
         <v>1577370000.0</v>
       </c>
       <c r="F5">
         <v>1297999000.0</v>
       </c>
       <c r="G5">
         <v>889407000.0</v>
       </c>
       <c r="H5">
         <v>1112034000.0</v>
       </c>
       <c r="I5">
         <v>895797000.0</v>
       </c>
@@ -14990,51 +15129,51 @@
       <c r="N5">
         <v>336764000.0</v>
       </c>
       <c r="O5">
         <v>162059000.0</v>
       </c>
       <c r="P5">
         <v>237709000.0</v>
       </c>
       <c r="Q5">
         <v>215910000.0</v>
       </c>
       <c r="R5">
         <v>209236000.0</v>
       </c>
       <c r="S5">
         <v>178339000.0</v>
       </c>
       <c r="T5">
         <v>63714000.0</v>
       </c>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
         <v>2303053000.0</v>
       </c>
       <c r="C6">
         <v>2644999000.0</v>
       </c>
       <c r="D6">
         <v>1988893000.0</v>
       </c>
       <c r="E6">
         <v>2159735000.0</v>
       </c>
       <c r="F6">
         <v>1849628000.0</v>
       </c>
       <c r="G6">
         <v>1380493000.0</v>
       </c>
       <c r="H6">
         <v>1595289000.0</v>
       </c>
       <c r="I6">
         <v>1284961000.0</v>
       </c>
@@ -15053,101 +15192,101 @@
       <c r="N6">
         <v>482680000.0</v>
       </c>
       <c r="O6">
         <v>279320000.0</v>
       </c>
       <c r="P6">
         <v>349613000.0</v>
       </c>
       <c r="Q6">
         <v>288703000.0</v>
       </c>
       <c r="R6">
         <v>249301000.0</v>
       </c>
       <c r="S6">
         <v>249379000.0</v>
       </c>
       <c r="T6">
         <v>94499000.0</v>
       </c>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
         <v>2631217000.0</v>
       </c>
       <c r="C9">
         <v>2782544000.0</v>
       </c>
       <c r="D9">
         <v>2341210000.0</v>
       </c>
       <c r="E9">
         <v>2248456000.0</v>
       </c>
       <c r="F9">
         <v>2003241000.0</v>
       </c>
       <c r="G9">
         <v>2093418000.0</v>
       </c>
       <c r="H9">
         <v>1818672000.0</v>
       </c>
       <c r="I9">
         <v>1220819000.0</v>
       </c>
@@ -15168,51 +15307,51 @@
       </c>
       <c r="O9">
         <v>396100000.0</v>
       </c>
       <c r="P9">
         <v>482296000.0</v>
       </c>
       <c r="Q9">
         <v>337822000.0</v>
       </c>
       <c r="R9">
         <v>185406000.0</v>
       </c>
       <c r="S9">
         <v>356597000.0</v>
       </c>
       <c r="T9">
         <v>143067000.0</v>
       </c>
       <c r="U9">
         <v>44390000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10">
         <v>1227541000.0</v>
       </c>
       <c r="C10">
         <v>1629363000.0</v>
       </c>
       <c r="D10">
         <v>1052392000.0</v>
       </c>
       <c r="E10">
         <v>1255643000.0</v>
       </c>
       <c r="F10">
         <v>934192000.0</v>
       </c>
       <c r="G10">
         <v>522850000.0</v>
       </c>
       <c r="H10">
         <v>821172000.0</v>
       </c>
       <c r="I10">
         <v>451458000.0</v>
       </c>
@@ -15233,51 +15372,51 @@
       </c>
       <c r="O10">
         <v>122618000.0</v>
       </c>
       <c r="P10">
         <v>207364000.0</v>
       </c>
       <c r="Q10">
         <v>147645000.0</v>
       </c>
       <c r="R10">
         <v>87617000.0</v>
       </c>
       <c r="S10">
         <v>177975000.0</v>
       </c>
       <c r="T10">
         <v>55894000.0</v>
       </c>
       <c r="U10">
         <v>13526000.0</v>
       </c>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11">
         <v>15086000.0</v>
       </c>
       <c r="C11">
         <v>18111000.0</v>
       </c>
       <c r="D11">
         <v>4385000.0</v>
       </c>
       <c r="E11">
         <v>4187000.0</v>
       </c>
       <c r="F11">
         <v>-9807000.0</v>
       </c>
       <c r="G11">
         <v>5998000.0</v>
       </c>
       <c r="H11">
         <v>13472000.0</v>
       </c>
       <c r="I11">
         <v>2946000.0</v>
       </c>
@@ -15298,51 +15437,51 @@
       </c>
       <c r="O11">
         <v>29452000.0</v>
       </c>
       <c r="P11">
         <v>45664000.0</v>
       </c>
       <c r="Q11">
         <v>10572000.0</v>
       </c>
       <c r="R11">
         <v>12000.0</v>
       </c>
       <c r="S11">
         <v>43747000.0</v>
       </c>
       <c r="T11">
         <v>19424000.0</v>
       </c>
       <c r="U11">
         <v>3814000.0</v>
       </c>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12">
         <v>390490000.0</v>
       </c>
       <c r="C12">
         <v>365208000.0</v>
       </c>
       <c r="D12">
         <v>335833000.0</v>
       </c>
       <c r="E12">
         <v>321727000.0</v>
       </c>
       <c r="F12">
         <v>363807000.0</v>
       </c>
       <c r="G12">
         <v>380058000.0</v>
       </c>
       <c r="H12">
         <v>303286000.0</v>
       </c>
       <c r="I12">
         <v>183831000.0</v>
       </c>
@@ -15363,98 +15502,98 @@
       </c>
       <c r="O12">
         <v>42060000.0</v>
       </c>
       <c r="P12">
         <v>30345000.0</v>
       </c>
       <c r="Q12">
         <v>18794000.0</v>
       </c>
       <c r="R12">
         <v>9955000.0</v>
       </c>
       <c r="S12">
         <v>364000.0</v>
       </c>
       <c r="T12">
         <v>7805000.0</v>
       </c>
       <c r="U12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B13">
         <v>390490000.0</v>
       </c>
       <c r="C13">
         <v>378513000.0</v>
       </c>
       <c r="D13">
         <v>348228000.0</v>
       </c>
       <c r="E13">
         <v>333939000.0</v>
       </c>
       <c r="F13">
         <v>376512000.0</v>
       </c>
       <c r="G13">
         <v>11736000.0</v>
       </c>
       <c r="H13">
         <v>16900000.0</v>
       </c>
       <c r="I13">
         <v>16900000.0</v>
       </c>
       <c r="J13">
         <v>16900000.0</v>
       </c>
       <c r="K13">
         <v>16900000.0</v>
       </c>
       <c r="L13">
         <v>91240000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
         <v>-31472000.0</v>
       </c>
       <c r="C14">
         <v>-37681000.0</v>
       </c>
       <c r="D14">
         <v>-25791000.0</v>
       </c>
       <c r="E14">
         <v>-27541000.0</v>
       </c>
       <c r="F14">
         <v>-27707000.0</v>
       </c>
       <c r="G14">
         <v>-11104000.0</v>
       </c>
       <c r="H14">
         <v>110459000.0</v>
       </c>
       <c r="I14">
         <v>79083000.0</v>
       </c>
@@ -15469,51 +15608,51 @@
       </c>
       <c r="M14">
         <v>165468000.0</v>
       </c>
       <c r="N14">
         <v>122173000.0</v>
       </c>
       <c r="O14">
         <v>14890000.0</v>
       </c>
       <c r="P14">
         <v>14103000.0</v>
       </c>
       <c r="Q14">
         <v>11005000.0</v>
       </c>
       <c r="R14">
         <v>10260000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
         <v>1169598000.0</v>
       </c>
       <c r="C15">
         <v>1573571000.0</v>
       </c>
       <c r="D15">
         <v>1022216000.0</v>
       </c>
       <c r="E15">
         <v>1217103000.0</v>
       </c>
       <c r="F15">
         <v>916292000.0</v>
       </c>
       <c r="G15">
         <v>527012000.0</v>
       </c>
       <c r="H15">
         <v>697241000.0</v>
       </c>
       <c r="I15">
         <v>369429000.0</v>
       </c>
@@ -15534,51 +15673,51 @@
       </c>
       <c r="O15">
         <v>2809000.0</v>
       </c>
       <c r="P15">
         <v>75643000.0</v>
       </c>
       <c r="Q15">
         <v>126068000.0</v>
       </c>
       <c r="R15">
         <v>77345000.0</v>
       </c>
       <c r="S15">
         <v>126320000.0</v>
       </c>
       <c r="T15">
         <v>36562000.0</v>
       </c>
       <c r="U15">
         <v>9712000.0</v>
       </c>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B16">
         <v>1154498000.0</v>
       </c>
       <c r="C16">
         <v>1536967000.0</v>
       </c>
       <c r="D16">
         <v>998532000.0</v>
       </c>
       <c r="E16">
         <v>1217103000.0</v>
       </c>
       <c r="F16">
         <v>916292000.0</v>
       </c>
       <c r="G16">
         <v>527012000.0</v>
       </c>
       <c r="H16">
         <v>726520000.0</v>
       </c>
       <c r="I16">
         <v>369429000.0</v>
       </c>
@@ -15599,235 +15738,235 @@
       </c>
       <c r="O16">
         <v>106986000.0</v>
       </c>
       <c r="P16">
         <v>142940000.0</v>
       </c>
       <c r="Q16">
         <v>126068000.0</v>
       </c>
       <c r="R16">
         <v>77345000.0</v>
       </c>
       <c r="S16">
         <v>65276000.0</v>
       </c>
       <c r="T16">
         <v>24000000.0</v>
       </c>
       <c r="U16">
         <v>9712000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17">
         <v>1212455000.0</v>
       </c>
       <c r="C17">
         <v>1611252000.0</v>
       </c>
       <c r="D17">
         <v>1048007000.0</v>
       </c>
       <c r="E17">
         <v>1251456000.0</v>
       </c>
       <c r="F17">
         <v>943999000.0</v>
       </c>
       <c r="G17">
         <v>516852000.0</v>
       </c>
       <c r="H17">
         <v>807700000.0</v>
       </c>
       <c r="I17">
         <v>448512000.0</v>
       </c>
       <c r="J17">
         <v>573202000.0</v>
       </c>
       <c r="K17">
         <v>596980000.0</v>
       </c>
       <c r="L17">
         <v>-66546000.0</v>
       </c>
       <c r="M17">
         <v>391514000.0</v>
       </c>
       <c r="N17">
         <v>282387000.0</v>
       </c>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
         <v>-390490000.0</v>
       </c>
       <c r="C18">
         <v>-378513000.0</v>
       </c>
       <c r="D18">
         <v>-348228000.0</v>
       </c>
       <c r="E18">
         <v>-333939000.0</v>
       </c>
       <c r="F18">
         <v>-376512000.0</v>
       </c>
       <c r="G18">
         <v>-368322000.0</v>
       </c>
       <c r="H18">
         <v>-286386000.0</v>
       </c>
       <c r="I18">
         <v>-169143000.0</v>
       </c>
       <c r="J18">
         <v>-127715000.0</v>
       </c>
       <c r="K18">
         <v>-99728000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19">
         <v>1694000.0</v>
       </c>
       <c r="F19">
         <v>-25567000.0</v>
       </c>
       <c r="G19">
         <v>23995000.0</v>
       </c>
       <c r="H19">
         <v>-106885000.0</v>
       </c>
       <c r="I19">
         <v>12137000.0</v>
       </c>
       <c r="J19">
         <v>18284000.0</v>
       </c>
       <c r="K19">
         <v>17445000.0</v>
       </c>
       <c r="L19">
         <v>16322000.0</v>
       </c>
       <c r="M19">
         <v>17838000.0</v>
       </c>
       <c r="N19">
         <v>18835000.0</v>
       </c>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20">
         <v>20585000.0</v>
       </c>
       <c r="F20">
         <v>30543000.0</v>
       </c>
       <c r="G20">
         <v>644906000.0</v>
       </c>
       <c r="H20">
         <v>6279000.0</v>
       </c>
       <c r="I20">
         <v>228338000.0</v>
       </c>
       <c r="J20">
         <v>178374000.0</v>
       </c>
       <c r="K20">
         <v>15535000.0</v>
       </c>
       <c r="L20">
         <v>514096000.0</v>
       </c>
       <c r="M20">
         <v>5125000.0</v>
       </c>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
         <v>1585598000.0</v>
       </c>
       <c r="C21">
         <v>1970732000.0</v>
       </c>
       <c r="D21">
         <v>1379563000.0</v>
       </c>
       <c r="E21">
         <v>1587888000.0</v>
       </c>
       <c r="F21">
         <v>1336271000.0</v>
       </c>
       <c r="G21">
         <v>878913000.0</v>
       </c>
       <c r="H21">
         <v>1231343000.0</v>
       </c>
       <c r="I21">
         <v>625364000.0</v>
       </c>
@@ -15848,76 +15987,76 @@
       </c>
       <c r="O21">
         <v>147486000.0</v>
       </c>
       <c r="P21">
         <v>209193000.0</v>
       </c>
       <c r="Q21">
         <v>151649000.0</v>
       </c>
       <c r="R21">
         <v>80630000.0</v>
       </c>
       <c r="S21">
         <v>165992000.0</v>
       </c>
       <c r="T21">
         <v>63714000.0</v>
       </c>
       <c r="U21">
         <v>23183000.0</v>
       </c>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
         <v>2257805000.0</v>
       </c>
       <c r="C23">
         <v>1634491000.0</v>
       </c>
       <c r="D23">
         <v>1726913000.0</v>
       </c>
       <c r="E23">
         <v>1663833000.0</v>
       </c>
       <c r="F23">
         <v>1540884000.0</v>
       </c>
       <c r="G23">
         <v>1893679000.0</v>
       </c>
       <c r="H23">
         <v>1514831000.0</v>
       </c>
       <c r="I23">
         <v>1290910000.0</v>
       </c>
@@ -15936,193 +16075,193 @@
       <c r="N23">
         <v>735566000.0</v>
       </c>
       <c r="O23">
         <v>701954000.0</v>
       </c>
       <c r="P23">
         <v>614072000.0</v>
       </c>
       <c r="Q23">
         <v>351673000.0</v>
       </c>
       <c r="R23">
         <v>164489000.0</v>
       </c>
       <c r="S23">
         <v>532776000.0</v>
       </c>
       <c r="T23">
         <v>197779000.0</v>
       </c>
       <c r="U23"/>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>-29279000.0</v>
       </c>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24">
         <v>-11326000.0</v>
       </c>
       <c r="L24">
         <v>-1742000.0</v>
       </c>
       <c r="M24">
         <v>956000.0</v>
       </c>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
         <v>710778000.0</v>
       </c>
       <c r="C25">
         <v>650428000.0</v>
       </c>
       <c r="D25">
         <v>600668000.0</v>
       </c>
       <c r="E25">
         <v>582365000.0</v>
       </c>
       <c r="F25">
         <v>551629000.0</v>
       </c>
       <c r="G25">
         <v>491086000.0</v>
       </c>
       <c r="H25">
         <v>483255000.0</v>
       </c>
       <c r="I25">
         <v>337536000.0</v>
       </c>
       <c r="J25">
         <v>290874000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
         <v>0.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
         <v>398922000.0</v>
       </c>
       <c r="C28">
         <v>271526000.0</v>
       </c>
       <c r="D28">
         <v>232632000.0</v>
       </c>
       <c r="E28">
         <v>194017000.0</v>
       </c>
       <c r="F28">
         <v>195549000.0</v>
       </c>
       <c r="G28">
         <v>155769000.0</v>
       </c>
       <c r="H28">
         <v>114591000.0</v>
       </c>
       <c r="I28">
         <v>63735000.0</v>
       </c>
@@ -16143,98 +16282,98 @@
       </c>
       <c r="O28">
         <v>97582000.0</v>
       </c>
       <c r="P28">
         <v>35388000.0</v>
       </c>
       <c r="Q28">
         <v>24918000.0</v>
       </c>
       <c r="R28">
         <v>20136000.0</v>
       </c>
       <c r="S28">
         <v>23330000.0</v>
       </c>
       <c r="T28">
         <v>8365000.0</v>
       </c>
       <c r="U28">
         <v>3198000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
         <v>15086000.0</v>
       </c>
       <c r="C29">
         <v>18111000.0</v>
       </c>
       <c r="D29">
         <v>4385000.0</v>
       </c>
       <c r="E29">
         <v>4187000.0</v>
       </c>
       <c r="F29">
         <v>-9807000.0</v>
       </c>
       <c r="G29">
         <v>5998000.0</v>
       </c>
       <c r="H29">
         <v>13472000.0</v>
       </c>
       <c r="I29">
         <v>2946000.0</v>
       </c>
       <c r="J29">
         <v>4866000.0</v>
       </c>
       <c r="K29">
         <v>8372000.0</v>
       </c>
       <c r="L29">
         <v>45532000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
         <v>1045619000.0</v>
       </c>
       <c r="C30">
         <v>811812000.0</v>
       </c>
       <c r="D30">
         <v>961647000.0</v>
       </c>
       <c r="E30">
         <v>660568000.0</v>
       </c>
       <c r="F30">
         <v>666970000.0</v>
       </c>
       <c r="G30">
         <v>1214505000.0</v>
       </c>
       <c r="H30">
         <v>587329000.0</v>
       </c>
       <c r="I30">
         <v>521453000.0</v>
       </c>
@@ -16253,51 +16392,51 @@
       <c r="N30">
         <v>225365000.0</v>
       </c>
       <c r="O30">
         <v>248614000.0</v>
       </c>
       <c r="P30">
         <v>286701000.0</v>
       </c>
       <c r="Q30">
         <v>194624000.0</v>
       </c>
       <c r="R30">
         <v>113353000.0</v>
       </c>
       <c r="S30">
         <v>199894000.0</v>
       </c>
       <c r="T30">
         <v>85497000.0</v>
       </c>
       <c r="U30"/>
     </row>
     <row r="31" spans="1:21">
       <c r="A31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B31">
         <v>-358057000.0</v>
       </c>
       <c r="C31">
         <v>-341369000.0</v>
       </c>
       <c r="D31">
         <v>-327171000.0</v>
       </c>
       <c r="E31">
         <v>-332245000.0</v>
       </c>
       <c r="F31">
         <v>-402079000.0</v>
       </c>
       <c r="G31">
         <v>-356063000.0</v>
       </c>
       <c r="H31">
         <v>-410171000.0</v>
       </c>
       <c r="I31">
         <v>-171694000.0</v>
       </c>
@@ -16316,51 +16455,51 @@
       <c r="N31">
         <v>-32962000.0</v>
       </c>
       <c r="O31">
         <v>-62249000.0</v>
       </c>
       <c r="P31">
         <v>-6283000.0</v>
       </c>
       <c r="Q31">
         <v>911000.0</v>
       </c>
       <c r="R31">
         <v>12390000.0</v>
       </c>
       <c r="S31">
         <v>11983000.0</v>
       </c>
       <c r="T31">
         <v>-7820000.0</v>
       </c>
       <c r="U31"/>
     </row>
     <row r="32" spans="1:21">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B32">
         <v>3843403000.0</v>
       </c>
       <c r="C32">
         <v>3605223000.0</v>
       </c>
       <c r="D32">
         <v>3106476000.0</v>
       </c>
       <c r="E32">
         <v>3251721000.0</v>
       </c>
       <c r="F32">
         <v>2877155000.0</v>
       </c>
       <c r="G32">
         <v>2772592000.0</v>
       </c>
       <c r="H32">
         <v>2746174000.0</v>
       </c>
       <c r="I32">
         <v>1990276000.0</v>
       </c>
@@ -16400,765 +16539,773 @@
       <c r="U32">
         <v>81152000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ32"/>
+  <dimension ref="A1:CA32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="BX1" t="s">
         <v>168</v>
       </c>
       <c r="BY1" t="s">
         <v>169</v>
       </c>
       <c r="BZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B2">
+        <v>264241000.0</v>
+      </c>
+      <c r="C2">
         <v>521868000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>263572000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>214794000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>211952000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>202305000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>198862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>217442000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>204070000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>205990000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>174953000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>188238000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>196085000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>244573000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>263670000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>287592000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>207430000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>216265000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>222234000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>215893000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>219522000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>140875000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>164303000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>138407000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>235589000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>229785000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>225714000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>243994000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>228009000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>227752000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>188519000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>146941000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>154641000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>351436000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>311762000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>277308000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>259061000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>240522000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>212889000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>172154000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>141562000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>156279000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>193409000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>212254000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>208212000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>172675000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>154044000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>161831000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>132562000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>133591000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>131131000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>129956000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>115523000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>198621000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>117562000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>110197000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>110223000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>86606000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>124768000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>117493000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>98365000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>62311000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>60978000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>64638000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>67983000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>58802000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>70320000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>87499000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>50552000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>28372000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>56543000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>66376000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>46307000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>12204000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>9636000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>9657000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>11216000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>36762000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B3">
+        <v>200426000.0</v>
+      </c>
+      <c r="C3">
         <v>197882000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>170323000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>172113000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>170460000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>162990000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>166015000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>163432000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>157991000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>165187000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>147363000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>143492000.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>144626000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>151910000.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>156837000.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>139036000.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>134582000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>144225000.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>139002000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>137849000.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>130553000.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>106398000.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>132564000.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>119805000.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>132319000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>120278000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>127914000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>121117000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>113946000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>99349000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>82553000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>78792000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>76842000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>74602000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>72539000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>74031000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>69702000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>73287000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>67246000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>67305000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>65095000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>42222000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>65688000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>65961000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>70292000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>53147000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>45651000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>43746000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>40612000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>39365000.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>37615000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>36496000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>32440000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>35991000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>26462000.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>27741000.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>27067000.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>33491000.0</v>
       </c>
-      <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
+      <c r="CA3"/>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
-      <c r="AD4">
-[...1 lines deleted...]
-      </c>
+      <c r="AD4"/>
       <c r="AE4">
         <v>0.0</v>
       </c>
       <c r="AF4">
         <v>0.0</v>
       </c>
       <c r="AG4">
         <v>0.0</v>
       </c>
       <c r="AH4">
         <v>0.0</v>
       </c>
       <c r="AI4">
         <v>0.0</v>
       </c>
       <c r="AJ4">
         <v>0.0</v>
       </c>
       <c r="AK4">
         <v>0.0</v>
       </c>
       <c r="AL4">
         <v>0.0</v>
       </c>
       <c r="AM4">
@@ -17259,229 +17406,232 @@
       </c>
       <c r="BS4">
         <v>0.0</v>
       </c>
       <c r="BT4">
         <v>0.0</v>
       </c>
       <c r="BU4">
         <v>0.0</v>
       </c>
       <c r="BV4">
         <v>0.0</v>
       </c>
       <c r="BW4">
         <v>0.0</v>
       </c>
       <c r="BX4">
         <v>0.0</v>
       </c>
       <c r="BY4">
         <v>0.0</v>
       </c>
       <c r="BZ4">
         <v>0.0</v>
       </c>
+      <c r="CA4">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B5">
-        <v>289756000.0</v>
+        <v>249143000.0</v>
       </c>
       <c r="C5">
+        <v>315512000.0</v>
+      </c>
+      <c r="D5">
         <v>443314000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>445126000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>414079000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>437984000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>402187000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>482411000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>679044000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>391583000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>365153000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>342943000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>288546000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>427081000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>354025000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>394366000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>401898000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>323070000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>355574000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>331853000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>287502000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>370780000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>349271000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>377577000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-208221000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>372684000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>201917000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>252638000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>284795000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>161113000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>246102000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>79542000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>192336000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>185716000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>159260000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>148031000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>157089000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>184969000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>171219000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>157357000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>142501000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-472596000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>117412000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>155184000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>112096000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>115187000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>115255000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>109359000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>97043000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>99727000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>85003000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>72592000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>66657000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-6371000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>64858000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>61222000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>70896000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>56513000.0</v>
       </c>
-      <c r="BG5">
-[...1 lines deleted...]
-      </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
       <c r="BJ5">
         <v>0.0</v>
       </c>
       <c r="BK5">
         <v>0.0</v>
       </c>
       <c r="BL5">
         <v>0.0</v>
       </c>
       <c r="BM5">
         <v>0.0</v>
       </c>
       <c r="BN5">
         <v>0.0</v>
       </c>
       <c r="BO5">
         <v>0.0</v>
       </c>
       <c r="BP5">
@@ -17495,282 +17645,286 @@
       </c>
       <c r="BS5">
         <v>0.0</v>
       </c>
       <c r="BT5">
         <v>0.0</v>
       </c>
       <c r="BU5">
         <v>0.0</v>
       </c>
       <c r="BV5">
         <v>0.0</v>
       </c>
       <c r="BW5">
         <v>0.0</v>
       </c>
       <c r="BX5">
         <v>0.0</v>
       </c>
       <c r="BY5">
         <v>0.0</v>
       </c>
       <c r="BZ5">
         <v>0.0</v>
       </c>
+      <c r="CA5">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B6">
-        <v>487638000.0</v>
+        <v>449569000.0</v>
       </c>
       <c r="C6">
+        <v>513394000.0</v>
+      </c>
+      <c r="D6">
         <v>613637000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>617239000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>584539000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>600974000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>568202000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>645843000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>837035000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>556770000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>512516000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>486435000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>433172000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>578991000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>510862000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>533402000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>536480000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>467295000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>494576000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>469702000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>418055000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>477178000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>481835000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>497382000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-75902000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>492962000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>329831000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>373755000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>398741000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>260462000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>328655000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>158334000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>269178000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>260318000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>231799000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>222062000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>226791000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>258256000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>238465000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>224662000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>207596000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-430374000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>183100000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>221145000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>182388000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>168334000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>160906000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>153105000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>137655000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>139092000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>122618000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>109088000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>99097000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>29620000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>91320000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>88963000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>97963000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>90004000.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
-      <c r="AD7">
-[...1 lines deleted...]
-      </c>
+      <c r="AD7"/>
       <c r="AE7">
         <v>0.0</v>
       </c>
       <c r="AF7">
         <v>0.0</v>
       </c>
       <c r="AG7">
         <v>0.0</v>
       </c>
       <c r="AH7">
         <v>0.0</v>
       </c>
       <c r="AI7">
         <v>0.0</v>
       </c>
       <c r="AJ7">
         <v>0.0</v>
       </c>
       <c r="AK7">
         <v>0.0</v>
       </c>
       <c r="AL7">
         <v>0.0</v>
       </c>
       <c r="AM7">
@@ -17871,86 +18025,87 @@
       </c>
       <c r="BS7">
         <v>0.0</v>
       </c>
       <c r="BT7">
         <v>0.0</v>
       </c>
       <c r="BU7">
         <v>0.0</v>
       </c>
       <c r="BV7">
         <v>0.0</v>
       </c>
       <c r="BW7">
         <v>0.0</v>
       </c>
       <c r="BX7">
         <v>0.0</v>
       </c>
       <c r="BY7">
         <v>0.0</v>
       </c>
       <c r="BZ7">
         <v>0.0</v>
       </c>
+      <c r="CA7">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
-      <c r="AD8">
-[...1 lines deleted...]
-      </c>
+      <c r="AD8"/>
       <c r="AE8">
         <v>0.0</v>
       </c>
       <c r="AF8">
         <v>0.0</v>
       </c>
       <c r="AG8">
         <v>0.0</v>
       </c>
       <c r="AH8">
         <v>0.0</v>
       </c>
       <c r="AI8">
         <v>0.0</v>
       </c>
       <c r="AJ8">
         <v>0.0</v>
       </c>
       <c r="AK8">
         <v>0.0</v>
       </c>
       <c r="AL8">
         <v>0.0</v>
       </c>
       <c r="AM8">
@@ -18051,1992 +18206,2015 @@
       </c>
       <c r="BS8">
         <v>0.0</v>
       </c>
       <c r="BT8">
         <v>0.0</v>
       </c>
       <c r="BU8">
         <v>0.0</v>
       </c>
       <c r="BV8">
         <v>0.0</v>
       </c>
       <c r="BW8">
         <v>0.0</v>
       </c>
       <c r="BX8">
         <v>0.0</v>
       </c>
       <c r="BY8">
         <v>0.0</v>
       </c>
       <c r="BZ8">
         <v>0.0</v>
       </c>
+      <c r="CA8">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B9">
+        <v>859338000.0</v>
+      </c>
+      <c r="C9">
         <v>509613000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>688912000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>727528000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>705164000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>726198000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>684500000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>688187000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>683659000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>652218000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>601060000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>550035000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>537897000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>534864000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>573898000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>588827000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>550867000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>502945000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>541606000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>503238000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>455452000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>506605000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>514741000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>533348000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>538724000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>493425000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>440313000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>504658000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>443874000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>330041000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>319243000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>289008000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>282527000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>280582000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>262933000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>248142000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>257132000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>270298000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>268756000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>256510000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>241579000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>215011000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>191692000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>190158000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>166882000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>165222000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>172421000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>168113000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>146895000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>157030000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>146870000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>125170000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>114224000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>26435000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>117172000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>110113000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>114453000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>124272000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>249360000.0</v>
       </c>
-      <c r="BK9">
-[...1 lines deleted...]
-      </c>
       <c r="BL9">
         <v>0.0</v>
       </c>
       <c r="BM9">
         <v>0.0</v>
       </c>
       <c r="BN9">
+        <v>0.0</v>
+      </c>
+      <c r="BO9">
         <v>140831000.0</v>
       </c>
-      <c r="BO9">
-[...1 lines deleted...]
-      </c>
       <c r="BP9">
         <v>0.0</v>
       </c>
       <c r="BQ9">
         <v>0.0</v>
       </c>
       <c r="BR9">
+        <v>0.0</v>
+      </c>
+      <c r="BS9">
         <v>126467000.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
         <v>0.0</v>
       </c>
       <c r="BU9">
         <v>0.0</v>
       </c>
       <c r="BV9">
+        <v>0.0</v>
+      </c>
+      <c r="BW9">
         <v>73409000.0</v>
       </c>
-      <c r="BW9">
-[...1 lines deleted...]
-      </c>
       <c r="BX9">
         <v>0.0</v>
       </c>
       <c r="BY9">
         <v>0.0</v>
       </c>
       <c r="BZ9">
+        <v>0.0</v>
+      </c>
+      <c r="CA9">
         <v>44390000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B10">
+        <v>362533000.0</v>
+      </c>
+      <c r="C10">
         <v>203592000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>350961000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>353001000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>319987000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>342024000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>311282000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>388319000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>587738000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>297157000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>285303000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>260175000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>209757000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>345538000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>273968000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>316662000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>319475000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>236639000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>265464000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>239742000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>192347000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>272982000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>257163000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>286385000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-293680000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>296233000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>126532000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>176336000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>222071000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>108429000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>156194000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>34845000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>151990000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>149548000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>147111000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>175196000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>106213000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>145210000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>169647000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>166103000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>124392000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-428735000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>164413000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>110730000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>90426000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>95425000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>106062000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>97972000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>89947000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>86610000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>81175000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>61270000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>55912000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-13994000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>55082000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>52678000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>62323000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>47906000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>53847000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>53928000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>51683000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>36116000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>34258000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>34759000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>37888000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>39923000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>32209000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>40657000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>22991000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>26417000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>19760000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>25789000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>23588000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>8142000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>11025000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>7672000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>9885000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>13526000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B11">
+        <v>3501000.0</v>
+      </c>
+      <c r="C11">
         <v>7323000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>2089000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>2239000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>3435000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>444000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>15390000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>755000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1522000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>1405000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>905000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>659000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>1416000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>504000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>387000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>1491000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>1805000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-14210000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1826000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>1465000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1112000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>2206000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>3028000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>5044000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-4280000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>793000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>1309000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>1278000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>10092000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-355000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>1517000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>282000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>1502000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-39000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>510000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>843000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>3552000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>941000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>472000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>326000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>6633000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-925000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>1661000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-1816000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>4460000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>1751000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>278000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>226000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-228000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>-1851000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>58000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>137000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>4236000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-450000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>14166000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>12929000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>16695000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>9664000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>4668000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>6064000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>4832000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>9511000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>1061000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>3244000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>5556000.0</v>
       </c>
-      <c r="BN11">
+      <c r="BO11">
         <v>6663000.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>4884000.0</v>
       </c>
-      <c r="BP11">
+      <c r="BQ11">
         <v>5801000.0</v>
       </c>
-      <c r="BQ11">
+      <c r="BR11">
         <v>266000.0</v>
       </c>
-      <c r="BR11">
+      <c r="BS11">
         <v>2699000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-4285000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>4285000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>8467000.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>2255000.0</v>
       </c>
-      <c r="BW11">
+      <c r="BX11">
         <v>4023000.0</v>
       </c>
-      <c r="BX11">
+      <c r="BY11">
         <v>2911000.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>3535000.0</v>
       </c>
-      <c r="BZ11">
+      <c r="CA11">
         <v>3814000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B12">
+        <v>113390000.0</v>
+      </c>
+      <c r="C12">
         <v>111920000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>92353000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>92125000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>94092000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>95960000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>90905000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>94092000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>94506000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>97622000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>82754000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>86182000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>81670000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>84606000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>83106000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>80772000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>85455000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>89472000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>93257000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>95290000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>98493000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>101247000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>95571000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>94654000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>88586000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>79414000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>78524000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>79472000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>65876000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>52684000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>48869000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>42245000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>38015000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>36168000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>36117000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>36297000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>36033000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>39759000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>31301000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>11529000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>30544000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>29997000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>30243000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>26230000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>21670000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>19762000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>19771000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>19438000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>12695000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>13117000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>11883000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>11590000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>10758000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7623000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>9776000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>8544000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>8573000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>8607000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>9051000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>6710000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>6111000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>7404000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>6808000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>4211000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>3528000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>3257000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>3127000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>1786000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>1785000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>1512000.0</v>
       </c>
-      <c r="BS12">
-[...1 lines deleted...]
-      </c>
       <c r="BT12">
         <v>0.0</v>
       </c>
       <c r="BU12">
         <v>0.0</v>
       </c>
       <c r="BV12">
+        <v>0.0</v>
+      </c>
+      <c r="BW12">
         <v>1878000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>887000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>3617000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>2139000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>9631000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B13">
+        <v>148</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13">
         <v>105674000.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>92353000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>95170000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>97293000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>99336000.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>94149000.0</v>
       </c>
-      <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>82754000.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>86182000.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>81670000.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>84606000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>83106000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>80772000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>85455000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>89472000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>93257000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>95290000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>95155000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>101247000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>88822000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4225000.0</v>
       </c>
       <c r="Y13">
         <v>4225000.0</v>
       </c>
       <c r="Z13">
         <v>4225000.0</v>
       </c>
       <c r="AA13">
         <v>4225000.0</v>
       </c>
       <c r="AB13">
         <v>4225000.0</v>
       </c>
       <c r="AC13">
+        <v>4225000.0</v>
+      </c>
+      <c r="AD13">
         <v>58499000.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B14">
+        <v>-8756000.0</v>
+      </c>
+      <c r="C14">
         <v>-5588000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-9257000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-9082000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-7545000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-7967000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-7412000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-8916000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-13386000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>-7398000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>-7102000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-5821000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-4686000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-23483000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>-6244000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-6767000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>8953000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-7332000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-5527000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>125807000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>5444000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>5941000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>7524000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>8304000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>-32873000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>7670000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>4006000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>5464000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>93319000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15414000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>47203000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-33017000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>49483000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>50066000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>50399000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>69409000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>26721000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>60573000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>77778000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>76914000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>35943000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>-139766000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>76364000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>46716000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>-137723000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>36510000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>45832000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>42492000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>40634000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>39611000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>36779000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>26422000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>19361000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>2934000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>3423000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>4290000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>4243000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>4438000.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>3873000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>2838000.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>2954000.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>3199000.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>2541000.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>3371000.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>1894000.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>2519000.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>2187000.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>3415000.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>2139000.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>1731000.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>3274000.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>2903000.0</v>
       </c>
-      <c r="BU14">
-[...1 lines deleted...]
-      </c>
       <c r="BV14">
         <v>0.0</v>
       </c>
       <c r="BW14">
         <v>0.0</v>
       </c>
       <c r="BX14">
         <v>0.0</v>
       </c>
       <c r="BY14">
         <v>0.0</v>
       </c>
       <c r="BZ14">
         <v>0.0</v>
       </c>
+      <c r="CA14">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B15">
+        <v>342390000.0</v>
+      </c>
+      <c r="C15">
         <v>187181000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>331730000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>341680000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>309007000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>333613000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>288480000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>378648000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>572830000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>288354000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>277296000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>252921000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>203645000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>336324000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>265745000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>306317000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>308717000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>243517000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>255725000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>231259000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>185791000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>263891000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>246611000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>273037000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-256527000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>287770000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>121217000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>169594000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>118660000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>93370000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>107474000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>67580000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>101005000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>99521000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>96202000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>104944000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>75940000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>83696000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>91397000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>88863000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>81816000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-125245000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>88284000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>67795000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>57029000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>57164000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>59952000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>55254000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>49541000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>48801000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>44338000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>34711000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>32315000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>-32643000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>19311000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>18670000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>17054000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>16201000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>45306000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>45026000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>43897000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>33636000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>30656000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>28144000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>30438000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>30741000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>25138000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>31441000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>20586000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>21987000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>17949000.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>18601000.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>15121000.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>5887000.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>7002000.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>4761000.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>6350000.0</v>
       </c>
-      <c r="BZ15">
+      <c r="CA15">
         <v>9712000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>150</v>
-[...1 lines deleted...]
-      <c r="B16">
+        <v>151</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
         <v>187181000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>331730000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>333750000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>301837000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>325854000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>281772000.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>270843000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>252921000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>203645000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>329541000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>265745000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>306317000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>315500000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>238186000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>255725000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>226295000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>189784000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>258429000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>251743000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>278498000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-261658000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>287770000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>121217000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>169757000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>147776000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>93370000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>107474000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>67580000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>101005000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>99521000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>96202000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>104944000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>75940000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>83696000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>91397000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>88863000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>93142000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-30771000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>89371000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>68932000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-37927000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>56208000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>59952000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>55254000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>49541000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>48850000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>44338000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>34711000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>32315000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>60407000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>46579000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>43309000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>53651000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>40014000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>45306000.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>45026000.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>43897000.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>33636000.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>30656000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>28144000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>30438000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>30741000.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>25138000.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>31441000.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>20586000.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>21987000.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>17949000.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>18601000.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>15121000.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>5887000.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>7002000.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>4761000.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>6350000.0</v>
       </c>
-      <c r="BZ16">
+      <c r="CA16">
         <v>9712000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B17">
+        <v>359032000.0</v>
+      </c>
+      <c r="C17">
         <v>196269000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>348872000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>350762000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>316552000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>341580000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>295892000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>387564000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>586216000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>295752000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>284398000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>259516000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>208341000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>345034000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>273581000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>315171000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>317670000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>250849000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>263638000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>238277000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>191235000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>270776000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>254135000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>281341000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-289400000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>295440000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>125223000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>175058000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>211979000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>108784000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>154677000.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>34563000.0</v>
       </c>
-      <c r="AG17">
+      <c r="AH17">
         <v>150488000.0</v>
       </c>
-      <c r="AH17">
+      <c r="AI17">
         <v>149587000.0</v>
       </c>
-      <c r="AI17">
+      <c r="AJ17">
         <v>146601000.0</v>
       </c>
-      <c r="AJ17">
+      <c r="AK17">
         <v>174353000.0</v>
       </c>
-      <c r="AK17">
+      <c r="AL17">
         <v>102661000.0</v>
       </c>
-      <c r="AL17">
+      <c r="AM17">
         <v>144269000.0</v>
       </c>
-      <c r="AM17">
+      <c r="AN17">
         <v>169175000.0</v>
       </c>
-      <c r="AN17">
+      <c r="AO17">
         <v>165777000.0</v>
       </c>
-      <c r="AO17">
+      <c r="AP17">
         <v>117759000.0</v>
       </c>
-      <c r="AP17">
+      <c r="AQ17">
         <v>-170537000.0</v>
       </c>
-      <c r="AQ17">
+      <c r="AR17">
         <v>165735000.0</v>
       </c>
-      <c r="AR17">
+      <c r="AS17">
         <v>115648000.0</v>
       </c>
-      <c r="AS17">
+      <c r="AT17">
         <v>-177392000.0</v>
       </c>
-      <c r="AT17">
+      <c r="AU17">
         <v>93674000.0</v>
       </c>
-      <c r="AU17">
+      <c r="AV17">
         <v>105784000.0</v>
       </c>
-      <c r="AV17">
+      <c r="AW17">
         <v>97746000.0</v>
       </c>
-      <c r="AW17">
+      <c r="AX17">
         <v>90175000.0</v>
       </c>
-      <c r="AX17">
+      <c r="AY17">
         <v>88461000.0</v>
       </c>
-      <c r="AY17">
+      <c r="AZ17">
         <v>81117000.0</v>
       </c>
-      <c r="AZ17">
+      <c r="BA17">
         <v>61133000.0</v>
       </c>
-      <c r="BA17">
+      <c r="BB17">
         <v>51676000.0</v>
       </c>
-      <c r="BB17">
-[...1 lines deleted...]
-      </c>
       <c r="BC17">
         <v>0.0</v>
       </c>
       <c r="BD17">
         <v>0.0</v>
       </c>
       <c r="BE17">
         <v>0.0</v>
       </c>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
       <c r="BJ17">
         <v>0.0</v>
       </c>
       <c r="BK17">
@@ -20065,475 +20243,480 @@
       </c>
       <c r="BS17">
         <v>0.0</v>
       </c>
       <c r="BT17">
         <v>0.0</v>
       </c>
       <c r="BU17">
         <v>0.0</v>
       </c>
       <c r="BV17">
         <v>0.0</v>
       </c>
       <c r="BW17">
         <v>0.0</v>
       </c>
       <c r="BX17">
         <v>0.0</v>
       </c>
       <c r="BY17">
         <v>0.0</v>
       </c>
       <c r="BZ17">
         <v>0.0</v>
       </c>
+      <c r="CA17">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B18">
+        <v>-113390000.0</v>
+      </c>
+      <c r="C18">
         <v>-105674000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-92353000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-95170000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-97293000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-99336000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-94149000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-90522000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-94506000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-97622000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-82754000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-86182000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-81670000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-84606000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-83106000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-80772000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-85455000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-89472000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-93257000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-95290000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-98493000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-101247000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-92285000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-90429000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-84361000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-75189000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-74299000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-75247000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-61651000.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>9685000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>1215000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>1486000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>56000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>46000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>106000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>390000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-24545000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>84000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1496000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>1275000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>5638000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>7273000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>9809000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>42017000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-63669000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-54252000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-30981000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-3287000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>4880000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>5502000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>5042000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>4580000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>4536000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>4497000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>4671000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4500000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>4390000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>4189000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>4366000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>3391000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>4321000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4305000.0</v>
       </c>
       <c r="AS19">
         <v>4305000.0</v>
       </c>
       <c r="AT19">
+        <v>4305000.0</v>
+      </c>
+      <c r="AU19">
         <v>4314000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>4343000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>4460000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>4721000.0</v>
       </c>
-      <c r="AX19">
+      <c r="AY19">
         <v>12924000.0</v>
       </c>
-      <c r="AY19">
+      <c r="AZ19">
         <v>4691000.0</v>
       </c>
-      <c r="AZ19">
+      <c r="BA19">
         <v>493000.0</v>
       </c>
-      <c r="BA19">
+      <c r="BB19">
         <v>727000.0</v>
       </c>
-      <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
-      <c r="L20">
+      <c r="L20"/>
+      <c r="M20">
         <v>234000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>52401000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>20491000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>4000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>90000.0</v>
       </c>
-      <c r="Q20"/>
-      <c r="R20">
+      <c r="R20"/>
+      <c r="S20">
         <v>1345000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>1594000.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>12738000.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>14866000.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>3314000.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>34640000.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>10150000.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>596802000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>1985000.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>3107000.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>797000.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>390000.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>75630000.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>25317000.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>127243000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>148000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>8295000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2159000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>3178000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>164742000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>4222000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>2392000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>2403000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>6518000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>237867000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>2337000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1268000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>272624000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>5125000.0</v>
       </c>
-      <c r="AU20">
-[...1 lines deleted...]
-      </c>
       <c r="AV20">
         <v>0.0</v>
       </c>
       <c r="AW20">
         <v>0.0</v>
       </c>
       <c r="AX20">
         <v>0.0</v>
       </c>
       <c r="AY20">
         <v>0.0</v>
       </c>
       <c r="AZ20">
         <v>0.0</v>
       </c>
       <c r="BA20">
         <v>0.0</v>
       </c>
       <c r="BB20">
         <v>0.0</v>
       </c>
       <c r="BC20">
         <v>0.0</v>
       </c>
       <c r="BD20">
@@ -20583,322 +20766,326 @@
       </c>
       <c r="BS20">
         <v>0.0</v>
       </c>
       <c r="BT20">
         <v>0.0</v>
       </c>
       <c r="BU20">
         <v>0.0</v>
       </c>
       <c r="BV20">
         <v>0.0</v>
       </c>
       <c r="BW20">
         <v>0.0</v>
       </c>
       <c r="BX20">
         <v>0.0</v>
       </c>
       <c r="BY20">
         <v>0.0</v>
       </c>
       <c r="BZ20">
         <v>0.0</v>
       </c>
+      <c r="CA20">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B21">
+        <v>461392000.0</v>
+      </c>
+      <c r="C21">
         <v>289756000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>441560000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>444479000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>409803000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>425743000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>395866000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>469749000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>679374000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>391917000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>360762000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>336672000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>290212000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>428658000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>357018000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>397388000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>404824000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>325721000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>383266000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>334948000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>292336000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>372954000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>347096000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>373766000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-214903000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>333630000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>268725000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>310060000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>318928000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>164400000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>199630000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>74040000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>187294000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>181136000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>178692000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>206996000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>137575000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>180469000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>196558000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>175343000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>152165000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-400591000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>191865000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>134029000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>109083000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>112177000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>122597000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>114376000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>99187000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>96450000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>89502000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>69206000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>62771000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>-6856000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>61312000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>59280000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>67221000.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>46094000.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>55246000.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>58181000.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>50972000.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>39107000.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>36779000.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>37143000.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>37166000.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>38866000.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>30967000.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>37997000.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>20307000.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>22121000.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>24327000.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>23700000.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>25373000.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>10020000.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>11912000.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>11289000.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>12024000.0</v>
       </c>
-      <c r="BZ21">
+      <c r="CA21">
         <v>23183000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
-      <c r="AD22">
-[...1 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>0.0</v>
       </c>
       <c r="AF22">
         <v>0.0</v>
       </c>
       <c r="AG22">
         <v>0.0</v>
       </c>
       <c r="AH22">
         <v>0.0</v>
       </c>
       <c r="AI22">
         <v>0.0</v>
       </c>
       <c r="AJ22">
         <v>0.0</v>
       </c>
       <c r="AK22">
         <v>0.0</v>
       </c>
       <c r="AL22">
         <v>0.0</v>
       </c>
       <c r="AM22">
@@ -20999,229 +21186,232 @@
       </c>
       <c r="BS22">
         <v>0.0</v>
       </c>
       <c r="BT22">
         <v>0.0</v>
       </c>
       <c r="BU22">
         <v>0.0</v>
       </c>
       <c r="BV22">
         <v>0.0</v>
       </c>
       <c r="BW22">
         <v>0.0</v>
       </c>
       <c r="BX22">
         <v>0.0</v>
       </c>
       <c r="BY22">
         <v>0.0</v>
       </c>
       <c r="BZ22">
         <v>0.0</v>
       </c>
+      <c r="CA22">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
+        <v>662795000.0</v>
+      </c>
+      <c r="C23">
         <v>741725000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>510924000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>497843000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>507313000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>502760000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>487496000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>435880000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>208355000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>466291000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>415251000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>401601000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>443770000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>350779000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>480550000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>479031000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>353473000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>393489000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>380574000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>384183000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>382638000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>274526000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>331948000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>297989000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>989216000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>389580000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>448336000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>436734000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>409967000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>368996000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>325990000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>274054000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>270266000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>462444000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>415435000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>376577000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>358591000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>342173000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>310426000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>271307000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>240640000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>249675000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>292456000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>287324000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>284231000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>242234000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>222931000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>228576000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>189521000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>194171000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>188499000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>185920000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>166976000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>219693000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>173422000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>161030000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>157455000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>169103000.0</v>
       </c>
-      <c r="BG23">
-[...1 lines deleted...]
-      </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
       <c r="BJ23">
         <v>0.0</v>
       </c>
       <c r="BK23">
         <v>0.0</v>
       </c>
       <c r="BL23">
         <v>0.0</v>
       </c>
       <c r="BM23">
         <v>0.0</v>
       </c>
       <c r="BN23">
         <v>0.0</v>
       </c>
       <c r="BO23">
         <v>0.0</v>
       </c>
       <c r="BP23">
@@ -21235,384 +21425,389 @@
       </c>
       <c r="BS23">
         <v>0.0</v>
       </c>
       <c r="BT23">
         <v>0.0</v>
       </c>
       <c r="BU23">
         <v>0.0</v>
       </c>
       <c r="BV23">
         <v>0.0</v>
       </c>
       <c r="BW23">
         <v>0.0</v>
       </c>
       <c r="BX23">
         <v>0.0</v>
       </c>
       <c r="BY23">
         <v>0.0</v>
       </c>
       <c r="BZ23">
         <v>0.0</v>
       </c>
+      <c r="CA23">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>-6783000.0</v>
       </c>
-      <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
-      <c r="U24">
+      <c r="U24"/>
+      <c r="V24">
         <v>-3993000.0</v>
       </c>
-      <c r="V24"/>
-      <c r="W24">
+      <c r="W24"/>
+      <c r="X24">
         <v>-5132000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-5461000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>5131000.0</v>
       </c>
-      <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
+      <c r="AB24"/>
+      <c r="AC24">
         <v>-163000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-29116000.0</v>
       </c>
-      <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
-      <c r="AO24">
+      <c r="AO24"/>
+      <c r="AP24">
         <v>-11326000.0</v>
       </c>
-      <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-      <c r="AS24">
+      <c r="AS24"/>
+      <c r="AT24">
         <v>-1742000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>956000.0</v>
       </c>
-      <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
+        <v>200426000.0</v>
+      </c>
+      <c r="C25">
         <v>197882000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>170323000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>172113000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>170460000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>162990000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>166015000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>163432000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>157991000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>165187000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>147363000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>143492000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>144626000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>151910000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>156837000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>139036000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>134582000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>144225000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>139002000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>137849000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>130553000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>106398000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>132564000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>119805000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>132319000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>120278000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>127914000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>121117000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>113946000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>99349000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>82553000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>78792000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>76842000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>74602000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>72539000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>74031000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>69702000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>73287000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>67246000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>67305000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>65095000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>42222000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>65688000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>65961000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>70292000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>53147000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>45651000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>43746000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>40612000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>39365000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>37615000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>36496000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>32440000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>35991000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>26462000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>27741000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>27067000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>33491000.0</v>
       </c>
-      <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
+      <c r="CA25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
-[...1 lines deleted...]
-      </c>
+      <c r="AD26"/>
       <c r="AE26">
         <v>0.0</v>
       </c>
       <c r="AF26">
         <v>0.0</v>
       </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
         <v>0.0</v>
       </c>
       <c r="AI26">
         <v>0.0</v>
       </c>
       <c r="AJ26">
         <v>0.0</v>
       </c>
       <c r="AK26">
         <v>0.0</v>
       </c>
       <c r="AL26">
         <v>0.0</v>
       </c>
       <c r="AM26">
@@ -21713,54 +21908,57 @@
       </c>
       <c r="BS26">
         <v>0.0</v>
       </c>
       <c r="BT26">
         <v>0.0</v>
       </c>
       <c r="BU26">
         <v>0.0</v>
       </c>
       <c r="BV26">
         <v>0.0</v>
       </c>
       <c r="BW26">
         <v>0.0</v>
       </c>
       <c r="BX26">
         <v>0.0</v>
       </c>
       <c r="BY26">
         <v>0.0</v>
       </c>
       <c r="BZ26">
         <v>0.0</v>
       </c>
+      <c r="CA26">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
@@ -21795,603 +21993,610 @@
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
+        <v>75150000.0</v>
+      </c>
+      <c r="C28">
         <v>201871000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>64119000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>66146000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>66786000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>76028000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>64726000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>62933000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>67839000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>73060000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>55050000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>53405000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>51117000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>49382000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>48185000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>47848000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>48602000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>55576000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>50409000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>44448000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>45116000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>37303000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>41578000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>36423000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>40465000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>30951000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>30769000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30027000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>22844000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>18882000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>15158000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>14731000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>14964000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>13073000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>12922000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>11197000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>13476000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>12734000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>12112000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>11887000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12515000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>10369000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>10059000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9442000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>11347000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>10649000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>8666000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>8757000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>9386000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>8364000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>7962000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>8209000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>8929000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>63349000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>15039000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>10310000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>10274000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>14484000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>8597000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>8171000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>7862000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>7705000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>5970000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>5562000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>6068000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>6797000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>7800000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>7570000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>6285000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>5781000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>4332000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>3272000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1960000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>1663000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>897000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>915000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>1309000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>3198000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
+        <v>3501000.0</v>
+      </c>
+      <c r="C29">
         <v>7323000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>2089000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>2239000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3435000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>444000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>15390000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>755000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1522000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>1405000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>905000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>659000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1416000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>504000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>387000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1491000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>1805000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-14210000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1826000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>1465000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1112000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>2206000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>3028000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>5044000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-4280000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>793000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>1309000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>1278000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>10092000.0</v>
       </c>
-      <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
       <c r="BZ29"/>
+      <c r="CA29"/>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
+        <v>398554000.0</v>
+      </c>
+      <c r="C30">
         <v>219857000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>247352000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>283049000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>295361000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>300455000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>288634000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>218438000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>4285000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>260301000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>240298000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>213363000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>247685000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>106206000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>216880000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>191439000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>146043000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>177224000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>158340000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>168290000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>163116000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>133651000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>167645000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>159582000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>753627000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>159795000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>222622000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>192740000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>181958000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>141244000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>137471000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>127113000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>115625000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>111008000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>103673000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>99269000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>99530000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>101651000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>97537000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>99153000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>99078000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>93396000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>99047000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>75070000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>76019000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>69559000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>68887000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>66745000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>56959000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>60580000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>57368000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>55964000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>51453000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>21072000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>55860000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>50833000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>47232000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>82497000.0</v>
       </c>
-      <c r="BG30">
-[...1 lines deleted...]
-      </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
       <c r="BJ30">
         <v>0.0</v>
       </c>
       <c r="BK30">
         <v>0.0</v>
       </c>
       <c r="BL30">
         <v>0.0</v>
       </c>
       <c r="BM30">
         <v>0.0</v>
       </c>
       <c r="BN30">
         <v>0.0</v>
       </c>
       <c r="BO30">
         <v>0.0</v>
       </c>
       <c r="BP30">
@@ -22405,229 +22610,232 @@
       </c>
       <c r="BS30">
         <v>0.0</v>
       </c>
       <c r="BT30">
         <v>0.0</v>
       </c>
       <c r="BU30">
         <v>0.0</v>
       </c>
       <c r="BV30">
         <v>0.0</v>
       </c>
       <c r="BW30">
         <v>0.0</v>
       </c>
       <c r="BX30">
         <v>0.0</v>
       </c>
       <c r="BY30">
         <v>0.0</v>
       </c>
       <c r="BZ30">
         <v>0.0</v>
       </c>
+      <c r="CA30">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="31" spans="1:78">
+    <row r="31" spans="1:79">
       <c r="A31" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B31">
+        <v>-98859000.0</v>
+      </c>
+      <c r="C31">
         <v>-86164000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-90599000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-91478000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-89816000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-83719000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-84584000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-81430000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-91636000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-94760000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-75459000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-76497000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-80455000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-83120000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-83050000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-80726000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-85349000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-89082000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-117802000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-95206000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-99989000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-99972000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-89933000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-87381000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-78777000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-37397000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-142193000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-133724000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-96857000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-55971000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-101360000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-79369000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-72877000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-31588000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-31581000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-31800000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-31362000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-35259000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-26911000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-9240000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-27773000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-28144000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-27452000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-23299000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-18657000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-16752000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-16535000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-16404000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-9240000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-9840000.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-8306000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-8204000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-6872000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>-7138000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BD31">
         <v>-6230000.0</v>
       </c>
-      <c r="BD31">
+      <c r="BE31">
         <v>-6602000.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-4898000.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>1812000.0</v>
       </c>
-      <c r="BG31">
-[...1 lines deleted...]
-      </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
       <c r="BJ31">
         <v>0.0</v>
       </c>
       <c r="BK31">
         <v>0.0</v>
       </c>
       <c r="BL31">
         <v>0.0</v>
       </c>
       <c r="BM31">
         <v>0.0</v>
       </c>
       <c r="BN31">
         <v>0.0</v>
       </c>
       <c r="BO31">
         <v>0.0</v>
       </c>
       <c r="BP31">
@@ -22641,284 +22849,290 @@
       </c>
       <c r="BS31">
         <v>0.0</v>
       </c>
       <c r="BT31">
         <v>0.0</v>
       </c>
       <c r="BU31">
         <v>0.0</v>
       </c>
       <c r="BV31">
         <v>0.0</v>
       </c>
       <c r="BW31">
         <v>0.0</v>
       </c>
       <c r="BX31">
         <v>0.0</v>
       </c>
       <c r="BY31">
         <v>0.0</v>
       </c>
       <c r="BZ31">
         <v>0.0</v>
       </c>
+      <c r="CA31">
+        <v>0.0</v>
+      </c>
     </row>
-    <row r="32" spans="1:78">
+    <row r="32" spans="1:79">
       <c r="A32" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B32">
+        <v>1123579000.0</v>
+      </c>
+      <c r="C32">
         <v>1031481000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>952484000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>942322000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>917116000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>928503000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>883362000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>905629000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>887729000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>858208000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>776013000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>738273000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>733982000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>779437000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>837568000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>876419000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>758297000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>719210000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>763840000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>719131000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>674974000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>647480000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>679044000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>671755000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>774313000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>723210000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>666027000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>748652000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>671883000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>557793000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>507762000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>435949000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>437168000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>632018000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>574695000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>525450000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>516193000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>510820000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>481645000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>428664000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>383141000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>371290000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>385101000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>402412000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>375094000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>337897000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>326465000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>329944000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>279457000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>290621000.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>278001000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>255126000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>229747000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>225056000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>234734000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>220310000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>224676000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>210878000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>217546000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>209680000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>180842000.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>128231000.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>123051000.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>124983000.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>128936000.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>121731000.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>126052000.0</v>
       </c>
-      <c r="BP32">
+      <c r="BQ32">
         <v>153603000.0</v>
       </c>
-      <c r="BQ32">
+      <c r="BR32">
         <v>89160000.0</v>
       </c>
-      <c r="BR32">
+      <c r="BS32">
         <v>65426000.0</v>
       </c>
-      <c r="BS32">
+      <c r="BT32">
         <v>94582000.0</v>
       </c>
-      <c r="BT32">
+      <c r="BU32">
         <v>103076000.0</v>
       </c>
-      <c r="BU32">
+      <c r="BV32">
         <v>81422000.0</v>
       </c>
-      <c r="BV32">
+      <c r="BW32">
         <v>30163000.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>28806000.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>27232000.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>29921000.0</v>
       </c>
-      <c r="BZ32">
+      <c r="CA32">
         <v>81152000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:U30"/>
@@ -22997,51 +23211,51 @@
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
     </row>
     <row r="2" spans="1:21">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2">
         <v>1084446000.0</v>
       </c>
       <c r="C2">
         <v>268184000.0</v>
       </c>
       <c r="D2">
         <v>286101000.0</v>
       </c>
       <c r="E2">
         <v>201999000.0</v>
       </c>
       <c r="F2">
         <v>444922000.0</v>
       </c>
       <c r="G2">
         <v>99962000.0</v>
       </c>
       <c r="H2">
         <v>92142000.0</v>
       </c>
       <c r="I2">
         <v>79588000.0</v>
       </c>
@@ -23060,51 +23274,51 @@
       <c r="N2">
         <v>422556000.0</v>
       </c>
       <c r="O2">
         <v>226559000.0</v>
       </c>
       <c r="P2">
         <v>27074000.0</v>
       </c>
       <c r="Q2">
         <v>69984000.0</v>
       </c>
       <c r="R2">
         <v>36074000.0</v>
       </c>
       <c r="S2">
         <v>-361488000.0</v>
       </c>
       <c r="T2">
         <v>458000.0</v>
       </c>
       <c r="U2"/>
     </row>
     <row r="3" spans="1:21">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B3">
         <v>727991000</v>
       </c>
       <c r="C3">
         <v>833856000</v>
       </c>
       <c r="D3">
         <v>735080000</v>
       </c>
       <c r="E3">
         <v>487228000</v>
       </c>
       <c r="F3">
         <v>313674000</v>
       </c>
       <c r="G3">
         <v>423091000</v>
       </c>
       <c r="H3">
         <v>1188829000</v>
       </c>
       <c r="I3">
         <v>1193896000</v>
       </c>
@@ -23125,137 +23339,137 @@
       </c>
       <c r="O3">
         <v>459306000</v>
       </c>
       <c r="P3">
         <v>142946000</v>
       </c>
       <c r="Q3">
         <v>76834000</v>
       </c>
       <c r="R3">
         <v>62174000</v>
       </c>
       <c r="S3">
         <v>135188000</v>
       </c>
       <c r="T3">
         <v>136874000</v>
       </c>
       <c r="U3">
         <v>42299000</v>
       </c>
     </row>
     <row r="4" spans="1:21">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4">
         <v>84657000.0</v>
       </c>
       <c r="F4">
         <v>-242923000.0</v>
       </c>
       <c r="G4">
         <v>344960000.0</v>
       </c>
       <c r="H4">
         <v>7820000.0</v>
       </c>
       <c r="I4">
         <v>12554000.0</v>
       </c>
       <c r="J4">
         <v>-279484000.0</v>
       </c>
       <c r="K4">
         <v>259378000.0</v>
       </c>
       <c r="L4">
         <v>32481000.0</v>
       </c>
       <c r="M4">
         <v>-45872000.0</v>
       </c>
       <c r="N4">
         <v>-309471000.0</v>
       </c>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
     </row>
     <row r="5" spans="1:21">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5">
         <v>-61743000.0</v>
       </c>
       <c r="F5">
         <v>57447000.0</v>
       </c>
       <c r="G5">
         <v>-779000.0</v>
       </c>
       <c r="H5">
         <v>-51403000.0</v>
       </c>
       <c r="I5">
         <v>12274000.0</v>
       </c>
       <c r="J5">
         <v>-136814000.0</v>
       </c>
       <c r="K5">
         <v>10346000.0</v>
       </c>
       <c r="L5">
         <v>-57744000.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
     </row>
     <row r="6" spans="1:21">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B6">
         <v>-276074000.0</v>
       </c>
       <c r="C6">
         <v>816262000.0</v>
       </c>
       <c r="D6">
         <v>-17917000.0</v>
       </c>
       <c r="E6">
         <v>84657000.0</v>
       </c>
       <c r="F6">
         <v>-242923000.0</v>
       </c>
       <c r="G6">
         <v>344960000.0</v>
       </c>
       <c r="H6">
         <v>7820000.0</v>
       </c>
       <c r="I6">
         <v>12554000.0</v>
       </c>
@@ -23274,51 +23488,51 @@
       <c r="N6">
         <v>-309471000.0</v>
       </c>
       <c r="O6">
         <v>195997000.0</v>
       </c>
       <c r="P6">
         <v>199485000.0</v>
       </c>
       <c r="Q6">
         <v>-42910000.0</v>
       </c>
       <c r="R6">
         <v>33910000.0</v>
       </c>
       <c r="S6">
         <v>397562000.0</v>
       </c>
       <c r="T6">
         <v>69593000.0</v>
       </c>
       <c r="U6"/>
     </row>
     <row r="7" spans="1:21">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B7">
         <v>206339000.0</v>
       </c>
       <c r="C7">
         <v>81258000.0</v>
       </c>
       <c r="D7">
         <v>-94027000.0</v>
       </c>
       <c r="E7">
         <v>-49213000.0</v>
       </c>
       <c r="F7">
         <v>215781000.0</v>
       </c>
       <c r="G7">
         <v>30063000.0</v>
       </c>
       <c r="H7">
         <v>7811000.0</v>
       </c>
       <c r="I7">
         <v>3621000.0</v>
       </c>
@@ -23337,96 +23551,96 @@
       <c r="N7">
         <v>-21960000.0</v>
       </c>
       <c r="O7">
         <v>1311000.0</v>
       </c>
       <c r="P7">
         <v>24317000.0</v>
       </c>
       <c r="Q7">
         <v>8858000.0</v>
       </c>
       <c r="R7">
         <v>-13458000.0</v>
       </c>
       <c r="S7">
         <v>13130000.0</v>
       </c>
       <c r="T7">
         <v>-4732000.0</v>
       </c>
       <c r="U7"/>
     </row>
     <row r="8" spans="1:21">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8">
         <v>-116296000.0</v>
       </c>
       <c r="F8">
         <v>16366000.0</v>
       </c>
       <c r="G8">
         <v>-193688000.0</v>
       </c>
       <c r="H8">
         <v>-45033000.0</v>
       </c>
       <c r="I8">
         <v>-56707000.0</v>
       </c>
       <c r="J8">
         <v>-16195000.0</v>
       </c>
       <c r="K8">
         <v>-48998000.0</v>
       </c>
       <c r="L8">
         <v>-5671000.0</v>
       </c>
       <c r="M8">
         <v>-4112000.0</v>
       </c>
       <c r="N8">
         <v>-34148000.0</v>
       </c>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
     </row>
     <row r="9" spans="1:21">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B9">
         <v>36027000.0</v>
       </c>
       <c r="C9">
         <v>-42796000.0</v>
       </c>
       <c r="D9">
         <v>-78324000.0</v>
       </c>
       <c r="E9">
         <v>-116296000.0</v>
       </c>
       <c r="F9">
         <v>-28965000.0</v>
       </c>
       <c r="G9">
         <v>-147041000.0</v>
       </c>
       <c r="H9">
         <v>-45033000.0</v>
       </c>
       <c r="I9">
         <v>-56707000.0</v>
       </c>
@@ -23447,51 +23661,51 @@
       </c>
       <c r="O9">
         <v>-14582000.0</v>
       </c>
       <c r="P9">
         <v>-881000.0</v>
       </c>
       <c r="Q9">
         <v>-269000.0</v>
       </c>
       <c r="R9">
         <v>-2006000.0</v>
       </c>
       <c r="S9">
         <v>-160000.0</v>
       </c>
       <c r="T9">
         <v>-3466000.0</v>
       </c>
       <c r="U9">
         <v>374000.0</v>
       </c>
     </row>
     <row r="10" spans="1:21">
       <c r="A10" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B10">
         <v>-20130000.0</v>
       </c>
       <c r="C10">
         <v>-18284000.0</v>
       </c>
       <c r="D10">
         <v>-32329000.0</v>
       </c>
       <c r="E10">
         <v>-9468000.0</v>
       </c>
       <c r="F10">
         <v>-57757000.0</v>
       </c>
       <c r="G10">
         <v>-57757000.0</v>
       </c>
       <c r="H10">
         <v>236000.0</v>
       </c>
       <c r="I10">
         <v>752000.0</v>
       </c>
@@ -23502,51 +23716,51 @@
         <v>168000.0</v>
       </c>
       <c r="L10">
         <v>443000.0</v>
       </c>
       <c r="M10">
         <v>0.0</v>
       </c>
       <c r="N10">
         <v>0.0</v>
       </c>
       <c r="O10">
         <v>275000.0</v>
       </c>
       <c r="P10">
         <v>0.0</v>
       </c>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
     </row>
     <row r="11" spans="1:21">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7812000.0</v>
       </c>
       <c r="F11">
         <v>114887000.0</v>
       </c>
       <c r="G11">
         <v>144437000.0</v>
       </c>
       <c r="H11">
         <v>-30866000.0</v>
       </c>
       <c r="I11">
         <v>31903000.0</v>
       </c>
       <c r="J11">
         <v>-6919000.0</v>
       </c>
       <c r="K11">
         <v>58365000.0</v>
       </c>
@@ -23555,139 +23769,139 @@
       </c>
       <c r="M11">
         <v>-50004000.0</v>
       </c>
       <c r="N11">
         <v>12188000.0</v>
       </c>
       <c r="O11">
         <v>11622000.0</v>
       </c>
       <c r="P11">
         <v>23342000.0</v>
       </c>
       <c r="Q11">
         <v>10936000.0</v>
       </c>
       <c r="R11"/>
       <c r="S11">
         <v>4840000.0</v>
       </c>
       <c r="T11"/>
       <c r="U11"/>
     </row>
     <row r="12" spans="1:21">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>53456000.0</v>
       </c>
       <c r="F12">
         <v>82524000.0</v>
       </c>
       <c r="G12">
         <v>679510000.0</v>
       </c>
       <c r="H12">
         <v>160447000.0</v>
       </c>
       <c r="I12">
         <v>243177000.0</v>
       </c>
       <c r="J12">
         <v>193264000.0</v>
       </c>
       <c r="K12">
         <v>23450000.0</v>
       </c>
       <c r="L12">
         <v>549417000.0</v>
       </c>
       <c r="M12">
         <v>14555000.0</v>
       </c>
       <c r="N12">
         <v>5957000.0</v>
       </c>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
     </row>
     <row r="13" spans="1:21">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>34791000.0</v>
       </c>
       <c r="F13">
         <v>49856000.0</v>
       </c>
       <c r="G13">
         <v>30063000.0</v>
       </c>
       <c r="H13">
         <v>54876000.0</v>
       </c>
       <c r="I13">
         <v>-38087000.0</v>
       </c>
       <c r="J13">
         <v>-2983000.0</v>
       </c>
       <c r="K13">
         <v>-4295000.0</v>
       </c>
       <c r="L13">
         <v>-647000.0</v>
       </c>
       <c r="M13">
         <v>3996000.0</v>
       </c>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
     </row>
     <row r="14" spans="1:21">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B14">
         <v>710778000.0</v>
       </c>
       <c r="C14">
         <v>650428000.0</v>
       </c>
       <c r="D14">
         <v>600668000.0</v>
       </c>
       <c r="E14">
         <v>582365000.0</v>
       </c>
       <c r="F14">
         <v>551629000.0</v>
       </c>
       <c r="G14">
         <v>491086000.0</v>
       </c>
       <c r="H14">
         <v>483255000.0</v>
       </c>
       <c r="I14">
         <v>337536000.0</v>
       </c>
@@ -23702,51 +23916,51 @@
       </c>
       <c r="M14">
         <v>183156000.0</v>
       </c>
       <c r="N14">
         <v>145916000.0</v>
       </c>
       <c r="O14">
         <v>117261000.0</v>
       </c>
       <c r="P14">
         <v>111904000.0</v>
       </c>
       <c r="Q14"/>
       <c r="R14">
         <v>40065000.0</v>
       </c>
       <c r="S14"/>
       <c r="T14">
         <v>30785000.0</v>
       </c>
       <c r="U14"/>
     </row>
     <row r="15" spans="1:21">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B15">
         <v>1431024000.0</v>
       </c>
       <c r="C15">
         <v>1272152000.0</v>
       </c>
       <c r="D15">
         <v>1142217000.0</v>
       </c>
       <c r="E15">
         <v>735755000.0</v>
       </c>
       <c r="F15">
         <v>533758000.0</v>
       </c>
       <c r="G15">
         <v>695834000.0</v>
       </c>
       <c r="H15">
         <v>969073000.0</v>
       </c>
       <c r="I15">
         <v>502457000.0</v>
       </c>
@@ -23763,51 +23977,51 @@
         <v>228481000.0</v>
       </c>
       <c r="N15">
         <v>137000000.0</v>
       </c>
       <c r="O15">
         <v>197850000.0</v>
       </c>
       <c r="P15">
         <v>140118000.0</v>
       </c>
       <c r="Q15">
         <v>94194000.0</v>
       </c>
       <c r="R15">
         <v>70066000.0</v>
       </c>
       <c r="S15">
         <v>24814000.0</v>
       </c>
       <c r="T15"/>
       <c r="U15"/>
     </row>
     <row r="16" spans="1:21">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16">
         <v>808372000.0</v>
       </c>
       <c r="C16">
         <v>1084446000.0</v>
       </c>
       <c r="D16">
         <v>268184000.0</v>
       </c>
       <c r="E16">
         <v>286656000.0</v>
       </c>
       <c r="F16">
         <v>201999000.0</v>
       </c>
       <c r="G16">
         <v>444922000.0</v>
       </c>
       <c r="H16">
         <v>99962000.0</v>
       </c>
       <c r="I16">
         <v>92142000.0</v>
       </c>
@@ -23828,76 +24042,76 @@
       </c>
       <c r="O16">
         <v>422556000.0</v>
       </c>
       <c r="P16">
         <v>226559000.0</v>
       </c>
       <c r="Q16">
         <v>27074000.0</v>
       </c>
       <c r="R16">
         <v>69984000.0</v>
       </c>
       <c r="S16">
         <v>36074000.0</v>
       </c>
       <c r="T16">
         <v>70051000.0</v>
       </c>
       <c r="U16">
         <v>458000.0</v>
       </c>
     </row>
     <row r="17" spans="1:21">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
     </row>
     <row r="18" spans="1:21">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B18">
         <v>1464731000.0</v>
       </c>
       <c r="C18">
         <v>1274856000.0</v>
       </c>
       <c r="D18">
         <v>913121000.0</v>
       </c>
       <c r="E18">
         <v>1214198000.0</v>
       </c>
       <c r="F18">
         <v>1453178000.0</v>
       </c>
       <c r="G18">
         <v>1214327000.0</v>
       </c>
       <c r="H18">
         <v>135271000.0</v>
       </c>
       <c r="I18">
         <v>-177201000.0</v>
       </c>
@@ -23916,176 +24130,176 @@
       <c r="N18">
         <v>-234171000.0</v>
       </c>
       <c r="O18">
         <v>-273199000.0</v>
       </c>
       <c r="P18">
         <v>130276000.0</v>
       </c>
       <c r="Q18">
         <v>140240000.0</v>
       </c>
       <c r="R18">
         <v>51784000.0</v>
       </c>
       <c r="S18">
         <v>81607000.0</v>
       </c>
       <c r="T18">
         <v>-63651000.0</v>
       </c>
       <c r="U18"/>
     </row>
     <row r="19" spans="1:21">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>-39168000.0</v>
       </c>
       <c r="D19">
         <v>-400569000.0</v>
       </c>
       <c r="E19">
         <v>63897000.0</v>
       </c>
       <c r="F19">
         <v>-257538000.0</v>
       </c>
       <c r="G19">
         <v>32160000.0</v>
       </c>
       <c r="H19">
         <v>30256000.0</v>
       </c>
       <c r="I19">
         <v>25607000.0</v>
       </c>
       <c r="J19">
         <v>23085000.0</v>
       </c>
       <c r="K19">
         <v>21238000.0</v>
       </c>
       <c r="L19">
         <v>16244000.0</v>
       </c>
       <c r="M19">
         <v>18055000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
     </row>
     <row r="20" spans="1:21">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
     </row>
     <row r="21" spans="1:21">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B21">
         <v>103699000.0</v>
       </c>
       <c r="C21">
         <v>34879000.0</v>
       </c>
       <c r="D21">
         <v>1090721000.0</v>
       </c>
       <c r="E21">
         <v>-127332000.0</v>
       </c>
       <c r="F21">
         <v>-974597000.0</v>
       </c>
       <c r="G21">
         <v>-102016000.0</v>
       </c>
       <c r="H21">
         <v>2703671000.0</v>
       </c>
       <c r="I21">
         <v>1306351000.0</v>
       </c>
       <c r="J21">
         <v>375582000.0</v>
       </c>
       <c r="K21">
         <v>1323198000.0</v>
       </c>
       <c r="L21">
         <v>889606000.0</v>
       </c>
       <c r="M21">
         <v>1648028000.0</v>
       </c>
       <c r="N21">
         <v>957503000.0</v>
       </c>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
     </row>
     <row r="22" spans="1:21">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22">
         <v>1215550000.0</v>
       </c>
       <c r="C22">
         <v>1612883000.0</v>
       </c>
       <c r="D22">
         <v>1050681000.0</v>
       </c>
       <c r="E22">
         <v>1251456000.0</v>
       </c>
       <c r="F22">
         <v>943999000.0</v>
       </c>
       <c r="G22">
         <v>516852000.0</v>
       </c>
       <c r="H22">
         <v>807700000.0</v>
       </c>
       <c r="I22">
         <v>448512000.0</v>
       </c>
@@ -24106,51 +24320,51 @@
       </c>
       <c r="O22">
         <v>93166000.0</v>
       </c>
       <c r="P22">
         <v>161700000.0</v>
       </c>
       <c r="Q22">
         <v>137073000.0</v>
       </c>
       <c r="R22">
         <v>87605000.0</v>
       </c>
       <c r="S22">
         <v>134228000.0</v>
       </c>
       <c r="T22">
         <v>36470000.0</v>
       </c>
       <c r="U22">
         <v>9712000.0</v>
       </c>
     </row>
     <row r="23" spans="1:21">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
         <v>-48292000.0</v>
       </c>
       <c r="C23">
         <v>-16009000.0</v>
       </c>
       <c r="D23">
         <v>127271000.0</v>
       </c>
       <c r="E23">
         <v>1343361000.0</v>
       </c>
       <c r="F23">
         <v>-41535000.0</v>
       </c>
       <c r="G23">
         <v>21087000.0</v>
       </c>
       <c r="H23">
         <v>4508749000.0</v>
       </c>
       <c r="I23">
         <v>-258554000.0</v>
       </c>
@@ -24171,51 +24385,51 @@
       </c>
       <c r="O23">
         <v>-35583000.0</v>
       </c>
       <c r="P23">
         <v>-116070000.0</v>
       </c>
       <c r="Q23">
         <v>-16217000.0</v>
       </c>
       <c r="R23">
         <v>65330000.0</v>
       </c>
       <c r="S23">
         <v>-92599000.0</v>
       </c>
       <c r="T23">
         <v>69593000.0</v>
       </c>
       <c r="U23">
         <v>15844000.0</v>
       </c>
     </row>
     <row r="24" spans="1:21">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24">
         <v>-357215000.0</v>
       </c>
       <c r="C24">
         <v>804821000.0</v>
       </c>
       <c r="D24">
         <v>6688000.0</v>
       </c>
       <c r="E24">
         <v>245221000.0</v>
       </c>
       <c r="F24">
         <v>14751000.0</v>
       </c>
       <c r="G24">
         <v>-56812000.0</v>
       </c>
       <c r="H24">
         <v>-128051000.0</v>
       </c>
       <c r="I24">
         <v>29545000.0</v>
       </c>
@@ -24232,51 +24446,51 @@
         <v>188000.0</v>
       </c>
       <c r="N24">
         <v>-721000.0</v>
       </c>
       <c r="O24">
         <v>-457684000.0</v>
       </c>
       <c r="P24">
         <v>-142064000.0</v>
       </c>
       <c r="Q24">
         <v>-71204000.0</v>
       </c>
       <c r="R24">
         <v>-62174000.0</v>
       </c>
       <c r="S24">
         <v>-395188000.0</v>
       </c>
       <c r="T24"/>
       <c r="U24"/>
     </row>
     <row r="25" spans="1:21">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
         <v>8650000.0</v>
       </c>
       <c r="C25">
         <v>-287481000.0</v>
       </c>
       <c r="D25">
         <v>58411000.0</v>
       </c>
       <c r="E25">
         <v>-112964000.0</v>
       </c>
       <c r="F25">
         <v>30625000.0</v>
       </c>
       <c r="G25">
         <v>581517000.0</v>
       </c>
       <c r="H25">
         <v>2231000.0</v>
       </c>
       <c r="I25">
         <v>218129000.0</v>
       </c>
@@ -24289,51 +24503,51 @@
       <c r="L25">
         <v>486020000.0</v>
       </c>
       <c r="M25">
         <v>7867000.0</v>
       </c>
       <c r="N25">
         <v>2449000.0</v>
       </c>
       <c r="O25">
         <v>2319000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25">
         <v>72793000.0</v>
       </c>
       <c r="R25"/>
       <c r="S25">
         <v>71040000.0</v>
       </c>
       <c r="T25"/>
       <c r="U25"/>
     </row>
     <row r="26" spans="1:21">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26">
         <v>0.0</v>
       </c>
       <c r="C26">
         <v>0.0</v>
       </c>
       <c r="D26">
         <v>-134602000.0</v>
       </c>
       <c r="E26">
         <v>-487590000.0</v>
       </c>
       <c r="F26">
         <v>-217465000.0</v>
       </c>
       <c r="G26">
         <v>-32535000.0</v>
       </c>
       <c r="H26">
         <v>-855000.0</v>
       </c>
       <c r="I26">
         <v>-13529000.0</v>
       </c>
@@ -24344,51 +24558,51 @@
         <v>-23491000.0</v>
       </c>
       <c r="L26">
         <v>889606000.0</v>
       </c>
       <c r="M26">
         <v>1648028000.0</v>
       </c>
       <c r="N26">
         <v>957503000.0</v>
       </c>
       <c r="O26">
         <v>0.0</v>
       </c>
       <c r="P26">
         <v>0.0</v>
       </c>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
     </row>
     <row r="27" spans="1:21">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27">
         <v>50195000.0</v>
       </c>
       <c r="C27">
         <v>37413000.0</v>
       </c>
       <c r="D27">
         <v>31424000.0</v>
       </c>
       <c r="E27">
         <v>27783000.0</v>
       </c>
       <c r="F27">
         <v>34588000.0</v>
       </c>
       <c r="G27">
         <v>14604000.0</v>
       </c>
       <c r="H27">
         <v>15494000.0</v>
       </c>
       <c r="I27">
         <v>6431000.0</v>
       </c>
@@ -24397,51 +24611,51 @@
       </c>
       <c r="K27">
         <v>4986000.0</v>
       </c>
       <c r="L27">
         <v>4445000.0</v>
       </c>
       <c r="M27">
         <v>4105000.0</v>
       </c>
       <c r="N27">
         <v>3822000.0</v>
       </c>
       <c r="O27">
         <v>3717000.0</v>
       </c>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
     </row>
     <row r="28" spans="1:21">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
         <v>-1383590000.0</v>
       </c>
       <c r="C28">
         <v>-1253282000.0</v>
       </c>
       <c r="D28">
         <v>-58827000.0</v>
       </c>
       <c r="E28">
         <v>-1398532000.0</v>
       </c>
       <c r="F28">
         <v>-1752237000.0</v>
       </c>
       <c r="G28">
         <v>-844204000.0</v>
       </c>
       <c r="H28">
         <v>2071573000.0</v>
       </c>
       <c r="I28">
         <v>455657000.0</v>
       </c>
@@ -24462,51 +24676,51 @@
       </c>
       <c r="O28">
         <v>1081017000.0</v>
       </c>
       <c r="P28">
         <v>399214000.0</v>
       </c>
       <c r="Q28">
         <v>564357000.0</v>
       </c>
       <c r="R28">
         <v>83959000.0</v>
       </c>
       <c r="S28">
         <v>397562000.0</v>
       </c>
       <c r="T28">
         <v>69593000.0</v>
       </c>
       <c r="U28">
         <v>15844000.0</v>
       </c>
     </row>
     <row r="29" spans="1:21">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
         <v>2192722000.0</v>
       </c>
       <c r="C29">
         <v>2108712000.0</v>
       </c>
       <c r="D29">
         <v>1648201000.0</v>
       </c>
       <c r="E29">
         <v>1701426000.0</v>
       </c>
       <c r="F29">
         <v>1766852000.0</v>
       </c>
       <c r="G29">
         <v>1637418000.0</v>
       </c>
       <c r="H29">
         <v>1324100000.0</v>
       </c>
       <c r="I29">
         <v>1016695000.0</v>
       </c>
@@ -24527,51 +24741,51 @@
       </c>
       <c r="O29">
         <v>186107000.0</v>
       </c>
       <c r="P29">
         <v>273222000.0</v>
       </c>
       <c r="Q29">
         <v>217074000.0</v>
       </c>
       <c r="R29">
         <v>113958000.0</v>
       </c>
       <c r="S29">
         <v>216795000.0</v>
       </c>
       <c r="T29">
         <v>73223000.0</v>
       </c>
       <c r="U29">
         <v>27323000.0</v>
       </c>
     </row>
     <row r="30" spans="1:21">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
         <v>-1085206000.0</v>
       </c>
       <c r="C30">
         <v>-39168000.0</v>
       </c>
       <c r="D30">
         <v>-1607291000.0</v>
       </c>
       <c r="E30">
         <v>-218237000.0</v>
       </c>
       <c r="F30">
         <v>-257538000.0</v>
       </c>
       <c r="G30">
         <v>-448254000.0</v>
       </c>
       <c r="H30">
         <v>-3387853000.0</v>
       </c>
       <c r="I30">
         <v>-1459798000.0</v>
       </c>
@@ -24609,3141 +24823,3178 @@
         <v>-143274000.0</v>
       </c>
       <c r="U30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BZ30"/>
+  <dimension ref="A1:CA30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:78">
+    <row r="1" spans="1:79">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>82</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="D1" t="s">
         <v>83</v>
       </c>
       <c r="E1" t="s">
         <v>84</v>
       </c>
       <c r="F1" t="s">
+        <v>85</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="H1" t="s">
         <v>86</v>
       </c>
       <c r="I1" t="s">
         <v>87</v>
       </c>
       <c r="J1" t="s">
+        <v>88</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="L1" t="s">
         <v>89</v>
       </c>
       <c r="M1" t="s">
         <v>90</v>
       </c>
       <c r="N1" t="s">
+        <v>91</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="P1" t="s">
         <v>92</v>
       </c>
       <c r="Q1" t="s">
         <v>93</v>
       </c>
       <c r="R1" t="s">
+        <v>94</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="T1" t="s">
         <v>95</v>
       </c>
       <c r="U1" t="s">
         <v>96</v>
       </c>
       <c r="V1" t="s">
+        <v>97</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="X1" t="s">
         <v>98</v>
       </c>
       <c r="Y1" t="s">
         <v>99</v>
       </c>
       <c r="Z1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AB1" t="s">
         <v>101</v>
       </c>
       <c r="AC1" t="s">
         <v>102</v>
       </c>
       <c r="AD1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AF1" t="s">
         <v>104</v>
       </c>
       <c r="AG1" t="s">
         <v>105</v>
       </c>
       <c r="AH1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AJ1" t="s">
         <v>107</v>
       </c>
       <c r="AK1" t="s">
         <v>108</v>
       </c>
       <c r="AL1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AN1" t="s">
         <v>110</v>
       </c>
       <c r="AO1" t="s">
         <v>111</v>
       </c>
       <c r="AP1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AR1" t="s">
         <v>113</v>
       </c>
       <c r="AS1" t="s">
         <v>114</v>
       </c>
       <c r="AT1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AV1" t="s">
         <v>116</v>
       </c>
       <c r="AW1" t="s">
         <v>117</v>
       </c>
       <c r="AX1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AZ1" t="s">
         <v>119</v>
       </c>
       <c r="BA1" t="s">
         <v>120</v>
       </c>
       <c r="BB1" t="s">
+        <v>121</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="BD1" t="s">
         <v>122</v>
       </c>
       <c r="BE1" t="s">
         <v>123</v>
       </c>
       <c r="BF1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BH1" t="s">
         <v>125</v>
       </c>
       <c r="BI1" t="s">
         <v>126</v>
       </c>
       <c r="BJ1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BL1" t="s">
         <v>128</v>
       </c>
       <c r="BM1" t="s">
         <v>129</v>
       </c>
       <c r="BN1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BP1" t="s">
         <v>131</v>
       </c>
       <c r="BQ1" t="s">
         <v>132</v>
       </c>
       <c r="BR1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BT1" t="s">
         <v>134</v>
       </c>
       <c r="BU1" t="s">
         <v>135</v>
       </c>
       <c r="BV1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>167</v>
       </c>
       <c r="BX1" t="s">
         <v>168</v>
       </c>
       <c r="BY1" t="s">
         <v>169</v>
       </c>
       <c r="BZ1" t="s">
+        <v>170</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
       </c>
     </row>
-    <row r="2" spans="1:78">
+    <row r="2" spans="1:79">
       <c r="A2" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B2">
+        <v>819491000.0</v>
+      </c>
+      <c r="C2">
         <v>177288000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>129732000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>448447000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1084446000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1124737000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>344119000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>295246000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>268184000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>489494000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>213953000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>112645000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>286656000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>159093000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>97434000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>248249000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>201999000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>99862000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>305573000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>56376000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>444922000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>138045000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>59738000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>152282000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>99962000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>117430000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>95795000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>100047000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>92142000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>132877000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>55317000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>523686000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>79588000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>153036000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>188829000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>122653000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>359072000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>146348000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>159671000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>111456000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>99694000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>74842000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>89262000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>59823000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>67213000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>78219000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>122142000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>94119000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>113085000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>57083000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>92412000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>91464000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>422556000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>47494000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>258052000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>39618000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>226559000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>251457000.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
       <c r="BO2"/>
       <c r="BP2"/>
       <c r="BQ2"/>
       <c r="BR2"/>
       <c r="BS2"/>
       <c r="BT2"/>
       <c r="BU2"/>
       <c r="BV2"/>
       <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
       <c r="BZ2"/>
+      <c r="CA2"/>
     </row>
-    <row r="3" spans="1:78">
+    <row r="3" spans="1:79">
       <c r="A3" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B3">
+        <v>235726000</v>
+      </c>
+      <c r="C3">
         <v>222208000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>184758000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>178623000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>142402000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>238326000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>189434000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>211864000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>193789000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>198653000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>201857000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>161482000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>173088000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>145723000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>150148000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>107386000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>83971000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>95917000</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>79829000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>78145000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>61783000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>50828999</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>59197000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>140249000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>172816000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>241563000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>242841000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>318281000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>386144000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>244874000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>298926000</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>347799000</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>302297000</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>255832000</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>158713000</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>134536000</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>125944000</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>107268000</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>116802000</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>118936000</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>136987000</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>128895000</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>135216000</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>137238000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>200940000</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>180717000</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>131678000</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>171282000</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>189327000</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>176793000</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>129922000</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>173293000</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>166463000</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>200390000</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>65863000</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>117216000</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>75837000</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>64373000</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>75034000</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>29956000</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>13923000</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>76834000</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>62976000</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>9591000</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>5297000</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>62174000</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>41500000</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>11718000</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>6546000</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>36864000</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>24094000</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>14301000</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>6660000</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>52664000</v>
-      </c>
-[...1 lines deleted...]
-        <v>0</v>
       </c>
       <c r="BX3">
         <v>0</v>
       </c>
       <c r="BY3">
         <v>0</v>
       </c>
       <c r="BZ3">
+        <v>0</v>
+      </c>
+      <c r="CA3">
         <v>42299000</v>
       </c>
     </row>
-    <row r="4" spans="1:78">
+    <row r="4" spans="1:79">
       <c r="A4" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>101308000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>-174011000.0</v>
       </c>
-      <c r="N4">
+      <c r="O4">
         <v>127563000.0</v>
       </c>
-      <c r="O4">
+      <c r="P4">
         <v>61659000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-150815000.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>46250000.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>102137000.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-205711000.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>249197000.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>-388546000.0</v>
       </c>
-      <c r="V4">
+      <c r="W4">
         <v>306877000.0</v>
       </c>
-      <c r="W4">
+      <c r="X4">
         <v>78307000.0</v>
       </c>
-      <c r="X4">
+      <c r="Y4">
         <v>-92544000.0</v>
       </c>
-      <c r="Y4">
+      <c r="Z4">
         <v>52320000.0</v>
       </c>
-      <c r="Z4">
+      <c r="AA4">
         <v>-17468000.0</v>
       </c>
-      <c r="AA4">
+      <c r="AB4">
         <v>21635000.0</v>
       </c>
-      <c r="AB4">
+      <c r="AC4">
         <v>-4252000.0</v>
       </c>
-      <c r="AC4">
+      <c r="AD4">
         <v>7905000.0</v>
       </c>
-      <c r="AD4">
+      <c r="AE4">
         <v>-40735000.0</v>
       </c>
-      <c r="AE4">
+      <c r="AF4">
         <v>77560000.0</v>
       </c>
-      <c r="AF4">
+      <c r="AG4">
         <v>-468369000.0</v>
       </c>
-      <c r="AG4">
+      <c r="AH4">
         <v>444098000.0</v>
       </c>
-      <c r="AH4">
+      <c r="AI4">
         <v>-73448000.0</v>
       </c>
-      <c r="AI4">
+      <c r="AJ4">
         <v>-35793000.0</v>
       </c>
-      <c r="AJ4">
+      <c r="AK4">
         <v>66176000.0</v>
       </c>
-      <c r="AK4">
+      <c r="AL4">
         <v>-236419000.0</v>
       </c>
-      <c r="AL4">
+      <c r="AM4">
         <v>212724000.0</v>
       </c>
-      <c r="AM4">
+      <c r="AN4">
         <v>-13323000.0</v>
       </c>
-      <c r="AN4">
+      <c r="AO4">
         <v>48215000.0</v>
       </c>
-      <c r="AO4">
+      <c r="AP4">
         <v>11762000.0</v>
       </c>
-      <c r="AP4">
+      <c r="AQ4">
         <v>24852000.0</v>
       </c>
-      <c r="AQ4">
+      <c r="AR4">
         <v>-14420000.0</v>
       </c>
-      <c r="AR4">
+      <c r="AS4">
         <v>29439000.0</v>
       </c>
-      <c r="AS4">
+      <c r="AT4">
         <v>-7390000.0</v>
       </c>
-      <c r="AT4">
+      <c r="AU4">
         <v>-11006000.0</v>
       </c>
-      <c r="AU4">
+      <c r="AV4">
         <v>-43923000.0</v>
       </c>
-      <c r="AV4">
+      <c r="AW4">
         <v>28023000.0</v>
       </c>
-      <c r="AW4">
+      <c r="AX4">
         <v>-18966000.0</v>
       </c>
-      <c r="AX4">
+      <c r="AY4">
         <v>56002000.0</v>
       </c>
-      <c r="AY4">
+      <c r="AZ4">
         <v>-35329000.0</v>
       </c>
-      <c r="AZ4">
+      <c r="BA4">
         <v>948000.0</v>
       </c>
-      <c r="BA4">
+      <c r="BB4">
         <v>-331092000.0</v>
       </c>
-      <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
+      <c r="CA4"/>
     </row>
-    <row r="5" spans="1:78">
+    <row r="5" spans="1:79">
       <c r="A5" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>44698000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>28642000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-61333000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-19142000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>20238000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-1506000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>61461000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-6640000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>35555000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-32929000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>4928000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-9428000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>26438000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-22717000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-85044000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-6260000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>16918000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>22983000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-11886000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>9465000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>5641000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>9054000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>752000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-3082000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-15154000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-119330000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>2448000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>3237000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>789000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>3872000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-56560000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>359000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-1543000.0</v>
       </c>
-      <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
       <c r="BZ5"/>
+      <c r="CA5"/>
     </row>
-    <row r="6" spans="1:78">
+    <row r="6" spans="1:79">
       <c r="A6" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B6">
+        <v>-171996000.0</v>
+      </c>
+      <c r="C6">
         <v>642203000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>47556000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-318715000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-642307000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-34273000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>780618000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>48873000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>21280000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-216707000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>275541000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>101308000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-174011000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>127563000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>61659000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-150815000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>46250000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>102137000.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-205711000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>249197000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-388546000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>306877000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>78307000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-92544000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>52320000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-17468000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>21635000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>-4252000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>7905000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-40735000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>77560000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-468369000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>444098000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>-73448000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-35793000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>66176000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-236419000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>212724000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-13323000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>48215000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>11762000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>24852000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>-14420000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>29439000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>-7390000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-11006000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-43923000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>28023000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-18966000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>56002000.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-35329000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>948000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>-331092000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>375062000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>-210558000.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>218434000.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-186941000.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>-24898000.0</v>
       </c>
-      <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
+      <c r="CA6"/>
     </row>
-    <row r="7" spans="1:78">
+    <row r="7" spans="1:79">
       <c r="A7" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B7">
+        <v>-109870000.0</v>
+      </c>
+      <c r="C7">
         <v>133616000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>23403000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>25464000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>4866000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>35265000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>58098000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>129913999.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>-132036000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-9534000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-36790000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>83188000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>-158843000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>65222000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>28016000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-211000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-182344000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>264995999.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-53280000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>51642000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-82249000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>126754000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>3948000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-72430000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-46079000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>25879000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>15769000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-49160000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>16168000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-26519000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-33187000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>40658000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>7830000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>18019000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-13297000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-954000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-31308000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>22982000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>15311000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-67420000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>34199000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>6159000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>38026000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-39170000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-8256000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-23861000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-11507000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>-7276000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-11472000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>-1808000.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>3354000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-66009000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>42503000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>-40124000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>34253000.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>-12940000.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>20122000.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>7916000.0</v>
       </c>
-      <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
+      <c r="CA7"/>
     </row>
-    <row r="8" spans="1:78">
+    <row r="8" spans="1:79">
       <c r="A8" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>4078000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-4037000.0</v>
       </c>
-      <c r="N8">
+      <c r="O8">
         <v>96659000.0</v>
       </c>
-      <c r="O8">
+      <c r="P8">
         <v>66875000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-114696000.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-165134000.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>147139000.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-61609000.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-38982000.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-30182000.0</v>
       </c>
-      <c r="V8">
+      <c r="W8">
         <v>-1350000.0</v>
       </c>
-      <c r="W8">
+      <c r="X8">
         <v>7798000.0</v>
       </c>
-      <c r="X8">
+      <c r="Y8">
         <v>-207838000.0</v>
       </c>
-      <c r="Y8">
+      <c r="Z8">
         <v>7702000.0</v>
       </c>
-      <c r="Z8">
+      <c r="AA8">
         <v>-35283000.0</v>
       </c>
-      <c r="AA8">
+      <c r="AB8">
         <v>-12418000.0</v>
       </c>
-      <c r="AB8">
+      <c r="AC8">
         <v>-6818000.0</v>
       </c>
-      <c r="AC8">
+      <c r="AD8">
         <v>9486000.0</v>
       </c>
-      <c r="AD8">
+      <c r="AE8">
         <v>7983000.0</v>
       </c>
-      <c r="AE8">
+      <c r="AF8">
         <v>-57672000.0</v>
       </c>
-      <c r="AF8">
+      <c r="AG8">
         <v>21629000.0</v>
       </c>
-      <c r="AG8">
+      <c r="AH8">
         <v>-28647000.0</v>
       </c>
-      <c r="AH8">
+      <c r="AI8">
         <v>30942000.0</v>
       </c>
-      <c r="AI8">
+      <c r="AJ8">
         <v>-56331000.0</v>
       </c>
-      <c r="AJ8">
+      <c r="AK8">
         <v>10724000.0</v>
       </c>
-      <c r="AK8">
+      <c r="AL8">
         <v>-1530000.0</v>
       </c>
-      <c r="AL8">
+      <c r="AM8">
         <v>-7732000.0</v>
       </c>
-      <c r="AM8">
+      <c r="AN8">
         <v>-8086000.0</v>
       </c>
-      <c r="AN8">
+      <c r="AO8">
         <v>-45693000.0</v>
       </c>
-      <c r="AO8">
+      <c r="AP8">
         <v>12513000.0</v>
       </c>
-      <c r="AP8">
+      <c r="AQ8">
         <v>18594000.0</v>
       </c>
-      <c r="AQ8">
+      <c r="AR8">
         <v>21905000.0</v>
       </c>
-      <c r="AR8">
+      <c r="AS8">
         <v>-28372000.0</v>
       </c>
-      <c r="AS8">
+      <c r="AT8">
         <v>-17798000.0</v>
       </c>
-      <c r="AT8">
+      <c r="AU8">
         <v>37319000.0</v>
       </c>
-      <c r="AU8">
+      <c r="AV8">
         <v>-18166000.0</v>
       </c>
-      <c r="AV8">
+      <c r="AW8">
         <v>-12289000.0</v>
       </c>
-      <c r="AW8">
+      <c r="AX8">
         <v>-10976000.0</v>
       </c>
-      <c r="AX8">
+      <c r="AY8">
         <v>-6609000.0</v>
       </c>
-      <c r="AY8">
+      <c r="AZ8">
         <v>-588000.0</v>
       </c>
-      <c r="AZ8">
+      <c r="BA8">
         <v>-48390000.0</v>
       </c>
-      <c r="BA8">
+      <c r="BB8">
         <v>21439000.0</v>
       </c>
-      <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
+      <c r="CA8"/>
     </row>
-    <row r="9" spans="1:78">
+    <row r="9" spans="1:79">
       <c r="A9" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B9">
+        <v>-50226000.0</v>
+      </c>
+      <c r="C9">
         <v>16853000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>21956000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-31425000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-9486000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-30203000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>12683000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>28436000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-71872000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-17773000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-60614000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>4078000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-4037000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>96659000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>66875000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-114696000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-165134000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>147139000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-61609000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-38982000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-30182000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-1350000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>7798000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-207838000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>7702000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-35283000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-14887000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-6818000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>9486000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>7983000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-57672000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>21629000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-28647000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>30942000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>-56331000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>10724000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-1530000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>-7732000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-8086000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-45693000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>12513000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>18594000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>21905000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-28372000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-17798000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>37319000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-18166000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-12289000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-10976000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>-6609000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>-588000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-48390000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>21439000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>-19513000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-7792000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-19981000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>32704000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>16291000.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
         <v>0.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
       <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
         <v>339000.0</v>
       </c>
-      <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
-      <c r="BO9">
+      <c r="BO9"/>
+      <c r="BP9">
         <v>2944000.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>1151000.0</v>
       </c>
-      <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
-      <c r="BU9">
+      <c r="BU9"/>
+      <c r="BV9">
         <v>19000.0</v>
       </c>
-      <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
-      <c r="BZ9">
+      <c r="BZ9"/>
+      <c r="CA9">
         <v>374000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:78">
+    <row r="10" spans="1:79">
       <c r="A10" t="s">
-        <v>178</v>
-[...1 lines deleted...]
-      <c r="B10"/>
+        <v>179</v>
+      </c>
+      <c r="B10">
+        <v>-7272000.0</v>
+      </c>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
-      <c r="G10">
+      <c r="G10"/>
+      <c r="H10">
         <v>-22427000.0</v>
       </c>
-      <c r="H10"/>
-      <c r="I10">
+      <c r="I10"/>
+      <c r="J10">
         <v>-10691000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-112823000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>25070000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>73770000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-18346000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-13584000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-6999.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-1053.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>4116000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>11084000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1924000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>111516000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3256000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-57757000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-57141000.0</v>
       </c>
-      <c r="X10"/>
-      <c r="Y10">
+      <c r="Y10"/>
+      <c r="Z10">
         <v>6550000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>236000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>67000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>162000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>7000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>752000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>33000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>8000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>143000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>145000.0</v>
       </c>
-      <c r="AI10">
-[...1 lines deleted...]
-      </c>
       <c r="AJ10">
+        <v>0.0</v>
+      </c>
+      <c r="AK10">
         <v>95000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>45000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>168000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>41000.0</v>
       </c>
-      <c r="AN10">
-[...1 lines deleted...]
-      </c>
       <c r="AO10">
         <v>0.0</v>
       </c>
       <c r="AP10">
+        <v>0.0</v>
+      </c>
+      <c r="AQ10">
         <v>443000.0</v>
       </c>
-      <c r="AQ10">
-[...1 lines deleted...]
-      </c>
       <c r="AR10">
         <v>0.0</v>
       </c>
       <c r="AS10">
+        <v>0.0</v>
+      </c>
+      <c r="AT10">
         <v>569000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-8895000.0</v>
       </c>
-      <c r="AU10">
-[...1 lines deleted...]
-      </c>
       <c r="AV10">
         <v>0.0</v>
       </c>
       <c r="AW10">
         <v>0.0</v>
       </c>
       <c r="AX10">
+        <v>0.0</v>
+      </c>
+      <c r="AY10">
         <v>-6700000.0</v>
       </c>
-      <c r="AY10">
-[...1 lines deleted...]
-      </c>
       <c r="AZ10">
+        <v>0.0</v>
+      </c>
+      <c r="BA10">
         <v>-1263000.0</v>
       </c>
-      <c r="BA10">
-[...1 lines deleted...]
-      </c>
       <c r="BB10">
+        <v>0.0</v>
+      </c>
+      <c r="BC10">
         <v>-35752000.0</v>
       </c>
-      <c r="BC10">
-[...1 lines deleted...]
-      </c>
       <c r="BD10">
         <v>0.0</v>
       </c>
       <c r="BE10">
         <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
-      <c r="BJ10"/>
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
       <c r="BK10"/>
       <c r="BL10"/>
       <c r="BM10"/>
       <c r="BN10"/>
       <c r="BO10"/>
       <c r="BP10"/>
       <c r="BQ10"/>
       <c r="BR10"/>
       <c r="BS10"/>
       <c r="BT10"/>
       <c r="BU10"/>
       <c r="BV10"/>
       <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
       <c r="BZ10"/>
+      <c r="CA10"/>
     </row>
-    <row r="11" spans="1:78">
+    <row r="11" spans="1:79">
       <c r="A11" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>12535000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>36885000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-136460000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-72881000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-17840000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>97201000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-14292000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>58392000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>17204000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>55758000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-16467000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>106623000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-34509000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>101247000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-28924000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>38524000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>11808000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>-25669000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>-55529000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-23577000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>14955000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>13218000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>27307000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>-11046000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>46044000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>-11982000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>-29935000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>34138000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>26390000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>-20609000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>18446000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>-12662000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>15930000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>-9087000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>8973000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-61180000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>6659000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>5013000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>-496000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>4801000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>3942000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>-17619000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>21064000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>11622000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BD11">
         <v>71420000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BE11">
         <v>8820000.0</v>
       </c>
-      <c r="BE11">
+      <c r="BF11">
         <v>9245000.0</v>
       </c>
-      <c r="BF11">
+      <c r="BG11">
         <v>23342000.0</v>
       </c>
-      <c r="BG11">
+      <c r="BH11">
         <v>29642000.0</v>
       </c>
-      <c r="BH11">
+      <c r="BI11">
         <v>12189000.0</v>
       </c>
-      <c r="BI11">
+      <c r="BJ11">
         <v>5887000.0</v>
       </c>
-      <c r="BJ11">
+      <c r="BK11">
         <v>10936000.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>11609000.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>10263000.0</v>
       </c>
-      <c r="BM11">
+      <c r="BN11">
         <v>9124000.0</v>
       </c>
-      <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
-      <c r="BR11">
+      <c r="BR11"/>
+      <c r="BS11">
         <v>4840000.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>816000.0</v>
       </c>
-      <c r="BT11">
+      <c r="BU11">
         <v>1303000.0</v>
       </c>
-      <c r="BU11">
+      <c r="BV11">
         <v>758000.0</v>
       </c>
-      <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
+      <c r="CA11"/>
     </row>
-    <row r="12" spans="1:78">
+    <row r="12" spans="1:79">
       <c r="A12" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12">
         <v>19666000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2154000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>61312000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>29830000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>8457000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>10031000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>5138000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-208000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>39738000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>33146000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>19340000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>18150000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>42334000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>24695000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>594331000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-36500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>93887000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>62852000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>40208000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>86663000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>32154000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>118488000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>5872000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>10106000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>5340000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>7713000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>170105000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>11966000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4923000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>-11637000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>18198000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>330679000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>-67647000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6783000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>279602000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>6796000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>-843000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>5433000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>3169000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>211000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1573000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1631000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>2542000.0</v>
       </c>
-      <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
       <c r="BZ12"/>
+      <c r="CA12"/>
     </row>
-    <row r="13" spans="1:78">
+    <row r="13" spans="1:79">
       <c r="A13" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13">
         <v>11289000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42225000.0</v>
       </c>
       <c r="M13">
         <v>42225000.0</v>
       </c>
       <c r="N13">
+        <v>42225000.0</v>
+      </c>
+      <c r="O13">
         <v>41444000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-21019000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>17284000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-2918000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>59465000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-48690000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>34866000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-35600000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>26722000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-5963000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>34161000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-24857000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>22638000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-6012000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>15857000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>22393000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-10925000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>9530000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>5811000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AH13">
         <v>9170000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AI13">
         <v>-4426000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AJ13">
         <v>-3181000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AK13">
         <v>131000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AL13">
         <v>-15000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AM13">
         <v>-4295000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AN13">
         <v>-3184000.0</v>
       </c>
-      <c r="AN13">
+      <c r="AO13">
         <v>-1309000.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>-647000.0</v>
       </c>
-      <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13">
         <v>3996000.0</v>
       </c>
-      <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
       <c r="BZ13"/>
+      <c r="CA13"/>
     </row>
-    <row r="14" spans="1:78">
+    <row r="14" spans="1:79">
       <c r="A14" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B14">
+        <v>200426000.0</v>
+      </c>
+      <c r="C14">
         <v>710778000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>170323000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>172113000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>170460000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>162990000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>166015000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>163432000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>157991000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>165187000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>147363000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>143492000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>144626000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>151910000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>156837000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>139036000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>134582000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>144225000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>139002000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>137849000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>130553000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>106398000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>132564000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>119805000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>132319000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>120278000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>127914000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>121117000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>113946000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>99349000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>82553000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>78792000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>76842000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>74602000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>72539000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>74031000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>69702000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>73287000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>67246000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>67305000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>65095000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>42222000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>65688000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>65961000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>70292000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>53147000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>45651000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>43746000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>40612000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>39365000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>37615000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>36496000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>32440000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>35991000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>26462000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>27741000.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>27067000.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>33491000.0</v>
       </c>
-      <c r="BG14">
-[...1 lines deleted...]
-      </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
-      <c r="BJ14"/>
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
       <c r="BZ14"/>
+      <c r="CA14"/>
     </row>
-    <row r="15" spans="1:78">
+    <row r="15" spans="1:79">
       <c r="A15" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B15">
+        <v>379675000.0</v>
+      </c>
+      <c r="C15">
         <v>379521000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>355254000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>355253000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>347356000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>340914000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>340859000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>340858000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>229446000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>223432000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>221442000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>336987000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>196569000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>197065000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>197744000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>206197000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>134749000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>134862000.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>134662000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>132969000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>131265000.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>132255000.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>140900000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>140893000.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>281786000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>280880000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>279959000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>276324000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>131910000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>130268000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>127531000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>124518000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>120140000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>117677000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>115487000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>107549000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>101254000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>97968000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>94958000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>92767000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>88389000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>83461000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>79630000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>74977000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>68409000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>63756000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>59378000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>54726000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>50621000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>47328000.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>78419000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>98057000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>7852000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>45317000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>141505000.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>45317000.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>43027000.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>140118000.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>99795000.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>63732000.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>30564000.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>94194000.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>67813000.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>43435000.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>21393000.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>70066000.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>51777000.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>34068000.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>17029000.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>24814000.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>8567000.0</v>
       </c>
-      <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
       <c r="BZ15"/>
+      <c r="CA15"/>
     </row>
-    <row r="16" spans="1:78">
+    <row r="16" spans="1:79">
       <c r="A16" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B16">
+        <v>647495000.0</v>
+      </c>
+      <c r="C16">
         <v>819491000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>177288000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>129732000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>442139000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>1090464000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>1124737000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>344119000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>289464000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>272787000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>489494000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>213953000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>112645000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>286656000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>159093000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>97434000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>248249000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>201999000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>99862000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>305573000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>56376000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>444922000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>138045000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>59738000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>152282000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>99962000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>117430000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>95795000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>100047000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>92142000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>132877000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>55317000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>523686000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>79588000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>153036000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>188829000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>122653000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>359072000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>146348000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>159671000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>111456000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>99694000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>74842000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>89262000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>59823000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>67213000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>78219000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>122142000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>94119000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>113085000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>57083000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>92412000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>91464000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>422556000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>47494000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>258052000.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>39618000.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>226559000.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>251457000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
       <c r="BZ16"/>
+      <c r="CA16"/>
     </row>
-    <row r="17" spans="1:78">
+    <row r="17" spans="1:79">
       <c r="A17" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -27778,426 +28029,431 @@
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
+      <c r="CA17"/>
     </row>
-    <row r="18" spans="1:78">
+    <row r="18" spans="1:79">
       <c r="A18" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B18">
+        <v>244066000.0</v>
+      </c>
+      <c r="C18">
         <v>340828000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>397405000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>388394000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>369063000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>319410000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>361854000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>424824000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>186860000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>274647000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>192930000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>329341000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>129336000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>343496000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>318620000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>359595000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>192487000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>577251000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>311504000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>373966000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>199767000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>465106000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>333697000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>205439000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>220495000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>55852000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>97313000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>25177000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-43071000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>22442000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-62794000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-75468000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-61381000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>-889000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>52398000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>105149000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>65729000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>151108000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>146083000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>36996000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>98896000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>41067000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>61226000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>7676000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>-45485000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>-50961000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>7407000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>-31633000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-66843000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>-50564000.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-6263000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>-140042000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-37302000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>-211372000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>-13599000.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>-66924000.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>18696000.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>7365000.0</v>
       </c>
-      <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
       <c r="BZ18"/>
+      <c r="CA18"/>
     </row>
-    <row r="19" spans="1:78">
+    <row r="19" spans="1:79">
       <c r="A19" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B19"/>
-      <c r="C19">
+      <c r="C19"/>
+      <c r="D19">
         <v>-161528000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-173974000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-140790000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-230321000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-190701000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-14995000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>396849000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-1068707000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-207916000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>10813000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>12366000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>22839000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>15651000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>15482000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>9925000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-70251000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>8702000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>5810000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>12141000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>10410000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>8410000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>8288000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>5052000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>9053000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>4151000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>9260000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>7792000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>7510000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AF19">
         <v>5592000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AG19">
         <v>4492000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AH19">
         <v>8013000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AI19">
         <v>6830000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AJ19">
         <v>7034000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AK19">
         <v>5768000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AL19">
         <v>3453000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AM19">
         <v>4646000.0</v>
       </c>
-      <c r="AM19">
+      <c r="AN19">
         <v>5981000.0</v>
       </c>
-      <c r="AN19">
+      <c r="AO19">
         <v>5827000.0</v>
       </c>
-      <c r="AO19">
+      <c r="AP19">
         <v>4784000.0</v>
       </c>
-      <c r="AP19">
+      <c r="AQ19">
         <v>3835000.0</v>
       </c>
-      <c r="AQ19">
+      <c r="AR19">
         <v>3871000.0</v>
       </c>
-      <c r="AR19">
+      <c r="AS19">
         <v>5574000.0</v>
       </c>
-      <c r="AS19">
+      <c r="AT19">
         <v>2964000.0</v>
       </c>
-      <c r="AT19">
+      <c r="AU19">
         <v>3668000.0</v>
       </c>
-      <c r="AU19">
+      <c r="AV19">
         <v>5396000.0</v>
       </c>
-      <c r="AV19">
+      <c r="AW19">
         <v>6947000.0</v>
       </c>
-      <c r="AW19">
+      <c r="AX19">
         <v>2044000.0</v>
       </c>
-      <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
+      <c r="CA19"/>
     </row>
-    <row r="20" spans="1:78">
+    <row r="20" spans="1:79">
       <c r="A20" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -28232,2116 +28488,2145 @@
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
+      <c r="CA20"/>
     </row>
-    <row r="21" spans="1:78">
+    <row r="21" spans="1:79">
       <c r="A21" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B21">
+        <v>-132000.0</v>
+      </c>
+      <c r="C21">
         <v>1105459000.0</v>
       </c>
-      <c r="C21">
-[...1 lines deleted...]
-      </c>
       <c r="D21">
+        <v>0.0</v>
+      </c>
+      <c r="E21">
         <v>-337929000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-663831000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-150000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>790399000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>447900000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>109312000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-74370000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-249253000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>358421000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-229412000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-7088000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-229874000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-284536000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-8908000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-453102000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-3490000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-96864000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-110388000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>108726000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>229720000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>236458000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>280228000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>1957265000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>213409000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>390768000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>1341000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>700833000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>122283000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>96073000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>157237000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>-11000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>202618000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>564563000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>199855000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>356162000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>120000000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>-88000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>629694000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>140000000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>511150000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>59983000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>159153000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>917742000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>114937000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>347618000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>110002000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>384946000.0</v>
       </c>
-      <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
+      <c r="CA21"/>
     </row>
-    <row r="22" spans="1:78">
+    <row r="22" spans="1:79">
       <c r="A22" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B22">
+        <v>342390000.0</v>
+      </c>
+      <c r="C22">
         <v>1215550000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>331730000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>333750000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>316318000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>325854000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>295892000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>369841000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>586517000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>295752000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>284398000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>259516000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>208341000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>345034000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>273581000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>315171000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>317670000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>238186000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>263638000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>238277000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>191235000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>258249000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>254135000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>281341000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-289400000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>295440000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>125223000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>175058000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>211979000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>108784000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>154677000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>34563000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>150488000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>149587000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>146601000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>174353000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>102661000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>144269000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>169175000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>165777000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>117759000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-427810000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>162752000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>112546000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>85966000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>93674000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>105784000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>97746000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>90175000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>88461000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>81117000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>61133000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>51676000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-13544000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>21333000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>39749000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>45628000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>38242000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>45306000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>45026000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>43897000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>33636000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>30656000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>28144000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>30438000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>30741000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>25138000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>31441000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>20586000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>21987000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>17949000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>18601000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>15121000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>5887000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>7002000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>4761000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>6350000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>9712000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:78">
+    <row r="23" spans="1:79">
       <c r="A23" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B23">
+        <v>-40676000.0</v>
+      </c>
+      <c r="C23">
         <v>-27607000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-10414000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-7993000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-1795000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-13994000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-29509000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-9610000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-1890000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-5506000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-7578000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-32028000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>219511000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-12091000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-26202000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>11337000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-11605000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-6982000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>8507000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-4744000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-25033000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-8610000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>2202000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>59001.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>5636000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>517000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-8832000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-1950000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>349319000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-33618000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-10748000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-165054000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-83343000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-81907000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-69751000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>44762000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-74246000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-65460000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-66069000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>431968000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>818556000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-53214000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-71979000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-80896000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-58934000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-52112000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-63795000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-46134000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-19354000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-131943000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>-38912000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>3306000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-13929000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-815410000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>31240000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>274570000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>-21405000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-28895000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2864000.0</v>
       </c>
-      <c r="BH23"/>
       <c r="BI23"/>
-      <c r="BJ23">
+      <c r="BJ23"/>
+      <c r="BK23">
         <v>13760000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>17030000.0</v>
       </c>
-      <c r="BL23"/>
-      <c r="BM23">
+      <c r="BM23"/>
+      <c r="BN23">
         <v>711000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>31486000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>33839000.0</v>
       </c>
-      <c r="BP23"/>
       <c r="BQ23"/>
       <c r="BR23"/>
       <c r="BS23"/>
       <c r="BT23"/>
       <c r="BU23"/>
       <c r="BV23"/>
       <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
-      <c r="BZ23">
+      <c r="BZ23"/>
+      <c r="CA23">
         <v>15844000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:78">
+    <row r="24" spans="1:79">
       <c r="A24" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B24">
+        <v>-7272000.0</v>
+      </c>
+      <c r="C24">
         <v>-836513000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>11149000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>1594000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>1612000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>14391000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1267000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-14603000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>591081000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>7692000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-2097000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-821000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-18456000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>260008000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>9720000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>11026000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>16494000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>15008000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-879000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>21635000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>15397000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-616000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-65763000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-166069000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>16012000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>9053000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>4151000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>9635000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>7759000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>11116000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>5638000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>12675000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>116000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-408783000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-151461000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>-106213000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>28797000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-64510000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>30200000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>10868000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>7291000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-123122000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>17908000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-129072000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>22000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-176038000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>4545000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-130799000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-857000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>-169139000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-115762000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-148604000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-161628000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-199528000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-65114000.0</v>
       </c>
-      <c r="BD24">
+      <c r="BE24">
         <v>11000.0</v>
       </c>
-      <c r="BE24">
-[...1 lines deleted...]
-      </c>
       <c r="BF24">
+        <v>0.0</v>
+      </c>
+      <c r="BG24">
         <v>500000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>382000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>242000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>153000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>5630000.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>5230000.0</v>
       </c>
-      <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
       <c r="BZ24"/>
+      <c r="CA24"/>
     </row>
-    <row r="25" spans="1:78">
+    <row r="25" spans="1:79">
       <c r="A25" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B25">
+        <v>46225000.0</v>
+      </c>
+      <c r="C25">
         <v>-786130000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>56483000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>35391000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>9964000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>33594000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>8605000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-26527999.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>-241331000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>11835000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-7454000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>-2969000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>100177000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-79727000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>4033000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>5159000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-2325000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>37806000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>33992000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>16506000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>14720000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>23630999.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-4963000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>8328000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>593405000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-151195000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>66791000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>92498000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-5453000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>84693000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>28889000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>116591000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>2795000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>12741000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>3904000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-9617000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>46221000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>16377000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>9571000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-11085000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>15687000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>549460000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-72383000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>6345000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>2598000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>4083000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-2108000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>4194000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>1698000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>693000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>630000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>566000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>560000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>4153000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-2864000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>519000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>511000.0</v>
       </c>
-      <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
       <c r="BZ25"/>
+      <c r="CA25"/>
     </row>
-    <row r="26" spans="1:78">
+    <row r="26" spans="1:79">
       <c r="A26" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
-      <c r="G26">
-[...1 lines deleted...]
-      </c>
+      <c r="G26"/>
       <c r="H26">
         <v>0.0</v>
       </c>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
         <v>134602000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-127500000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-41000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>-7061000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>-40515000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-367858000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-74068000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>-5149000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>-113099000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-88125000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-1245000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-16241000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-32534999.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-1148000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-1037000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1738000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>-4463000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>-1407000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-1858000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-855000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-58979000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-530000.0</v>
       </c>
-      <c r="AF26">
-[...1 lines deleted...]
-      </c>
       <c r="AG26">
         <v>0.0</v>
       </c>
       <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
         <v>183000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-2674000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-11000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-14000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>5844000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-1876000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>173000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-27632000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>788503000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-88000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>629694000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AT26">
         <v>140000000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AU26">
         <v>511150000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>7300000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>159153000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>917742000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>114937000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>347618000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>416100000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>31439000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>750674000.0</v>
       </c>
-      <c r="BC26">
-[...1 lines deleted...]
-      </c>
       <c r="BD26">
         <v>0.0</v>
       </c>
       <c r="BE26">
         <v>0.0</v>
       </c>
       <c r="BF26">
         <v>0.0</v>
       </c>
       <c r="BG26">
         <v>0.0</v>
       </c>
       <c r="BH26">
         <v>0.0</v>
       </c>
       <c r="BI26">
         <v>0.0</v>
       </c>
-      <c r="BJ26"/>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
       <c r="BZ26"/>
+      <c r="CA26"/>
     </row>
-    <row r="27" spans="1:78">
+    <row r="27" spans="1:79">
       <c r="A27" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B27">
+        <v>10854000.0</v>
+      </c>
+      <c r="C27">
         <v>21386000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>10456000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>10817000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>8144000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>8840000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>8759000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10536000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>9278000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9970000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7171000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>7665000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>7199000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6538000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6464000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>7038000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>7743000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>13754000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>6979000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>7121000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>6734000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>-1923000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>5616000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>5677000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>5234000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>6005000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>2741000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>3125000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>2368000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1597000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1669000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1535000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1630000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1418000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1249000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1233000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1269000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1227000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>1241000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1227000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>1291000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>992000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1191000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1165000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1097000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>772000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1086000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1066000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>1181000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>1039000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>965000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>960000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>858000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>1883000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>9500000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>920000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>914000.0</v>
       </c>
-      <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
+      <c r="CA27"/>
     </row>
-    <row r="28" spans="1:78">
+    <row r="28" spans="1:79">
       <c r="A28" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B28">
+        <v>-407022000.0</v>
+      </c>
+      <c r="C28">
         <v>693472000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-361126000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-708718000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-1012982000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-358398000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>420031000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-567550000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-756218000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>378700000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>88670000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-238025000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-297257000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-499671000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-221804000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-518466000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-158591000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>-491330000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-516161000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-142982000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-603624000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-178856000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-242918000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-261955000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-162267000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-61673000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-49044000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>1726000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>2180564000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-8937000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>175459000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-208215000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>497350000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-79584000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-95238000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-62812000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>-175658000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>19190000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-188340000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2289000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>618697000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-16675000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>-222043000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>29735000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>41115000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1567425000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-40412000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>82453000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>435247000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>119435000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>17926000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>245299000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>311635000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>592908000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-57108000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>287622000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>257595000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-28926000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>425356000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>255677000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>266168000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>564357000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>618483000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>163064000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>189305000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>83959000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>83513000.0</v>
       </c>
-      <c r="BP28"/>
       <c r="BQ28"/>
-      <c r="BR28">
+      <c r="BR28"/>
+      <c r="BS28">
         <v>403469000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>256508000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>261861000.0</v>
       </c>
-      <c r="BU28"/>
       <c r="BV28"/>
       <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
-      <c r="BZ28">
+      <c r="BZ28"/>
+      <c r="CA28">
         <v>15844000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:78">
+    <row r="29" spans="1:79">
       <c r="A29" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B29">
+        <v>479792000.0</v>
+      </c>
+      <c r="C29">
         <v>563036000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>582163000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>567017000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>511465000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>557736000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>551288000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>636688000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>380649000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>473300000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>394787000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>490823000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>302424000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>489219000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>468768000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>466981000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>276458000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>673168000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>391333000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>452111000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>261550000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>515934999.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>392894000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>345688000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>393311000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>297415000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>340154000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>343458000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>343073000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>267316000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>236132000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>272331000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>240916000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>254943000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>211111000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>239685000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>191673000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>258376000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>262885000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>155932000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>235883000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>169962000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>196442000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>144914000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>155455000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>129756000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>139085000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>139649000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>122484000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>126229000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>123659000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>33251000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>129161000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>-10982000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>52264000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>50292000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>94533000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>71738000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>200730000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>113353000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>55064000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>217074000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>158816000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>82934000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>42911000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>113958000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>79651000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>52601000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>17565000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>109796000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>53976000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>38228000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>19749000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>55872000.0</v>
       </c>
-      <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
-      <c r="BZ29">
+      <c r="BZ29"/>
+      <c r="CA29">
         <v>27323000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:78">
+    <row r="30" spans="1:79">
       <c r="A30" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B30">
+        <v>-244766000.0</v>
+      </c>
+      <c r="C30">
         <v>-614305000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-173481000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-177014000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-140790000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-233611000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-190701000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-20265000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>396849000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-1068707000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-538584000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-151490000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-179178000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>138015000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-185305000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-99330000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-71617000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-79701000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-80883000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-59932000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-46472000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-30202000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-71669000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-176277000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-178724000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-253210000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-269475000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-349436000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2515732000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-299114000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-334031000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-532485000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-294168000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-248807000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-151666000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-110697000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-252434000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-64842000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-87868000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-110006000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-842818000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-128435000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>11181000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-145210000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-203960000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-1708187000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-142596000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-194079000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-576697000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-189662000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-176914000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-277602000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-771888000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-206864000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-205714000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-119480000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-539069000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-67710000.0</v>
       </c>
-      <c r="BG30">
-[...1 lines deleted...]
-      </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
-      <c r="BJ30"/>
+      <c r="BJ30">
+        <v>0.0</v>
+      </c>
       <c r="BK30"/>
       <c r="BL30"/>
       <c r="BM30"/>
       <c r="BN30"/>
       <c r="BO30"/>
       <c r="BP30"/>
       <c r="BQ30"/>
       <c r="BR30"/>
       <c r="BS30"/>
       <c r="BT30"/>
       <c r="BU30"/>
       <c r="BV30"/>
       <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
       <c r="BZ30"/>
+      <c r="CA30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>