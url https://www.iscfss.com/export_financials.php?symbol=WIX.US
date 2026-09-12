--- v0 (2026-03-14)
+++ v1 (2026-09-12)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="182">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="184">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -256,50 +256,56 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -3445,399 +3451,411 @@
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD62"/>
+  <dimension ref="A1:BF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...2 lines deleted...]
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:56">
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
         <v>17</v>
       </c>
       <c r="B2">
+        <v>76738000.0</v>
+      </c>
+      <c r="C2">
+        <v>118302000.0</v>
+      </c>
+      <c r="D2">
         <v>74811000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>32575000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>25237000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>38032000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>47077000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>30891000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>18379000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>34434000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>38305000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>23184000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>41467000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>49437000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>96071000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>118788000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>127113000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>134754000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>114584000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>89330000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>81334000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>77781000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>79881000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>70346000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>73059000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>46639000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>37687000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>48214000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>46074000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>45567000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>45567000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>39864000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>38497000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>34297000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>34240000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>41622000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>28933000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>26277000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>20709000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>16981000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>16228000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>16866000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>12280000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>12591000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>10212000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>10913000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>4611000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>5567000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>4943000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>4672000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>4091000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>3979000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3426000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>1942000.0</v>
       </c>
       <c r="BC2"/>
       <c r="BD2">
+        <v>1942000.0</v>
+      </c>
+      <c r="BE2"/>
+      <c r="BF2">
         <v>978000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:56">
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
         <v>18</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -3852,52 +3870,54 @@
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
-    </row>
-    <row r="4" spans="1:56">
+      <c r="BE3"/>
+      <c r="BF3"/>
+    </row>
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
         <v>19</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -3912,218 +3932,226 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
         <v>20</v>
       </c>
       <c r="B5">
+        <v>10663000.0</v>
+      </c>
+      <c r="C5">
+        <v>3058000.0</v>
+      </c>
+      <c r="D5">
         <v>17539000.0</v>
       </c>
-      <c r="C5">
+      <c r="E5">
         <v>23625000.0</v>
       </c>
-      <c r="D5">
+      <c r="F5">
         <v>28477000.0</v>
       </c>
-      <c r="E5">
+      <c r="G5">
         <v>641000.0</v>
       </c>
-      <c r="F5">
+      <c r="H5">
         <v>7242000.0</v>
       </c>
-      <c r="G5">
+      <c r="I5">
         <v>3298000.0</v>
       </c>
-      <c r="H5">
+      <c r="J5">
         <v>-3721000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>883000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>4192000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-32704000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>-31787000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-32965000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-33455000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-44949000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-40258000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-4708000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-1056000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>1277000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>1759000.0</v>
       </c>
-      <c r="U5">
-[...2 lines deleted...]
-      <c r="V5">
+      <c r="W5">
+        <v>816999.0</v>
+      </c>
+      <c r="X5">
         <v>9406000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>8901000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>10997000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>312000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>1357000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>1366000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>581000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-1691000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-1691000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-1072000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-1893000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-767000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-286000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>1562000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>3740000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>2892000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-389000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>501000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-40000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>923000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-248000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-762000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>861000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-2546000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-2950000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-1462000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-299000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-255000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-263000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-133000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-93000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-10592000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-1625000.0</v>
       </c>
-      <c r="BC5"/>
-[...2 lines deleted...]
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
         <v>21</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
@@ -4138,506 +4166,528 @@
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
-    </row>
-    <row r="7" spans="1:56">
+      <c r="BE6"/>
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
         <v>22</v>
       </c>
       <c r="B7">
+        <v>410249000.0</v>
+      </c>
+      <c r="C7">
+        <v>459565000.0</v>
+      </c>
+      <c r="D7">
         <v>460840000.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>446507000.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>425567000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>388758000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>397066000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>399656000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>417746000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>423557000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>426607000.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>395228000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>405069000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>189270000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>202250000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>209521000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>217787000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>117990000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>110965000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>108137000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>92377000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>91667000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>96523000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>88459000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>85774000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>82227000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>83193000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>54513000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>58043000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>58765000.0</v>
       </c>
-      <c r="AD7"/>
-      <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
-    </row>
-    <row r="8" spans="1:56">
+      <c r="BE7"/>
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
         <v>23</v>
       </c>
       <c r="B8">
+        <v>63000.0</v>
+      </c>
+      <c r="C8">
+        <v>118000.0</v>
+      </c>
+      <c r="D8">
         <v>104000.0</v>
       </c>
-      <c r="C8">
+      <c r="E8">
         <v>105000.0</v>
       </c>
-      <c r="D8">
+      <c r="F8">
         <v>106000.0</v>
       </c>
-      <c r="E8">
+      <c r="G8">
         <v>107000.0</v>
       </c>
-      <c r="F8">
+      <c r="H8">
         <v>107000.0</v>
       </c>
-      <c r="G8">
+      <c r="I8">
         <v>105000.0</v>
       </c>
-      <c r="H8">
+      <c r="J8">
         <v>103000.0</v>
       </c>
-      <c r="I8">
+      <c r="K8">
         <v>107000.0</v>
       </c>
-      <c r="J8">
+      <c r="L8">
         <v>110000.0</v>
       </c>
-      <c r="K8">
+      <c r="M8">
         <v>106000.0</v>
       </c>
-      <c r="L8">
+      <c r="N8">
         <v>104000.0</v>
       </c>
-      <c r="M8">
+      <c r="O8">
         <v>109000.0</v>
       </c>
-      <c r="N8">
+      <c r="P8">
         <v>108000.0</v>
       </c>
-      <c r="O8">
+      <c r="Q8">
         <v>115000.0</v>
       </c>
-      <c r="P8">
+      <c r="R8">
         <v>114000.0</v>
       </c>
-      <c r="Q8">
+      <c r="S8">
         <v>113000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="T8">
         <v>111000.0</v>
       </c>
-      <c r="U8"/>
-      <c r="V8"/>
+      <c r="U8">
+        <v>110000.0</v>
+      </c>
+      <c r="V8">
+        <v>111000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
         <v>24</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9"/>
+      <c r="AA9">
         <v>654454000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>611083000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>580519000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>537799000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>507767000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>472239000.0</v>
       </c>
-      <c r="AE9"/>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
-    </row>
-    <row r="10" spans="1:56">
+      <c r="BE9"/>
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
         <v>25</v>
       </c>
       <c r="B10">
+        <v>262776000.0</v>
+      </c>
+      <c r="C10">
+        <v>1340981000.0</v>
+      </c>
+      <c r="D10">
         <v>311578000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>899086000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>705043000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>653276000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>660939000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>439434000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>276067000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>514629000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>609622000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>504793000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>468037000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>350913000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>244686000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>299940000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>241886000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>386609000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>451355000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>287167000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>362253000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>415843000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>168858000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>158456000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>173950000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>191258000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>268103000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>283158000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>351462000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>331057000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>331057000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>319966000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>354253000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>103487000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>85230000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>123903000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>124132000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>90897000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>93064000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>57948000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>52779000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>38179000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>39226000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>40409000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>43884000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>49371000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>40200000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>44598000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>68392000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>81493000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>101258000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>12669000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>7821000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-7510000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>7510000.0</v>
       </c>
-      <c r="BC10"/>
-      <c r="BD10">
+      <c r="BE10"/>
+      <c r="BF10">
         <v>10374000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:56">
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
         <v>26</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -4652,614 +4702,630 @@
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
         <v>27</v>
       </c>
       <c r="B12">
+        <v>960899000.0</v>
+      </c>
+      <c r="C12">
+        <v>2022666000.0</v>
+      </c>
+      <c r="D12">
         <v>1186237000.0</v>
       </c>
-      <c r="C12">
+      <c r="E12">
         <v>1594099000.0</v>
       </c>
-      <c r="D12">
+      <c r="F12">
         <v>1126996000.0</v>
       </c>
-      <c r="E12">
+      <c r="G12">
         <v>1069909000.0</v>
       </c>
-      <c r="F12">
+      <c r="H12">
         <v>1106376000.0</v>
       </c>
-      <c r="G12">
+      <c r="I12">
         <v>961186000.0</v>
       </c>
-      <c r="H12">
+      <c r="J12">
         <v>787127000.0</v>
       </c>
-      <c r="I12">
+      <c r="K12">
         <v>883526000.0</v>
       </c>
-      <c r="J12">
+      <c r="L12">
         <v>962894000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>917168000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>828924000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>1160975000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>1063463000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>1216794000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>1164076000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>1199633000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>1319557000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>1245627000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>1279144000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>1124226000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>1035923000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>998268000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>754607000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>725948000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>726500000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>774722000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>749575000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>703668000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>703668000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>715628000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>636221000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>265211000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>233342000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>208703000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>185187000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>163571000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>171304000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AO12">
         <v>145473000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AP12">
         <v>128216000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AQ12">
         <v>113346000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AR12">
         <v>109999000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>100520000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>92256000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>84810000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>86011000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>93736000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AX12">
         <v>97009000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AY12">
         <v>100093000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>101258000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>12669000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>7821000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BC12">
         <v>7510000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BD12">
         <v>7510000.0</v>
       </c>
-      <c r="BC12"/>
-[...2 lines deleted...]
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
         <v>28</v>
       </c>
       <c r="B13">
+        <v>63000.0</v>
+      </c>
+      <c r="C13">
+        <v>118000.0</v>
+      </c>
+      <c r="D13">
         <v>104000.0</v>
       </c>
-      <c r="C13">
+      <c r="E13">
         <v>105000.0</v>
       </c>
-      <c r="D13">
+      <c r="F13">
         <v>106000.0</v>
       </c>
-      <c r="E13">
+      <c r="G13">
         <v>107000.0</v>
       </c>
-      <c r="F13">
+      <c r="H13">
         <v>107000.0</v>
       </c>
-      <c r="G13">
+      <c r="I13">
         <v>105000.0</v>
       </c>
-      <c r="H13">
+      <c r="J13">
         <v>103000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>107000.0</v>
       </c>
-      <c r="J13">
+      <c r="L13">
         <v>110000.0</v>
       </c>
-      <c r="K13">
+      <c r="M13">
         <v>106000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>104000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>109000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>108000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>115000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>114000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>113000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>110000.0</v>
       </c>
       <c r="T13">
         <v>111000.0</v>
       </c>
       <c r="U13">
         <v>110000.0</v>
       </c>
       <c r="V13">
+        <v>111000.0</v>
+      </c>
+      <c r="W13">
+        <v>110000.0</v>
+      </c>
+      <c r="X13">
         <v>107000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>106000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>104000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>96000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>94000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>94000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>93000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>88000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>88000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>87000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>85000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>80000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>74000.0</v>
       </c>
       <c r="AJ13">
         <v>74000.0</v>
       </c>
       <c r="AK13">
         <v>74000.0</v>
       </c>
       <c r="AL13">
-        <v>64000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="AM13">
-        <v>64000.0</v>
+        <v>74000.0</v>
       </c>
       <c r="AN13">
         <v>64000.0</v>
       </c>
       <c r="AO13">
         <v>64000.0</v>
       </c>
       <c r="AP13">
         <v>64000.0</v>
       </c>
       <c r="AQ13">
         <v>64000.0</v>
       </c>
       <c r="AR13">
         <v>64000.0</v>
       </c>
       <c r="AS13">
         <v>64000.0</v>
       </c>
       <c r="AT13">
+        <v>64000.0</v>
+      </c>
+      <c r="AU13">
+        <v>64000.0</v>
+      </c>
+      <c r="AV13">
         <v>63000.0</v>
       </c>
-      <c r="AU13">
+      <c r="AW13">
         <v>62000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>60000.0</v>
       </c>
       <c r="AX13">
         <v>60000.0</v>
       </c>
       <c r="AY13">
+        <v>60000.0</v>
+      </c>
+      <c r="AZ13">
+        <v>60000.0</v>
+      </c>
+      <c r="BA13">
         <v>40000.0</v>
       </c>
-      <c r="AZ13">
+      <c r="BB13">
         <v>5000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>18000.0</v>
       </c>
       <c r="BC13"/>
       <c r="BD13">
+        <v>18000.0</v>
+      </c>
+      <c r="BE13"/>
+      <c r="BF13">
         <v>17000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:56">
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
         <v>29</v>
       </c>
       <c r="B14">
+        <v>42965089.0</v>
+      </c>
+      <c r="C14">
+        <v>56361634.0</v>
+      </c>
+      <c r="D14">
         <v>54944944.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>55651271.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>59650000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>60385000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>60649000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>58167000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>59526000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>58647238.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>59085757.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>58497072.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>62186895.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>56408677.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>58189246.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>58355542.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>57943140.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>57479429.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>57103278.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>60549853.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>64948445.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>56280561.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>55809471.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>55356961.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>54695477.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>51838314.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>51321155.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>50862253.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>50273017.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>49053599.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>49053599.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>48498392.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>47689337.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>46827425.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>46267701.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>45843390.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>45390479.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>44695951.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>43907388.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>42678140.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>41166589.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>40378899.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>40116511.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>39729159.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>39155148.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>38634897.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>38237739.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>37984341.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>37657668.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>37508624.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>25240388.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>36601064.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>30159852.0</v>
       </c>
       <c r="BB14">
         <v>30159852.0</v>
       </c>
       <c r="BC14">
         <v>30159852.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:56">
+      <c r="BD14">
+        <v>30159852.0</v>
+      </c>
+      <c r="BE14">
+        <v>30159852.0</v>
+      </c>
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
         <v>30</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
-      <c r="T15">
+      <c r="T15"/>
+      <c r="U15"/>
+      <c r="V15">
         <v>111000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>110000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>107000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>106000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>104000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>96000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>94000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>94000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>93000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>90000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>88000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>87000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>100000.0</v>
       </c>
       <c r="AH15">
         <v>100000.0</v>
       </c>
       <c r="AI15">
         <v>100000.0</v>
       </c>
       <c r="AJ15">
         <v>100000.0</v>
       </c>
       <c r="AK15">
         <v>100000.0</v>
       </c>
       <c r="AL15">
         <v>100000.0</v>
       </c>
       <c r="AM15">
         <v>100000.0</v>
       </c>
       <c r="AN15">
         <v>100000.0</v>
       </c>
       <c r="AO15">
         <v>100000.0</v>
       </c>
@@ -5268,224 +5334,236 @@
       </c>
       <c r="AQ15">
         <v>100000.0</v>
       </c>
       <c r="AR15">
         <v>100000.0</v>
       </c>
       <c r="AS15">
         <v>100000.0</v>
       </c>
       <c r="AT15">
         <v>100000.0</v>
       </c>
       <c r="AU15">
         <v>100000.0</v>
       </c>
       <c r="AV15">
         <v>100000.0</v>
       </c>
       <c r="AW15">
         <v>100000.0</v>
       </c>
       <c r="AX15">
         <v>100000.0</v>
       </c>
-      <c r="AY15"/>
-      <c r="AZ15"/>
+      <c r="AY15">
+        <v>100000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>100000.0</v>
+      </c>
       <c r="BA15"/>
-      <c r="BB15">
+      <c r="BB15"/>
+      <c r="BC15"/>
+      <c r="BD15">
         <v>18000.0</v>
       </c>
-      <c r="BC15"/>
-[...2 lines deleted...]
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
         <v>31</v>
       </c>
       <c r="B16">
+        <v>784794000.0</v>
+      </c>
+      <c r="C16">
+        <v>778612000.0</v>
+      </c>
+      <c r="D16">
         <v>737346000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>728688000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>715705000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>698343000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>30463000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>656671000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>650878000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>626081000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>592608000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>587514000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>584028000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>577835000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>529205000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>526764000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>522570000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>517550000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>484446000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>436306000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>432606000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>412368000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>373521000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>359761000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>344515000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>319531000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>289148000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>269379000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>262259000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>227226000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>227226000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>219555000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>214206000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>201498000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>202482000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>190082000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>182220000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>169708000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>146987000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>135075000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>125856000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>114358000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>100561000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>90736000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>83064000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>74605000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>64058000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>56561000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>49803000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>44089000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>35784000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>30397000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>25710000.0</v>
       </c>
-      <c r="BA16"/>
-      <c r="BB16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>18368000.0</v>
       </c>
-      <c r="BC16"/>
-[...2 lines deleted...]
-    <row r="17" spans="1:56">
+      <c r="BE16"/>
+      <c r="BF16"/>
+    </row>
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
         <v>32</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
@@ -5500,122 +5578,126 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
         <v>33</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
-      <c r="AH18">
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18">
         <v>15093000.0</v>
       </c>
-      <c r="AI18"/>
-      <c r="AJ18"/>
       <c r="AK18"/>
-      <c r="AL18">
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18">
         <v>10380000.0</v>
       </c>
-      <c r="AM18"/>
-      <c r="AN18"/>
       <c r="AO18"/>
-      <c r="AP18">
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18">
         <v>5096000.0</v>
       </c>
-      <c r="AQ18"/>
-      <c r="AR18"/>
       <c r="AS18"/>
-      <c r="AT18">
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18">
         <v>3272000.0</v>
       </c>
-      <c r="AU18"/>
-      <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
-      <c r="AY18">
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18">
         <v>1138000.0</v>
       </c>
-      <c r="AZ18"/>
-      <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
-    </row>
-    <row r="19" spans="1:56">
+      <c r="BE18"/>
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
         <v>34</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -5630,980 +5712,1016 @@
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
         <v>35</v>
       </c>
       <c r="B20">
         <v>135021000.0</v>
       </c>
       <c r="C20">
+        <v>135021000.0</v>
+      </c>
+      <c r="D20">
+        <v>135021000.0</v>
+      </c>
+      <c r="E20">
         <v>150942000.0</v>
       </c>
-      <c r="D20">
+      <c r="F20">
         <v>72084000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>49329000.0</v>
       </c>
       <c r="G20">
         <v>49329000.0</v>
       </c>
       <c r="H20">
         <v>49329000.0</v>
       </c>
       <c r="I20">
         <v>49329000.0</v>
       </c>
       <c r="J20">
         <v>49329000.0</v>
       </c>
       <c r="K20">
         <v>49329000.0</v>
       </c>
-      <c r="L20"/>
-[...1 lines deleted...]
-      <c r="N20">
+      <c r="L20">
         <v>49329000.0</v>
       </c>
+      <c r="M20">
+        <v>49329000.0</v>
+      </c>
+      <c r="N20"/>
       <c r="O20"/>
-      <c r="P20"/>
-[...5 lines deleted...]
-      </c>
+      <c r="P20">
+        <v>49329000.0</v>
+      </c>
+      <c r="Q20"/>
+      <c r="R20"/>
       <c r="S20">
         <v>49300000.0</v>
       </c>
-      <c r="T20"/>
-[...1 lines deleted...]
-      <c r="V20">
+      <c r="T20">
+        <v>49300000.0</v>
+      </c>
+      <c r="U20">
+        <v>49300000.0</v>
+      </c>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20">
         <v>24235000.0</v>
       </c>
-      <c r="W20">
+      <c r="Y20">
         <v>-179227000.0</v>
       </c>
-      <c r="X20">
+      <c r="Z20">
         <v>25799000.0</v>
       </c>
-      <c r="Y20">
+      <c r="AA20">
         <v>25799000.0</v>
       </c>
-      <c r="Z20">
+      <c r="AB20">
         <v>17800000.0</v>
       </c>
-      <c r="AA20">
-[...2 lines deleted...]
-      <c r="AB20"/>
       <c r="AC20">
         <v>17800000.0</v>
       </c>
-      <c r="AD20">
-[...1 lines deleted...]
-      </c>
+      <c r="AD20"/>
       <c r="AE20">
         <v>17800000.0</v>
       </c>
       <c r="AF20">
+        <v>17800000.0</v>
+      </c>
+      <c r="AG20">
+        <v>17800000.0</v>
+      </c>
+      <c r="AH20">
         <v>-7000.0</v>
       </c>
-      <c r="AG20">
+      <c r="AI20">
         <v>25000.0</v>
       </c>
-      <c r="AH20">
+      <c r="AJ20">
         <v>17800000.0</v>
       </c>
-      <c r="AI20">
+      <c r="AK20">
         <v>23000.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AL20">
         <v>13000.0</v>
       </c>
-      <c r="AK20">
+      <c r="AM20">
         <v>-49000.0</v>
       </c>
-      <c r="AL20">
+      <c r="AN20">
         <v>1736000.0</v>
       </c>
-      <c r="AM20">
+      <c r="AO20">
         <v>39000.0</v>
       </c>
-      <c r="AN20">
+      <c r="AP20">
         <v>26000.0</v>
       </c>
-      <c r="AO20">
+      <c r="AQ20">
         <v>12000.0</v>
       </c>
-      <c r="AP20">
+      <c r="AR20">
         <v>1736000.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AS20">
         <v>44000.0</v>
       </c>
-      <c r="AR20">
+      <c r="AT20">
         <v>-1000.0</v>
       </c>
-      <c r="AS20">
+      <c r="AU20">
         <v>-45000.0</v>
       </c>
-      <c r="AT20">
+      <c r="AV20">
         <v>1736000.0</v>
       </c>
-      <c r="AU20">
+      <c r="AW20">
         <v>-39000.0</v>
       </c>
-      <c r="AV20">
+      <c r="AX20">
         <v>-25000.0</v>
       </c>
-      <c r="AW20">
+      <c r="AY20">
         <v>-5000.0</v>
       </c>
-      <c r="AX20">
+      <c r="AZ20">
         <v>-5000.0</v>
       </c>
-      <c r="AY20"/>
-      <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
         <v>36</v>
       </c>
       <c r="B21">
+        <v>27765000.0</v>
+      </c>
+      <c r="C21">
+        <v>29787000.0</v>
+      </c>
+      <c r="D21">
         <v>166831000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>174243000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>21935000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>20680000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>22141000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>23601000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>25062000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>26527000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>28010000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>78827000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>80316000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>81805000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>33964000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>84804000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>86384000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>87964000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>40247000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>89975000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>90228000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>49070000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>19281000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>223362000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>18710000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>45075000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>19841000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>40726000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>41459000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>24429000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>24429000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>42961000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>43700000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>44400000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>27252000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>48400000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>49700000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>46600000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>3716000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>5600000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>5800000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>6000000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>4463000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>5700000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>5900000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>6100000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>4474000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1300000.0</v>
       </c>
       <c r="AW21">
         <v>1300000.0</v>
       </c>
       <c r="AX21">
         <v>1300000.0</v>
       </c>
-      <c r="AY21"/>
-      <c r="AZ21"/>
+      <c r="AY21">
+        <v>1300000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>1300000.0</v>
+      </c>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
         <v>37</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
-      <c r="F22">
-[...1 lines deleted...]
-      </c>
+      <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
+        <v>198000.0</v>
+      </c>
+      <c r="I22"/>
+      <c r="J22">
         <v>1296000.0</v>
       </c>
-      <c r="I22"/>
-[...1 lines deleted...]
-      <c r="K22">
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22">
         <v>2893000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>3219000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>6525000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>13669000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>1.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>1.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27236000.0</v>
       </c>
       <c r="S22">
         <v>27236000.0</v>
       </c>
-      <c r="T22"/>
-[...1 lines deleted...]
-      <c r="V22">
+      <c r="T22">
+        <v>27236000.0</v>
+      </c>
+      <c r="U22">
+        <v>27236000.0</v>
+      </c>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22">
         <v>21992000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>21992000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>1.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>1.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>12730000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>12730000.0</v>
       </c>
-      <c r="AB22"/>
-[...5 lines deleted...]
-      </c>
+      <c r="AD22"/>
       <c r="AE22">
         <v>9016000.0</v>
       </c>
       <c r="AF22">
+        <v>9016000.0</v>
+      </c>
+      <c r="AG22">
+        <v>9016000.0</v>
+      </c>
+      <c r="AH22">
         <v>102000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-56000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>16103000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-12000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>7000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>14000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>14290000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-61000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>34000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>63000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>14029000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-18000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>6000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-24000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>15235000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-125000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-34000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>39000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>7110000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>5130000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>4907000.0</v>
       </c>
-      <c r="BA22"/>
-      <c r="BB22">
+      <c r="BC22"/>
+      <c r="BD22">
         <v>4474000.0</v>
       </c>
-      <c r="BC22"/>
-[...2 lines deleted...]
-    <row r="23" spans="1:56">
+      <c r="BE22"/>
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
         <v>38</v>
       </c>
       <c r="B23">
+        <v>1849535000.0</v>
+      </c>
+      <c r="C23">
+        <v>2981208000.0</v>
+      </c>
+      <c r="D23">
         <v>2610974000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>2558541000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>1996037000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>1805660000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>1913042000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>1714480000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1591009000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>1692080000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>1804136000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>1744669000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1675306000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>1802531000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>1758367000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>1969711000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>1958429000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>1935795000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>2059787000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>2055135000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>2116804000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>1985209000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>1893526000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>1795125000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>1241251000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>1164816000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>1099667000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>1036139000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>997074000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>844750000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>844750000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>814609000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>736168000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>358682000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>331943000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>307176000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>282765000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>257435000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>214978000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>191087000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>169154000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>152133000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>149433000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>139604000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>132609000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>122558000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>118422000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>116646000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>116017000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>116298000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>115355000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>26278000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>19889000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>-10571000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>16125000.0</v>
       </c>
-      <c r="BC23"/>
-[...2 lines deleted...]
-    <row r="24" spans="1:56">
+      <c r="BE23"/>
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
         <v>39</v>
       </c>
       <c r="B24">
+        <v>1128341000.0</v>
+      </c>
+      <c r="C24">
+        <v>1127054000.0</v>
+      </c>
+      <c r="D24">
         <v>1125769000.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>1124494000.0</v>
       </c>
-      <c r="D24"/>
-      <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
-      <c r="H24">
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24">
         <v>571295000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
         <v>570504000.0</v>
       </c>
-      <c r="J24">
+      <c r="L24">
         <v>569714000.0</v>
       </c>
-      <c r="K24">
+      <c r="M24">
         <v>568925000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>568138000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>567351000.0</v>
       </c>
-      <c r="N24">
+      <c r="P24">
         <v>566566000.0</v>
       </c>
-      <c r="O24">
+      <c r="Q24">
         <v>565782000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>564998000.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>924275000.0</v>
       </c>
-      <c r="R24">
+      <c r="T24">
         <v>922974000.0</v>
       </c>
-      <c r="S24">
+      <c r="U24">
         <v>921676000.0</v>
       </c>
-      <c r="T24">
+      <c r="V24">
         <v>920379000.0</v>
       </c>
-      <c r="U24">
+      <c r="W24">
         <v>919084000.0</v>
       </c>
-      <c r="V24">
+      <c r="X24">
         <v>834440000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>824248000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>370883000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>365367000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>359934000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>354581000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>349308000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>344114000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>338996000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>333957000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>286237000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1219000.0</v>
       </c>
       <c r="AI24">
         <v>1219000.0</v>
       </c>
       <c r="AJ24">
         <v>1219000.0</v>
       </c>
       <c r="AK24">
         <v>1219000.0</v>
       </c>
-      <c r="AL24"/>
-      <c r="AM24"/>
+      <c r="AL24">
+        <v>1219000.0</v>
+      </c>
+      <c r="AM24">
+        <v>1219000.0</v>
+      </c>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
-      <c r="AY24">
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24">
         <v>5000000.0</v>
       </c>
-      <c r="AZ24"/>
-      <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
-    </row>
-    <row r="25" spans="1:56">
+      <c r="BE24"/>
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
         <v>40</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25"/>
+      <c r="AA25">
         <v>365367000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>359934000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>354581000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>349308000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>344114000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>338996000.0</v>
       </c>
-      <c r="AE25"/>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
-    </row>
-    <row r="26" spans="1:56">
+      <c r="BE25"/>
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
         <v>41</v>
       </c>
       <c r="B26">
+        <v>3719000.0</v>
+      </c>
+      <c r="C26">
+        <v>4334000.0</v>
+      </c>
+      <c r="D26">
         <v>479049000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>4897000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>5259000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>6183000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>6135000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>6168000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>13953000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>34935000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>64806000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>78054000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>101520000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>140379000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>194964000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>235997000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>291572000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>333853000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>387341000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>470148000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>526840000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>463550000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>536877000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>540047000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>245211000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>210302000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>177298000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>87406000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>73858000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>41265000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>47225000.0</v>
       </c>
-      <c r="AE26"/>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
         <v>42</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
@@ -6618,1314 +6736,1366 @@
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
-    </row>
-    <row r="28" spans="1:56">
+      <c r="BE27"/>
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
         <v>43</v>
       </c>
       <c r="B28">
+        <v>1775883000.0</v>
+      </c>
+      <c r="C28">
+        <v>245638000.0</v>
+      </c>
+      <c r="D28">
         <v>1275031000.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>671915000.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>294993000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>309156000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>309007000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>532309000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>712974000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>479432000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>386699000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>459360000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>505170000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>767852000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>885751000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>836463000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>901478000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>655656000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>582584000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>742646000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>650503000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>594908000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>762105000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>754251000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>282707000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>256336000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>175024000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>125936000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>55889000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>7939000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>7939000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>13991000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>-68016000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>-102268000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>-84011000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>-122684000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>-122913000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>-89678000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>-93064000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>-57948000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>-52779000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>-38179000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>-39226000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>-40409000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>-43884000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>-49371000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>-40200000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>-44598000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>-68392000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-81493000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>-101258000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>-7669000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>-7821000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>7510000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>-7510000.0</v>
       </c>
-      <c r="BC28"/>
-[...2 lines deleted...]
-    <row r="29" spans="1:56">
+      <c r="BE28"/>
+      <c r="BF28"/>
+    </row>
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
         <v>44</v>
       </c>
       <c r="B29">
+        <v>-112509000.0</v>
+      </c>
+      <c r="C29">
+        <v>1024627000.0</v>
+      </c>
+      <c r="D29">
         <v>759767000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>845729000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>456806000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>405057000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>494094000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>372780000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>248585000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>376298000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>515229000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>474184000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>390967000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>712562000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>664945000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>862466000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>836013000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>921792000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>1068689000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>1117430000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>1225224000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>1132912000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>1136148000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>1091745000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>575722000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>576291000.0</v>
       </c>
-      <c r="Z29"/>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
-    </row>
-    <row r="30" spans="1:56">
+      <c r="BE29"/>
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
         <v>45</v>
       </c>
       <c r="B30">
+        <v>49129000.0</v>
+      </c>
+      <c r="C30">
+        <v>48234000.0</v>
+      </c>
+      <c r="D30">
         <v>41525000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>54688000.0</v>
       </c>
-      <c r="D30">
-[...2 lines deleted...]
-      <c r="E30">
+      <c r="F30">
+        <v>55513000.0</v>
+      </c>
+      <c r="G30">
         <v>47328000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>46166000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>50224000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>55784000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>56275000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>57394000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>54600000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>53268000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>52560000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>42086000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>35796000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>40800000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>42016000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>30367000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>27988000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>29418000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>29915000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>23670000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>23159000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>18830000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>17065000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>16987000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>16201000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>18230000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>13528000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>13528000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>14405000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>8676000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>11212000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>11400000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>11538000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>8704000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>9828000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>8279000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>7614000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>6993000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>5483000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>6461000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>6857000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>4498000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>3125000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>1050000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>1040000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>525000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>202000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>736000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>1653000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>1323000.0</v>
       </c>
-      <c r="BA30"/>
-      <c r="BB30">
+      <c r="BC30"/>
+      <c r="BD30">
         <v>870000.0</v>
       </c>
-      <c r="BC30"/>
-[...2 lines deleted...]
-    <row r="31" spans="1:56">
+      <c r="BE30"/>
+      <c r="BF30"/>
+    </row>
+    <row r="31" spans="1:58">
       <c r="A31" t="s">
         <v>46</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
-      <c r="K31">
+      <c r="K31"/>
+      <c r="L31"/>
+      <c r="M31">
         <v>-173568000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>-257487000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-346535000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>-346535000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>-149220000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-175948000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-90447000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>56168000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>105779000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>214617000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>164758000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>258192000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>223362000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>160330000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>165849000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>170108000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>158041000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>131169000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>117205000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>110036000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>91162000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>60146000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-9376000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-33732000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-44043000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-48942000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>-48640000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-7921000.0</v>
       </c>
-      <c r="AM31"/>
-      <c r="AN31"/>
       <c r="AO31"/>
-      <c r="AP31">
+      <c r="AP31"/>
+      <c r="AQ31"/>
+      <c r="AR31">
         <v>-10004000.0</v>
       </c>
-      <c r="AQ31"/>
-      <c r="AR31"/>
       <c r="AS31"/>
-      <c r="AT31">
+      <c r="AT31"/>
+      <c r="AU31"/>
+      <c r="AV31">
         <v>12440000.0</v>
       </c>
-      <c r="AU31"/>
-      <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
-      <c r="AY31">
+      <c r="AY31"/>
+      <c r="AZ31"/>
+      <c r="BA31">
         <v>-24507000.0</v>
       </c>
-      <c r="AZ31"/>
-      <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
-    </row>
-    <row r="32" spans="1:56">
+      <c r="BE31"/>
+      <c r="BF31"/>
+    </row>
+    <row r="32" spans="1:58">
       <c r="A32" t="s">
         <v>47</v>
       </c>
       <c r="B32">
+        <v>-700156000.0</v>
+      </c>
+      <c r="C32">
+        <v>897667000.0</v>
+      </c>
+      <c r="D32">
         <v>211353000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>672549000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>-303572000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>-320785000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>-235012000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>-371004000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>79042000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>186741000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>281174000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>221115000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>133721000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>50711000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>-42735000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>116686000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>52136000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>480305000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>615515000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>596585000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>641413000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>530177000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>484203000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>487484000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>257962000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>288536000.0</v>
       </c>
-      <c r="Z32"/>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
       <c r="AZ32"/>
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
-    </row>
-    <row r="33" spans="1:56">
+      <c r="BE32"/>
+      <c r="BF32"/>
+    </row>
+    <row r="33" spans="1:58">
       <c r="A33" t="s">
         <v>48</v>
       </c>
       <c r="B33">
+        <v>745674000.0</v>
+      </c>
+      <c r="C33">
+        <v>825658000.0</v>
+      </c>
+      <c r="D33">
         <v>1286960000.0</v>
       </c>
-      <c r="C33">
+      <c r="E33">
         <v>807892000.0</v>
       </c>
-      <c r="D33">
+      <c r="F33">
         <v>717712000.0</v>
       </c>
-      <c r="E33">
+      <c r="G33">
         <v>628498000.0</v>
       </c>
-      <c r="F33">
+      <c r="H33">
         <v>632642000.0</v>
       </c>
-      <c r="G33">
+      <c r="I33">
         <v>644927000.0</v>
       </c>
-      <c r="H33">
+      <c r="J33">
         <v>662990000.0</v>
       </c>
-      <c r="I33">
+      <c r="K33">
         <v>692204000.0</v>
       </c>
-      <c r="J33">
+      <c r="L33">
         <v>733931000.0</v>
       </c>
-      <c r="K33">
+      <c r="M33">
         <v>729556000.0</v>
       </c>
-      <c r="L33">
+      <c r="N33">
         <v>751076000.0</v>
       </c>
-      <c r="M33">
+      <c r="O33">
         <v>541144000.0</v>
       </c>
-      <c r="N33">
+      <c r="P33">
         <v>610630000.0</v>
       </c>
-      <c r="O33">
+      <c r="Q33">
         <v>662708000.0</v>
       </c>
-      <c r="P33">
+      <c r="R33">
         <v>709757000.0</v>
       </c>
-      <c r="Q33">
+      <c r="S33">
         <v>631872000.0</v>
       </c>
-      <c r="R33">
+      <c r="T33">
         <v>669974000.0</v>
       </c>
-      <c r="S33">
+      <c r="U33">
         <v>738187000.0</v>
       </c>
-      <c r="T33">
+      <c r="V33">
         <v>763988000.0</v>
       </c>
-      <c r="U33">
+      <c r="W33">
         <v>753703000.0</v>
       </c>
-      <c r="V33">
+      <c r="X33">
         <v>792342000.0</v>
       </c>
-      <c r="W33">
+      <c r="Y33">
         <v>715082000.0</v>
       </c>
-      <c r="X33">
+      <c r="Z33">
         <v>417001000.0</v>
       </c>
-      <c r="Y33">
+      <c r="AA33">
         <v>380093000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AB33">
         <v>334172000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AC33">
         <v>216838000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AD33">
         <v>202346000.0</v>
       </c>
-      <c r="AC33">
+      <c r="AE33">
         <v>114466000.0</v>
       </c>
-      <c r="AD33">
+      <c r="AF33">
         <v>114466000.0</v>
       </c>
-      <c r="AE33">
+      <c r="AG33">
         <v>65323000.0</v>
       </c>
-      <c r="AF33">
+      <c r="AH33">
         <v>64869000.0</v>
       </c>
-      <c r="AG33">
+      <c r="AI33">
         <v>63715000.0</v>
       </c>
-      <c r="AH33">
+      <c r="AJ33">
         <v>67006000.0</v>
       </c>
-      <c r="AI33">
+      <c r="AK33">
         <v>64047000.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AL33">
         <v>63367000.0</v>
       </c>
-      <c r="AK33">
+      <c r="AM33">
         <v>58722000.0</v>
       </c>
-      <c r="AL33">
+      <c r="AN33">
         <v>17118000.0</v>
       </c>
-      <c r="AM33">
+      <c r="AO33">
         <v>16461000.0</v>
       </c>
-      <c r="AN33">
+      <c r="AP33">
         <v>16811000.0</v>
       </c>
-      <c r="AO33">
+      <c r="AQ33">
         <v>17041000.0</v>
       </c>
-      <c r="AP33">
+      <c r="AR33">
         <v>17133000.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AS33">
         <v>16745000.0</v>
       </c>
-      <c r="AR33">
+      <c r="AT33">
         <v>16849000.0</v>
       </c>
-      <c r="AS33">
+      <c r="AU33">
         <v>16447000.0</v>
       </c>
-      <c r="AT33">
+      <c r="AV33">
         <v>15297000.0</v>
       </c>
-      <c r="AU33">
+      <c r="AW33">
         <v>10095000.0</v>
       </c>
-      <c r="AV33">
+      <c r="AX33">
         <v>8917000.0</v>
       </c>
-      <c r="AW33">
+      <c r="AY33">
         <v>7664000.0</v>
       </c>
-      <c r="AX33">
+      <c r="AZ33">
         <v>5325000.0</v>
       </c>
-      <c r="AY33">
+      <c r="BA33">
         <v>6023000.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BB33">
         <v>5181000.0</v>
       </c>
-      <c r="BA33">
+      <c r="BC33">
         <v>-7510000.0</v>
       </c>
-      <c r="BB33">
+      <c r="BD33">
         <v>2913000.0</v>
       </c>
-      <c r="BC33"/>
-[...2 lines deleted...]
-    <row r="34" spans="1:56">
+      <c r="BE33"/>
+      <c r="BF33"/>
+    </row>
+    <row r="34" spans="1:58">
       <c r="A34" t="s">
         <v>49</v>
       </c>
       <c r="B34">
+        <v>167322000.0</v>
+      </c>
+      <c r="C34">
+        <v>155774000.0</v>
+      </c>
+      <c r="D34">
         <v>200054000.0</v>
       </c>
-      <c r="C34">
+      <c r="E34">
         <v>114995000.0</v>
       </c>
-      <c r="D34">
+      <c r="F34">
         <v>28561000.0</v>
       </c>
-      <c r="E34">
+      <c r="G34">
         <v>19414000.0</v>
       </c>
-      <c r="F34">
+      <c r="H34">
         <v>16021000.0</v>
       </c>
-      <c r="G34">
+      <c r="I34">
         <v>11264000.0</v>
       </c>
-      <c r="H34">
+      <c r="J34">
         <v>9755000.0</v>
       </c>
-      <c r="I34">
+      <c r="K34">
         <v>9759000.0</v>
       </c>
-      <c r="J34">
+      <c r="L34">
         <v>7699000.0</v>
       </c>
-      <c r="K34">
+      <c r="M34">
         <v>8202000.0</v>
       </c>
-      <c r="L34">
+      <c r="N34">
         <v>9708000.0</v>
       </c>
-      <c r="M34">
+      <c r="O34">
         <v>6623000.0</v>
       </c>
-      <c r="N34">
+      <c r="P34">
         <v>6093000.0</v>
       </c>
-      <c r="O34">
+      <c r="Q34">
         <v>1991000.0</v>
       </c>
-      <c r="P34">
+      <c r="R34">
         <v>2090000.0</v>
       </c>
-      <c r="Q34">
+      <c r="S34">
         <v>2282000.0</v>
       </c>
-      <c r="R34">
+      <c r="T34">
         <v>2267000.0</v>
       </c>
-      <c r="S34"/>
-      <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
-      <c r="AA34">
+      <c r="AA34"/>
+      <c r="AB34"/>
+      <c r="AC34">
         <v>2482000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AD34">
         <v>2074000.0</v>
       </c>
-      <c r="AC34"/>
-      <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
-    </row>
-    <row r="35" spans="1:56">
+      <c r="BE34"/>
+      <c r="BF34"/>
+    </row>
+    <row r="35" spans="1:58">
       <c r="A35" t="s">
         <v>50</v>
       </c>
       <c r="B35">
+        <v>1786437000.0</v>
+      </c>
+      <c r="C35">
+        <v>1825752000.0</v>
+      </c>
+      <c r="D35">
         <v>1864315000.0</v>
       </c>
-      <c r="C35">
+      <c r="E35">
         <v>1759206000.0</v>
       </c>
-      <c r="D35">
+      <c r="F35">
         <v>531803000.0</v>
       </c>
-      <c r="E35">
+      <c r="G35">
         <v>476330000.0</v>
       </c>
-      <c r="F35">
+      <c r="H35">
         <v>476416000.0</v>
       </c>
-      <c r="G35">
+      <c r="I35">
         <v>473230000.0</v>
       </c>
-      <c r="H35">
+      <c r="J35">
         <v>1064742000.0</v>
       </c>
-      <c r="I35">
+      <c r="K35">
         <v>1073151000.0</v>
       </c>
-      <c r="J35">
+      <c r="L35">
         <v>1069590000.0</v>
       </c>
-      <c r="K35">
+      <c r="M35">
         <v>1045412000.0</v>
       </c>
-      <c r="L35">
+      <c r="N35">
         <v>1061968000.0</v>
       </c>
-      <c r="M35">
+      <c r="O35">
         <v>808788000.0</v>
       </c>
-      <c r="N35">
+      <c r="P35">
         <v>831137000.0</v>
       </c>
-      <c r="O35">
+      <c r="Q35">
         <v>843810000.0</v>
       </c>
-      <c r="P35">
+      <c r="R35">
         <v>851457000.0</v>
       </c>
-      <c r="Q35">
+      <c r="S35">
         <v>1114660000.0</v>
       </c>
-      <c r="R35">
+      <c r="T35">
         <v>1139774000.0</v>
       </c>
-      <c r="S35">
+      <c r="U35">
         <v>1139018000.0</v>
       </c>
-      <c r="T35">
+      <c r="V35">
         <v>1100556000.0</v>
       </c>
-      <c r="U35">
+      <c r="W35">
         <v>1070052000.0</v>
       </c>
-      <c r="V35">
+      <c r="X35">
         <v>974837000.0</v>
       </c>
-      <c r="W35">
+      <c r="Y35">
         <v>935069000.0</v>
       </c>
-      <c r="X35">
+      <c r="Z35">
         <v>470124000.0</v>
       </c>
-      <c r="Y35">
+      <c r="AA35">
         <v>457705000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AB35">
         <v>447732000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AC35">
         <v>417377000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AD35">
         <v>412430000.0</v>
       </c>
-      <c r="AC35">
+      <c r="AE35">
         <v>352092000.0</v>
       </c>
-      <c r="AD35">
+      <c r="AF35">
         <v>352092000.0</v>
       </c>
-      <c r="AE35">
+      <c r="AG35">
         <v>346522000.0</v>
       </c>
-      <c r="AF35">
+      <c r="AH35">
         <v>297015000.0</v>
       </c>
-      <c r="AG35">
+      <c r="AI35">
         <v>10982000.0</v>
       </c>
-      <c r="AH35">
+      <c r="AJ35">
         <v>18242000.0</v>
       </c>
-      <c r="AI35">
+      <c r="AK35">
         <v>19698000.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AL35">
         <v>18253000.0</v>
       </c>
-      <c r="AK35">
+      <c r="AM35">
         <v>13684000.0</v>
       </c>
-      <c r="AL35">
+      <c r="AN35">
         <v>10264000.0</v>
       </c>
-      <c r="AM35">
+      <c r="AO35">
         <v>8801000.0</v>
       </c>
-      <c r="AN35">
+      <c r="AP35">
         <v>6388000.0</v>
       </c>
-      <c r="AO35">
+      <c r="AQ35">
         <v>5190000.0</v>
       </c>
-      <c r="AP35">
+      <c r="AR35">
         <v>4906000.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AS35">
         <v>4643000.0</v>
       </c>
-      <c r="AR35">
+      <c r="AT35">
         <v>4344000.0</v>
       </c>
-      <c r="AS35">
+      <c r="AU35">
         <v>4043000.0</v>
       </c>
-      <c r="AT35">
+      <c r="AV35">
         <v>3272000.0</v>
       </c>
-      <c r="AU35">
+      <c r="AW35">
         <v>2317000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AX35">
         <v>1993000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AY35">
         <v>1763000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AZ35">
         <v>1400000.0</v>
       </c>
-      <c r="AY35">
+      <c r="BA35">
         <v>6243000.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BB35">
         <v>1161000.0</v>
       </c>
-      <c r="BA35"/>
-      <c r="BB35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>704000.0</v>
       </c>
-      <c r="BC35"/>
-[...2 lines deleted...]
-    <row r="36" spans="1:56">
+      <c r="BE35"/>
+      <c r="BF35"/>
+    </row>
+    <row r="36" spans="1:58">
       <c r="A36" t="s">
         <v>51</v>
       </c>
       <c r="B36">
+        <v>58552000.0</v>
+      </c>
+      <c r="C36">
+        <v>56180000.0</v>
+      </c>
+      <c r="D36">
         <v>33847000.0</v>
       </c>
-      <c r="C36">
+      <c r="E36">
         <v>40156000.0</v>
       </c>
-      <c r="D36">
+      <c r="F36">
         <v>32934000.0</v>
       </c>
-      <c r="E36">
+      <c r="G36">
         <v>31343000.0</v>
       </c>
-      <c r="F36">
+      <c r="H36">
         <v>27021000.0</v>
       </c>
-      <c r="G36">
+      <c r="I36">
         <v>29221000.0</v>
       </c>
-      <c r="H36">
+      <c r="J36">
         <v>25466000.0</v>
       </c>
-      <c r="I36">
+      <c r="K36">
         <v>1765000.0</v>
       </c>
-      <c r="J36">
+      <c r="L36">
         <v>34296000.0</v>
       </c>
-      <c r="K36">
+      <c r="M36">
         <v>22669000.0</v>
       </c>
-      <c r="L36">
+      <c r="N36">
         <v>23766000.0</v>
       </c>
-      <c r="M36">
+      <c r="O36">
         <v>36945000.0</v>
       </c>
-      <c r="N36">
+      <c r="P36">
         <v>23027000.0</v>
       </c>
-      <c r="O36">
+      <c r="Q36">
         <v>33476000.0</v>
       </c>
-      <c r="P36">
+      <c r="R36">
         <v>23320000.0</v>
       </c>
-      <c r="Q36">
+      <c r="S36">
         <v>44045000.0</v>
       </c>
-      <c r="R36">
+      <c r="T36">
         <v>41554000.0</v>
       </c>
-      <c r="S36">
+      <c r="U36">
         <v>23922000.0</v>
       </c>
-      <c r="T36">
+      <c r="V36">
         <v>19585000.0</v>
       </c>
-      <c r="U36">
+      <c r="W36">
         <v>118898000.0</v>
       </c>
-      <c r="V36">
+      <c r="X36">
         <v>87680000.0</v>
       </c>
-      <c r="W36">
+      <c r="Y36">
         <v>13290000.0</v>
       </c>
-      <c r="X36">
+      <c r="Z36">
         <v>11669000.0</v>
       </c>
-      <c r="Y36">
+      <c r="AA36">
         <v>11550000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AB36">
         <v>6693000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AC36">
         <v>3668000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AD36">
         <v>2053000.0</v>
       </c>
-      <c r="AC36">
+      <c r="AE36">
         <v>2463000.0</v>
       </c>
-      <c r="AD36">
+      <c r="AF36">
         <v>2463000.0</v>
       </c>
-      <c r="AE36">
+      <c r="AG36">
         <v>1082000.0</v>
       </c>
-      <c r="AF36">
+      <c r="AH36">
         <v>692000.0</v>
       </c>
-      <c r="AG36">
+      <c r="AI36">
         <v>451000.0</v>
       </c>
-      <c r="AH36">
+      <c r="AJ36">
         <v>3059000.0</v>
       </c>
-      <c r="AI36">
+      <c r="AK36">
         <v>-1423000.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AL36">
         <v>-857000.0</v>
       </c>
-      <c r="AK36">
+      <c r="AM36">
         <v>2577000.0</v>
       </c>
-      <c r="AL36">
+      <c r="AN36">
         <v>2356000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AO36">
         <v>2031000.0</v>
       </c>
-      <c r="AN36">
+      <c r="AP36">
         <v>1886000.0</v>
       </c>
-      <c r="AO36">
+      <c r="AQ36">
         <v>1735000.0</v>
       </c>
-      <c r="AP36">
+      <c r="AR36">
         <v>1273000.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AS36">
         <v>1388000.0</v>
       </c>
-      <c r="AR36">
+      <c r="AT36">
         <v>1218000.0</v>
       </c>
-      <c r="AS36">
+      <c r="AU36">
         <v>1191000.0</v>
       </c>
-      <c r="AT36">
+      <c r="AV36">
         <v>1193000.0</v>
       </c>
-      <c r="AU36">
+      <c r="AW36">
         <v>1539000.0</v>
       </c>
-      <c r="AV36">
+      <c r="AX36">
         <v>1425000.0</v>
       </c>
-      <c r="AW36">
+      <c r="AY36">
         <v>1238000.0</v>
       </c>
-      <c r="AX36">
+      <c r="AZ36">
         <v>1094000.0</v>
       </c>
-      <c r="AY36">
+      <c r="BA36">
         <v>2971000.0</v>
       </c>
-      <c r="AZ36">
+      <c r="BB36">
         <v>2357000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BC36">
         <v>-7510000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BD36">
         <v>631000.0</v>
       </c>
-      <c r="BC36"/>
-[...2 lines deleted...]
-    <row r="37" spans="1:56">
+      <c r="BE36"/>
+      <c r="BF36"/>
+    </row>
+    <row r="37" spans="1:58">
       <c r="A37" t="s">
         <v>52</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
@@ -7940,838 +8110,862 @@
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
-    </row>
-    <row r="38" spans="1:56">
+      <c r="BE37"/>
+      <c r="BF37"/>
+    </row>
+    <row r="38" spans="1:58">
       <c r="A38" t="s">
         <v>53</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38"/>
+      <c r="L38">
         <v>1.0</v>
       </c>
-      <c r="K38">
+      <c r="M38">
         <v>1.0</v>
       </c>
-      <c r="L38">
+      <c r="N38">
         <v>23766000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="O38"/>
+      <c r="P38">
         <v>23027000.0</v>
       </c>
-      <c r="O38">
+      <c r="Q38">
         <v>33476000.0</v>
       </c>
-      <c r="P38">
+      <c r="R38">
         <v>23320000.0</v>
       </c>
-      <c r="Q38">
+      <c r="S38">
         <v>44045000.0</v>
       </c>
-      <c r="R38">
+      <c r="T38">
         <v>41554000.0</v>
       </c>
-      <c r="S38">
+      <c r="U38">
         <v>23922000.0</v>
       </c>
-      <c r="T38">
+      <c r="V38">
         <v>19585000.0</v>
       </c>
-      <c r="U38">
+      <c r="W38">
         <v>118898000.0</v>
       </c>
-      <c r="V38">
+      <c r="X38">
         <v>20971000.0</v>
       </c>
-      <c r="W38">
+      <c r="Y38">
         <v>13290000.0</v>
       </c>
-      <c r="X38">
+      <c r="Z38">
         <v>13243000.0</v>
       </c>
-      <c r="Y38">
+      <c r="AA38">
         <v>13148000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AB38">
         <v>9926000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AC38">
         <v>4093000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AD38">
         <v>2623000.0</v>
       </c>
-      <c r="AC38">
+      <c r="AE38">
         <v>3021000.0</v>
       </c>
-      <c r="AD38">
+      <c r="AF38">
         <v>3065000.0</v>
       </c>
-      <c r="AE38">
+      <c r="AG38">
         <v>1724000.0</v>
       </c>
-      <c r="AF38">
+      <c r="AH38">
         <v>1424000.0</v>
       </c>
-      <c r="AG38">
+      <c r="AI38">
         <v>1127000.0</v>
       </c>
-      <c r="AH38">
+      <c r="AJ38">
         <v>48875000.0</v>
       </c>
-      <c r="AI38">
+      <c r="AK38">
         <v>51435000.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AL38">
         <v>52801000.0</v>
       </c>
-      <c r="AK38">
+      <c r="AM38">
         <v>49554000.0</v>
       </c>
-      <c r="AL38">
+      <c r="AN38">
         <v>8074000.0</v>
       </c>
-      <c r="AM38">
+      <c r="AO38">
         <v>8145000.0</v>
       </c>
-      <c r="AN38">
+      <c r="AP38">
         <v>8275000.0</v>
       </c>
-      <c r="AO38">
+      <c r="AQ38">
         <v>8380000.0</v>
       </c>
-      <c r="AP38">
+      <c r="AR38">
         <v>8399000.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AS38">
         <v>7821000.0</v>
       </c>
-      <c r="AR38">
+      <c r="AT38">
         <v>7845000.0</v>
       </c>
-      <c r="AS38">
+      <c r="AU38">
         <v>7907000.0</v>
       </c>
-      <c r="AT38">
+      <c r="AV38">
         <v>8092000.0</v>
       </c>
-      <c r="AU38">
+      <c r="AW38">
         <v>2916000.0</v>
       </c>
-      <c r="AV38">
+      <c r="AX38">
         <v>2711000.0</v>
       </c>
-      <c r="AW38">
+      <c r="AY38">
         <v>2533000.0</v>
       </c>
-      <c r="AX38">
+      <c r="AZ38">
         <v>1094000.0</v>
       </c>
-      <c r="AY38">
+      <c r="BA38">
         <v>2971000.0</v>
       </c>
-      <c r="AZ38"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38">
+        <v>631000.0</v>
+      </c>
+      <c r="BE38"/>
+      <c r="BF38">
         <v>291000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:56">
+    <row r="39" spans="1:58">
       <c r="A39" t="s">
         <v>54</v>
       </c>
       <c r="B39">
+        <v>93833000.0</v>
+      </c>
+      <c r="C39">
+        <v>84650000.0</v>
+      </c>
+      <c r="D39">
         <v>96252000.0</v>
       </c>
-      <c r="C39">
+      <c r="E39">
         <v>101862000.0</v>
       </c>
-      <c r="D39">
-[...2 lines deleted...]
-      <c r="E39">
+      <c r="F39">
+        <v>95816000.0</v>
+      </c>
+      <c r="G39">
         <v>59925000.0</v>
       </c>
-      <c r="F39">
+      <c r="H39">
         <v>127660000.0</v>
       </c>
-      <c r="G39">
+      <c r="I39">
         <v>58143000.0</v>
       </c>
-      <c r="H39">
+      <c r="J39">
         <v>83812000.0</v>
       </c>
-      <c r="I39">
+      <c r="K39">
         <v>61381000.0</v>
       </c>
-      <c r="J39">
+      <c r="L39">
         <v>49917000.0</v>
       </c>
-      <c r="K39">
+      <c r="M39">
         <v>40452000.0</v>
       </c>
-      <c r="L39">
+      <c r="N39">
         <v>38819000.0</v>
       </c>
-      <c r="M39">
+      <c r="O39">
         <v>41327000.0</v>
       </c>
-      <c r="N39">
+      <c r="P39">
         <v>28519000.0</v>
       </c>
-      <c r="O39">
+      <c r="Q39">
         <v>54413000.0</v>
       </c>
-      <c r="P39">
+      <c r="R39">
         <v>43796000.0</v>
       </c>
-      <c r="Q39">
+      <c r="S39">
         <v>62274000.0</v>
       </c>
-      <c r="R39">
+      <c r="T39">
         <v>12653000.0</v>
       </c>
-      <c r="S39">
+      <c r="U39">
         <v>43333000.0</v>
       </c>
-      <c r="T39">
+      <c r="V39">
         <v>44254000.0</v>
       </c>
-      <c r="U39">
+      <c r="W39">
         <v>77365000.0</v>
       </c>
-      <c r="V39">
+      <c r="X39">
         <v>19599000.0</v>
       </c>
-      <c r="W39">
+      <c r="Y39">
         <v>58616000.0</v>
       </c>
-      <c r="X39">
+      <c r="Z39">
         <v>50813000.0</v>
       </c>
-      <c r="Y39">
+      <c r="AA39">
         <v>41710000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AB39">
         <v>9278000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AC39">
         <v>28378000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AD39">
         <v>26923000.0</v>
       </c>
-      <c r="AC39">
+      <c r="AE39">
         <v>4072000.0</v>
       </c>
-      <c r="AD39">
+      <c r="AF39">
         <v>4072000.0</v>
       </c>
-      <c r="AE39">
+      <c r="AG39">
         <v>19253000.0</v>
       </c>
-      <c r="AF39">
+      <c r="AH39">
         <v>26402000.0</v>
       </c>
-      <c r="AG39">
+      <c r="AI39">
         <v>18600000.0</v>
       </c>
-      <c r="AH39">
+      <c r="AJ39">
         <v>4092000.0</v>
       </c>
-      <c r="AI39">
+      <c r="AK39">
         <v>22900000.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AL39">
         <v>25507000.0</v>
       </c>
-      <c r="AK39">
+      <c r="AM39">
         <v>25314000.0</v>
       </c>
-      <c r="AL39">
+      <c r="AN39">
         <v>18277000.0</v>
       </c>
-      <c r="AM39">
+      <c r="AO39">
         <v>21539000.0</v>
       </c>
-      <c r="AN39">
+      <c r="AP39">
         <v>17100000.0</v>
       </c>
-      <c r="AO39">
+      <c r="AQ39">
         <v>16263000.0</v>
       </c>
-      <c r="AP39">
+      <c r="AR39">
         <v>15840000.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AS39">
         <v>15482000.0</v>
       </c>
-      <c r="AR39">
+      <c r="AT39">
         <v>19006000.0</v>
       </c>
-      <c r="AS39">
+      <c r="AU39">
         <v>18176000.0</v>
       </c>
-      <c r="AT39">
+      <c r="AV39">
         <v>16064000.0</v>
       </c>
-      <c r="AU39">
+      <c r="AW39">
         <v>11775000.0</v>
       </c>
-      <c r="AV39">
+      <c r="AX39">
         <v>9600000.0</v>
       </c>
-      <c r="AW39">
+      <c r="AY39">
         <v>8339000.0</v>
       </c>
-      <c r="AX39">
+      <c r="AZ39">
         <v>8036000.0</v>
       </c>
-      <c r="AY39">
+      <c r="BA39">
         <v>5933000.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BB39">
         <v>657000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>4832000.0</v>
       </c>
       <c r="BC39"/>
       <c r="BD39">
+        <v>4832000.0</v>
+      </c>
+      <c r="BE39"/>
+      <c r="BF39">
         <v>1299000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:56">
+    <row r="40" spans="1:58">
       <c r="A40" t="s">
         <v>55</v>
       </c>
       <c r="B40">
+        <v>394074000.0</v>
+      </c>
+      <c r="C40">
+        <v>317775000.0</v>
+      </c>
+      <c r="D40">
         <v>257242000.0</v>
       </c>
-      <c r="C40">
+      <c r="E40">
         <v>274391000.0</v>
       </c>
-      <c r="D40">
+      <c r="F40">
         <v>233680000.0</v>
       </c>
-      <c r="E40">
+      <c r="G40">
         <v>158529000.0</v>
       </c>
-      <c r="F40">
+      <c r="H40">
         <v>837085000.0</v>
       </c>
-      <c r="G40">
+      <c r="I40">
         <v>149621000.0</v>
       </c>
-      <c r="H40">
+      <c r="J40">
         <v>152905000.0</v>
       </c>
-      <c r="I40">
+      <c r="K40">
         <v>129126000.0</v>
       </c>
-      <c r="J40">
+      <c r="L40">
         <v>133137000.0</v>
       </c>
-      <c r="K40">
+      <c r="M40">
         <v>162512000.0</v>
       </c>
-      <c r="L40">
+      <c r="N40">
         <v>146553000.0</v>
       </c>
-      <c r="M40">
+      <c r="O40">
         <v>173105000.0</v>
       </c>
-      <c r="N40">
+      <c r="P40">
         <v>174307000.0</v>
       </c>
-      <c r="O40">
+      <c r="Q40">
         <v>154371000.0</v>
       </c>
-      <c r="P40">
+      <c r="R40">
         <v>161222000.0</v>
       </c>
-      <c r="Q40">
+      <c r="S40">
         <v>139837000.0</v>
       </c>
-      <c r="R40">
+      <c r="T40">
         <v>145651000.0</v>
       </c>
-      <c r="S40">
+      <c r="U40">
         <v>163878000.0</v>
       </c>
-      <c r="T40">
+      <c r="V40">
         <v>170796000.0</v>
       </c>
-      <c r="U40">
+      <c r="W40">
         <v>189040000.0</v>
       </c>
-      <c r="V40">
+      <c r="X40">
         <v>153949000.0</v>
       </c>
-      <c r="W40">
+      <c r="Y40">
         <v>143341000.0</v>
       </c>
-      <c r="X40">
+      <c r="Z40">
         <v>131342000.0</v>
       </c>
-      <c r="Y40">
+      <c r="AA40">
         <v>114073000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AB40">
         <v>96372000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AC40">
         <v>88135000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AD40">
         <v>88424000.0</v>
       </c>
-      <c r="AC40">
+      <c r="AE40">
         <v>2596000.0</v>
       </c>
-      <c r="AD40">
+      <c r="AF40">
         <v>2596000.0</v>
       </c>
-      <c r="AE40">
+      <c r="AG40">
         <v>74545000.0</v>
       </c>
-      <c r="AF40">
+      <c r="AH40">
         <v>82611000.0</v>
       </c>
-      <c r="AG40">
+      <c r="AI40">
         <v>76902000.0</v>
       </c>
-      <c r="AH40">
+      <c r="AJ40">
         <v>64281000.0</v>
       </c>
-      <c r="AI40">
+      <c r="AK40">
         <v>51418000.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AL40">
         <v>52588000.0</v>
       </c>
-      <c r="AK40">
+      <c r="AM40">
         <v>49855000.0</v>
       </c>
-      <c r="AL40">
+      <c r="AN40">
         <v>37979000.0</v>
       </c>
-      <c r="AM40">
+      <c r="AO40">
         <v>38345000.0</v>
       </c>
-      <c r="AN40">
+      <c r="AP40">
         <v>36244000.0</v>
       </c>
-      <c r="AO40">
+      <c r="AQ40">
         <v>28632000.0</v>
       </c>
-      <c r="AP40">
+      <c r="AR40">
         <v>34393000.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AS40">
         <v>31890000.0</v>
       </c>
-      <c r="AR40">
+      <c r="AT40">
         <v>29771000.0</v>
       </c>
-      <c r="AS40">
+      <c r="AU40">
         <v>24003000.0</v>
       </c>
-      <c r="AT40">
+      <c r="AV40">
         <v>90791000.0</v>
       </c>
-      <c r="AU40">
+      <c r="AW40">
         <v>21690000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AX40">
         <v>18997000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AY40">
         <v>15185000.0</v>
       </c>
-      <c r="AX40">
+      <c r="AZ40">
         <v>47568000.0</v>
       </c>
-      <c r="AY40">
+      <c r="BA40">
         <v>40563000.0</v>
       </c>
-      <c r="AZ40">
+      <c r="BB40">
         <v>8790000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>5682000.0</v>
       </c>
       <c r="BC40"/>
       <c r="BD40">
+        <v>5682000.0</v>
+      </c>
+      <c r="BE40"/>
+      <c r="BF40">
         <v>14293000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:56">
+    <row r="41" spans="1:58">
       <c r="A41" t="s">
         <v>56</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
-      <c r="K41">
+      <c r="K41"/>
+      <c r="L41"/>
+      <c r="M41">
         <v>102047000.0</v>
       </c>
-      <c r="L41">
+      <c r="N41">
         <v>107222000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="O41"/>
+      <c r="P41">
         <v>91589000.0</v>
       </c>
-      <c r="O41">
+      <c r="Q41">
         <v>97801000.0</v>
       </c>
-      <c r="P41">
+      <c r="R41">
         <v>93724000.0</v>
       </c>
-      <c r="Q41">
+      <c r="S41">
         <v>103872000.0</v>
       </c>
-      <c r="R41">
+      <c r="T41">
         <v>135036000.0</v>
       </c>
-      <c r="S41">
+      <c r="U41">
         <v>140054000.0</v>
       </c>
-      <c r="T41">
+      <c r="V41">
         <v>114467000.0</v>
       </c>
-      <c r="U41">
+      <c r="W41">
         <v>81441000.0</v>
       </c>
-      <c r="V41">
+      <c r="X41">
         <v>66210000.0</v>
       </c>
-      <c r="W41">
+      <c r="Y41">
         <v>41473000.0</v>
       </c>
-      <c r="X41">
+      <c r="Z41">
         <v>30839000.0</v>
       </c>
-      <c r="Y41">
+      <c r="AA41">
         <v>26055000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AB41">
         <v>23554000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AC41">
         <v>22550000.0</v>
       </c>
-      <c r="AB41">
+      <c r="AD41">
         <v>20338000.0</v>
       </c>
-      <c r="AC41">
+      <c r="AE41">
         <v>16138000.0</v>
       </c>
-      <c r="AD41">
+      <c r="AF41">
         <v>13096000.0</v>
       </c>
-      <c r="AE41">
+      <c r="AG41">
         <v>12565000.0</v>
       </c>
-      <c r="AF41">
+      <c r="AH41">
         <v>10778000.0</v>
       </c>
-      <c r="AG41">
+      <c r="AI41">
         <v>9763000.0</v>
       </c>
-      <c r="AH41">
+      <c r="AJ41">
         <v>14329000.0</v>
       </c>
-      <c r="AI41">
+      <c r="AK41">
         <v>14012000.0</v>
       </c>
-      <c r="AJ41">
+      <c r="AL41">
         <v>13126000.0</v>
       </c>
-      <c r="AK41">
+      <c r="AM41">
         <v>12039000.0</v>
       </c>
-      <c r="AL41">
+      <c r="AN41">
         <v>9746000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AO41">
         <v>8257000.0</v>
       </c>
-      <c r="AN41">
+      <c r="AP41">
         <v>5817000.0</v>
       </c>
-      <c r="AO41">
+      <c r="AQ41">
         <v>4592000.0</v>
       </c>
-      <c r="AP41">
+      <c r="AR41">
         <v>4281000.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AS41">
         <v>3992000.0</v>
       </c>
-      <c r="AR41">
+      <c r="AT41">
         <v>3666000.0</v>
       </c>
-      <c r="AS41">
+      <c r="AU41">
         <v>3338000.0</v>
       </c>
-      <c r="AT41">
+      <c r="AV41">
         <v>2540000.0</v>
       </c>
-      <c r="AU41">
+      <c r="AW41">
         <v>2317000.0</v>
       </c>
-      <c r="AV41">
+      <c r="AX41">
         <v>1993000.0</v>
       </c>
-      <c r="AW41">
+      <c r="AY41">
         <v>1763000.0</v>
       </c>
-      <c r="AX41">
+      <c r="AZ41">
         <v>1400000.0</v>
       </c>
-      <c r="AY41">
+      <c r="BA41">
         <v>1243000.0</v>
       </c>
-      <c r="AZ41"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41">
+        <v>704000.0</v>
+      </c>
+      <c r="BE41"/>
+      <c r="BF41">
         <v>271000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:56">
+    <row r="42" spans="1:58">
       <c r="A42" t="s">
         <v>57</v>
       </c>
       <c r="B42">
+        <v>-766924000.0</v>
+      </c>
+      <c r="C42">
+        <v>802758000.0</v>
+      </c>
+      <c r="D42">
         <v>467251000.0</v>
       </c>
-      <c r="C42">
+      <c r="E42">
         <v>508167000.0</v>
       </c>
-      <c r="D42">
+      <c r="F42">
         <v>663827000.0</v>
       </c>
-      <c r="E42">
+      <c r="G42">
         <v>698411000.0</v>
       </c>
-      <c r="F42">
+      <c r="H42">
         <v>815407000.0</v>
       </c>
-      <c r="G42">
+      <c r="I42">
         <v>746856000.0</v>
       </c>
-      <c r="H42">
+      <c r="J42">
         <v>657252000.0</v>
       </c>
-      <c r="I42">
+      <c r="K42">
         <v>820666000.0</v>
       </c>
-      <c r="J42">
+      <c r="L42">
         <v>981077000.0</v>
       </c>
-      <c r="K42">
+      <c r="M42">
         <v>980675000.0</v>
       </c>
-      <c r="L42">
+      <c r="N42">
         <v>904305000.0</v>
       </c>
-      <c r="M42">
+      <c r="O42">
         <v>899293000.0</v>
       </c>
-      <c r="N42">
+      <c r="P42">
         <v>843106000.0</v>
       </c>
-      <c r="O42">
+      <c r="Q42">
         <v>1014444000.0</v>
       </c>
-      <c r="P42">
+      <c r="R42">
         <v>937245000.0</v>
       </c>
-      <c r="Q42">
+      <c r="S42">
         <v>877539000.0</v>
       </c>
-      <c r="R42">
+      <c r="T42">
         <v>794798000.0</v>
       </c>
-      <c r="S42">
+      <c r="U42">
         <v>716969000.0</v>
       </c>
-      <c r="T42">
+      <c r="V42">
         <v>842244000.0</v>
       </c>
-      <c r="U42">
-[...2 lines deleted...]
-      <c r="V42">
+      <c r="W42">
+        <v>851065001.0</v>
+      </c>
+      <c r="X42">
         <v>862134000.0</v>
       </c>
-      <c r="W42">
+      <c r="Y42">
         <v>817006000.0</v>
       </c>
-      <c r="X42">
+      <c r="Z42">
         <v>695412000.0</v>
       </c>
-      <c r="Y42">
+      <c r="AA42">
         <v>654454000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AB42">
         <v>611083000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AC42">
         <v>580519000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AD42">
         <v>537799000.0</v>
       </c>
-      <c r="AC42">
+      <c r="AE42">
         <v>472239000.0</v>
       </c>
-      <c r="AD42">
+      <c r="AF42">
         <v>472239000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AG42">
         <v>451345000.0</v>
       </c>
-      <c r="AF42">
+      <c r="AH42">
         <v>415968000.0</v>
       </c>
-      <c r="AG42">
+      <c r="AI42">
         <v>340416000.0</v>
       </c>
-      <c r="AH42">
+      <c r="AJ42">
         <v>311107000.0</v>
       </c>
-      <c r="AI42">
+      <c r="AK42">
         <v>295718000.0</v>
       </c>
-      <c r="AJ42">
+      <c r="AL42">
         <v>275414000.0</v>
       </c>
-      <c r="AK42">
+      <c r="AM42">
         <v>259138000.0</v>
       </c>
-      <c r="AL42">
+      <c r="AN42">
         <v>241154000.0</v>
       </c>
-      <c r="AM42">
+      <c r="AO42">
         <v>228707000.0</v>
       </c>
-      <c r="AN42">
+      <c r="AP42">
         <v>212109000.0</v>
       </c>
-      <c r="AO42">
+      <c r="AQ42">
         <v>202424000.0</v>
       </c>
-      <c r="AP42">
+      <c r="AR42">
         <v>192791000.0</v>
       </c>
-      <c r="AQ42">
+      <c r="AS42">
         <v>185549000.0</v>
       </c>
-      <c r="AR42">
+      <c r="AT42">
         <v>177676000.0</v>
       </c>
-      <c r="AS42">
+      <c r="AU42">
         <v>172580000.0</v>
       </c>
-      <c r="AT42">
+      <c r="AV42">
         <v>166615000.0</v>
       </c>
-      <c r="AU42">
+      <c r="AW42">
         <v>161913000.0</v>
       </c>
-      <c r="AV42">
+      <c r="AX42">
         <v>157773000.0</v>
       </c>
-      <c r="AW42">
+      <c r="AY42">
         <v>154213000.0</v>
       </c>
-      <c r="AX42">
+      <c r="AZ42">
         <v>151011000.0</v>
       </c>
-      <c r="AY42">
+      <c r="BA42">
         <v>53180000.0</v>
       </c>
-      <c r="AZ42">
+      <c r="BB42">
         <v>50778000.0</v>
       </c>
-      <c r="BA42"/>
-      <c r="BB42">
+      <c r="BC42"/>
+      <c r="BD42">
         <v>49182000.0</v>
       </c>
-      <c r="BC42"/>
-[...2 lines deleted...]
-    <row r="43" spans="1:56">
+      <c r="BE42"/>
+      <c r="BF42"/>
+    </row>
+    <row r="43" spans="1:58">
       <c r="A43" t="s">
         <v>58</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
@@ -8786,52 +8980,54 @@
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
-    </row>
-    <row r="44" spans="1:56">
+      <c r="BE43"/>
+      <c r="BF43"/>
+    </row>
+    <row r="44" spans="1:58">
       <c r="A44" t="s">
         <v>59</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
@@ -8840,692 +9036,714 @@
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
-      <c r="AY44">
+      <c r="AY44"/>
+      <c r="AZ44"/>
+      <c r="BA44">
         <v>21000.0</v>
       </c>
-      <c r="AZ44"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44">
         <v>21000.0</v>
       </c>
-    </row>
-    <row r="45" spans="1:56">
+      <c r="BE44"/>
+      <c r="BF44">
+        <v>21000.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:58">
       <c r="A45" t="s">
         <v>60</v>
       </c>
       <c r="B45">
+        <v>421948000.0</v>
+      </c>
+      <c r="C45">
+        <v>504245000.0</v>
+      </c>
+      <c r="D45">
         <v>589132000.0</v>
       </c>
-      <c r="C45">
+      <c r="E45">
         <v>516240000.0</v>
       </c>
-      <c r="D45">
+      <c r="F45">
         <v>515175000.0</v>
       </c>
-      <c r="E45">
+      <c r="G45">
         <v>520963000.0</v>
       </c>
-      <c r="F45">
+      <c r="H45">
         <v>591775000.0</v>
       </c>
-      <c r="G45">
+      <c r="I45">
         <v>536608000.0</v>
       </c>
-      <c r="H45">
+      <c r="J45">
         <v>549180000.0</v>
       </c>
-      <c r="I45">
+      <c r="K45">
         <v>553121000.0</v>
       </c>
-      <c r="J45">
+      <c r="L45">
         <v>610027000.0</v>
       </c>
-      <c r="K45">
+      <c r="M45">
         <v>550006000.0</v>
       </c>
-      <c r="L45">
+      <c r="N45">
         <v>545474000.0</v>
       </c>
-      <c r="M45">
+      <c r="O45">
         <v>282015000.0</v>
       </c>
-      <c r="N45">
+      <c r="P45">
         <v>309346000.0</v>
       </c>
-      <c r="O45">
+      <c r="Q45">
         <v>308431000.0</v>
       </c>
-      <c r="P45"/>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45">
         <v>127335000.0</v>
       </c>
-      <c r="U45">
+      <c r="W45">
         <v>122185000.0</v>
       </c>
-      <c r="V45">
+      <c r="X45">
         <v>124269000.0</v>
       </c>
-      <c r="W45">
+      <c r="Y45">
         <v>117610000.0</v>
       </c>
-      <c r="X45">
+      <c r="Z45">
         <v>114038000.0</v>
       </c>
-      <c r="Y45">
+      <c r="AA45">
         <v>111568000.0</v>
       </c>
-      <c r="Z45">
+      <c r="AB45">
         <v>110955000.0</v>
       </c>
-      <c r="AA45">
+      <c r="AC45">
         <v>84613000.0</v>
       </c>
-      <c r="AB45">
+      <c r="AD45">
         <v>84406000.0</v>
       </c>
-      <c r="AC45">
+      <c r="AE45">
         <v>82174000.0</v>
       </c>
-      <c r="AD45">
+      <c r="AF45">
         <v>21947000.0</v>
       </c>
-      <c r="AE45">
+      <c r="AG45">
         <v>20638000.0</v>
       </c>
-      <c r="AF45">
+      <c r="AH45">
         <v>19800000.0</v>
       </c>
-      <c r="AG45">
+      <c r="AI45">
         <v>18200000.0</v>
       </c>
-      <c r="AH45">
+      <c r="AJ45">
         <v>16200000.0</v>
       </c>
-      <c r="AI45">
+      <c r="AK45">
         <v>12600000.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AL45">
         <v>10600000.0</v>
       </c>
-      <c r="AK45">
+      <c r="AM45">
         <v>9200000.0</v>
       </c>
-      <c r="AL45">
+      <c r="AN45">
         <v>8800000.0</v>
       </c>
-      <c r="AM45">
+      <c r="AO45">
         <v>8300000.0</v>
       </c>
-      <c r="AN45">
+      <c r="AP45">
         <v>8500000.0</v>
       </c>
-      <c r="AO45">
+      <c r="AQ45">
         <v>8700000.0</v>
       </c>
-      <c r="AP45">
+      <c r="AR45">
         <v>8700000.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AS45">
         <v>8900000.0</v>
       </c>
-      <c r="AR45">
+      <c r="AT45">
         <v>9000000.0</v>
       </c>
-      <c r="AS45">
+      <c r="AU45">
         <v>8500000.0</v>
       </c>
-      <c r="AT45">
+      <c r="AV45">
         <v>7200000.0</v>
       </c>
-      <c r="AU45">
+      <c r="AW45">
         <v>7200000.0</v>
       </c>
-      <c r="AV45">
+      <c r="AX45">
         <v>6200000.0</v>
       </c>
-      <c r="AW45">
+      <c r="AY45">
         <v>5100000.0</v>
       </c>
-      <c r="AX45">
+      <c r="AZ45">
         <v>4200000.0</v>
       </c>
-      <c r="AY45">
+      <c r="BA45">
         <v>3100000.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BB45">
         <v>2800000.0</v>
       </c>
-      <c r="BA45"/>
-      <c r="BB45">
+      <c r="BC45"/>
+      <c r="BD45">
         <v>2282000.0</v>
       </c>
-      <c r="BC45"/>
-[...2 lines deleted...]
-    <row r="46" spans="1:56">
+      <c r="BE45"/>
+      <c r="BF45"/>
+    </row>
+    <row r="46" spans="1:58">
       <c r="A46" t="s">
         <v>61</v>
       </c>
       <c r="B46">
+        <v>421948000.0</v>
+      </c>
+      <c r="C46">
+        <v>504245000.0</v>
+      </c>
+      <c r="D46">
         <v>512683999.0</v>
       </c>
-      <c r="C46">
+      <c r="E46">
         <v>516240000.0</v>
       </c>
-      <c r="D46">
+      <c r="F46">
         <v>515175000.0</v>
       </c>
-      <c r="E46">
+      <c r="G46">
         <v>520963000.0</v>
       </c>
-      <c r="F46">
+      <c r="H46">
         <v>528016000.0</v>
       </c>
-      <c r="G46">
+      <c r="I46">
         <v>536608000.0</v>
       </c>
-      <c r="H46">
+      <c r="J46">
         <v>549180000.0</v>
       </c>
-      <c r="I46">
+      <c r="K46">
         <v>553121000.0</v>
       </c>
-      <c r="J46">
+      <c r="L46">
         <v>557490000.0</v>
       </c>
-      <c r="K46">
+      <c r="M46">
         <v>550006000.0</v>
       </c>
-      <c r="L46">
+      <c r="N46">
         <v>545474000.0</v>
       </c>
-      <c r="M46">
+      <c r="O46">
         <v>282015000.0</v>
       </c>
-      <c r="N46">
+      <c r="P46">
         <v>309346000.0</v>
       </c>
-      <c r="O46">
+      <c r="Q46">
         <v>308431000.0</v>
       </c>
-      <c r="P46">
+      <c r="R46">
         <v>308481000.0</v>
       </c>
-      <c r="Q46">
+      <c r="S46">
         <v>166010000.0</v>
       </c>
-      <c r="R46">
+      <c r="T46">
         <v>151532000.0</v>
       </c>
-      <c r="S46">
+      <c r="U46">
         <v>154142000.0</v>
       </c>
-      <c r="T46">
+      <c r="V46">
         <v>127335000.0</v>
       </c>
-      <c r="U46">
+      <c r="W46">
         <v>122185000.0</v>
       </c>
-      <c r="V46">
+      <c r="X46">
         <v>124269000.0</v>
       </c>
-      <c r="W46">
+      <c r="Y46">
         <v>117610000.0</v>
       </c>
-      <c r="X46">
+      <c r="Z46">
         <v>114038000.0</v>
       </c>
-      <c r="Y46">
+      <c r="AA46">
         <v>111568000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AB46">
         <v>110955000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AC46">
         <v>84613000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AD46">
         <v>84406000.0</v>
       </c>
-      <c r="AC46">
+      <c r="AE46">
         <v>21947000.0</v>
       </c>
-      <c r="AD46">
+      <c r="AF46">
         <v>21947000.0</v>
       </c>
-      <c r="AE46">
+      <c r="AG46">
         <v>20638000.0</v>
       </c>
-      <c r="AF46">
+      <c r="AH46">
         <v>19752000.0</v>
       </c>
-      <c r="AG46">
+      <c r="AI46">
         <v>18163000.0</v>
       </c>
-      <c r="AH46">
+      <c r="AJ46">
         <v>16201000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AK46">
         <v>12612000.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AL46">
         <v>10566000.0</v>
       </c>
-      <c r="AK46">
+      <c r="AM46">
         <v>9168000.0</v>
       </c>
-      <c r="AL46">
+      <c r="AN46">
         <v>8750000.0</v>
       </c>
-      <c r="AM46">
+      <c r="AO46">
         <v>8316000.0</v>
       </c>
-      <c r="AN46">
+      <c r="AP46">
         <v>8536000.0</v>
       </c>
-      <c r="AO46">
+      <c r="AQ46">
         <v>8661000.0</v>
       </c>
-      <c r="AP46">
+      <c r="AR46">
         <v>8734000.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AS46">
         <v>8924000.0</v>
       </c>
-      <c r="AR46">
+      <c r="AT46">
         <v>9004000.0</v>
       </c>
-      <c r="AS46">
+      <c r="AU46">
         <v>8540000.0</v>
       </c>
-      <c r="AT46">
+      <c r="AV46">
         <v>7205000.0</v>
       </c>
-      <c r="AU46">
+      <c r="AW46">
         <v>7179000.0</v>
       </c>
-      <c r="AV46">
+      <c r="AX46">
         <v>6206000.0</v>
       </c>
-      <c r="AW46">
+      <c r="AY46">
         <v>5131000.0</v>
       </c>
-      <c r="AX46">
+      <c r="AZ46">
         <v>4231000.0</v>
       </c>
-      <c r="AY46">
+      <c r="BA46">
         <v>3052000.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BB46">
         <v>2824000.0</v>
       </c>
-      <c r="BA46"/>
-      <c r="BB46">
+      <c r="BC46"/>
+      <c r="BD46">
         <v>2282000.0</v>
       </c>
-      <c r="BC46"/>
-[...2 lines deleted...]
-    <row r="47" spans="1:56">
+      <c r="BE46"/>
+      <c r="BF46"/>
+    </row>
+    <row r="47" spans="1:58">
       <c r="A47" t="s">
         <v>62</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
-      <c r="K47">
+      <c r="K47"/>
+      <c r="L47"/>
+      <c r="M47">
         <v>550006000.0</v>
       </c>
-      <c r="L47">
+      <c r="N47">
         <v>545474000.0</v>
       </c>
-      <c r="M47"/>
-      <c r="N47">
+      <c r="O47"/>
+      <c r="P47">
         <v>309346000.0</v>
       </c>
-      <c r="O47">
+      <c r="Q47">
         <v>308431000.0</v>
       </c>
-      <c r="P47">
+      <c r="R47">
         <v>308481000.0</v>
       </c>
-      <c r="Q47">
+      <c r="S47">
         <v>166010000.0</v>
       </c>
-      <c r="R47">
+      <c r="T47">
         <v>151532000.0</v>
       </c>
-      <c r="S47">
+      <c r="U47">
         <v>154142000.0</v>
       </c>
-      <c r="T47">
+      <c r="V47">
         <v>127335000.0</v>
       </c>
-      <c r="U47">
+      <c r="W47">
         <v>122185000.0</v>
       </c>
-      <c r="V47">
+      <c r="X47">
         <v>124269000.0</v>
       </c>
-      <c r="W47">
+      <c r="Y47">
         <v>117610000.0</v>
       </c>
-      <c r="X47">
+      <c r="Z47">
         <v>114038000.0</v>
       </c>
-      <c r="Y47">
+      <c r="AA47">
         <v>111568000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AB47">
         <v>110955000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AC47">
         <v>84613000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AD47">
         <v>84406000.0</v>
       </c>
-      <c r="AC47">
+      <c r="AE47">
         <v>82174000.0</v>
       </c>
-      <c r="AD47">
+      <c r="AF47">
         <v>21947000.0</v>
       </c>
-      <c r="AE47">
+      <c r="AG47">
         <v>20638000.0</v>
       </c>
-      <c r="AF47">
+      <c r="AH47">
         <v>19752000.0</v>
       </c>
-      <c r="AG47">
+      <c r="AI47">
         <v>18163000.0</v>
       </c>
-      <c r="AH47">
+      <c r="AJ47">
         <v>16201000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AK47">
         <v>12612000.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AL47">
         <v>10566000.0</v>
       </c>
-      <c r="AK47">
+      <c r="AM47">
         <v>9168000.0</v>
       </c>
-      <c r="AL47">
+      <c r="AN47">
         <v>8750000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AO47">
         <v>8316000.0</v>
       </c>
-      <c r="AN47">
+      <c r="AP47">
         <v>8536000.0</v>
       </c>
-      <c r="AO47">
+      <c r="AQ47">
         <v>8661000.0</v>
       </c>
-      <c r="AP47">
+      <c r="AR47">
         <v>8734000.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AS47">
         <v>8924000.0</v>
       </c>
-      <c r="AR47">
+      <c r="AT47">
         <v>9004000.0</v>
       </c>
-      <c r="AS47">
+      <c r="AU47">
         <v>8540000.0</v>
       </c>
-      <c r="AT47">
+      <c r="AV47">
         <v>7205000.0</v>
       </c>
-      <c r="AU47">
+      <c r="AW47">
         <v>7179000.0</v>
       </c>
-      <c r="AV47">
+      <c r="AX47">
         <v>6206000.0</v>
       </c>
-      <c r="AW47">
+      <c r="AY47">
         <v>5131000.0</v>
       </c>
-      <c r="AX47">
+      <c r="AZ47">
         <v>4231000.0</v>
       </c>
-      <c r="AY47">
+      <c r="BA47">
         <v>3052000.0</v>
       </c>
-      <c r="AZ47"/>
-[...3 lines deleted...]
-      </c>
+      <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47">
+        <v>2282000.0</v>
+      </c>
+      <c r="BE47"/>
+      <c r="BF47">
         <v>2210000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:56">
+    <row r="48" spans="1:58">
       <c r="A48" t="s">
         <v>63</v>
       </c>
       <c r="B48">
+        <v>-984721000.0</v>
+      </c>
+      <c r="C48">
+        <v>-908361000.0</v>
+      </c>
+      <c r="D48">
         <v>-850896000.0</v>
       </c>
-      <c r="C48">
+      <c r="E48">
         <v>-810662000.0</v>
       </c>
-      <c r="D48">
+      <c r="F48">
         <v>-810073000.0</v>
       </c>
-      <c r="E48">
+      <c r="G48">
         <v>-867776000.0</v>
       </c>
-      <c r="F48">
+      <c r="H48">
         <v>-901542000.0</v>
       </c>
-      <c r="G48">
+      <c r="I48">
         <v>-949566000.0</v>
       </c>
-      <c r="H48">
+      <c r="J48">
         <v>-976344000.0</v>
       </c>
-      <c r="I48">
+      <c r="K48">
         <v>-1015862000.0</v>
       </c>
-      <c r="J48">
+      <c r="L48">
         <v>-1039864000.0</v>
       </c>
-      <c r="K48">
+      <c r="M48">
         <v>-1042818000.0</v>
       </c>
-      <c r="L48">
+      <c r="N48">
         <v>-1049793000.0</v>
       </c>
-      <c r="M48">
+      <c r="O48">
         <v>-1083370000.0</v>
       </c>
-      <c r="N48">
+      <c r="P48">
         <v>-1073001000.0</v>
       </c>
-      <c r="O48">
+      <c r="Q48">
         <v>-1034026000.0</v>
       </c>
-      <c r="P48">
+      <c r="R48">
         <v>-986665000.0</v>
       </c>
-      <c r="Q48">
+      <c r="S48">
         <v>-875427000.0</v>
       </c>
-      <c r="R48">
+      <c r="T48">
         <v>-648138000.0</v>
       </c>
-      <c r="S48">
+      <c r="U48">
         <v>-522602000.0</v>
       </c>
-      <c r="T48">
+      <c r="V48">
         <v>-539269000.0</v>
       </c>
-      <c r="U48">
+      <c r="W48">
         <v>-638164000.0</v>
       </c>
-      <c r="V48">
+      <c r="X48">
         <v>-584456000.0</v>
       </c>
-      <c r="W48">
+      <c r="Y48">
         <v>-558516000.0</v>
       </c>
-      <c r="X48">
+      <c r="Z48">
         <v>-501674000.0</v>
       </c>
-      <c r="Y48">
+      <c r="AA48">
         <v>-443938000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AB48">
         <v>-404785000.0</v>
       </c>
-      <c r="AA48">
+      <c r="AC48">
         <v>-383212000.0</v>
       </c>
-      <c r="AB48">
+      <c r="AD48">
         <v>-365845000.0</v>
       </c>
-      <c r="AC48">
+      <c r="AE48">
         <v>-318371000.0</v>
       </c>
-      <c r="AD48">
+      <c r="AF48">
         <v>-318371000.0</v>
       </c>
-      <c r="AE48">
+      <c r="AG48">
         <v>-316237000.0</v>
       </c>
-      <c r="AF48">
+      <c r="AH48">
         <v>-310321000.0</v>
       </c>
-      <c r="AG48">
+      <c r="AI48">
         <v>-304681000.0</v>
       </c>
-      <c r="AH48">
+      <c r="AJ48">
         <v>-299581000.0</v>
       </c>
-      <c r="AI48">
+      <c r="AK48">
         <v>-292976000.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AL48">
         <v>-278457000.0</v>
       </c>
-      <c r="AK48">
+      <c r="AM48">
         <v>-264193000.0</v>
       </c>
-      <c r="AL48">
+      <c r="AN48">
         <v>-243569000.0</v>
       </c>
-      <c r="AM48">
+      <c r="AO48">
         <v>-237387000.0</v>
       </c>
-      <c r="AN48">
+      <c r="AP48">
         <v>-227744000.0</v>
       </c>
-      <c r="AO48">
+      <c r="AQ48">
         <v>-216324000.0</v>
       </c>
-      <c r="AP48">
+      <c r="AR48">
         <v>-196412000.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AS48">
         <v>-185107000.0</v>
       </c>
-      <c r="AR48">
+      <c r="AT48">
         <v>-173383000.0</v>
       </c>
-      <c r="AS48">
+      <c r="AU48">
         <v>-161104000.0</v>
       </c>
-      <c r="AT48">
+      <c r="AV48">
         <v>-145078000.0</v>
       </c>
-      <c r="AU48">
+      <c r="AW48">
         <v>-130002000.0</v>
       </c>
-      <c r="AV48">
+      <c r="AX48">
         <v>-117230000.0</v>
       </c>
-      <c r="AW48">
+      <c r="AY48">
         <v>-103429000.0</v>
       </c>
-      <c r="AX48">
+      <c r="AZ48">
         <v>-88512000.0</v>
       </c>
-      <c r="AY48">
+      <c r="BA48">
         <v>-77594000.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BB48">
         <v>-69859000.0</v>
       </c>
-      <c r="BA48"/>
-      <c r="BB48">
+      <c r="BC48"/>
+      <c r="BD48">
         <v>-59792000.0</v>
       </c>
-      <c r="BC48"/>
-[...2 lines deleted...]
-    <row r="49" spans="1:56">
+      <c r="BE48"/>
+      <c r="BF48"/>
+    </row>
+    <row r="49" spans="1:58">
       <c r="A49" t="s">
         <v>64</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
@@ -9540,604 +9758,628 @@
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
-    </row>
-    <row r="50" spans="1:56">
+      <c r="BE49"/>
+      <c r="BF49"/>
+    </row>
+    <row r="50" spans="1:58">
       <c r="A50" t="s">
         <v>65</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>500069000.0</v>
+      </c>
       <c r="C50"/>
-      <c r="D50">
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50">
         <v>574469000.0</v>
       </c>
-      <c r="E50">
+      <c r="G50">
         <v>573674000.0</v>
       </c>
-      <c r="F50">
+      <c r="H50">
         <v>572880000.0</v>
       </c>
-      <c r="G50">
+      <c r="I50">
         <v>572087000.0</v>
       </c>
-      <c r="H50"/>
-      <c r="I50"/>
       <c r="J50"/>
       <c r="K50"/>
       <c r="L50"/>
-      <c r="M50">
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50">
         <v>362144000.0</v>
       </c>
-      <c r="N50">
+      <c r="P50">
         <v>361621000.0</v>
       </c>
-      <c r="O50">
+      <c r="Q50">
         <v>361100000.0</v>
       </c>
-      <c r="P50">
+      <c r="R50">
         <v>360579000.0</v>
       </c>
-      <c r="Q50"/>
-      <c r="R50"/>
       <c r="S50"/>
       <c r="T50"/>
       <c r="U50"/>
       <c r="V50"/>
       <c r="W50"/>
       <c r="X50"/>
       <c r="Y50"/>
       <c r="Z50"/>
       <c r="AA50"/>
-      <c r="AB50">
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
         <v>15259000.0</v>
       </c>
-      <c r="AC50">
+      <c r="AE50">
         <v>15344000.0</v>
       </c>
-      <c r="AD50"/>
-[...1 lines deleted...]
-      <c r="AF50">
+      <c r="AF50"/>
+      <c r="AG50"/>
+      <c r="AH50">
         <v>286237000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1219000.0</v>
       </c>
       <c r="AI50">
         <v>1219000.0</v>
       </c>
       <c r="AJ50">
         <v>1219000.0</v>
       </c>
       <c r="AK50">
         <v>1219000.0</v>
       </c>
-      <c r="AL50"/>
-      <c r="AM50"/>
+      <c r="AL50">
+        <v>1219000.0</v>
+      </c>
+      <c r="AM50">
+        <v>1219000.0</v>
+      </c>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
-    </row>
-    <row r="51" spans="1:56">
+      <c r="BE50"/>
+      <c r="BF50"/>
+    </row>
+    <row r="51" spans="1:58">
       <c r="A51" t="s">
         <v>66</v>
       </c>
       <c r="B51">
+        <v>2038659000.0</v>
+      </c>
+      <c r="C51">
+        <v>1586619000.0</v>
+      </c>
+      <c r="D51">
         <v>1586609000.0</v>
       </c>
-      <c r="C51">
+      <c r="E51">
         <v>1571001000.0</v>
       </c>
-      <c r="D51">
+      <c r="F51">
         <v>1000036000.0</v>
       </c>
-      <c r="E51">
+      <c r="G51">
         <v>962432000.0</v>
       </c>
-      <c r="F51">
+      <c r="H51">
         <v>969946000.0</v>
       </c>
-      <c r="G51">
+      <c r="I51">
         <v>971743000.0</v>
       </c>
-      <c r="H51">
+      <c r="J51">
         <v>989041000.0</v>
       </c>
-      <c r="I51">
+      <c r="K51">
         <v>994061000.0</v>
       </c>
-      <c r="J51">
+      <c r="L51">
         <v>996321000.0</v>
       </c>
-      <c r="K51">
+      <c r="M51">
         <v>964153000.0</v>
       </c>
-      <c r="L51">
+      <c r="N51">
         <v>973207000.0</v>
       </c>
-      <c r="M51">
+      <c r="O51">
         <v>1118765000.0</v>
       </c>
-      <c r="N51">
+      <c r="P51">
         <v>1130437000.0</v>
       </c>
-      <c r="O51">
+      <c r="Q51">
         <v>1136403000.0</v>
       </c>
-      <c r="P51">
+      <c r="R51">
         <v>1143364000.0</v>
       </c>
-      <c r="Q51">
+      <c r="S51">
         <v>1042265000.0</v>
       </c>
-      <c r="R51">
+      <c r="T51">
         <v>1033939000.0</v>
       </c>
-      <c r="S51">
+      <c r="U51">
         <v>1029813000.0</v>
       </c>
-      <c r="T51">
+      <c r="V51">
         <v>1012756000.0</v>
       </c>
-      <c r="U51">
+      <c r="W51">
         <v>1010751000.0</v>
       </c>
-      <c r="V51">
+      <c r="X51">
         <v>930963000.0</v>
       </c>
-      <c r="W51">
+      <c r="Y51">
         <v>912707000.0</v>
       </c>
-      <c r="X51">
+      <c r="Z51">
         <v>456657000.0</v>
       </c>
-      <c r="Y51">
+      <c r="AA51">
         <v>447594000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AB51">
         <v>443127000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AC51">
         <v>409094000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AD51">
         <v>407351000.0</v>
       </c>
-      <c r="AC51">
+      <c r="AE51">
         <v>409118000.0</v>
       </c>
-      <c r="AD51">
+      <c r="AF51">
         <v>404000000.0</v>
       </c>
-      <c r="AE51">
+      <c r="AG51">
         <v>333957000.0</v>
       </c>
-      <c r="AF51">
+      <c r="AH51">
         <v>286237000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>1219000.0</v>
       </c>
       <c r="AI51">
         <v>1219000.0</v>
       </c>
       <c r="AJ51">
         <v>1219000.0</v>
       </c>
       <c r="AK51">
         <v>1219000.0</v>
       </c>
-      <c r="AL51"/>
-      <c r="AM51"/>
+      <c r="AL51">
+        <v>1219000.0</v>
+      </c>
+      <c r="AM51">
+        <v>1219000.0</v>
+      </c>
       <c r="AN51"/>
       <c r="AO51"/>
       <c r="AP51"/>
       <c r="AQ51"/>
       <c r="AR51"/>
       <c r="AS51"/>
       <c r="AT51"/>
       <c r="AU51"/>
       <c r="AV51"/>
       <c r="AW51"/>
       <c r="AX51"/>
-      <c r="AY51">
+      <c r="AY51"/>
+      <c r="AZ51"/>
+      <c r="BA51">
         <v>5000000.0</v>
       </c>
-      <c r="AZ51"/>
-      <c r="BA51"/>
       <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-    </row>
-    <row r="52" spans="1:56">
+      <c r="BE51"/>
+      <c r="BF51"/>
+    </row>
+    <row r="52" spans="1:58">
       <c r="A52" t="s">
         <v>67</v>
       </c>
       <c r="B52">
+        <v>548411000.0</v>
+      </c>
+      <c r="C52">
+        <v>43194000.0</v>
+      </c>
+      <c r="D52">
         <v>43262000.0</v>
       </c>
-      <c r="C52">
+      <c r="E52">
         <v>42446000.0</v>
       </c>
-      <c r="D52">
+      <c r="F52">
         <v>607275000.0</v>
       </c>
-      <c r="E52">
+      <c r="G52">
         <v>603043000.0</v>
       </c>
-      <c r="F52">
+      <c r="H52">
         <v>600787000.0</v>
       </c>
-      <c r="G52">
+      <c r="I52">
         <v>603374000.0</v>
       </c>
-      <c r="H52">
+      <c r="J52">
         <v>26815000.0</v>
       </c>
-      <c r="I52">
+      <c r="K52">
         <v>23494000.0</v>
       </c>
-      <c r="J52">
+      <c r="L52">
         <v>24981000.0</v>
       </c>
-      <c r="K52">
+      <c r="M52">
         <v>20788000.0</v>
       </c>
-      <c r="L52">
+      <c r="N52">
         <v>18461000.0</v>
       </c>
-      <c r="M52">
+      <c r="O52">
         <v>410299000.0</v>
       </c>
-      <c r="N52">
+      <c r="P52">
         <v>390889000.0</v>
       </c>
-      <c r="O52">
+      <c r="Q52">
         <v>390394000.0</v>
       </c>
-      <c r="P52">
+      <c r="R52">
         <v>385631000.0</v>
       </c>
-      <c r="Q52">
+      <c r="S52">
         <v>31477000.0</v>
       </c>
-      <c r="R52">
+      <c r="T52">
         <v>29201000.0</v>
       </c>
-      <c r="S52">
+      <c r="U52">
         <v>30849000.0</v>
       </c>
-      <c r="T52">
+      <c r="V52">
         <v>26667000.0</v>
       </c>
-      <c r="U52">
+      <c r="W52">
         <v>22140000.0</v>
       </c>
-      <c r="V52">
+      <c r="X52">
         <v>22336000.0</v>
       </c>
-      <c r="W52">
+      <c r="Y52">
         <v>19111000.0</v>
       </c>
-      <c r="X52">
+      <c r="Z52">
         <v>17372000.0</v>
       </c>
-      <c r="Y52">
+      <c r="AA52">
         <v>15944000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AB52">
         <v>18949000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AC52">
         <v>14267000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AD52">
         <v>15259000.0</v>
       </c>
-      <c r="AC52">
+      <c r="AE52">
         <v>65004000.0</v>
       </c>
-      <c r="AD52">
+      <c r="AF52">
         <v>65004000.0</v>
       </c>
-      <c r="AE52"/>
-      <c r="AF52">
+      <c r="AG52"/>
+      <c r="AH52">
         <v>17000.0</v>
       </c>
-      <c r="AG52">
+      <c r="AI52">
         <v>46000.0</v>
       </c>
-      <c r="AH52">
+      <c r="AJ52">
         <v>62686000.0</v>
       </c>
-      <c r="AI52">
+      <c r="AK52">
         <v>24000.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AL52">
         <v>8000.0</v>
       </c>
-      <c r="AK52">
+      <c r="AM52">
         <v>63000.0</v>
       </c>
-      <c r="AL52">
+      <c r="AN52">
         <v>38398000.0</v>
       </c>
-      <c r="AM52">
+      <c r="AO52">
         <v>20000.0</v>
       </c>
-      <c r="AN52">
+      <c r="AP52">
         <v>31000.0</v>
       </c>
-      <c r="AO52">
+      <c r="AQ52">
         <v>34702000.0</v>
       </c>
-      <c r="AP52">
+      <c r="AR52">
         <v>34702000.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AS52">
         <v>26000.0</v>
       </c>
-      <c r="AR52">
+      <c r="AT52">
         <v>35000.0</v>
       </c>
-      <c r="AS52">
+      <c r="AU52">
         <v>8000.0</v>
       </c>
-      <c r="AT52">
+      <c r="AV52">
         <v>24539000.0</v>
       </c>
-      <c r="AU52">
+      <c r="AW52">
         <v>51000.0</v>
       </c>
-      <c r="AV52">
+      <c r="AX52">
         <v>93000.0</v>
       </c>
-      <c r="AW52">
+      <c r="AY52">
         <v>74000.0</v>
       </c>
-      <c r="AX52">
+      <c r="AZ52">
         <v>11310000.0</v>
       </c>
-      <c r="AY52">
+      <c r="BA52">
         <v>63000.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BB52">
         <v>50000.0</v>
       </c>
-      <c r="BA52"/>
-      <c r="BB52"/>
       <c r="BC52"/>
       <c r="BD52"/>
-    </row>
-    <row r="53" spans="1:56">
+      <c r="BE52"/>
+      <c r="BF52"/>
+    </row>
+    <row r="53" spans="1:58">
       <c r="A53" t="s">
         <v>68</v>
       </c>
       <c r="B53">
+        <v>698009000.0</v>
+      </c>
+      <c r="C53">
+        <v>681685000.0</v>
+      </c>
+      <c r="D53">
         <v>869139000.0</v>
       </c>
-      <c r="C53">
+      <c r="E53">
         <v>695013000.0</v>
       </c>
-      <c r="D53">
+      <c r="F53">
         <v>421953000.0</v>
       </c>
-      <c r="E53">
+      <c r="G53">
         <v>416633000.0</v>
       </c>
-      <c r="F53">
+      <c r="H53">
         <v>445437000.0</v>
       </c>
-      <c r="G53">
+      <c r="I53">
         <v>521752000.0</v>
       </c>
-      <c r="H53">
+      <c r="J53">
         <v>511060000.0</v>
       </c>
-      <c r="I53">
+      <c r="K53">
         <v>368897000.0</v>
       </c>
-      <c r="J53">
+      <c r="L53">
         <v>353272000.0</v>
       </c>
-      <c r="K53">
+      <c r="M53">
         <v>412375000.0</v>
       </c>
-      <c r="L53">
+      <c r="N53">
         <v>360887000.0</v>
       </c>
-      <c r="M53">
+      <c r="O53">
         <v>810062000.0</v>
       </c>
-      <c r="N53">
+      <c r="P53">
         <v>818777000.0</v>
       </c>
-      <c r="O53">
+      <c r="Q53">
         <v>916854000.0</v>
       </c>
-      <c r="P53">
+      <c r="R53">
         <v>922190000.0</v>
       </c>
-      <c r="Q53">
+      <c r="S53">
         <v>813024000.0</v>
       </c>
-      <c r="R53">
+      <c r="T53">
         <v>868202000.0</v>
       </c>
-      <c r="S53">
+      <c r="U53">
         <v>958460000.0</v>
       </c>
-      <c r="T53">
+      <c r="V53">
         <v>916891000.0</v>
       </c>
-      <c r="U53">
+      <c r="W53">
         <v>708383000.0</v>
       </c>
-      <c r="V53">
+      <c r="X53">
         <v>867065000.0</v>
       </c>
-      <c r="W53">
+      <c r="Y53">
         <v>839812000.0</v>
       </c>
-      <c r="X53">
+      <c r="Z53">
         <v>580657000.0</v>
       </c>
-      <c r="Y53">
+      <c r="AA53">
         <v>534690000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AB53">
         <v>458397000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AC53">
         <v>491564000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AD53">
         <v>398113000.0</v>
       </c>
-      <c r="AC53">
+      <c r="AE53">
         <v>372611000.0</v>
       </c>
-      <c r="AD53">
+      <c r="AF53">
         <v>372611000.0</v>
       </c>
-      <c r="AE53">
+      <c r="AG53">
         <v>395662000.0</v>
       </c>
-      <c r="AF53">
+      <c r="AH53">
         <v>281968000.0</v>
       </c>
-      <c r="AG53">
+      <c r="AI53">
         <v>161724000.0</v>
       </c>
-      <c r="AH53">
+      <c r="AJ53">
         <v>148112000.0</v>
       </c>
-      <c r="AI53">
+      <c r="AK53">
         <v>84800000.0</v>
       </c>
-      <c r="AJ53">
+      <c r="AL53">
         <v>61055000.0</v>
       </c>
-      <c r="AK53">
+      <c r="AM53">
         <v>72674000.0</v>
       </c>
-      <c r="AL53">
+      <c r="AN53">
         <v>78240000.0</v>
       </c>
-      <c r="AM53">
+      <c r="AO53">
         <v>87525000.0</v>
       </c>
-      <c r="AN53">
+      <c r="AP53">
         <v>75437000.0</v>
       </c>
-      <c r="AO53">
+      <c r="AQ53">
         <v>75167000.0</v>
       </c>
-      <c r="AP53">
+      <c r="AR53">
         <v>70773000.0</v>
       </c>
-      <c r="AQ53">
+      <c r="AS53">
         <v>60111000.0</v>
       </c>
-      <c r="AR53">
+      <c r="AT53">
         <v>48372000.0</v>
       </c>
-      <c r="AS53">
+      <c r="AU53">
         <v>35439000.0</v>
       </c>
-      <c r="AT53">
+      <c r="AV53">
         <v>45811000.0</v>
       </c>
-      <c r="AU53">
+      <c r="AW53">
         <v>49138000.0</v>
       </c>
-      <c r="AV53">
+      <c r="AX53">
         <v>28617000.0</v>
       </c>
-      <c r="AW53">
+      <c r="AY53">
         <v>18600000.0</v>
       </c>
-      <c r="AX53">
+      <c r="AZ53">
         <v>18600000.0</v>
       </c>
-      <c r="AY53">
+      <c r="BA53">
         <v>2523000.0</v>
       </c>
-      <c r="AZ53"/>
-      <c r="BA53">
+      <c r="BB53"/>
+      <c r="BC53">
         <v>15020000.0</v>
       </c>
-      <c r="BB53">
+      <c r="BD53">
         <v>2536000.0</v>
       </c>
-      <c r="BC53"/>
-      <c r="BD53">
+      <c r="BE53"/>
+      <c r="BF53">
         <v>4164000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:56">
+    <row r="54" spans="1:58">
       <c r="A54" t="s">
         <v>69</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
@@ -10152,716 +10394,742 @@
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
-    </row>
-    <row r="55" spans="1:56">
+      <c r="BE54"/>
+      <c r="BF54"/>
+    </row>
+    <row r="55" spans="1:58">
       <c r="A55" t="s">
         <v>70</v>
       </c>
       <c r="B55">
+        <v>1849535000.0</v>
+      </c>
+      <c r="C55">
+        <v>2981208000.0</v>
+      </c>
+      <c r="D55">
         <v>2610974000.0</v>
       </c>
-      <c r="C55">
+      <c r="E55">
         <v>2558541000.0</v>
       </c>
-      <c r="D55">
+      <c r="F55">
         <v>1996037000.0</v>
       </c>
-      <c r="E55">
+      <c r="G55">
         <v>1805660000.0</v>
       </c>
-      <c r="F55">
+      <c r="H55">
         <v>1913042000.0</v>
       </c>
-      <c r="G55">
+      <c r="I55">
         <v>1714480000.0</v>
       </c>
-      <c r="H55">
+      <c r="J55">
         <v>1591009000.0</v>
       </c>
-      <c r="I55">
+      <c r="K55">
         <v>1692080000.0</v>
       </c>
-      <c r="J55">
+      <c r="L55">
         <v>1804136000.0</v>
       </c>
-      <c r="K55">
+      <c r="M55">
         <v>1744669000.0</v>
       </c>
-      <c r="L55">
+      <c r="N55">
         <v>1675306000.0</v>
       </c>
-      <c r="M55">
+      <c r="O55">
         <v>1802531000.0</v>
       </c>
-      <c r="N55">
+      <c r="P55">
         <v>1758367000.0</v>
       </c>
-      <c r="O55">
+      <c r="Q55">
         <v>1969711000.0</v>
       </c>
-      <c r="P55">
+      <c r="R55">
         <v>1958429000.0</v>
       </c>
-      <c r="Q55">
+      <c r="S55">
         <v>1935795000.0</v>
       </c>
-      <c r="R55">
+      <c r="T55">
         <v>2059787000.0</v>
       </c>
-      <c r="S55">
+      <c r="U55">
         <v>2055135000.0</v>
       </c>
-      <c r="T55">
+      <c r="V55">
         <v>2116804000.0</v>
       </c>
-      <c r="U55">
+      <c r="W55">
         <v>1985209000.0</v>
       </c>
-      <c r="V55">
+      <c r="X55">
         <v>1893526000.0</v>
       </c>
-      <c r="W55">
+      <c r="Y55">
         <v>1795125000.0</v>
       </c>
-      <c r="X55">
+      <c r="Z55">
         <v>1241251000.0</v>
       </c>
-      <c r="Y55">
+      <c r="AA55">
         <v>1164816000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AB55">
         <v>1099667000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AC55">
         <v>1036139000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AD55">
         <v>997074000.0</v>
       </c>
-      <c r="AC55">
+      <c r="AE55">
         <v>844750000.0</v>
       </c>
-      <c r="AD55">
+      <c r="AF55">
         <v>844750000.0</v>
       </c>
-      <c r="AE55">
+      <c r="AG55">
         <v>814609000.0</v>
       </c>
-      <c r="AF55">
+      <c r="AH55">
         <v>736168000.0</v>
       </c>
-      <c r="AG55">
+      <c r="AI55">
         <v>358682000.0</v>
       </c>
-      <c r="AH55">
+      <c r="AJ55">
         <v>331943000.0</v>
       </c>
-      <c r="AI55">
+      <c r="AK55">
         <v>307176000.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AL55">
         <v>282765000.0</v>
       </c>
-      <c r="AK55">
+      <c r="AM55">
         <v>257435000.0</v>
       </c>
-      <c r="AL55">
+      <c r="AN55">
         <v>214978000.0</v>
       </c>
-      <c r="AM55">
+      <c r="AO55">
         <v>191087000.0</v>
       </c>
-      <c r="AN55">
+      <c r="AP55">
         <v>169154000.0</v>
       </c>
-      <c r="AO55">
+      <c r="AQ55">
         <v>152133000.0</v>
       </c>
-      <c r="AP55">
+      <c r="AR55">
         <v>149433000.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AS55">
         <v>139604000.0</v>
       </c>
-      <c r="AR55">
+      <c r="AT55">
         <v>132609000.0</v>
       </c>
-      <c r="AS55">
+      <c r="AU55">
         <v>122558000.0</v>
       </c>
-      <c r="AT55">
+      <c r="AV55">
         <v>118422000.0</v>
       </c>
-      <c r="AU55">
+      <c r="AW55">
         <v>116646000.0</v>
       </c>
-      <c r="AV55">
+      <c r="AX55">
         <v>116017000.0</v>
       </c>
-      <c r="AW55">
+      <c r="AY55">
         <v>116298000.0</v>
       </c>
-      <c r="AX55">
+      <c r="AZ55">
         <v>115355000.0</v>
       </c>
-      <c r="AY55">
+      <c r="BA55">
         <v>26278000.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BB55">
         <v>19889000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>16125000.0</v>
       </c>
       <c r="BC55"/>
       <c r="BD55">
+        <v>16125000.0</v>
+      </c>
+      <c r="BE55"/>
+      <c r="BF55">
         <v>18628000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:56">
+    <row r="56" spans="1:58">
       <c r="A56" t="s">
         <v>71</v>
       </c>
       <c r="B56">
+        <v>1103861000.0</v>
+      </c>
+      <c r="C56">
+        <v>2155550000.0</v>
+      </c>
+      <c r="D56">
         <v>1324014000.0</v>
       </c>
-      <c r="C56">
+      <c r="E56">
         <v>1750649000.0</v>
       </c>
-      <c r="D56">
+      <c r="F56">
         <v>1278325000.0</v>
       </c>
-      <c r="E56">
+      <c r="G56">
         <v>1177162000.0</v>
       </c>
-      <c r="F56">
+      <c r="H56">
         <v>1280400000.0</v>
       </c>
-      <c r="G56">
+      <c r="I56">
         <v>1069553000.0</v>
       </c>
-      <c r="H56">
+      <c r="J56">
         <v>928019000.0</v>
       </c>
-      <c r="I56">
+      <c r="K56">
         <v>999876000.0</v>
       </c>
-      <c r="J56">
+      <c r="L56">
         <v>1070205000.0</v>
       </c>
-      <c r="K56">
+      <c r="M56">
         <v>1015113000.0</v>
       </c>
-      <c r="L56">
+      <c r="N56">
         <v>924230000.0</v>
       </c>
-      <c r="M56">
+      <c r="O56">
         <v>1261387000.0</v>
       </c>
-      <c r="N56">
+      <c r="P56">
         <v>1147737000.0</v>
       </c>
-      <c r="O56">
+      <c r="Q56">
         <v>1307003000.0</v>
       </c>
-      <c r="P56">
+      <c r="R56">
         <v>1248672000.0</v>
       </c>
-      <c r="Q56">
+      <c r="S56">
         <v>1303923000.0</v>
       </c>
-      <c r="R56">
+      <c r="T56">
         <v>1389813000.0</v>
       </c>
-      <c r="S56">
+      <c r="U56">
         <v>1316948000.0</v>
       </c>
-      <c r="T56">
+      <c r="V56">
         <v>1352816000.0</v>
       </c>
-      <c r="U56">
+      <c r="W56">
         <v>1231506000.0</v>
       </c>
-      <c r="V56">
+      <c r="X56">
         <v>1101184000.0</v>
       </c>
-      <c r="W56">
+      <c r="Y56">
         <v>1080043000.0</v>
       </c>
-      <c r="X56">
+      <c r="Z56">
         <v>824250000.0</v>
       </c>
-      <c r="Y56">
+      <c r="AA56">
         <v>784723000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AB56">
         <v>765495000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AC56">
         <v>819301000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AD56">
         <v>794728000.0</v>
       </c>
-      <c r="AC56">
+      <c r="AE56">
         <v>730284000.0</v>
       </c>
-      <c r="AD56">
+      <c r="AF56">
         <v>730284000.0</v>
       </c>
-      <c r="AE56">
+      <c r="AG56">
         <v>749286000.0</v>
       </c>
-      <c r="AF56">
+      <c r="AH56">
         <v>671299000.0</v>
       </c>
-      <c r="AG56">
+      <c r="AI56">
         <v>294967000.0</v>
       </c>
-      <c r="AH56">
+      <c r="AJ56">
         <v>264937000.0</v>
       </c>
-      <c r="AI56">
+      <c r="AK56">
         <v>243129000.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AL56">
         <v>219398000.0</v>
       </c>
-      <c r="AK56">
+      <c r="AM56">
         <v>198713000.0</v>
       </c>
-      <c r="AL56">
+      <c r="AN56">
         <v>197860000.0</v>
       </c>
-      <c r="AM56">
+      <c r="AO56">
         <v>174626000.0</v>
       </c>
-      <c r="AN56">
+      <c r="AP56">
         <v>152343000.0</v>
       </c>
-      <c r="AO56">
+      <c r="AQ56">
         <v>135092000.0</v>
       </c>
-      <c r="AP56">
+      <c r="AR56">
         <v>132300000.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AS56">
         <v>122859000.0</v>
       </c>
-      <c r="AR56">
+      <c r="AT56">
         <v>115760000.0</v>
       </c>
-      <c r="AS56">
+      <c r="AU56">
         <v>106111000.0</v>
       </c>
-      <c r="AT56">
+      <c r="AV56">
         <v>103125000.0</v>
       </c>
-      <c r="AU56">
+      <c r="AW56">
         <v>106551000.0</v>
       </c>
-      <c r="AV56">
+      <c r="AX56">
         <v>107100000.0</v>
       </c>
-      <c r="AW56">
+      <c r="AY56">
         <v>108634000.0</v>
       </c>
-      <c r="AX56">
+      <c r="AZ56">
         <v>110030000.0</v>
       </c>
-      <c r="AY56">
+      <c r="BA56">
         <v>20255000.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BB56">
         <v>14708000.0</v>
       </c>
-      <c r="BA56">
+      <c r="BC56">
         <v>7510000.0</v>
       </c>
-      <c r="BB56">
+      <c r="BD56">
         <v>13212000.0</v>
       </c>
-      <c r="BC56"/>
-[...2 lines deleted...]
-    <row r="57" spans="1:56">
+      <c r="BE56"/>
+      <c r="BF56"/>
+    </row>
+    <row r="57" spans="1:58">
       <c r="A57" t="s">
         <v>72</v>
       </c>
       <c r="B57">
+        <v>1804017000.0</v>
+      </c>
+      <c r="C57">
+        <v>1257883000.0</v>
+      </c>
+      <c r="D57">
         <v>1112661000.0</v>
       </c>
-      <c r="C57">
+      <c r="E57">
         <v>1078100000.0</v>
       </c>
-      <c r="D57">
+      <c r="F57">
         <v>1581897000.0</v>
       </c>
-      <c r="E57">
+      <c r="G57">
         <v>1497947000.0</v>
       </c>
-      <c r="F57">
+      <c r="H57">
         <v>1515412000.0</v>
       </c>
-      <c r="G57">
+      <c r="I57">
         <v>1440557000.0</v>
       </c>
-      <c r="H57">
+      <c r="J57">
         <v>848977000.0</v>
       </c>
-      <c r="I57">
+      <c r="K57">
         <v>813135000.0</v>
       </c>
-      <c r="J57">
+      <c r="L57">
         <v>789031000.0</v>
       </c>
-      <c r="K57">
+      <c r="M57">
         <v>793998000.0</v>
       </c>
-      <c r="L57">
+      <c r="N57">
         <v>790509000.0</v>
       </c>
-      <c r="M57">
+      <c r="O57">
         <v>1210676000.0</v>
       </c>
-      <c r="N57">
+      <c r="P57">
         <v>1190472000.0</v>
       </c>
-      <c r="O57">
+      <c r="Q57">
         <v>1190317000.0</v>
       </c>
-      <c r="P57">
+      <c r="R57">
         <v>1196536000.0</v>
       </c>
-      <c r="Q57">
+      <c r="S57">
         <v>823618000.0</v>
       </c>
-      <c r="R57">
+      <c r="T57">
         <v>774298000.0</v>
       </c>
-      <c r="S57">
+      <c r="U57">
         <v>720363000.0</v>
       </c>
-      <c r="T57">
+      <c r="V57">
         <v>711403000.0</v>
       </c>
-      <c r="U57">
+      <c r="W57">
         <v>701329000.0</v>
       </c>
-      <c r="V57">
+      <c r="X57">
         <v>631498000.0</v>
       </c>
-      <c r="W57">
+      <c r="Y57">
         <v>592559000.0</v>
       </c>
-      <c r="X57">
+      <c r="Z57">
         <v>566288000.0</v>
       </c>
-      <c r="Y57">
+      <c r="AA57">
         <v>496187000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AB57">
         <v>444186000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AC57">
         <v>419995000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AD57">
         <v>412016000.0</v>
       </c>
-      <c r="AC57">
+      <c r="AE57">
         <v>340393000.0</v>
       </c>
-      <c r="AD57">
+      <c r="AF57">
         <v>340393000.0</v>
       </c>
-      <c r="AE57">
+      <c r="AG57">
         <v>333964000.0</v>
       </c>
-      <c r="AF57">
+      <c r="AH57">
         <v>335314000.0</v>
       </c>
-      <c r="AG57">
+      <c r="AI57">
         <v>312651000.0</v>
       </c>
-      <c r="AH57">
+      <c r="AJ57">
         <v>302381000.0</v>
       </c>
-      <c r="AI57">
+      <c r="AK57">
         <v>283098000.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AL57">
         <v>263741000.0</v>
       </c>
-      <c r="AK57">
+      <c r="AM57">
         <v>245840000.0</v>
       </c>
-      <c r="AL57">
+      <c r="AN57">
         <v>206951000.0</v>
       </c>
-      <c r="AM57">
+      <c r="AO57">
         <v>190401000.0</v>
       </c>
-      <c r="AN57">
+      <c r="AP57">
         <v>178297000.0</v>
       </c>
-      <c r="AO57">
+      <c r="AQ57">
         <v>159856000.0</v>
       </c>
-      <c r="AP57">
+      <c r="AR57">
         <v>148332000.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AS57">
         <v>135217000.0</v>
       </c>
-      <c r="AR57">
+      <c r="AT57">
         <v>123047000.0</v>
       </c>
-      <c r="AS57">
+      <c r="AU57">
         <v>109521000.0</v>
       </c>
-      <c r="AT57">
+      <c r="AV57">
         <v>96500000.0</v>
       </c>
-      <c r="AU57">
+      <c r="AW57">
         <v>83818000.0</v>
       </c>
-      <c r="AV57">
+      <c r="AX57">
         <v>73650000.0</v>
       </c>
-      <c r="AW57">
+      <c r="AY57">
         <v>63946000.0</v>
       </c>
-      <c r="AX57">
+      <c r="AZ57">
         <v>51659000.0</v>
       </c>
-      <c r="AY57">
+      <c r="BA57">
         <v>44542000.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BB57">
         <v>37876000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>25992000.0</v>
       </c>
       <c r="BC57"/>
       <c r="BD57">
+        <v>25992000.0</v>
+      </c>
+      <c r="BE57"/>
+      <c r="BF57">
         <v>15271000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:56">
+    <row r="58" spans="1:58">
       <c r="A58" t="s">
         <v>73</v>
       </c>
       <c r="B58">
+        <v>3590454000.0</v>
+      </c>
+      <c r="C58">
+        <v>3083635000.0</v>
+      </c>
+      <c r="D58">
         <v>2976976000.0</v>
       </c>
-      <c r="C58">
+      <c r="E58">
         <v>2837306000.0</v>
       </c>
-      <c r="D58">
+      <c r="F58">
         <v>2113700000.0</v>
       </c>
-      <c r="E58">
+      <c r="G58">
         <v>1974277000.0</v>
       </c>
-      <c r="F58">
+      <c r="H58">
         <v>1991828000.0</v>
       </c>
-      <c r="G58">
+      <c r="I58">
         <v>1913787000.0</v>
       </c>
-      <c r="H58">
+      <c r="J58">
         <v>1913719000.0</v>
       </c>
-      <c r="I58">
+      <c r="K58">
         <v>1886286000.0</v>
       </c>
-      <c r="J58">
+      <c r="L58">
         <v>1858621000.0</v>
       </c>
-      <c r="K58">
+      <c r="M58">
         <v>1839410000.0</v>
       </c>
-      <c r="L58">
+      <c r="N58">
         <v>1852477000.0</v>
       </c>
-      <c r="M58">
+      <c r="O58">
         <v>2019464000.0</v>
       </c>
-      <c r="N58">
+      <c r="P58">
         <v>2021609000.0</v>
       </c>
-      <c r="O58">
+      <c r="Q58">
         <v>2034127000.0</v>
       </c>
-      <c r="P58">
+      <c r="R58">
         <v>2047993000.0</v>
       </c>
-      <c r="Q58">
+      <c r="S58">
         <v>1938278000.0</v>
       </c>
-      <c r="R58">
+      <c r="T58">
         <v>1914072000.0</v>
       </c>
-      <c r="S58">
+      <c r="U58">
         <v>1859381000.0</v>
       </c>
-      <c r="T58">
+      <c r="V58">
         <v>1811959000.0</v>
       </c>
-      <c r="U58">
+      <c r="W58">
         <v>1771381000.0</v>
       </c>
-      <c r="V58">
+      <c r="X58">
         <v>1606335000.0</v>
       </c>
-      <c r="W58">
+      <c r="Y58">
         <v>1527628000.0</v>
       </c>
-      <c r="X58">
+      <c r="Z58">
         <v>1036412000.0</v>
       </c>
-      <c r="Y58">
+      <c r="AA58">
         <v>953892000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AB58">
         <v>891918000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AC58">
         <v>837372000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AD58">
         <v>824446000.0</v>
       </c>
-      <c r="AC58">
+      <c r="AE58">
         <v>692485000.0</v>
       </c>
-      <c r="AD58">
+      <c r="AF58">
         <v>692485000.0</v>
       </c>
-      <c r="AE58">
+      <c r="AG58">
         <v>680486000.0</v>
       </c>
-      <c r="AF58">
+      <c r="AH58">
         <v>632329000.0</v>
       </c>
-      <c r="AG58">
+      <c r="AI58">
         <v>323633000.0</v>
       </c>
-      <c r="AH58">
+      <c r="AJ58">
         <v>320623000.0</v>
       </c>
-      <c r="AI58">
+      <c r="AK58">
         <v>302796000.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AL58">
         <v>281994000.0</v>
       </c>
-      <c r="AK58">
+      <c r="AM58">
         <v>259524000.0</v>
       </c>
-      <c r="AL58">
+      <c r="AN58">
         <v>217215000.0</v>
       </c>
-      <c r="AM58">
+      <c r="AO58">
         <v>199202000.0</v>
       </c>
-      <c r="AN58">
+      <c r="AP58">
         <v>184685000.0</v>
       </c>
-      <c r="AO58">
+      <c r="AQ58">
         <v>165046000.0</v>
       </c>
-      <c r="AP58">
+      <c r="AR58">
         <v>153238000.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AS58">
         <v>139860000.0</v>
       </c>
-      <c r="AR58">
+      <c r="AT58">
         <v>127391000.0</v>
       </c>
-      <c r="AS58">
+      <c r="AU58">
         <v>113564000.0</v>
       </c>
-      <c r="AT58">
+      <c r="AV58">
         <v>99772000.0</v>
       </c>
-      <c r="AU58">
+      <c r="AW58">
         <v>86135000.0</v>
       </c>
-      <c r="AV58">
+      <c r="AX58">
         <v>75643000.0</v>
       </c>
-      <c r="AW58">
+      <c r="AY58">
         <v>65709000.0</v>
       </c>
-      <c r="AX58">
+      <c r="AZ58">
         <v>53059000.0</v>
       </c>
-      <c r="AY58">
+      <c r="BA58">
         <v>50785000.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BB58">
         <v>39037000.0</v>
-      </c>
-[...2 lines deleted...]
-        <v>26696000.0</v>
       </c>
       <c r="BC58"/>
       <c r="BD58">
+        <v>26696000.0</v>
+      </c>
+      <c r="BE58"/>
+      <c r="BF58">
         <v>15542000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:56">
+    <row r="59" spans="1:58">
       <c r="A59" t="s">
         <v>74</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
@@ -10876,220 +11144,228 @@
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
-    </row>
-    <row r="60" spans="1:56">
+      <c r="BE59"/>
+      <c r="BF59"/>
+    </row>
+    <row r="60" spans="1:58">
       <c r="A60" t="s">
         <v>75</v>
       </c>
       <c r="B60">
+        <v>-1740919000.0</v>
+      </c>
+      <c r="C60">
+        <v>-102427000.0</v>
+      </c>
+      <c r="D60">
         <v>-366002000.0</v>
       </c>
-      <c r="C60">
+      <c r="E60">
         <v>-278765000.0</v>
       </c>
-      <c r="D60">
+      <c r="F60">
         <v>-117663000.0</v>
       </c>
-      <c r="E60">
+      <c r="G60">
         <v>-168617000.0</v>
       </c>
-      <c r="F60">
+      <c r="H60">
         <v>-78786000.0</v>
       </c>
-      <c r="G60">
+      <c r="I60">
         <v>-199307000.0</v>
       </c>
-      <c r="H60">
+      <c r="J60">
         <v>-322710000.0</v>
       </c>
-      <c r="I60">
+      <c r="K60">
         <v>-194206000.0</v>
       </c>
-      <c r="J60">
+      <c r="L60">
         <v>-54485000.0</v>
       </c>
-      <c r="K60">
+      <c r="M60">
         <v>-94741000.0</v>
       </c>
-      <c r="L60">
+      <c r="N60">
         <v>-177171000.0</v>
       </c>
-      <c r="M60">
+      <c r="O60">
         <v>-216933000.0</v>
       </c>
-      <c r="N60">
+      <c r="P60">
         <v>-263242000.0</v>
       </c>
-      <c r="O60">
+      <c r="Q60">
         <v>-64416000.0</v>
       </c>
-      <c r="P60">
+      <c r="R60">
         <v>-89564000.0</v>
       </c>
-      <c r="Q60">
+      <c r="S60">
         <v>-2483000.0</v>
       </c>
-      <c r="R60">
+      <c r="T60">
         <v>145715000.0</v>
       </c>
-      <c r="S60">
+      <c r="U60">
         <v>195754000.0</v>
       </c>
-      <c r="T60">
+      <c r="V60">
         <v>304845000.0</v>
       </c>
-      <c r="U60">
+      <c r="W60">
         <v>213828000.0</v>
       </c>
-      <c r="V60">
+      <c r="X60">
         <v>287191000.0</v>
       </c>
-      <c r="W60">
+      <c r="Y60">
         <v>267497000.0</v>
       </c>
-      <c r="X60">
+      <c r="Z60">
         <v>204839000.0</v>
       </c>
-      <c r="Y60">
+      <c r="AA60">
         <v>210924000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AB60">
         <v>207749000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AC60">
         <v>198767000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AD60">
         <v>172628000.0</v>
       </c>
-      <c r="AC60">
+      <c r="AE60">
         <v>152265000.0</v>
       </c>
-      <c r="AD60">
+      <c r="AF60">
         <v>152265000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AG60">
         <v>134123000.0</v>
       </c>
-      <c r="AF60">
+      <c r="AH60">
         <v>103839000.0</v>
       </c>
-      <c r="AG60">
+      <c r="AI60">
         <v>35049000.0</v>
       </c>
-      <c r="AH60">
+      <c r="AJ60">
         <v>11320000.0</v>
       </c>
-      <c r="AI60">
+      <c r="AK60">
         <v>4380000.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AL60">
         <v>771000.0</v>
       </c>
-      <c r="AK60">
+      <c r="AM60">
         <v>-2089000.0</v>
       </c>
-      <c r="AL60">
+      <c r="AN60">
         <v>-2237000.0</v>
       </c>
-      <c r="AM60">
+      <c r="AO60">
         <v>-8115000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AP60">
         <v>-15531000.0</v>
       </c>
-      <c r="AO60">
+      <c r="AQ60">
         <v>-12913000.0</v>
       </c>
-      <c r="AP60">
+      <c r="AR60">
         <v>-3805000.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AS60">
         <v>-256000.0</v>
       </c>
-      <c r="AR60">
+      <c r="AT60">
         <v>5218000.0</v>
       </c>
-      <c r="AS60">
+      <c r="AU60">
         <v>8994000.0</v>
       </c>
-      <c r="AT60">
+      <c r="AV60">
         <v>18650000.0</v>
       </c>
-      <c r="AU60">
+      <c r="AW60">
         <v>30511000.0</v>
       </c>
-      <c r="AV60">
+      <c r="AX60">
         <v>40374000.0</v>
       </c>
-      <c r="AW60">
+      <c r="AY60">
         <v>50589000.0</v>
       </c>
-      <c r="AX60">
+      <c r="AZ60">
         <v>62296000.0</v>
       </c>
-      <c r="AY60">
+      <c r="BA60">
         <v>-24507000.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BB60">
         <v>-19148000.0</v>
       </c>
-      <c r="BA60">
+      <c r="BC60">
         <v>-10571000.0</v>
       </c>
-      <c r="BB60">
+      <c r="BD60">
         <v>-10571000.0</v>
       </c>
-      <c r="BC60"/>
-      <c r="BD60">
+      <c r="BE60"/>
+      <c r="BF60">
         <v>3086000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:56">
+    <row r="61" spans="1:58">
       <c r="A61" t="s">
         <v>76</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
@@ -11104,52 +11380,54 @@
       <c r="AF61"/>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
-    </row>
-    <row r="62" spans="1:56">
+      <c r="BE61"/>
+      <c r="BF61"/>
+    </row>
+    <row r="62" spans="1:58">
       <c r="A62" t="s">
         <v>77</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
@@ -11164,50 +11442,52 @@
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -11268,51 +11548,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
         <v>636353000.0</v>
       </c>
       <c r="C2">
         <v>564635000.0</v>
       </c>
       <c r="D2">
         <v>512528000.0</v>
       </c>
       <c r="E2">
         <v>526227000.0</v>
       </c>
       <c r="F2">
         <v>488579000.0</v>
       </c>
       <c r="G2">
         <v>313019000.0</v>
       </c>
       <c r="H2">
         <v>194820000.0</v>
       </c>
       <c r="I2">
         <v>126947000.0</v>
       </c>
@@ -11321,51 +11601,51 @@
       </c>
       <c r="K2">
         <v>45287000.0</v>
       </c>
       <c r="L2">
         <v>34970000.0</v>
       </c>
       <c r="M2">
         <v>26108000.0</v>
       </c>
       <c r="N2">
         <v>15257000.0</v>
       </c>
       <c r="O2">
         <v>9233000.0</v>
       </c>
       <c r="P2">
         <v>5290000.0</v>
       </c>
       <c r="Q2">
         <v>2223000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
         <v>31453000.0</v>
       </c>
       <c r="C3">
         <v>31115000.0</v>
       </c>
       <c r="D3">
         <v>26446000.0</v>
       </c>
       <c r="E3">
         <v>22857000.0</v>
       </c>
       <c r="F3">
         <v>18881000.0</v>
       </c>
       <c r="G3">
         <v>17187000.0</v>
       </c>
       <c r="H3">
         <v>16714000.0</v>
       </c>
       <c r="I3">
         <v>11508000.0</v>
       </c>
@@ -11374,224 +11654,224 @@
       </c>
       <c r="K3">
         <v>5285000.0</v>
       </c>
       <c r="L3">
         <v>5635000.0</v>
       </c>
       <c r="M3">
         <v>2815000.0</v>
       </c>
       <c r="N3">
         <v>1229000.0</v>
       </c>
       <c r="O3">
         <v>871000.0</v>
       </c>
       <c r="P3">
         <v>592000.0</v>
       </c>
       <c r="Q3">
         <v>119000.0</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
-        <v>1752000.0</v>
+        <v>4614000.0</v>
       </c>
       <c r="C5">
         <v>155091000.0</v>
       </c>
       <c r="D5">
         <v>42033000.0</v>
       </c>
       <c r="E5">
         <v>-462630000.0</v>
       </c>
       <c r="F5">
         <v>-47709000.0</v>
       </c>
       <c r="G5">
         <v>-121924000.0</v>
       </c>
       <c r="H5">
         <v>-64212000.0</v>
       </c>
       <c r="I5">
         <v>-23909000.0</v>
       </c>
       <c r="J5">
         <v>-54950000.0</v>
       </c>
       <c r="K5">
         <v>-43789000.0</v>
       </c>
       <c r="L5">
         <v>-48635000.0</v>
       </c>
       <c r="M5">
         <v>-55644000.0</v>
       </c>
       <c r="N5">
         <v>-26886000.0</v>
       </c>
       <c r="O5">
         <v>-14476000.0</v>
       </c>
       <c r="P5">
         <v>-22528000.0</v>
       </c>
       <c r="Q5">
         <v>-11374000.0</v>
       </c>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>33205000.0</v>
+        <v>36067000.0</v>
       </c>
       <c r="C6">
         <v>186206000.0</v>
       </c>
       <c r="D6">
         <v>68479000.0</v>
       </c>
       <c r="E6">
         <v>-439773000.0</v>
       </c>
       <c r="F6">
         <v>-28828000.0</v>
       </c>
       <c r="G6">
         <v>-104737000.0</v>
       </c>
       <c r="H6">
         <v>-47498000.0</v>
       </c>
       <c r="I6">
         <v>-12401000.0</v>
       </c>
       <c r="J6">
         <v>-46543000.0</v>
       </c>
       <c r="K6">
         <v>-38504000.0</v>
       </c>
       <c r="L6">
         <v>-43000000.0</v>
       </c>
       <c r="M6">
         <v>-52829000.0</v>
       </c>
       <c r="N6">
         <v>-25657000.0</v>
       </c>
       <c r="O6">
         <v>-13605000.0</v>
       </c>
       <c r="P6">
         <v>-21936000.0</v>
       </c>
       <c r="Q6">
         <v>-11255000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>174000.0</v>
       </c>
       <c r="J8">
         <v>-3099000.0</v>
       </c>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
         <v>1356691000.0</v>
       </c>
       <c r="C9">
         <v>1196015000.0</v>
       </c>
       <c r="D9">
         <v>1049137000.0</v>
       </c>
       <c r="E9">
         <v>861439000.0</v>
       </c>
       <c r="F9">
         <v>781078000.0</v>
       </c>
       <c r="G9">
         <v>671348000.0</v>
       </c>
       <c r="H9">
         <v>562847000.0</v>
       </c>
       <c r="I9">
         <v>476757000.0</v>
       </c>
@@ -11600,51 +11880,51 @@
       </c>
       <c r="K9">
         <v>244816000.0</v>
       </c>
       <c r="L9">
         <v>168548000.0</v>
       </c>
       <c r="M9">
         <v>115733000.0</v>
       </c>
       <c r="N9">
         <v>65216000.0</v>
       </c>
       <c r="O9">
         <v>34443000.0</v>
       </c>
       <c r="P9">
         <v>19310000.0</v>
       </c>
       <c r="Q9">
         <v>7627000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
         <v>-401000.0</v>
       </c>
       <c r="C10">
         <v>151925000.0</v>
       </c>
       <c r="D10">
         <v>37839000.0</v>
       </c>
       <c r="E10">
         <v>-467843000.0</v>
       </c>
       <c r="F10">
         <v>-53007000.0</v>
       </c>
       <c r="G10">
         <v>-151878000.0</v>
       </c>
       <c r="H10">
         <v>-85150000.0</v>
       </c>
       <c r="I10">
         <v>-33913000.0</v>
       </c>
@@ -11653,51 +11933,51 @@
       </c>
       <c r="K10">
         <v>-43789000.0</v>
       </c>
       <c r="L10">
         <v>-48569000.0</v>
       </c>
       <c r="M10">
         <v>-53514000.0</v>
       </c>
       <c r="N10">
         <v>-27148000.0</v>
       </c>
       <c r="O10">
         <v>-14476000.0</v>
       </c>
       <c r="P10">
         <v>-22528000.0</v>
       </c>
       <c r="Q10">
         <v>-11374000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
         <v>-51047000.0</v>
       </c>
       <c r="C11">
         <v>13603000.0</v>
       </c>
       <c r="D11">
         <v>4702000.0</v>
       </c>
       <c r="E11">
         <v>-42980000.0</v>
       </c>
       <c r="F11">
         <v>64202000.0</v>
       </c>
       <c r="G11">
         <v>14989000.0</v>
       </c>
       <c r="H11">
         <v>2598000.0</v>
       </c>
       <c r="I11">
         <v>3207000.0</v>
       </c>
@@ -11706,168 +11986,168 @@
       </c>
       <c r="K11">
         <v>3107000.0</v>
       </c>
       <c r="L11">
         <v>2765000.0</v>
       </c>
       <c r="M11">
         <v>3052000.0</v>
       </c>
       <c r="N11">
         <v>1572000.0</v>
       </c>
       <c r="O11">
         <v>496000.0</v>
       </c>
       <c r="P11">
         <v>212000.0</v>
       </c>
       <c r="Q11">
         <v>115000.0</v>
       </c>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>128</v>
+        <v>130</v>
       </c>
       <c r="B12">
-        <v>5015000.0</v>
+        <v>3831000.0</v>
       </c>
       <c r="C12">
         <v>3864000.0</v>
       </c>
       <c r="D12">
         <v>4822000.0</v>
       </c>
       <c r="E12">
         <v>5941000.0</v>
       </c>
       <c r="F12">
         <v>6059000.0</v>
       </c>
       <c r="G12">
         <v>30493000.0</v>
       </c>
       <c r="H12">
         <v>21471000.0</v>
       </c>
       <c r="I12">
         <v>10314000.0</v>
       </c>
       <c r="J12">
         <v>310000.0</v>
       </c>
       <c r="K12">
         <v>226000.0</v>
       </c>
       <c r="L12">
         <v>168000.0</v>
       </c>
       <c r="M12">
         <v>113000.0</v>
       </c>
       <c r="N12">
         <v>262000.0</v>
       </c>
       <c r="O12">
         <v>28000.0</v>
       </c>
       <c r="P12">
         <v>168000.0</v>
       </c>
       <c r="Q12">
         <v>19000.0</v>
       </c>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13">
         <v>48901000.0</v>
       </c>
       <c r="C13">
         <v>41954000.0</v>
       </c>
       <c r="D13">
         <v>45185000.0</v>
       </c>
       <c r="E13">
         <v>19422000.0</v>
       </c>
       <c r="F13">
         <v>10474000.0</v>
       </c>
       <c r="G13">
         <v>16391000.0</v>
       </c>
       <c r="H13">
         <v>19792000.0</v>
       </c>
       <c r="I13">
         <v>9607000.0</v>
       </c>
       <c r="J13">
         <v>1182000.0</v>
       </c>
       <c r="K13">
         <v>847000.0</v>
       </c>
       <c r="L13">
         <v>77000.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
         <v>50646000.0</v>
       </c>
       <c r="C15">
         <v>138322000.0</v>
       </c>
       <c r="D15">
         <v>33137000.0</v>
       </c>
       <c r="E15">
         <v>-424863000.0</v>
       </c>
       <c r="F15">
         <v>-117209000.0</v>
       </c>
       <c r="G15">
         <v>-166867000.0</v>
       </c>
       <c r="H15">
         <v>-87748000.0</v>
       </c>
       <c r="I15">
         <v>-37120000.0</v>
       </c>
@@ -11876,218 +12156,218 @@
       </c>
       <c r="K15">
         <v>-46896000.0</v>
       </c>
       <c r="L15">
         <v>-51334000.0</v>
       </c>
       <c r="M15">
         <v>-56566000.0</v>
       </c>
       <c r="N15">
         <v>-28720000.0</v>
       </c>
       <c r="O15">
         <v>-14972000.0</v>
       </c>
       <c r="P15">
         <v>-22740000.0</v>
       </c>
       <c r="Q15">
         <v>-11489000.0</v>
       </c>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>-424863000.0</v>
       </c>
       <c r="F16">
         <v>-117209000.0</v>
       </c>
       <c r="G16">
         <v>-165154000.0</v>
       </c>
       <c r="H16">
         <v>-86414000.0</v>
       </c>
       <c r="I16">
         <v>-37120000.0</v>
       </c>
       <c r="J16">
         <v>-56273000.0</v>
       </c>
       <c r="K16">
         <v>-46896000.0</v>
       </c>
       <c r="L16">
         <v>-51334000.0</v>
       </c>
       <c r="M16">
         <v>-56566000.0</v>
       </c>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
         <v>50646000.0</v>
       </c>
       <c r="C17">
         <v>138322000.0</v>
       </c>
       <c r="D17">
         <v>-8792000.0</v>
       </c>
       <c r="E17">
         <v>-424863000.0</v>
       </c>
       <c r="F17">
         <v>-117209000.0</v>
       </c>
       <c r="G17">
         <v>-216520000.0</v>
       </c>
       <c r="H17">
         <v>-86414000.0</v>
       </c>
       <c r="I17">
         <v>-37120000.0</v>
       </c>
       <c r="J17">
         <v>-56273000.0</v>
       </c>
       <c r="K17">
         <v>-46896000.0</v>
       </c>
       <c r="L17">
         <v>-51334000.0</v>
       </c>
       <c r="M17">
         <v>-56566000.0</v>
       </c>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
         <v>44124000.0</v>
       </c>
       <c r="C18">
         <v>38090000.0</v>
       </c>
       <c r="D18">
         <v>239751000.0</v>
       </c>
       <c r="E18">
         <v>-183513000.0</v>
       </c>
       <c r="F18">
         <v>271943000.0</v>
       </c>
       <c r="G18">
         <v>-19650000.0</v>
       </c>
       <c r="H18">
         <v>-1679000.0</v>
       </c>
       <c r="I18">
         <v>-707000.0</v>
       </c>
       <c r="J18">
         <v>872000.0</v>
       </c>
       <c r="K18">
         <v>621000.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
         <v>1752000.0</v>
       </c>
       <c r="C21">
         <v>100141000.0</v>
       </c>
       <c r="D21">
         <v>-24380000.0</v>
       </c>
       <c r="E21">
         <v>-285353000.0</v>
       </c>
       <c r="F21">
         <v>-325534000.0</v>
       </c>
       <c r="G21">
         <v>-199055000.0</v>
       </c>
       <c r="H21">
         <v>-81584000.0</v>
       </c>
       <c r="I21">
         <v>-30630000.0</v>
       </c>
@@ -12096,72 +12376,72 @@
       </c>
       <c r="K21">
         <v>-44032000.0</v>
       </c>
       <c r="L21">
         <v>-48635000.0</v>
       </c>
       <c r="M21">
         <v>-55644000.0</v>
       </c>
       <c r="N21">
         <v>-26527000.0</v>
       </c>
       <c r="O21">
         <v>-14961000.0</v>
       </c>
       <c r="P21">
         <v>-22360000.0</v>
       </c>
       <c r="Q21">
         <v>-11355000.0</v>
       </c>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
         <v>1991292000.0</v>
       </c>
       <c r="C23">
         <v>1660509000.0</v>
       </c>
       <c r="D23">
         <v>1586045000.0</v>
       </c>
       <c r="E23">
         <v>1673019000.0</v>
       </c>
       <c r="F23">
         <v>1595191000.0</v>
       </c>
       <c r="G23">
         <v>1183422000.0</v>
       </c>
       <c r="H23">
         <v>839251000.0</v>
       </c>
       <c r="I23">
         <v>634334000.0</v>
       </c>
@@ -12170,111 +12450,111 @@
       </c>
       <c r="K23">
         <v>334135000.0</v>
       </c>
       <c r="L23">
         <v>252153000.0</v>
       </c>
       <c r="M23">
         <v>197485000.0</v>
       </c>
       <c r="N23">
         <v>107000000.0</v>
       </c>
       <c r="O23">
         <v>58637000.0</v>
       </c>
       <c r="P23">
         <v>46960000.0</v>
       </c>
       <c r="Q23">
         <v>21205000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
         <v>31453000.0</v>
       </c>
       <c r="C25">
         <v>31115000.0</v>
       </c>
       <c r="D25">
         <v>24953000.0</v>
       </c>
       <c r="E25">
         <v>22857000.0</v>
       </c>
       <c r="F25">
         <v>18881000.0</v>
       </c>
       <c r="G25">
         <v>17187000.0</v>
       </c>
       <c r="H25">
         <v>16714000.0</v>
       </c>
       <c r="I25">
         <v>11508000.0</v>
       </c>
       <c r="J25">
         <v>8407000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
         <v>645501000.0</v>
       </c>
       <c r="C26">
         <v>495281000.0</v>
       </c>
       <c r="D26">
         <v>481293000.0</v>
       </c>
       <c r="E26">
         <v>482861000.0</v>
       </c>
       <c r="F26">
         <v>424937000.0</v>
       </c>
       <c r="G26">
         <v>320278000.0</v>
       </c>
       <c r="H26">
         <v>250791000.0</v>
       </c>
       <c r="I26">
         <v>198912000.0</v>
       </c>
@@ -12283,198 +12563,200 @@
       </c>
       <c r="K26">
         <v>105368000.0</v>
       </c>
       <c r="L26">
         <v>77647000.0</v>
       </c>
       <c r="M26">
         <v>57832000.0</v>
       </c>
       <c r="N26">
         <v>29660000.0</v>
       </c>
       <c r="O26">
         <v>16782000.0</v>
       </c>
       <c r="P26">
         <v>14746000.0</v>
       </c>
       <c r="Q26">
         <v>7315000.0</v>
       </c>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>143</v>
-[...1 lines deleted...]
-      <c r="B27"/>
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>514280000.0</v>
+      </c>
       <c r="C27">
         <v>425457000.0</v>
       </c>
       <c r="D27">
         <v>399577000.0</v>
       </c>
       <c r="E27">
         <v>492886000.0</v>
       </c>
       <c r="F27">
         <v>512027000.0</v>
       </c>
       <c r="G27">
         <v>438210000.0</v>
       </c>
       <c r="H27">
         <v>307718000.0</v>
       </c>
       <c r="I27">
         <v>249178000.0</v>
       </c>
       <c r="J27">
         <v>204435000.0</v>
       </c>
       <c r="K27">
         <v>156512000.0</v>
       </c>
       <c r="L27">
         <v>120010000.0</v>
       </c>
       <c r="M27">
         <v>97742000.0</v>
       </c>
       <c r="N27">
         <v>53776000.0</v>
       </c>
       <c r="O27">
         <v>29057000.0</v>
       </c>
       <c r="P27">
         <v>21586000.0</v>
       </c>
       <c r="Q27">
         <v>9848000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
-        <v>709438000.0</v>
+        <v>195158000.0</v>
       </c>
       <c r="C28">
         <v>175136000.0</v>
       </c>
       <c r="D28">
         <v>160033000.0</v>
       </c>
       <c r="E28">
         <v>171045000.0</v>
       </c>
       <c r="F28">
         <v>169648000.0</v>
       </c>
       <c r="G28">
         <v>111915000.0</v>
       </c>
       <c r="H28">
         <v>85922000.0</v>
       </c>
       <c r="I28">
         <v>59297000.0</v>
       </c>
       <c r="J28">
         <v>48186000.0</v>
       </c>
       <c r="K28">
         <v>26968000.0</v>
       </c>
       <c r="L28">
         <v>19526000.0</v>
       </c>
       <c r="M28">
         <v>15803000.0</v>
       </c>
       <c r="N28">
         <v>8307000.0</v>
       </c>
       <c r="O28">
         <v>3662000.0</v>
       </c>
       <c r="P28">
         <v>5338000.0</v>
       </c>
       <c r="Q28">
         <v>1819000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
         <v>-51047000.0</v>
       </c>
       <c r="C29">
         <v>13603000.0</v>
       </c>
       <c r="D29">
         <v>-6714000.0</v>
       </c>
       <c r="E29">
         <v>-42980000.0</v>
       </c>
       <c r="F29">
         <v>64202000.0</v>
       </c>
       <c r="G29">
         <v>-354000.0</v>
       </c>
       <c r="H29">
         <v>2598000.0</v>
       </c>
       <c r="I29">
         <v>3207000.0</v>
       </c>
       <c r="J29">
         <v>1323000.0</v>
       </c>
       <c r="K29">
         <v>3107000.0</v>
       </c>
       <c r="L29">
         <v>2765000.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
         <v>1354939000.0</v>
       </c>
       <c r="C30">
         <v>1095874000.0</v>
       </c>
       <c r="D30">
         <v>1073517000.0</v>
       </c>
       <c r="E30">
         <v>1146792000.0</v>
       </c>
       <c r="F30">
         <v>1106612000.0</v>
       </c>
       <c r="G30">
         <v>870403000.0</v>
       </c>
       <c r="H30">
         <v>644431000.0</v>
       </c>
       <c r="I30">
         <v>507387000.0</v>
       </c>
@@ -12483,51 +12765,51 @@
       </c>
       <c r="K30">
         <v>288848000.0</v>
       </c>
       <c r="L30">
         <v>217183000.0</v>
       </c>
       <c r="M30">
         <v>171377000.0</v>
       </c>
       <c r="N30">
         <v>91743000.0</v>
       </c>
       <c r="O30">
         <v>49404000.0</v>
       </c>
       <c r="P30">
         <v>41670000.0</v>
       </c>
       <c r="Q30">
         <v>18982000.0</v>
       </c>
     </row>
     <row r="31" spans="1:17">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
         <v>-2153000.0</v>
       </c>
       <c r="C31">
         <v>51784000.0</v>
       </c>
       <c r="D31">
         <v>62219000.0</v>
       </c>
       <c r="E31">
         <v>-182490000.0</v>
       </c>
       <c r="F31">
         <v>272527000.0</v>
       </c>
       <c r="G31">
         <v>47177000.0</v>
       </c>
       <c r="H31">
         <v>-3566000.0</v>
       </c>
       <c r="I31">
         <v>-3283000.0</v>
       </c>
@@ -12536,51 +12818,51 @@
       </c>
       <c r="K31">
         <v>243000.0</v>
       </c>
       <c r="L31">
         <v>66000.0</v>
       </c>
       <c r="M31">
         <v>2130000.0</v>
       </c>
       <c r="N31">
         <v>-621000.0</v>
       </c>
       <c r="O31">
         <v>485000.0</v>
       </c>
       <c r="P31">
         <v>-168000.0</v>
       </c>
       <c r="Q31">
         <v>-19000.0</v>
       </c>
     </row>
     <row r="32" spans="1:17">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
         <v>1993044000.0</v>
       </c>
       <c r="C32">
         <v>1760650000.0</v>
       </c>
       <c r="D32">
         <v>1561665000.0</v>
       </c>
       <c r="E32">
         <v>1387666000.0</v>
       </c>
       <c r="F32">
         <v>1269657000.0</v>
       </c>
       <c r="G32">
         <v>984367000.0</v>
       </c>
       <c r="H32">
         <v>757667000.0</v>
       </c>
       <c r="I32">
         <v>603704000.0</v>
       </c>
@@ -12608,608 +12890,626 @@
       <c r="Q32">
         <v>9850000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BI32"/>
+  <dimension ref="A1:BK32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:61">
+    <row r="1" spans="1:63">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...4 lines deleted...]
-      </c>
       <c r="BE1" t="s">
-        <v>150</v>
+        <v>119</v>
       </c>
       <c r="BF1" t="s">
+        <v>151</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>152</v>
+      </c>
+      <c r="BH1" t="s">
         <v>15</v>
-      </c>
-[...4 lines deleted...]
-        <v>152</v>
       </c>
       <c r="BI1" t="s">
         <v>153</v>
       </c>
-    </row>
-    <row r="2" spans="1:61">
+      <c r="BJ1" t="s">
+        <v>154</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>155</v>
+      </c>
+    </row>
+    <row r="2" spans="1:63">
       <c r="A2" t="s">
-        <v>118</v>
+        <v>120</v>
       </c>
       <c r="B2">
+        <v>192717000.0</v>
+      </c>
+      <c r="C2">
+        <v>187805000.0</v>
+      </c>
+      <c r="D2">
         <v>171293000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>159928000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>153340000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>151792000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>143636000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>142028000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>141674000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>137297000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>126113000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>129043000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>127894000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>128764000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>127857000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>127857000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>134857000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>134749000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>128799000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>122529000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>121419000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>115832000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>103307000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>79840000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>70482000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>62070000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>57235000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>53295000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>46662000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>39715000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>34489000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>32977000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>30437000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>29044000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>17676000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>18827000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>18025000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>14863000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>12738000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>11024000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>11018000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>10507000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>10507000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>9607000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>9162000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>8390000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>7811000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>7560000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>6910000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>6398000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>5240000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>4221000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>3375000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>3015000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>2804000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>2550000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BF2">
         <v>2064000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BG2">
         <v>1815000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BH2">
         <v>1563000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BI2">
         <v>1492000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BJ2">
         <v>1208000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BK2">
         <v>1027000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:61">
+    <row r="3" spans="1:63">
       <c r="A3" t="s">
-        <v>119</v>
+        <v>121</v>
       </c>
       <c r="B3">
+        <v>8000000.0</v>
+      </c>
+      <c r="C3">
+        <v>8010000.0</v>
+      </c>
+      <c r="D3">
         <v>8950000.0</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>7560000.0</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>7369000.0</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>7598000.0</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>7738000.0</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>7560000.0</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7892000.0</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>7925000.0</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>8214000.0</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>5837000.0</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>5986000.0</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>6720000.0</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>5426000.0</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>5426000.0</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>5602000.0</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>5109000.0</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>3986000.0</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>6640000.0</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>4224000.0</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>4031000.0</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>4408000.0</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>4538000.0</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>4103000.0</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>4138000.0</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>5732000.0</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>3927000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>3665000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>3390000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3150000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>2946000.0</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>2927000.0</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>2485000.0</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>1960000.0</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>2401000.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2488000.0</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1617000.0</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1077000.0</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1385000.0</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1392000.0</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1431000.0</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1431000.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1569000.0</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1627000.0</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>1359000.0</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>1080000.0</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>998000.0</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>738000.0</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>607000.0</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>472000.0</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>320000.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>299000.0</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>236000.0</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>270000.0</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>198000.0</v>
       </c>
-      <c r="BD3"/>
-      <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
-    </row>
-    <row r="4" spans="1:61">
+      <c r="BJ3"/>
+      <c r="BK3"/>
+    </row>
+    <row r="4" spans="1:63">
       <c r="A4" t="s">
-        <v>120</v>
+        <v>122</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -13221,430 +13521,444 @@
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
-      <c r="BD4">
-[...4 lines deleted...]
-      </c>
+      <c r="BD4"/>
+      <c r="BE4"/>
       <c r="BF4">
         <v>0.0</v>
       </c>
       <c r="BG4">
         <v>0.0</v>
       </c>
       <c r="BH4">
         <v>0.0</v>
       </c>
       <c r="BI4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:61">
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:63">
       <c r="A5" t="s">
-        <v>121</v>
+        <v>123</v>
       </c>
       <c r="B5">
-        <v>-72588000.0</v>
+        <v>-31690000.0</v>
       </c>
       <c r="C5">
-        <v>-7371000.0</v>
+        <v>-51232000.0</v>
       </c>
       <c r="D5">
-        <v>44306000.0</v>
+        <v>-61445000.0</v>
       </c>
       <c r="E5">
-        <v>37405000.0</v>
+        <v>11691000.0</v>
       </c>
       <c r="F5">
+        <v>44429000.0</v>
+      </c>
+      <c r="G5">
+        <v>43301000.0</v>
+      </c>
+      <c r="H5">
         <v>90970000.0</v>
       </c>
-      <c r="G5">
-[...2 lines deleted...]
-      <c r="H5">
+      <c r="I5">
+        <v>29853000.0</v>
+      </c>
+      <c r="J5">
         <v>28605000.0</v>
       </c>
-      <c r="I5">
+      <c r="K5">
         <v>9675000.0</v>
       </c>
-      <c r="J5">
+      <c r="L5">
         <v>8274000.0</v>
       </c>
-      <c r="K5">
+      <c r="M5">
         <v>-1949000.0</v>
       </c>
-      <c r="L5">
+      <c r="N5">
         <v>13489000.0</v>
       </c>
-      <c r="M5">
+      <c r="O5">
         <v>-31815000.0</v>
       </c>
-      <c r="N5">
+      <c r="P5">
         <v>-62311000.0</v>
       </c>
-      <c r="O5">
+      <c r="Q5">
         <v>-62311000.0</v>
       </c>
-      <c r="P5">
+      <c r="R5">
         <v>-74963000.0</v>
       </c>
-      <c r="Q5">
+      <c r="S5">
         <v>-115417000.0</v>
       </c>
-      <c r="R5">
+      <c r="T5">
         <v>-98659000.0</v>
       </c>
-      <c r="S5">
+      <c r="U5">
         <v>-69855000.0</v>
       </c>
-      <c r="T5">
+      <c r="V5">
         <v>-71532000.0</v>
       </c>
-      <c r="U5">
+      <c r="W5">
         <v>-85655000.0</v>
       </c>
-      <c r="V5">
+      <c r="X5">
         <v>-57678000.0</v>
       </c>
-      <c r="W5">
+      <c r="Y5">
         <v>-49715000.0</v>
       </c>
-      <c r="X5">
+      <c r="Z5">
         <v>-53751000.0</v>
       </c>
-      <c r="Y5">
+      <c r="AA5">
         <v>-38391000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AB5">
         <v>-17692000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AC5">
         <v>-20605000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AD5">
         <v>-14153000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AE5">
         <v>-27768000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AF5">
         <v>-2173000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AG5">
         <v>-3498000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AH5">
         <v>-6507000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AI5">
         <v>-18452000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AJ5">
         <v>-7444000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AK5">
         <v>-11454000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AL5">
         <v>-10563000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AM5">
         <v>-20443000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AN5">
         <v>-4742000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AO5">
         <v>-9032000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AP5">
         <v>-10490000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AQ5">
         <v>-19768000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AR5">
         <v>-19768000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AS5">
         <v>-10799000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AT5">
         <v>-10370000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AU5">
         <v>-10774000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AV5">
         <v>-17328000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AW5">
         <v>-14007000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AX5">
         <v>-13778000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AY5">
         <v>-13515000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AZ5">
         <v>-14497000.0</v>
       </c>
-      <c r="AY5">
+      <c r="BA5">
         <v>-7257000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BB5">
         <v>-4538000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BC5">
         <v>-4894000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BD5">
         <v>-3726000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BE5">
         <v>-3665000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BF5">
         <v>0.0</v>
       </c>
       <c r="BG5">
         <v>0.0</v>
       </c>
       <c r="BH5">
         <v>0.0</v>
       </c>
       <c r="BI5">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="6" spans="1:61">
+      <c r="BJ5">
+        <v>0.0</v>
+      </c>
+      <c r="BK5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:63">
       <c r="A6" t="s">
-        <v>122</v>
+        <v>124</v>
       </c>
       <c r="B6">
-        <v>-63638000.0</v>
+        <v>-23690000.0</v>
       </c>
       <c r="C6">
-        <v>189000.0</v>
+        <v>-43222000.0</v>
       </c>
       <c r="D6">
-        <v>51675000.0</v>
+        <v>-52495000.0</v>
       </c>
       <c r="E6">
-        <v>45003000.0</v>
+        <v>19251000.0</v>
       </c>
       <c r="F6">
+        <v>51798000.0</v>
+      </c>
+      <c r="G6">
+        <v>50899000.0</v>
+      </c>
+      <c r="H6">
         <v>98708000.0</v>
       </c>
-      <c r="G6">
-[...2 lines deleted...]
-      <c r="H6">
+      <c r="I6">
+        <v>37413000.0</v>
+      </c>
+      <c r="J6">
         <v>36497000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>17600000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>16488000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>3888000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>19475000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>-25095000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-56885000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>-56885000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-69361000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-110308000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>-94673000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-63215000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-67308000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>-81624000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>-53270000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-45177000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-49648000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-34253000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-11960000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-16678000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>-10488000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>-24378000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>977000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-552000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>-3580000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>-15967000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-5484000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-9053000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>-8075000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-18826000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>-3665000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>-7647000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>-9098000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-18337000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-18337000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-9230000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-8743000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>-9415000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-16248000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-13009000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-13040000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-12908000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>-14025000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>-6937000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-4239000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>-4658000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>-3456000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-3467000.0</v>
       </c>
-      <c r="BD6"/>
-      <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
-    </row>
-    <row r="7" spans="1:61">
+      <c r="BJ6"/>
+      <c r="BK6"/>
+    </row>
+    <row r="7" spans="1:63">
       <c r="A7" t="s">
-        <v>123</v>
+        <v>125</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
@@ -13656,72 +13970,74 @@
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
-      <c r="BD7">
-[...4 lines deleted...]
-      </c>
+      <c r="BD7"/>
+      <c r="BE7"/>
       <c r="BF7">
         <v>0.0</v>
       </c>
       <c r="BG7">
         <v>0.0</v>
       </c>
       <c r="BH7">
         <v>0.0</v>
       </c>
       <c r="BI7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:61">
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:63">
       <c r="A8" t="s">
-        <v>124</v>
+        <v>126</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -13733,853 +14049,879 @@
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
-      <c r="BD8">
-[...4 lines deleted...]
-      </c>
+      <c r="BD8"/>
+      <c r="BE8"/>
       <c r="BF8">
         <v>0.0</v>
       </c>
       <c r="BG8">
         <v>0.0</v>
       </c>
       <c r="BH8">
         <v>0.0</v>
       </c>
       <c r="BI8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:61">
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:63">
       <c r="A9" t="s">
-        <v>125</v>
+        <v>127</v>
       </c>
       <c r="B9">
+        <v>370341000.0</v>
+      </c>
+      <c r="C9">
+        <v>353366000.0</v>
+      </c>
+      <c r="D9">
         <v>352976000.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>345266000.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>336590000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>321859000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>316819000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>302645000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>294072000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>282479000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>277658000.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>264798000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>262083000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>226276000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>217948000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>217948000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>210367000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>206848000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>199543000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>198268000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>194987000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>188280000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>179227000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>174340000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>165577000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>153917000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>147353000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>143496000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>138757000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>134575000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>129708000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>122623000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>115695000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>108731000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>100869000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>92204000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>85497000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>77675000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>71438000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>64587000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>57712000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>51079000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>51079000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>47224000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>44420000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>40191000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>36713000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>33999000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>30594000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>27533000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>23607000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>17193000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>15219000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>12507000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>10493000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>8945000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BF9">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>19902000.0</v>
       </c>
       <c r="BG9">
         <v>0.0</v>
       </c>
       <c r="BH9">
-        <v>0.0</v>
+        <v>19902000.0</v>
       </c>
       <c r="BI9">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="10" spans="1:61">
+      <c r="BJ9">
+        <v>0.0</v>
+      </c>
+      <c r="BK9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:63">
       <c r="A10" t="s">
-        <v>126</v>
+        <v>128</v>
       </c>
       <c r="B10">
+        <v>-71951000.0</v>
+      </c>
+      <c r="C10">
+        <v>-51232000.0</v>
+      </c>
+      <c r="D10">
         <v>-61445000.0</v>
       </c>
-      <c r="C10">
+      <c r="E10">
         <v>11691000.0</v>
       </c>
-      <c r="D10">
+      <c r="F10">
         <v>6052000.0</v>
       </c>
-      <c r="E10">
+      <c r="G10">
         <v>43301000.0</v>
       </c>
-      <c r="F10">
+      <c r="H10">
         <v>52281000.0</v>
       </c>
-      <c r="G10">
+      <c r="I10">
         <v>29853000.0</v>
       </c>
-      <c r="H10">
+      <c r="J10">
         <v>41026000.0</v>
       </c>
-      <c r="I10">
+      <c r="K10">
         <v>28765000.0</v>
       </c>
-      <c r="J10">
+      <c r="L10">
         <v>8274000.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>8317000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>33147000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-45071000.0</v>
       </c>
-      <c r="N10">
+      <c r="P10">
         <v>-41038000.0</v>
       </c>
-      <c r="O10">
+      <c r="Q10">
         <v>-41038000.0</v>
       </c>
-      <c r="P10">
+      <c r="R10">
         <v>-121890000.0</v>
       </c>
-      <c r="Q10">
+      <c r="S10">
         <v>-259844000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>-114749000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>42041000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>72366000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-113603000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-65584000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>-57013000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>-57062000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>-37215000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>-20339000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>-19246000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>-14733000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>-29498000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-4451000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>-5990000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-4912000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>-18560000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>-8586000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>-13436000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>-12605000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>-20323000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>-5198000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-8735000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>-10594000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-19263000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>-19263000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>-10533000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>-11030000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-11536000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>-15470000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-13325000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>-12316000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>-13457000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>-14416000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>-7342000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-4835000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>-4633000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-3225000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-3665000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BF10">
         <v>0.0</v>
       </c>
       <c r="BG10">
         <v>0.0</v>
       </c>
       <c r="BH10">
         <v>0.0</v>
       </c>
       <c r="BI10">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="11" spans="1:61">
+      <c r="BJ10">
+        <v>0.0</v>
+      </c>
+      <c r="BK10">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="11" spans="1:63">
       <c r="A11" t="s">
-        <v>127</v>
+        <v>129</v>
       </c>
       <c r="B11">
+        <v>4409000.0</v>
+      </c>
+      <c r="C11">
+        <v>6233000.0</v>
+      </c>
+      <c r="D11">
         <v>-21211000.0</v>
       </c>
-      <c r="C11">
+      <c r="E11">
         <v>12280000.0</v>
       </c>
-      <c r="D11">
+      <c r="F11">
         <v>-51651000.0</v>
       </c>
-      <c r="E11">
+      <c r="G11">
         <v>9535000.0</v>
       </c>
-      <c r="F11">
+      <c r="H11">
         <v>4257000.0</v>
       </c>
-      <c r="G11">
+      <c r="I11">
         <v>3075000.0</v>
       </c>
-      <c r="H11">
+      <c r="J11">
         <v>1508000.0</v>
       </c>
-      <c r="I11">
+      <c r="K11">
         <v>4763000.0</v>
       </c>
-      <c r="J11">
+      <c r="L11">
         <v>5320000.0</v>
       </c>
-      <c r="K11">
+      <c r="M11">
         <v>1342000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>-430000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>-6096000.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>6323000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>6323000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-10652000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>-32555000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>-3730000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>25374000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>34409000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>8149000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>-2795000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>-171000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>674000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>1938000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>1234000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>-1879000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>2001000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>1242000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>1302000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>-74000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>728000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>1251000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>-1981000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>1083000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>1659000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>562000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>984000.0</v>
       </c>
-      <c r="AM11">
+      <c r="AO11">
         <v>908000.0</v>
       </c>
-      <c r="AN11">
+      <c r="AP11">
         <v>826000.0</v>
       </c>
-      <c r="AO11">
+      <c r="AQ11">
         <v>649000.0</v>
       </c>
-      <c r="AP11">
+      <c r="AR11">
         <v>649000.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AS11">
         <v>772000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AT11">
         <v>694000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AU11">
         <v>743000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AV11">
         <v>556000.0</v>
       </c>
-      <c r="AU11">
+      <c r="AW11">
         <v>1751000.0</v>
       </c>
-      <c r="AV11">
+      <c r="AX11">
         <v>456000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AY11">
         <v>344000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AZ11">
         <v>501000.0</v>
       </c>
-      <c r="AY11">
+      <c r="BA11">
         <v>393000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BB11">
         <v>316000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BC11">
         <v>283000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BD11">
         <v>220000.0</v>
       </c>
-      <c r="BC11">
+      <c r="BE11">
         <v>90000.0</v>
       </c>
-      <c r="BD11">
+      <c r="BF11">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>129000.0</v>
       </c>
       <c r="BG11">
         <v>0.0</v>
       </c>
       <c r="BH11">
-        <v>0.0</v>
+        <v>129000.0</v>
       </c>
       <c r="BI11">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="12" spans="1:61">
+      <c r="BJ11">
+        <v>0.0</v>
+      </c>
+      <c r="BK11">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:63">
       <c r="A12" t="s">
-        <v>128</v>
-[...1 lines deleted...]
-      <c r="B12"/>
+        <v>130</v>
+      </c>
+      <c r="B12">
+        <v>12153000.0</v>
+      </c>
       <c r="C12"/>
-      <c r="D12">
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12">
         <v>38377000.0</v>
       </c>
-      <c r="E12"/>
-      <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
-      <c r="J12">
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
         <v>2400000.0</v>
       </c>
-      <c r="K12">
+      <c r="M12">
         <v>2400000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>29242000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>29242000.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>21142000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>21142000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>144427000.0</v>
       </c>
       <c r="R12">
         <v>144427000.0</v>
       </c>
-      <c r="S12"/>
+      <c r="S12">
+        <v>144427000.0</v>
+      </c>
       <c r="T12">
+        <v>144427000.0</v>
+      </c>
+      <c r="U12"/>
+      <c r="V12">
         <v>27948000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>27948000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>10158000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>7298000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>3339000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>2647000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>2647000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>572000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>572000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>1706000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>2278000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>2492000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>108000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>108000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>1063000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>1982000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>2042000.0</v>
       </c>
-      <c r="AK12"/>
-      <c r="AL12">
+      <c r="AM12"/>
+      <c r="AN12">
         <v>455000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>370000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AS12">
         <v>370000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AT12">
         <v>660000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AU12">
         <v>762000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AV12">
         <v>1601000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AW12">
         <v>1601000.0</v>
       </c>
-      <c r="AV12"/>
-      <c r="AW12">
+      <c r="AX12"/>
+      <c r="AY12">
         <v>111000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AZ12">
         <v>111000.0</v>
       </c>
-      <c r="AY12">
+      <c r="BA12">
         <v>85000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BB12">
         <v>297000.0</v>
       </c>
-      <c r="BA12"/>
-      <c r="BB12">
+      <c r="BC12"/>
+      <c r="BD12">
         <v>6000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BE12">
         <v>7000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BF12">
         <v>0.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="BG12">
         <v>0.0</v>
       </c>
       <c r="BH12">
-        <v>0.0</v>
+        <v>24000.0</v>
       </c>
       <c r="BI12">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="13" spans="1:61">
+      <c r="BJ12">
+        <v>0.0</v>
+      </c>
+      <c r="BK12">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:63">
       <c r="A13" t="s">
-        <v>129</v>
+        <v>131</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13">
         <v>12383000.0</v>
       </c>
-      <c r="I13">
+      <c r="K13">
         <v>18884000.0</v>
       </c>
-      <c r="J13"/>
-      <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
-    </row>
-    <row r="14" spans="1:61">
+      <c r="BJ13"/>
+      <c r="BK13"/>
+    </row>
+    <row r="14" spans="1:63">
       <c r="A14" t="s">
-        <v>130</v>
+        <v>132</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
@@ -14591,257 +14933,265 @@
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
-      <c r="BD14">
-[...4 lines deleted...]
-      </c>
+      <c r="BD14"/>
+      <c r="BE14"/>
       <c r="BF14">
         <v>0.0</v>
       </c>
       <c r="BG14">
         <v>0.0</v>
       </c>
       <c r="BH14">
         <v>0.0</v>
       </c>
       <c r="BI14">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="15" spans="1:61">
+      <c r="BJ14">
+        <v>0.0</v>
+      </c>
+      <c r="BK14">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:63">
       <c r="A15" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B15">
+        <v>-76360000.0</v>
+      </c>
+      <c r="C15">
+        <v>-57465000.0</v>
+      </c>
+      <c r="D15">
         <v>-40234000.0</v>
       </c>
-      <c r="C15">
+      <c r="E15">
         <v>-589000.0</v>
       </c>
-      <c r="D15">
+      <c r="F15">
         <v>57703000.0</v>
       </c>
-      <c r="E15">
+      <c r="G15">
         <v>33766000.0</v>
       </c>
-      <c r="F15">
+      <c r="H15">
         <v>48024000.0</v>
       </c>
-      <c r="G15">
+      <c r="I15">
         <v>26778000.0</v>
       </c>
-      <c r="H15">
+      <c r="J15">
         <v>39518000.0</v>
       </c>
-      <c r="I15">
+      <c r="K15">
         <v>24002000.0</v>
       </c>
-      <c r="J15">
+      <c r="L15">
         <v>2954000.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>6975000.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>33577000.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>-38975000.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>-47361000.0</v>
       </c>
-      <c r="O15">
+      <c r="Q15">
         <v>-47361000.0</v>
       </c>
-      <c r="P15">
+      <c r="R15">
         <v>-111238000.0</v>
       </c>
-      <c r="Q15">
+      <c r="S15">
         <v>-227289000.0</v>
       </c>
-      <c r="R15">
+      <c r="T15">
         <v>-111019000.0</v>
       </c>
-      <c r="S15">
+      <c r="U15">
         <v>16313000.0</v>
       </c>
-      <c r="T15">
+      <c r="V15">
         <v>37633000.0</v>
       </c>
-      <c r="U15">
+      <c r="W15">
         <v>-121752000.0</v>
       </c>
-      <c r="V15">
+      <c r="X15">
         <v>-62789000.0</v>
       </c>
-      <c r="W15">
+      <c r="Y15">
         <v>-56842000.0</v>
       </c>
-      <c r="X15">
+      <c r="Z15">
         <v>-57736000.0</v>
       </c>
-      <c r="Y15">
+      <c r="AA15">
         <v>-39153000.0</v>
       </c>
-      <c r="Z15">
+      <c r="AB15">
         <v>-21573000.0</v>
       </c>
-      <c r="AA15">
+      <c r="AC15">
         <v>-17367000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AD15">
         <v>-16734000.0</v>
       </c>
-      <c r="AC15">
+      <c r="AE15">
         <v>-30740000.0</v>
       </c>
-      <c r="AD15">
+      <c r="AF15">
         <v>-5753000.0</v>
       </c>
-      <c r="AE15">
+      <c r="AG15">
         <v>-5916000.0</v>
       </c>
-      <c r="AF15">
+      <c r="AH15">
         <v>-5640000.0</v>
       </c>
-      <c r="AG15">
+      <c r="AI15">
         <v>-19811000.0</v>
       </c>
-      <c r="AH15">
+      <c r="AJ15">
         <v>-6605000.0</v>
       </c>
-      <c r="AI15">
+      <c r="AK15">
         <v>-14519000.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AL15">
         <v>-14264000.0</v>
       </c>
-      <c r="AK15">
+      <c r="AM15">
         <v>-20885000.0</v>
       </c>
-      <c r="AL15">
+      <c r="AN15">
         <v>-6182000.0</v>
       </c>
-      <c r="AM15">
+      <c r="AO15">
         <v>-9643000.0</v>
       </c>
-      <c r="AN15">
+      <c r="AP15">
         <v>-11420000.0</v>
       </c>
-      <c r="AO15">
+      <c r="AQ15">
         <v>-19912000.0</v>
       </c>
-      <c r="AP15">
+      <c r="AR15">
         <v>-19912000.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AS15">
         <v>-11305000.0</v>
       </c>
-      <c r="AR15">
+      <c r="AT15">
         <v>-11724000.0</v>
       </c>
-      <c r="AS15">
+      <c r="AU15">
         <v>-12279000.0</v>
       </c>
-      <c r="AT15">
+      <c r="AV15">
         <v>-16026000.0</v>
       </c>
-      <c r="AU15">
+      <c r="AW15">
         <v>-15076000.0</v>
       </c>
-      <c r="AV15">
+      <c r="AX15">
         <v>-12772000.0</v>
       </c>
-      <c r="AW15">
+      <c r="AY15">
         <v>-13801000.0</v>
       </c>
-      <c r="AX15">
+      <c r="AZ15">
         <v>-14917000.0</v>
       </c>
-      <c r="AY15">
+      <c r="BA15">
         <v>-7735000.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BB15">
         <v>-5151000.0</v>
       </c>
-      <c r="BA15">
+      <c r="BC15">
         <v>-4916000.0</v>
       </c>
-      <c r="BB15">
+      <c r="BD15">
         <v>-3445000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BE15">
         <v>-3755000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BF15">
         <v>0.0</v>
       </c>
       <c r="BG15">
         <v>0.0</v>
       </c>
       <c r="BH15">
         <v>0.0</v>
       </c>
       <c r="BI15">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="16" spans="1:61">
+      <c r="BJ15">
+        <v>0.0</v>
+      </c>
+      <c r="BK15">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:63">
       <c r="A16" t="s">
-        <v>132</v>
+        <v>134</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
@@ -14853,254 +15203,268 @@
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
-      <c r="BD16">
-[...4 lines deleted...]
-      </c>
+      <c r="BD16"/>
+      <c r="BE16"/>
       <c r="BF16">
         <v>0.0</v>
       </c>
       <c r="BG16">
         <v>0.0</v>
       </c>
       <c r="BH16">
         <v>0.0</v>
       </c>
       <c r="BI16">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="17" spans="1:61">
+      <c r="BJ16">
+        <v>0.0</v>
+      </c>
+      <c r="BK16">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:63">
       <c r="A17" t="s">
-        <v>133</v>
+        <v>135</v>
       </c>
       <c r="B17">
+        <v>-76360000.0</v>
+      </c>
+      <c r="C17">
+        <v>-57465000.0</v>
+      </c>
+      <c r="D17">
         <v>-40234000.0</v>
       </c>
-      <c r="C17">
+      <c r="E17">
         <v>-589000.0</v>
       </c>
-      <c r="D17">
+      <c r="F17">
         <v>57703000.0</v>
       </c>
-      <c r="E17">
+      <c r="G17">
         <v>33766000.0</v>
       </c>
-      <c r="F17">
+      <c r="H17">
         <v>48024000.0</v>
       </c>
-      <c r="G17">
+      <c r="I17">
         <v>26778000.0</v>
       </c>
-      <c r="H17">
+      <c r="J17">
         <v>39518000.0</v>
       </c>
-      <c r="I17">
+      <c r="K17">
         <v>24002000.0</v>
       </c>
-      <c r="J17">
+      <c r="L17">
         <v>2954000.0</v>
       </c>
-      <c r="K17">
+      <c r="M17">
         <v>6975000.0</v>
       </c>
-      <c r="L17"/>
-      <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
-      <c r="BD17">
-[...4 lines deleted...]
-      </c>
+      <c r="BD17"/>
+      <c r="BE17"/>
       <c r="BF17">
         <v>0.0</v>
       </c>
       <c r="BG17">
         <v>0.0</v>
       </c>
       <c r="BH17">
         <v>0.0</v>
       </c>
       <c r="BI17">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="18" spans="1:61">
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:63">
       <c r="A18" t="s">
-        <v>134</v>
+        <v>136</v>
       </c>
       <c r="B18">
+        <v>-12153000.0</v>
+      </c>
+      <c r="C18">
+        <v>19358000.0</v>
+      </c>
+      <c r="D18">
         <v>61743000.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>14926000.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>-38377000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>5832000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>2625000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>4198000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>12383000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>18884000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>-15650000.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>14583000.0</v>
       </c>
-      <c r="L18"/>
-      <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
       <c r="AB18"/>
       <c r="AC18"/>
       <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
-    </row>
-    <row r="19" spans="1:61">
+      <c r="BJ18"/>
+      <c r="BK18"/>
+    </row>
+    <row r="19" spans="1:63">
       <c r="A19" t="s">
-        <v>135</v>
+        <v>137</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
@@ -15118,54 +15482,56 @@
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
-    </row>
-    <row r="20" spans="1:61">
+      <c r="BJ19"/>
+      <c r="BK19"/>
+    </row>
+    <row r="20" spans="1:63">
       <c r="A20" t="s">
-        <v>136</v>
+        <v>138</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -15177,257 +15543,265 @@
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
-      <c r="BD20">
-[...4 lines deleted...]
-      </c>
+      <c r="BD20"/>
+      <c r="BE20"/>
       <c r="BF20">
         <v>0.0</v>
       </c>
       <c r="BG20">
         <v>0.0</v>
       </c>
       <c r="BH20">
         <v>0.0</v>
       </c>
       <c r="BI20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:61">
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:63">
       <c r="A21" t="s">
-        <v>137</v>
+        <v>139</v>
       </c>
       <c r="B21">
+        <v>-31690000.0</v>
+      </c>
+      <c r="C21">
+        <v>-69720000.0</v>
+      </c>
+      <c r="D21">
         <v>-72588000.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>-7371000.0</v>
       </c>
-      <c r="D21">
+      <c r="F21">
         <v>44306000.0</v>
       </c>
-      <c r="E21">
+      <c r="G21">
         <v>37405000.0</v>
       </c>
-      <c r="F21">
+      <c r="H21">
         <v>36020000.0</v>
       </c>
-      <c r="G21">
+      <c r="I21">
         <v>25846000.0</v>
       </c>
-      <c r="H21">
+      <c r="J21">
         <v>28605000.0</v>
       </c>
-      <c r="I21">
+      <c r="K21">
         <v>9675000.0</v>
       </c>
-      <c r="J21">
+      <c r="L21">
         <v>4872000.0</v>
       </c>
-      <c r="K21">
+      <c r="M21">
         <v>-5792000.0</v>
       </c>
-      <c r="L21">
+      <c r="N21">
         <v>12976000.0</v>
       </c>
-      <c r="M21">
+      <c r="O21">
         <v>-32603000.0</v>
       </c>
-      <c r="N21">
+      <c r="P21">
         <v>-62311000.0</v>
       </c>
-      <c r="O21">
+      <c r="Q21">
         <v>-62311000.0</v>
       </c>
-      <c r="P21">
+      <c r="R21">
         <v>-75022000.0</v>
       </c>
-      <c r="Q21">
+      <c r="S21">
         <v>-115417000.0</v>
       </c>
-      <c r="R21">
+      <c r="T21">
         <v>-98272000.0</v>
       </c>
-      <c r="S21">
+      <c r="U21">
         <v>-69963000.0</v>
       </c>
-      <c r="T21">
+      <c r="V21">
         <v>-71644000.0</v>
       </c>
-      <c r="U21">
+      <c r="W21">
         <v>-85655000.0</v>
       </c>
-      <c r="V21">
+      <c r="X21">
         <v>-55460000.0</v>
       </c>
-      <c r="W21">
+      <c r="Y21">
         <v>-49740000.0</v>
       </c>
-      <c r="X21">
+      <c r="Z21">
         <v>-53751000.0</v>
       </c>
-      <c r="Y21">
+      <c r="AA21">
         <v>-38391000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AB21">
         <v>-17692000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AC21">
         <v>-20605000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AD21">
         <v>-14161000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AE21">
         <v>-27792000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AF21">
         <v>-2173000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AG21">
         <v>-3498000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>-6507000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AI21">
         <v>-18452000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AJ21">
         <v>-7523000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AK21">
         <v>-11454000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AL21">
         <v>-10563000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AM21">
         <v>-20471000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-4742000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AO21">
         <v>-9032000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AP21">
         <v>-10490000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AQ21">
         <v>-19768000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AR21">
         <v>-19768000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AS21">
         <v>-10163000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AT21">
         <v>-10370000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AU21">
         <v>-10774000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AV21">
         <v>-17328000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AW21">
         <v>-13854000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AX21">
         <v>-13778000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AY21">
         <v>-13515000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AZ21">
         <v>-14497000.0</v>
       </c>
-      <c r="AY21">
+      <c r="BA21">
         <v>-7257000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BB21">
         <v>-4538000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BC21">
         <v>-4894000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BD21">
         <v>-3736000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BE21">
         <v>-3749000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BF21">
         <v>0.0</v>
       </c>
       <c r="BG21">
         <v>0.0</v>
       </c>
       <c r="BH21">
         <v>0.0</v>
       </c>
       <c r="BI21">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="22" spans="1:61">
+      <c r="BJ21">
+        <v>0.0</v>
+      </c>
+      <c r="BK21">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:63">
       <c r="A22" t="s">
-        <v>138</v>
+        <v>140</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
@@ -15439,257 +15813,265 @@
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
-      <c r="BD22">
-[...4 lines deleted...]
-      </c>
+      <c r="BD22"/>
+      <c r="BE22"/>
       <c r="BF22">
         <v>0.0</v>
       </c>
       <c r="BG22">
         <v>0.0</v>
       </c>
       <c r="BH22">
         <v>0.0</v>
       </c>
       <c r="BI22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:61">
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:63">
       <c r="A23" t="s">
-        <v>139</v>
+        <v>141</v>
       </c>
       <c r="B23">
+        <v>594748000.0</v>
+      </c>
+      <c r="C23">
+        <v>610891000.0</v>
+      </c>
+      <c r="D23">
         <v>596857000.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>512565000.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>445624000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>436246000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>424435000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>418827000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>407141000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>410101000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>398899000.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>395790000.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>376671000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>387643000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>408116000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>408116000.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>420246000.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>457014000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>426614000.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>390760000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>388050000.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>389767000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>337994000.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>303920000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>289810000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>254378000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>222280000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>217396000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>199580000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>202082000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>166370000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>159098000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>152639000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>156227000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>126068000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>122485000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>114085000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>113009000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>88918000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>84643000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>79220000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>81354000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>81354000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>66994000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>63952000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>59355000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>61852000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>55413000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>51282000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>47446000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>43344000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>28671000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>23132000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>20416000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>17033000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>15244000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BF23">
         <v>0.0</v>
       </c>
       <c r="BG23">
         <v>0.0</v>
       </c>
       <c r="BH23">
         <v>0.0</v>
       </c>
       <c r="BI23">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="24" spans="1:61">
+      <c r="BJ23">
+        <v>0.0</v>
+      </c>
+      <c r="BK23">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:63">
       <c r="A24" t="s">
-        <v>140</v>
+        <v>142</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
@@ -15707,1312 +16089,1364 @@
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-    </row>
-    <row r="25" spans="1:61">
+      <c r="BJ24"/>
+      <c r="BK24"/>
+    </row>
+    <row r="25" spans="1:63">
       <c r="A25" t="s">
-        <v>141</v>
+        <v>143</v>
       </c>
       <c r="B25">
+        <v>8000000.0</v>
+      </c>
+      <c r="C25">
+        <v>8010000.0</v>
+      </c>
+      <c r="D25">
         <v>8950000.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>7560000.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>7345000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>7598000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>7738000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>7560000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>7892000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>7925000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>8213000.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>5837000.0</v>
       </c>
-      <c r="L25"/>
-      <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
       <c r="Z25"/>
       <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
-    </row>
-    <row r="26" spans="1:61">
+      <c r="BJ25"/>
+      <c r="BK25"/>
+    </row>
+    <row r="26" spans="1:63">
       <c r="A26" t="s">
-        <v>142</v>
+        <v>144</v>
       </c>
       <c r="B26">
+        <v>175685000.0</v>
+      </c>
+      <c r="C26">
+        <v>178218000.0</v>
+      </c>
+      <c r="D26">
         <v>211244000.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>172025000.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>134735000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>127497000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>127186000.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>124593000.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>119257000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>124245000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>125743000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>125117000.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>115490000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>120994000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>120384000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>120384000.0</v>
       </c>
-      <c r="P26">
+      <c r="R26">
         <v>121618000.0</v>
       </c>
-      <c r="Q26">
+      <c r="S26">
         <v>119865000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>116329000.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>109323000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>104199000.0</v>
       </c>
-      <c r="U26">
+      <c r="W26">
         <v>95086000.0</v>
       </c>
-      <c r="V26">
+      <c r="X26">
         <v>89625000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>84473000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>75464000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>70716000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>66634000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>64488000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>61486000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>58183000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>54558000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>49360000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>48492000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>46502000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>43965000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>40252000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>36749000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>32669000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>28877000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>26536000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>25483000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>24472000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>24472000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>21901000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>20065000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>18233000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>17448000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>16564000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>15573000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>13729000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>11966000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>7717000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>5965000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BC26">
         <v>5534000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BD26">
         <v>4692000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BE26">
         <v>4155000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BF26">
         <v>3968000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BG26">
         <v>3967000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BH26">
         <v>3911000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BI26">
         <v>3554000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BJ26">
         <v>3348000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BK26">
         <v>3933000.0</v>
       </c>
     </row>
-    <row r="27" spans="1:61">
+    <row r="27" spans="1:63">
       <c r="A27" t="s">
-        <v>143</v>
-[...3 lines deleted...]
-      <c r="D27">
+        <v>145</v>
+      </c>
+      <c r="B27">
+        <v>181705000.0</v>
+      </c>
+      <c r="C27">
+        <v>199590000.0</v>
+      </c>
+      <c r="D27"/>
+      <c r="E27">
+        <v>137428000.0</v>
+      </c>
+      <c r="F27">
         <v>113155000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>111563000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>106629000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>109096000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>102498000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>107234000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>103642000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>100765000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>96037000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>97944000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>117448000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>117448000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>120780000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>156714000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>124560000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>119991000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>123021000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>144455000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>109629000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>113092000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>119333000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>96156000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>74809000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>75862000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>71329000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>85718000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>61065000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>62247000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>58855000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>67011000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>50906000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>51184000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>48016000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>54329000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>40022000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>40010000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>36026000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>40454000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>40454000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>30330000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>29437000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>28237000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>32006000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>27068000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>24788000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>23708000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>22178000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>14619000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>12089000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>10526000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>8507000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>7586000.0</v>
       </c>
-      <c r="BD27"/>
-      <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
-    </row>
-    <row r="28" spans="1:61">
+      <c r="BJ27"/>
+      <c r="BK27"/>
+    </row>
+    <row r="28" spans="1:63">
       <c r="A28" t="s">
-        <v>144</v>
+        <v>146</v>
       </c>
       <c r="B28">
+        <v>44641000.0</v>
+      </c>
+      <c r="C28">
+        <v>45278000.0</v>
+      </c>
+      <c r="D28">
         <v>214320000.0</v>
       </c>
-      <c r="C28">
-[...2 lines deleted...]
-      <c r="D28">
+      <c r="E28">
+        <v>43184000.0</v>
+      </c>
+      <c r="F28">
         <v>44394000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>45394000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>46984000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>43110000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>43712000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>41330000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>43401000.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>40865000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>37250000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>39941000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>42427000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>42427000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>42991000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>45686000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>56926000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>38917000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>39411000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>34394000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>35433000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>26515000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>24531000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>25436000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>23602000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>23751000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>20103000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>18466000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>16258000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>14514000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>14855000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>13670000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>13521000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>12222000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>11295000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>11148000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>7281000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7073000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>6693000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>5921000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>5921000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>5156000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>5288000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>4495000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>4587000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>4221000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>4011000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>3611000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>3960000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>2114000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>1703000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>1341000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>1030000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>953000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>11611000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BG28">
         <v>10967000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BH28">
         <v>10984000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BI28">
         <v>10684000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BJ28">
         <v>10731000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BK28">
         <v>9354000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:61">
+    <row r="29" spans="1:63">
       <c r="A29" t="s">
-        <v>145</v>
+        <v>147</v>
       </c>
       <c r="B29">
+        <v>4409000.0</v>
+      </c>
+      <c r="C29">
+        <v>6233000.0</v>
+      </c>
+      <c r="D29">
         <v>-21211000.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>12280000.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>-51651000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>9535000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>4257000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>3075000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>1508000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>4763000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>5320000.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>1342000.0</v>
       </c>
-      <c r="L29"/>
-      <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
       <c r="Y29"/>
       <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
-    </row>
-    <row r="30" spans="1:61">
+      <c r="BJ29"/>
+      <c r="BK29"/>
+    </row>
+    <row r="30" spans="1:63">
       <c r="A30" t="s">
-        <v>146</v>
+        <v>148</v>
       </c>
       <c r="B30">
+        <v>402031000.0</v>
+      </c>
+      <c r="C30">
+        <v>423086000.0</v>
+      </c>
+      <c r="D30">
         <v>425564000.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>352637000.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>292284000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>284454000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>280799000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>276799000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>265467000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>272804000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>272786000.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>266747000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>248777000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>258879000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>280259000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>280259000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>285389000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>322265000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>297815000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>268231000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>266631000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>273935000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>234687000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>224080000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>219328000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>192308000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>165045000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>164101000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>152918000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>162367000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>131881000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>126121000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>122202000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>127183000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>108392000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>103658000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>96060000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>98146000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>76180000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>73619000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>68202000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>70847000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>70847000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>57387000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>54790000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>50965000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>54041000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>47853000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>44372000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>41048000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>38104000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>24450000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>19757000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>17401000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>14229000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>12694000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BF30">
         <v>0.0</v>
       </c>
       <c r="BG30">
         <v>0.0</v>
       </c>
       <c r="BH30">
         <v>0.0</v>
       </c>
       <c r="BI30">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="31" spans="1:61">
+      <c r="BJ30">
+        <v>0.0</v>
+      </c>
+      <c r="BK30">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:63">
       <c r="A31" t="s">
-        <v>147</v>
+        <v>149</v>
       </c>
       <c r="B31">
+        <v>-40261000.0</v>
+      </c>
+      <c r="C31">
+        <v>18488000.0</v>
+      </c>
+      <c r="D31">
         <v>11143000.0</v>
       </c>
-      <c r="C31">
+      <c r="E31">
         <v>19062000.0</v>
       </c>
-      <c r="D31">
+      <c r="F31">
         <v>-38254000.0</v>
       </c>
-      <c r="E31">
+      <c r="G31">
         <v>5896000.0</v>
       </c>
-      <c r="F31">
+      <c r="H31">
         <v>16261000.0</v>
       </c>
-      <c r="G31">
+      <c r="I31">
         <v>4007000.0</v>
       </c>
-      <c r="H31">
+      <c r="J31">
         <v>12421000.0</v>
       </c>
-      <c r="I31">
+      <c r="K31">
         <v>19090000.0</v>
       </c>
-      <c r="J31">
+      <c r="L31">
         <v>3402000.0</v>
       </c>
-      <c r="K31">
+      <c r="M31">
         <v>14109000.0</v>
       </c>
-      <c r="L31">
+      <c r="N31">
         <v>20171000.0</v>
       </c>
-      <c r="M31">
+      <c r="O31">
         <v>-12468000.0</v>
       </c>
-      <c r="N31">
+      <c r="P31">
         <v>21273000.0</v>
       </c>
-      <c r="O31">
+      <c r="Q31">
         <v>21273000.0</v>
       </c>
-      <c r="P31">
+      <c r="R31">
         <v>-46868000.0</v>
       </c>
-      <c r="Q31">
+      <c r="S31">
         <v>-144427000.0</v>
       </c>
-      <c r="R31">
+      <c r="T31">
         <v>-16477000.0</v>
       </c>
-      <c r="S31">
+      <c r="U31">
         <v>112004000.0</v>
       </c>
-      <c r="T31">
+      <c r="V31">
         <v>144010000.0</v>
       </c>
-      <c r="U31">
+      <c r="W31">
         <v>-27948000.0</v>
       </c>
-      <c r="V31">
+      <c r="X31">
         <v>56585000.0</v>
       </c>
-      <c r="W31">
+      <c r="Y31">
         <v>-7273000.0</v>
       </c>
-      <c r="X31">
+      <c r="Z31">
         <v>-3311000.0</v>
       </c>
-      <c r="Y31">
+      <c r="AA31">
         <v>1176000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AB31">
         <v>-2647000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AC31">
         <v>1359000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AD31">
         <v>-572000.0</v>
       </c>
-      <c r="AC31">
+      <c r="AE31">
         <v>-1706000.0</v>
       </c>
-      <c r="AD31">
+      <c r="AF31">
         <v>-2278000.0</v>
       </c>
-      <c r="AE31">
+      <c r="AG31">
         <v>-2492000.0</v>
       </c>
-      <c r="AF31">
+      <c r="AH31">
         <v>1595000.0</v>
       </c>
-      <c r="AG31">
+      <c r="AI31">
         <v>-108000.0</v>
       </c>
-      <c r="AH31">
+      <c r="AJ31">
         <v>-1063000.0</v>
       </c>
-      <c r="AI31">
+      <c r="AK31">
         <v>-1982000.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AL31">
         <v>-2042000.0</v>
       </c>
-      <c r="AK31">
+      <c r="AM31">
         <v>148000.0</v>
       </c>
-      <c r="AL31">
+      <c r="AN31">
         <v>-456000.0</v>
       </c>
-      <c r="AM31">
+      <c r="AO31">
         <v>297000.0</v>
       </c>
-      <c r="AN31">
+      <c r="AP31">
         <v>-104000.0</v>
       </c>
-      <c r="AO31">
+      <c r="AQ31">
         <v>505000.0</v>
       </c>
-      <c r="AP31">
+      <c r="AR31">
         <v>505000.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AS31">
         <v>-370000.0</v>
       </c>
-      <c r="AR31">
+      <c r="AT31">
         <v>-660000.0</v>
       </c>
-      <c r="AS31">
+      <c r="AU31">
         <v>-762000.0</v>
       </c>
-      <c r="AT31">
+      <c r="AV31">
         <v>1858000.0</v>
       </c>
-      <c r="AU31">
+      <c r="AW31">
         <v>529000.0</v>
       </c>
-      <c r="AV31">
+      <c r="AX31">
         <v>1462000.0</v>
       </c>
-      <c r="AW31">
+      <c r="AY31">
         <v>58000.0</v>
       </c>
-      <c r="AX31">
+      <c r="AZ31">
         <v>81000.0</v>
       </c>
-      <c r="AY31">
+      <c r="BA31">
         <v>-64000.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BB31">
         <v>-297000.0</v>
       </c>
-      <c r="BA31">
+      <c r="BC31">
         <v>261000.0</v>
       </c>
-      <c r="BB31">
+      <c r="BD31">
         <v>511000.0</v>
       </c>
-      <c r="BC31">
+      <c r="BE31">
         <v>84000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="BF31">
         <v>0.0</v>
       </c>
       <c r="BG31">
         <v>0.0</v>
       </c>
       <c r="BH31">
         <v>0.0</v>
       </c>
       <c r="BI31">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:61">
+      <c r="BJ31">
+        <v>0.0</v>
+      </c>
+      <c r="BK31">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:63">
       <c r="A32" t="s">
-        <v>148</v>
+        <v>150</v>
       </c>
       <c r="B32">
+        <v>563058000.0</v>
+      </c>
+      <c r="C32">
+        <v>541171000.0</v>
+      </c>
+      <c r="D32">
         <v>524269000.0</v>
       </c>
-      <c r="C32">
+      <c r="E32">
         <v>505194000.0</v>
       </c>
-      <c r="D32">
+      <c r="F32">
         <v>489930000.0</v>
       </c>
-      <c r="E32">
+      <c r="G32">
         <v>473651000.0</v>
       </c>
-      <c r="F32">
+      <c r="H32">
         <v>460455000.0</v>
       </c>
-      <c r="G32">
+      <c r="I32">
         <v>444673000.0</v>
       </c>
-      <c r="H32">
+      <c r="J32">
         <v>435746000.0</v>
       </c>
-      <c r="I32">
+      <c r="K32">
         <v>419776000.0</v>
       </c>
-      <c r="J32">
+      <c r="L32">
         <v>403771000.0</v>
       </c>
-      <c r="K32">
+      <c r="M32">
         <v>393841000.0</v>
       </c>
-      <c r="L32">
+      <c r="N32">
         <v>389977000.0</v>
       </c>
-      <c r="M32">
+      <c r="O32">
         <v>355040000.0</v>
       </c>
-      <c r="N32">
+      <c r="P32">
         <v>345805000.0</v>
       </c>
-      <c r="O32">
+      <c r="Q32">
         <v>345805000.0</v>
       </c>
-      <c r="P32">
+      <c r="R32">
         <v>345224000.0</v>
       </c>
-      <c r="Q32">
+      <c r="S32">
         <v>341597000.0</v>
       </c>
-      <c r="R32">
+      <c r="T32">
         <v>328342000.0</v>
       </c>
-      <c r="S32">
+      <c r="U32">
         <v>320797000.0</v>
       </c>
-      <c r="T32">
+      <c r="V32">
         <v>316406000.0</v>
       </c>
-      <c r="U32">
+      <c r="W32">
         <v>304112000.0</v>
       </c>
-      <c r="V32">
+      <c r="X32">
         <v>282534000.0</v>
       </c>
-      <c r="W32">
+      <c r="Y32">
         <v>254180000.0</v>
       </c>
-      <c r="X32">
+      <c r="Z32">
         <v>236059000.0</v>
       </c>
-      <c r="Y32">
+      <c r="AA32">
         <v>215987000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AB32">
         <v>204588000.0</v>
       </c>
-      <c r="AA32">
+      <c r="AC32">
         <v>196791000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AD32">
         <v>185419000.0</v>
       </c>
-      <c r="AC32">
+      <c r="AE32">
         <v>174290000.0</v>
       </c>
-      <c r="AD32">
+      <c r="AF32">
         <v>164197000.0</v>
       </c>
-      <c r="AE32">
+      <c r="AG32">
         <v>155600000.0</v>
       </c>
-      <c r="AF32">
+      <c r="AH32">
         <v>146132000.0</v>
       </c>
-      <c r="AG32">
+      <c r="AI32">
         <v>137775000.0</v>
       </c>
-      <c r="AH32">
+      <c r="AJ32">
         <v>118545000.0</v>
       </c>
-      <c r="AI32">
+      <c r="AK32">
         <v>111031000.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AL32">
         <v>103522000.0</v>
       </c>
-      <c r="AK32">
+      <c r="AM32">
         <v>92538000.0</v>
       </c>
-      <c r="AL32">
+      <c r="AN32">
         <v>84176000.0</v>
       </c>
-      <c r="AM32">
+      <c r="AO32">
         <v>75611000.0</v>
       </c>
-      <c r="AN32">
+      <c r="AP32">
         <v>68730000.0</v>
       </c>
-      <c r="AO32">
+      <c r="AQ32">
         <v>61586000.0</v>
       </c>
-      <c r="AP32">
+      <c r="AR32">
         <v>61586000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AS32">
         <v>56831000.0</v>
       </c>
-      <c r="AR32">
+      <c r="AT32">
         <v>53582000.0</v>
       </c>
-      <c r="AS32">
+      <c r="AU32">
         <v>48581000.0</v>
       </c>
-      <c r="AT32">
+      <c r="AV32">
         <v>44524000.0</v>
       </c>
-      <c r="AU32">
+      <c r="AW32">
         <v>41559000.0</v>
       </c>
-      <c r="AV32">
+      <c r="AX32">
         <v>37504000.0</v>
       </c>
-      <c r="AW32">
+      <c r="AY32">
         <v>33931000.0</v>
       </c>
-      <c r="AX32">
+      <c r="AZ32">
         <v>28847000.0</v>
       </c>
-      <c r="AY32">
+      <c r="BA32">
         <v>21414000.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BB32">
         <v>18594000.0</v>
       </c>
-      <c r="BA32">
+      <c r="BC32">
         <v>15522000.0</v>
       </c>
-      <c r="BB32">
+      <c r="BD32">
         <v>13297000.0</v>
       </c>
-      <c r="BC32">
+      <c r="BE32">
         <v>11495000.0</v>
       </c>
-      <c r="BD32">
+      <c r="BF32">
         <v>10107000.0</v>
       </c>
-      <c r="BE32">
+      <c r="BG32">
         <v>8777000.0</v>
       </c>
-      <c r="BF32">
+      <c r="BH32">
         <v>7786000.0</v>
       </c>
-      <c r="BG32">
+      <c r="BI32">
         <v>6645000.0</v>
       </c>
-      <c r="BH32">
+      <c r="BJ32">
         <v>5658000.0</v>
       </c>
-      <c r="BI32">
+      <c r="BK32">
         <v>4511000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:Q30"/>
@@ -17075,51 +17509,51 @@
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
       <c r="O1" t="s">
         <v>14</v>
       </c>
       <c r="P1" t="s">
         <v>15</v>
       </c>
       <c r="Q1" t="s">
         <v>16</v>
       </c>
     </row>
     <row r="2" spans="1:17">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
         <v>661712000.0</v>
       </c>
       <c r="C2">
         <v>609622000.0</v>
       </c>
       <c r="D2">
         <v>244686000.0</v>
       </c>
       <c r="E2">
         <v>451355000.0</v>
       </c>
       <c r="F2">
         <v>168858000.0</v>
       </c>
       <c r="G2">
         <v>268103000.0</v>
       </c>
       <c r="H2">
         <v>331057000.0</v>
       </c>
       <c r="I2">
         <v>85230000.0</v>
       </c>
@@ -17128,51 +17562,51 @@
       </c>
       <c r="K2">
         <v>39226000.0</v>
       </c>
       <c r="L2">
         <v>40200000.0</v>
       </c>
       <c r="M2">
         <v>101258000.0</v>
       </c>
       <c r="N2">
         <v>7510000.0</v>
       </c>
       <c r="O2">
         <v>10374000.0</v>
       </c>
       <c r="P2">
         <v>4501000.0</v>
       </c>
       <c r="Q2">
         <v>1474000.0</v>
       </c>
     </row>
     <row r="3" spans="1:17">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
         <v>8553000</v>
       </c>
       <c r="C3">
         <v>17813000</v>
       </c>
       <c r="D3">
         <v>66049000</v>
       </c>
       <c r="E3">
         <v>70664000</v>
       </c>
       <c r="F3">
         <v>37700000</v>
       </c>
       <c r="G3">
         <v>18853000</v>
       </c>
       <c r="H3">
         <v>22066000</v>
       </c>
       <c r="I3">
         <v>14076000</v>
       </c>
@@ -17181,93 +17615,93 @@
       </c>
       <c r="K3">
         <v>4515000</v>
       </c>
       <c r="L3">
         <v>6792000</v>
       </c>
       <c r="M3">
         <v>6821000</v>
       </c>
       <c r="N3">
         <v>3070000</v>
       </c>
       <c r="O3">
         <v>947000</v>
       </c>
       <c r="P3">
         <v>1754000</v>
       </c>
       <c r="Q3">
         <v>1064000</v>
       </c>
     </row>
     <row r="4" spans="1:17">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
     </row>
     <row r="5" spans="1:17">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
     </row>
     <row r="6" spans="1:17">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
         <v>-350134000.0</v>
       </c>
       <c r="C6">
         <v>51317000.0</v>
       </c>
       <c r="D6">
         <v>364936000.0</v>
       </c>
       <c r="E6">
         <v>-206669000.0</v>
       </c>
       <c r="F6">
         <v>282497000.0</v>
       </c>
       <c r="G6">
         <v>-99245000.0</v>
       </c>
       <c r="H6">
         <v>-62954000.0</v>
       </c>
       <c r="I6">
         <v>245827000.0</v>
       </c>
@@ -17276,125 +17710,125 @@
       </c>
       <c r="K6">
         <v>53838000.0</v>
       </c>
       <c r="L6">
         <v>-974000.0</v>
       </c>
       <c r="M6">
         <v>-61058000.0</v>
       </c>
       <c r="N6">
         <v>93748000.0</v>
       </c>
       <c r="O6">
         <v>-2864000.0</v>
       </c>
       <c r="P6">
         <v>5873000.0</v>
       </c>
       <c r="Q6">
         <v>3027000.0</v>
       </c>
     </row>
     <row r="7" spans="1:17">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7">
-        <v>391465000.0</v>
+        <v>409382000.0</v>
       </c>
       <c r="C7">
         <v>104352000.0</v>
       </c>
       <c r="D7">
         <v>-35809000.0</v>
       </c>
       <c r="E7">
         <v>48384000.0</v>
       </c>
       <c r="F7">
         <v>41350000.0</v>
       </c>
       <c r="G7">
         <v>168898000.0</v>
       </c>
       <c r="H7">
         <v>88400000.0</v>
       </c>
       <c r="I7">
         <v>60045000.0</v>
       </c>
       <c r="J7">
         <v>86034000.0</v>
       </c>
       <c r="K7">
         <v>53784000.0</v>
       </c>
       <c r="L7">
         <v>47327000.0</v>
       </c>
       <c r="M7">
         <v>38202000.0</v>
       </c>
       <c r="N7">
         <v>23983000.0</v>
       </c>
       <c r="O7">
         <v>9310000.0</v>
       </c>
       <c r="P7">
         <v>6746000.0</v>
       </c>
       <c r="Q7">
         <v>4923000.0</v>
       </c>
     </row>
     <row r="8" spans="1:17">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
     </row>
     <row r="9" spans="1:17">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
         <v>3219000.0</v>
       </c>
       <c r="C9">
         <v>12720000.0</v>
       </c>
       <c r="D9">
         <v>-15308000.0</v>
       </c>
       <c r="E9">
         <v>-11719000.0</v>
       </c>
       <c r="F9">
         <v>-6250000.0</v>
       </c>
       <c r="G9">
         <v>-6457000.0</v>
       </c>
       <c r="H9">
         <v>-3459000.0</v>
       </c>
       <c r="I9">
         <v>-2128000.0</v>
       </c>
@@ -17403,215 +17837,215 @@
       </c>
       <c r="K9">
         <v>-1818000.0</v>
       </c>
       <c r="L9">
         <v>-5411000.0</v>
       </c>
       <c r="M9">
         <v>-383000.0</v>
       </c>
       <c r="N9">
         <v>125000.0</v>
       </c>
       <c r="O9">
         <v>-580000.0</v>
       </c>
       <c r="P9">
         <v>-181000.0</v>
       </c>
       <c r="Q9">
         <v>-109000.0</v>
       </c>
     </row>
     <row r="10" spans="1:17">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-61356000.0</v>
       </c>
       <c r="G10">
         <v>20117000.0</v>
       </c>
       <c r="H10">
         <v>28022000.0</v>
       </c>
       <c r="I10">
         <v>-3441000.0</v>
       </c>
       <c r="J10">
         <v>17783000.0</v>
       </c>
       <c r="K10">
         <v>-4654000.0</v>
       </c>
       <c r="L10">
         <v>7086000.0</v>
       </c>
       <c r="M10">
         <v>8247000.0</v>
       </c>
       <c r="N10">
         <v>3195000.0</v>
       </c>
       <c r="O10">
         <v>124000.0</v>
       </c>
       <c r="P10">
         <v>941000.0</v>
       </c>
       <c r="Q10">
         <v>1085000.0</v>
       </c>
     </row>
     <row r="11" spans="1:17">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>36873000.0</v>
       </c>
       <c r="F11">
         <v>108956000.0</v>
       </c>
       <c r="G11">
         <v>155238000.0</v>
       </c>
       <c r="H11">
         <v>63837000.0</v>
       </c>
       <c r="I11">
         <v>65614000.0</v>
       </c>
       <c r="J11">
         <v>70187000.0</v>
       </c>
       <c r="K11">
         <v>60256000.0</v>
       </c>
       <c r="L11">
         <v>45652000.0</v>
       </c>
       <c r="M11">
         <v>30324000.0</v>
       </c>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
     </row>
     <row r="12" spans="1:17">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>385561000.0</v>
       </c>
       <c r="F12">
         <v>117365000.0</v>
       </c>
       <c r="G12">
         <v>163873000.0</v>
       </c>
       <c r="H12">
         <v>109926000.0</v>
       </c>
       <c r="I12">
         <v>71272000.0</v>
       </c>
       <c r="J12">
         <v>44904000.0</v>
       </c>
       <c r="K12">
         <v>27793000.0</v>
       </c>
       <c r="L12">
         <v>18443000.0</v>
       </c>
       <c r="M12">
         <v>15715000.0</v>
       </c>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
     </row>
     <row r="13" spans="1:17">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>23230000.0</v>
       </c>
       <c r="F13">
         <v>-61356000.0</v>
       </c>
       <c r="G13">
         <v>-46592000.0</v>
       </c>
       <c r="H13">
         <v>28022000.0</v>
       </c>
       <c r="I13">
         <v>-3441000.0</v>
       </c>
       <c r="J13">
         <v>17763000.0</v>
       </c>
       <c r="K13">
         <v>-4047000.0</v>
       </c>
       <c r="L13">
         <v>7891000.0</v>
       </c>
       <c r="M13">
         <v>7292000.0</v>
       </c>
       <c r="N13">
         <v>3195000.0</v>
       </c>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
     </row>
     <row r="14" spans="1:17">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14">
         <v>31453000.0</v>
       </c>
       <c r="C14">
         <v>31115000.0</v>
       </c>
       <c r="D14">
         <v>26446000.0</v>
       </c>
       <c r="E14">
         <v>22857000.0</v>
       </c>
       <c r="F14">
         <v>18881000.0</v>
       </c>
       <c r="G14">
         <v>17187000.0</v>
       </c>
       <c r="H14">
         <v>16714000.0</v>
       </c>
       <c r="I14">
         <v>11508000.0</v>
       </c>
@@ -17620,76 +18054,76 @@
       </c>
       <c r="K14">
         <v>5285000.0</v>
       </c>
       <c r="L14">
         <v>5635000.0</v>
       </c>
       <c r="M14">
         <v>2815000.0</v>
       </c>
       <c r="N14">
         <v>1229000.0</v>
       </c>
       <c r="O14">
         <v>871000.0</v>
       </c>
       <c r="P14">
         <v>592000.0</v>
       </c>
       <c r="Q14">
         <v>119000.0</v>
       </c>
     </row>
     <row r="15" spans="1:17">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>2341000.0</v>
       </c>
       <c r="F15">
         <v>13255000.0</v>
       </c>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
     </row>
     <row r="16" spans="1:17">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
         <v>311578000.0</v>
       </c>
       <c r="C16">
         <v>660939000.0</v>
       </c>
       <c r="D16">
         <v>609622000.0</v>
       </c>
       <c r="E16">
         <v>244686000.0</v>
       </c>
       <c r="F16">
         <v>451355000.0</v>
       </c>
       <c r="G16">
         <v>168858000.0</v>
       </c>
       <c r="H16">
         <v>268103000.0</v>
       </c>
       <c r="I16">
         <v>331057000.0</v>
       </c>
@@ -17698,72 +18132,72 @@
       </c>
       <c r="K16">
         <v>93064000.0</v>
       </c>
       <c r="L16">
         <v>39226000.0</v>
       </c>
       <c r="M16">
         <v>40200000.0</v>
       </c>
       <c r="N16">
         <v>101258000.0</v>
       </c>
       <c r="O16">
         <v>7510000.0</v>
       </c>
       <c r="P16">
         <v>10374000.0</v>
       </c>
       <c r="Q16">
         <v>4501000.0</v>
       </c>
     </row>
     <row r="17" spans="1:17">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
     </row>
     <row r="18" spans="1:17">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
         <v>574305000.0</v>
       </c>
       <c r="C18">
         <v>479602000.0</v>
       </c>
       <c r="D18">
         <v>182197000.0</v>
       </c>
       <c r="E18">
         <v>-33512000.0</v>
       </c>
       <c r="F18">
         <v>27985000.0</v>
       </c>
       <c r="G18">
         <v>129196000.0</v>
       </c>
       <c r="H18">
         <v>127498000.0</v>
       </c>
       <c r="I18">
         <v>101633000.0</v>
       </c>
@@ -17772,162 +18206,162 @@
       </c>
       <c r="K18">
         <v>36058000.0</v>
       </c>
       <c r="L18">
         <v>14084000.0</v>
       </c>
       <c r="M18">
         <v>-7624000.0</v>
       </c>
       <c r="N18">
         <v>1173000.0</v>
       </c>
       <c r="O18">
         <v>-4555000.0</v>
       </c>
       <c r="P18">
         <v>-12353000.0</v>
       </c>
       <c r="Q18">
         <v>-6374000.0</v>
       </c>
     </row>
     <row r="19" spans="1:17">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19">
         <v>-857909000.0</v>
       </c>
       <c r="C19">
         <v>-35466000.0</v>
       </c>
       <c r="D19">
         <v>616933000.0</v>
       </c>
       <c r="E19">
         <v>-54658000.0</v>
       </c>
       <c r="F19">
         <v>457298000.0</v>
       </c>
       <c r="G19">
         <v>-800230000.0</v>
       </c>
       <c r="H19">
         <v>-244013000.0</v>
       </c>
       <c r="I19">
         <v>-287589000.0</v>
       </c>
       <c r="J19">
         <v>-114874000.0</v>
       </c>
       <c r="K19">
         <v>-8393000.0</v>
       </c>
       <c r="L19">
         <v>-21876000.0</v>
       </c>
       <c r="M19">
         <v>-49592000.0</v>
       </c>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
     </row>
     <row r="20" spans="1:17">
       <c r="A20" t="s">
-        <v>172</v>
+        <v>174</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
     </row>
     <row r="21" spans="1:17">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21">
         <v>575000000.0</v>
       </c>
       <c r="C21">
         <v>0.0</v>
       </c>
       <c r="D21">
         <v>-362667000.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
         <v>0.0</v>
       </c>
       <c r="G21">
         <v>575000000.0</v>
       </c>
       <c r="H21">
         <v>575000000.0</v>
       </c>
       <c r="I21">
         <v>442750000.0</v>
       </c>
       <c r="J21">
         <v>-170000.0</v>
       </c>
       <c r="K21">
         <v>-170000.0</v>
       </c>
       <c r="L21">
         <v>-170000.0</v>
       </c>
       <c r="M21">
         <v>-170000.0</v>
       </c>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
     </row>
     <row r="22" spans="1:17">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
         <v>50646000.0</v>
       </c>
       <c r="C22">
         <v>138322000.0</v>
       </c>
       <c r="D22">
         <v>33137000.0</v>
       </c>
       <c r="E22">
         <v>-424863000.0</v>
       </c>
       <c r="F22">
         <v>-117209000.0</v>
       </c>
       <c r="G22">
         <v>-216520000.0</v>
       </c>
       <c r="H22">
         <v>-86414000.0</v>
       </c>
       <c r="I22">
         <v>-37120000.0</v>
       </c>
@@ -17936,51 +18370,51 @@
       </c>
       <c r="K22">
         <v>-47157000.0</v>
       </c>
       <c r="L22">
         <v>-51334000.0</v>
       </c>
       <c r="M22">
         <v>-56566000.0</v>
       </c>
       <c r="N22">
         <v>-28720000.0</v>
       </c>
       <c r="O22">
         <v>-14972000.0</v>
       </c>
       <c r="P22">
         <v>-22740000.0</v>
       </c>
       <c r="Q22">
         <v>-11489000.0</v>
       </c>
     </row>
     <row r="23" spans="1:17">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
         <v>-71875000.0</v>
       </c>
       <c r="C23">
         <v>59576000.0</v>
       </c>
       <c r="D23">
         <v>39660000.0</v>
       </c>
       <c r="E23">
         <v>42710000.0</v>
       </c>
       <c r="F23">
         <v>39943000.0</v>
       </c>
       <c r="G23">
         <v>-15713000.0</v>
       </c>
       <c r="H23">
         <v>31495000.0</v>
       </c>
       <c r="I23">
         <v>-25043000.0</v>
       </c>
@@ -17989,200 +18423,200 @@
       </c>
       <c r="K23">
         <v>21658000.0</v>
       </c>
       <c r="L23">
         <v>6818000.0</v>
       </c>
       <c r="M23">
         <v>682000.0</v>
       </c>
       <c r="N23">
         <v>519000.0</v>
       </c>
       <c r="O23">
         <v>61000.0</v>
       </c>
       <c r="P23">
         <v>21025000.0</v>
       </c>
       <c r="Q23">
         <v>10103000.0</v>
       </c>
     </row>
     <row r="24" spans="1:17">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24">
         <v>-10041000.0</v>
       </c>
       <c r="C24">
         <v>-973000.0</v>
       </c>
       <c r="D24">
         <v>-3139000.0</v>
       </c>
       <c r="E24">
         <v>580000.0</v>
       </c>
       <c r="F24">
-        <v>455368000.0</v>
+        <v>-1930000.0</v>
       </c>
       <c r="G24">
         <v>-5643000.0</v>
       </c>
       <c r="H24">
         <v>2971000.0</v>
       </c>
       <c r="I24">
         <v>-108000.0</v>
       </c>
       <c r="J24">
         <v>-36395000.0</v>
       </c>
       <c r="K24">
         <v>49492000.0</v>
       </c>
       <c r="L24">
         <v>60612000.0</v>
       </c>
       <c r="M24">
         <v>-48390000.0</v>
       </c>
       <c r="N24">
         <v>250000.0</v>
       </c>
       <c r="O24">
         <v>1716000.0</v>
       </c>
       <c r="P24">
         <v>538000.0</v>
       </c>
       <c r="Q24">
         <v>6000.0</v>
       </c>
     </row>
     <row r="25" spans="1:17">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
-        <v>201036000.0</v>
+        <v>-54257000.0</v>
       </c>
       <c r="C25">
         <v>-11899000.0</v>
       </c>
       <c r="D25">
         <v>8631000.0</v>
       </c>
       <c r="E25">
         <v>211803000.0</v>
       </c>
       <c r="F25">
         <v>-153182000.0</v>
       </c>
       <c r="G25">
         <v>34425000.0</v>
       </c>
       <c r="H25">
         <v>20592000.0</v>
       </c>
       <c r="I25">
         <v>9905000.0</v>
       </c>
       <c r="J25">
         <v>53984000.0</v>
       </c>
       <c r="K25">
         <v>32208000.0</v>
       </c>
       <c r="L25">
         <v>27752000.0</v>
       </c>
       <c r="M25">
         <v>955000.0</v>
       </c>
       <c r="N25">
         <v>21087000.0</v>
       </c>
       <c r="O25">
         <v>10493000.0</v>
       </c>
       <c r="P25"/>
       <c r="Q25"/>
     </row>
     <row r="26" spans="1:17">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26">
         <v>-574999000.0</v>
       </c>
       <c r="C26">
         <v>-466302000.0</v>
       </c>
       <c r="D26">
         <v>-127017000.0</v>
       </c>
       <c r="E26">
         <v>-231873000.0</v>
       </c>
       <c r="F26">
         <v>-200000000.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>31495000.0</v>
       </c>
       <c r="I26">
         <v>32896000.0</v>
       </c>
       <c r="J26">
         <v>24158000.0</v>
       </c>
       <c r="K26">
         <v>21658000.0</v>
       </c>
       <c r="L26">
         <v>6818000.0</v>
       </c>
       <c r="M26">
         <v>812000.0</v>
       </c>
       <c r="N26">
         <v>94200000.0</v>
       </c>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
     </row>
     <row r="27" spans="1:17">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27">
         <v>237376000.0</v>
       </c>
       <c r="C27">
         <v>240721000.0</v>
       </c>
       <c r="D27">
         <v>224625000.0</v>
       </c>
       <c r="E27">
         <v>236836000.0</v>
       </c>
       <c r="F27">
         <v>221391000.0</v>
       </c>
       <c r="G27">
         <v>147313000.0</v>
       </c>
       <c r="H27">
         <v>109337000.0</v>
       </c>
       <c r="I27">
         <v>72330000.0</v>
       </c>
@@ -18191,51 +18625,51 @@
       </c>
       <c r="K27">
         <v>28048000.0</v>
       </c>
       <c r="L27">
         <v>18750000.0</v>
       </c>
       <c r="M27">
         <v>13937000.0</v>
       </c>
       <c r="N27">
         <v>7327000.0</v>
       </c>
       <c r="O27">
         <v>1020000.0</v>
       </c>
       <c r="P27">
         <v>4733000.0</v>
       </c>
       <c r="Q27">
         <v>1111000.0</v>
       </c>
     </row>
     <row r="28" spans="1:17">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
         <v>-42998000.0</v>
       </c>
       <c r="C28">
         <v>-406726000.0</v>
       </c>
       <c r="D28">
         <v>-450024000.0</v>
       </c>
       <c r="E28">
         <v>-189163000.0</v>
       </c>
       <c r="F28">
         <v>-160057000.0</v>
       </c>
       <c r="G28">
         <v>552936000.0</v>
       </c>
       <c r="H28">
         <v>31495000.0</v>
       </c>
       <c r="I28">
         <v>417707000.0</v>
       </c>
@@ -18244,51 +18678,51 @@
       </c>
       <c r="K28">
         <v>21658000.0</v>
       </c>
       <c r="L28">
         <v>6818000.0</v>
       </c>
       <c r="M28">
         <v>812000.0</v>
       </c>
       <c r="N28">
         <v>94213000.0</v>
       </c>
       <c r="O28">
         <v>61000.0</v>
       </c>
       <c r="P28">
         <v>21025000.0</v>
       </c>
       <c r="Q28">
         <v>10103000.0</v>
       </c>
     </row>
     <row r="29" spans="1:17">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
         <v>582858000.0</v>
       </c>
       <c r="C29">
         <v>497415000.0</v>
       </c>
       <c r="D29">
         <v>248246000.0</v>
       </c>
       <c r="E29">
         <v>37152000.0</v>
       </c>
       <c r="F29">
         <v>65685000.0</v>
       </c>
       <c r="G29">
         <v>148049000.0</v>
       </c>
       <c r="H29">
         <v>149564000.0</v>
       </c>
       <c r="I29">
         <v>115709000.0</v>
       </c>
@@ -18297,51 +18731,51 @@
       </c>
       <c r="K29">
         <v>40573000.0</v>
       </c>
       <c r="L29">
         <v>20876000.0</v>
       </c>
       <c r="M29">
         <v>-803000.0</v>
       </c>
       <c r="N29">
         <v>4243000.0</v>
       </c>
       <c r="O29">
         <v>-3608000.0</v>
       </c>
       <c r="P29">
         <v>-10599000.0</v>
       </c>
       <c r="Q29">
         <v>-5310000.0</v>
       </c>
     </row>
     <row r="30" spans="1:17">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
         <v>-902148000.0</v>
       </c>
       <c r="C30">
         <v>-35466000.0</v>
       </c>
       <c r="D30">
         <v>566714000.0</v>
       </c>
       <c r="E30">
         <v>-54658000.0</v>
       </c>
       <c r="F30">
         <v>376869000.0</v>
       </c>
       <c r="G30">
         <v>-800230000.0</v>
       </c>
       <c r="H30">
         <v>-244013000.0</v>
       </c>
       <c r="I30">
         <v>-287589000.0</v>
       </c>
@@ -18369,573 +18803,591 @@
       <c r="Q30">
         <v>-1766000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BD30"/>
+  <dimension ref="A1:BF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
-    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="13.997" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:56">
+    <row r="1" spans="1:58">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>78</v>
+      </c>
+      <c r="C1" t="s">
+        <v>79</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...4 lines deleted...]
-        <v>79</v>
       </c>
       <c r="E1" t="s">
         <v>80</v>
       </c>
       <c r="F1" t="s">
+        <v>81</v>
+      </c>
+      <c r="G1" t="s">
+        <v>82</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...4 lines deleted...]
-        <v>82</v>
       </c>
       <c r="I1" t="s">
         <v>83</v>
       </c>
       <c r="J1" t="s">
+        <v>84</v>
+      </c>
+      <c r="K1" t="s">
+        <v>85</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...4 lines deleted...]
-        <v>85</v>
       </c>
       <c r="M1" t="s">
         <v>86</v>
       </c>
       <c r="N1" t="s">
+        <v>87</v>
+      </c>
+      <c r="O1" t="s">
+        <v>88</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...4 lines deleted...]
-        <v>88</v>
       </c>
       <c r="Q1" t="s">
         <v>89</v>
       </c>
       <c r="R1" t="s">
+        <v>90</v>
+      </c>
+      <c r="S1" t="s">
+        <v>91</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...4 lines deleted...]
-        <v>91</v>
       </c>
       <c r="U1" t="s">
         <v>92</v>
       </c>
       <c r="V1" t="s">
+        <v>93</v>
+      </c>
+      <c r="W1" t="s">
+        <v>94</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...4 lines deleted...]
-        <v>94</v>
       </c>
       <c r="Y1" t="s">
         <v>95</v>
       </c>
       <c r="Z1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...4 lines deleted...]
-        <v>97</v>
       </c>
       <c r="AC1" t="s">
         <v>98</v>
       </c>
       <c r="AD1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>100</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...4 lines deleted...]
-        <v>100</v>
       </c>
       <c r="AG1" t="s">
         <v>101</v>
       </c>
       <c r="AH1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...4 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AK1" t="s">
         <v>104</v>
       </c>
       <c r="AL1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...4 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AO1" t="s">
         <v>107</v>
       </c>
       <c r="AP1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
-      </c>
-[...4 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AS1" t="s">
         <v>110</v>
       </c>
       <c r="AT1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AV1" t="s">
         <v>12</v>
-      </c>
-[...4 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AW1" t="s">
         <v>113</v>
       </c>
       <c r="AX1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AZ1" t="s">
         <v>13</v>
-      </c>
-[...4 lines deleted...]
-        <v>115</v>
       </c>
       <c r="BA1" t="s">
         <v>116</v>
       </c>
       <c r="BB1" t="s">
+        <v>117</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>118</v>
+      </c>
+      <c r="BD1" t="s">
         <v>14</v>
       </c>
-      <c r="BC1" t="s">
-[...2 lines deleted...]
-      <c r="BD1" t="s">
+      <c r="BE1" t="s">
+        <v>119</v>
+      </c>
+      <c r="BF1" t="s">
         <v>15</v>
       </c>
     </row>
-    <row r="2" spans="1:56">
+    <row r="2" spans="1:58">
       <c r="A2" t="s">
-        <v>154</v>
+        <v>156</v>
       </c>
       <c r="B2">
+        <v>1340981000.0</v>
+      </c>
+      <c r="C2">
+        <v>317098000.0</v>
+      </c>
+      <c r="D2">
         <v>899086000.0</v>
       </c>
-      <c r="C2">
+      <c r="E2">
         <v>705043000.0</v>
       </c>
-      <c r="D2">
+      <c r="F2">
         <v>653276000.0</v>
       </c>
-      <c r="E2">
+      <c r="G2">
         <v>660939000.0</v>
       </c>
-      <c r="F2">
+      <c r="H2">
         <v>439434000.0</v>
       </c>
-      <c r="G2">
+      <c r="I2">
         <v>276067000.0</v>
       </c>
-      <c r="H2">
+      <c r="J2">
         <v>513323000.0</v>
       </c>
-      <c r="I2">
+      <c r="K2">
         <v>611747000.0</v>
       </c>
-      <c r="J2">
+      <c r="L2">
         <v>507686000.0</v>
       </c>
-      <c r="K2">
+      <c r="M2">
         <v>468037000.0</v>
       </c>
-      <c r="L2">
+      <c r="N2">
         <v>350913000.0</v>
       </c>
-      <c r="M2">
+      <c r="O2">
         <v>244686000.0</v>
       </c>
-      <c r="N2">
+      <c r="P2">
         <v>299940000.0</v>
       </c>
-      <c r="O2">
+      <c r="Q2">
         <v>241886000.0</v>
       </c>
-      <c r="P2">
+      <c r="R2">
         <v>386609000.0</v>
       </c>
-      <c r="Q2">
+      <c r="S2">
         <v>451355000.0</v>
       </c>
-      <c r="R2">
+      <c r="T2">
         <v>287167000.0</v>
       </c>
-      <c r="S2">
+      <c r="U2">
         <v>362253000.0</v>
       </c>
-      <c r="T2">
+      <c r="V2">
         <v>415843000.0</v>
       </c>
-      <c r="U2">
+      <c r="W2">
         <v>168858000.0</v>
       </c>
-      <c r="V2">
+      <c r="X2">
         <v>158456000.0</v>
       </c>
-      <c r="W2">
+      <c r="Y2">
         <v>173950000.0</v>
       </c>
-      <c r="X2">
+      <c r="Z2">
         <v>191258000.0</v>
       </c>
-      <c r="Y2">
+      <c r="AA2">
         <v>268103000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AB2">
         <v>283158000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AC2">
         <v>351462000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AD2">
         <v>348088000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AE2">
         <v>331057000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AF2">
         <v>319966000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AG2">
         <v>354253000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AH2">
         <v>103487000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AI2">
         <v>85230000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AJ2">
         <v>123903000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AK2">
         <v>124132000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AL2">
         <v>90897000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AM2">
         <v>93064000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AN2">
         <v>57948000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AO2">
         <v>52779000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AP2">
         <v>38179000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AQ2">
         <v>39226000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AR2">
         <v>40409000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AS2">
         <v>43884000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AT2">
         <v>49371000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AU2">
         <v>40200000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AV2">
         <v>44598000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AW2">
         <v>68392000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AX2">
         <v>81493000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AY2">
         <v>101258000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AZ2">
         <v>12669000.0</v>
       </c>
-      <c r="AY2">
+      <c r="BA2">
         <v>7821000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BB2">
         <v>7991000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BC2">
         <v>7510000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BD2">
         <v>7040000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BE2">
         <v>8870000.0</v>
       </c>
-      <c r="BD2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:56">
+      <c r="BF2"/>
+    </row>
+    <row r="3" spans="1:58">
       <c r="A3" t="s">
-        <v>155</v>
+        <v>157</v>
       </c>
       <c r="B3">
+        <v>2800657</v>
+      </c>
+      <c r="C3">
+        <v>3300999</v>
+      </c>
+      <c r="D3">
         <v>2757877</v>
       </c>
-      <c r="C3">
+      <c r="E3">
         <v>1395988</v>
       </c>
-      <c r="D3">
+      <c r="F3">
         <v>2670000</v>
       </c>
-      <c r="E3">
+      <c r="G3">
         <v>3050000</v>
       </c>
-      <c r="F3">
+      <c r="H3">
         <v>1963000</v>
       </c>
-      <c r="G3">
+      <c r="I3">
         <v>2053000</v>
       </c>
-      <c r="H3">
+      <c r="J3">
         <v>7195000</v>
       </c>
-      <c r="I3">
+      <c r="K3">
         <v>8125000</v>
       </c>
-      <c r="J3">
+      <c r="L3">
         <v>9439285</v>
       </c>
-      <c r="K3">
+      <c r="M3">
         <v>19376000</v>
       </c>
-      <c r="L3">
+      <c r="N3">
         <v>15751000</v>
       </c>
-      <c r="M3">
+      <c r="O3">
         <v>20932000</v>
       </c>
-      <c r="N3">
+      <c r="P3">
         <v>14649000</v>
       </c>
-      <c r="O3">
+      <c r="Q3">
         <v>22874000</v>
       </c>
-      <c r="P3">
+      <c r="R3">
         <v>13217000</v>
       </c>
-      <c r="Q3">
+      <c r="S3">
         <v>19924000</v>
       </c>
-      <c r="R3">
+      <c r="T3">
         <v>13702000</v>
       </c>
-      <c r="S3">
+      <c r="U3">
         <v>13030000</v>
       </c>
-      <c r="T3">
+      <c r="V3">
         <v>7119000</v>
       </c>
-      <c r="U3">
+      <c r="W3">
         <v>3849000</v>
       </c>
-      <c r="V3">
+      <c r="X3">
         <v>5380000</v>
       </c>
-      <c r="W3">
+      <c r="Y3">
         <v>5134000</v>
       </c>
-      <c r="X3">
+      <c r="Z3">
         <v>3264000</v>
       </c>
-      <c r="Y3">
+      <c r="AA3">
         <v>6575000</v>
       </c>
-      <c r="Z3">
+      <c r="AB3">
         <v>3766000</v>
       </c>
-      <c r="AA3">
+      <c r="AC3">
         <v>6846000</v>
       </c>
-      <c r="AB3">
+      <c r="AD3">
         <v>6426000</v>
       </c>
-      <c r="AC3">
+      <c r="AE3">
         <v>5028000</v>
       </c>
-      <c r="AD3">
+      <c r="AF3">
         <v>3391000</v>
       </c>
-      <c r="AE3">
+      <c r="AG3">
         <v>3916000</v>
       </c>
-      <c r="AF3">
+      <c r="AH3">
         <v>3911000</v>
       </c>
-      <c r="AG3">
+      <c r="AI3">
         <v>3358000</v>
       </c>
-      <c r="AH3">
+      <c r="AJ3">
         <v>5461000</v>
       </c>
-      <c r="AI3">
+      <c r="AK3">
         <v>3128000</v>
       </c>
-      <c r="AJ3">
+      <c r="AL3">
         <v>2239000</v>
       </c>
-      <c r="AK3">
+      <c r="AM3">
         <v>1616000</v>
       </c>
-      <c r="AL3">
+      <c r="AN3">
         <v>1131000</v>
       </c>
-      <c r="AM3">
+      <c r="AO3">
         <v>1046000</v>
       </c>
-      <c r="AN3">
+      <c r="AP3">
         <v>1129000</v>
       </c>
-      <c r="AO3">
+      <c r="AQ3">
         <v>1209000</v>
       </c>
-      <c r="AP3">
+      <c r="AR3">
         <v>1575000</v>
       </c>
-      <c r="AQ3">
+      <c r="AS3">
         <v>1285000</v>
       </c>
-      <c r="AR3">
+      <c r="AT3">
         <v>1851000</v>
       </c>
-      <c r="AS3">
+      <c r="AU3">
         <v>2081000</v>
       </c>
-      <c r="AT3">
+      <c r="AV3">
         <v>2140000</v>
       </c>
-      <c r="AU3">
+      <c r="AW3">
         <v>1702000</v>
       </c>
-      <c r="AV3">
+      <c r="AX3">
         <v>1511000</v>
       </c>
-      <c r="AW3">
+      <c r="AY3">
         <v>1468000</v>
       </c>
-      <c r="AX3">
+      <c r="AZ3">
         <v>1425000</v>
       </c>
-      <c r="AY3">
+      <c r="BA3">
         <v>568000</v>
       </c>
-      <c r="AZ3">
+      <c r="BB3">
         <v>673000</v>
       </c>
-      <c r="BA3">
+      <c r="BC3">
         <v>404000</v>
       </c>
-      <c r="BB3">
+      <c r="BD3">
         <v>255000</v>
       </c>
-      <c r="BC3">
+      <c r="BE3">
         <v>286000</v>
       </c>
-      <c r="BD3">
+      <c r="BF3">
         <v>1754000</v>
       </c>
     </row>
-    <row r="4" spans="1:56">
+    <row r="4" spans="1:58">
       <c r="A4" t="s">
-        <v>156</v>
+        <v>158</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
@@ -18948,54 +19400,56 @@
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
-    </row>
-    <row r="5" spans="1:56">
+      <c r="BE4"/>
+      <c r="BF4"/>
+    </row>
+    <row r="5" spans="1:58">
       <c r="A5" t="s">
-        <v>157</v>
+        <v>159</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
@@ -19008,390 +19462,404 @@
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
-    </row>
-    <row r="6" spans="1:56">
+      <c r="BE5"/>
+      <c r="BF5"/>
+    </row>
+    <row r="6" spans="1:58">
       <c r="A6" t="s">
-        <v>158</v>
+        <v>160</v>
       </c>
       <c r="B6">
+        <v>-1078091000.0</v>
+      </c>
+      <c r="C6">
+        <v>1023883000.0</v>
+      </c>
+      <c r="D6">
         <v>-581988000.0</v>
       </c>
-      <c r="C6">
+      <c r="E6">
         <v>194043000.0</v>
       </c>
-      <c r="D6">
+      <c r="F6">
         <v>50866000.0</v>
       </c>
-      <c r="E6">
+      <c r="G6">
         <v>-7663000.0</v>
       </c>
-      <c r="F6">
+      <c r="H6">
         <v>221505000.0</v>
       </c>
-      <c r="G6">
+      <c r="I6">
         <v>163367000.0</v>
       </c>
-      <c r="H6">
+      <c r="J6">
         <v>-237256000.0</v>
       </c>
-      <c r="I6">
+      <c r="K6">
         <v>-96299000.0</v>
       </c>
-      <c r="J6">
+      <c r="L6">
         <v>104061000.0</v>
       </c>
-      <c r="K6">
+      <c r="M6">
         <v>36756000.0</v>
       </c>
-      <c r="L6">
+      <c r="N6">
         <v>117124000.0</v>
       </c>
-      <c r="M6">
+      <c r="O6">
         <v>106227000.0</v>
       </c>
-      <c r="N6">
+      <c r="P6">
         <v>-55254000.0</v>
       </c>
-      <c r="O6">
+      <c r="Q6">
         <v>58054000.0</v>
       </c>
-      <c r="P6">
+      <c r="R6">
         <v>-144723000.0</v>
       </c>
-      <c r="Q6">
+      <c r="S6">
         <v>-64746000.0</v>
       </c>
-      <c r="R6">
+      <c r="T6">
         <v>164188000.0</v>
       </c>
-      <c r="S6">
+      <c r="U6">
         <v>-75086000.0</v>
       </c>
-      <c r="T6">
+      <c r="V6">
         <v>-53590000.0</v>
       </c>
-      <c r="U6">
+      <c r="W6">
         <v>246985000.0</v>
       </c>
-      <c r="V6">
+      <c r="X6">
         <v>10402000.0</v>
       </c>
-      <c r="W6">
+      <c r="Y6">
         <v>-15494000.0</v>
       </c>
-      <c r="X6">
+      <c r="Z6">
         <v>-17308000.0</v>
       </c>
-      <c r="Y6">
+      <c r="AA6">
         <v>-76845000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AB6">
         <v>-15055000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AC6">
         <v>-68304000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AD6">
         <v>3374000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AE6">
         <v>17031000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AF6">
         <v>11091000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AG6">
         <v>-34287000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AH6">
         <v>250766000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AI6">
         <v>18257000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AJ6">
         <v>-38673000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AK6">
         <v>-229000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AL6">
         <v>33235000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AM6">
         <v>-2167000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AN6">
         <v>35116000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AO6">
         <v>5169000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AP6">
         <v>14600000.0</v>
       </c>
-      <c r="AO6">
+      <c r="AQ6">
         <v>-1047000.0</v>
       </c>
-      <c r="AP6">
+      <c r="AR6">
         <v>-1183000.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AS6">
         <v>-3475000.0</v>
       </c>
-      <c r="AR6">
+      <c r="AT6">
         <v>-5487000.0</v>
       </c>
-      <c r="AS6">
+      <c r="AU6">
         <v>9171000.0</v>
       </c>
-      <c r="AT6">
+      <c r="AV6">
         <v>-4398000.0</v>
       </c>
-      <c r="AU6">
+      <c r="AW6">
         <v>-23794000.0</v>
       </c>
-      <c r="AV6">
+      <c r="AX6">
         <v>-13101000.0</v>
       </c>
-      <c r="AW6">
+      <c r="AY6">
         <v>-19765000.0</v>
       </c>
-      <c r="AX6">
+      <c r="AZ6">
         <v>88589000.0</v>
       </c>
-      <c r="AY6">
+      <c r="BA6">
         <v>4848000.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BB6">
         <v>-170000.0</v>
       </c>
-      <c r="BA6">
+      <c r="BC6">
         <v>481000.0</v>
       </c>
-      <c r="BB6">
+      <c r="BD6">
         <v>470000.0</v>
       </c>
-      <c r="BC6">
+      <c r="BE6">
         <v>-1830000.0</v>
       </c>
-      <c r="BD6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:56">
+      <c r="BF6"/>
+    </row>
+    <row r="7" spans="1:58">
       <c r="A7" t="s">
-        <v>159</v>
+        <v>161</v>
       </c>
       <c r="B7">
+        <v>69184160.0</v>
+      </c>
+      <c r="C7">
+        <v>74790999.0</v>
+      </c>
+      <c r="D7">
         <v>181609633.0</v>
       </c>
-      <c r="C7">
+      <c r="E7">
         <v>144061170.0</v>
       </c>
-      <c r="D7">
+      <c r="F7">
         <v>128587000.0</v>
       </c>
-      <c r="E7">
+      <c r="G7">
         <v>41520000.0</v>
       </c>
-      <c r="F7">
+      <c r="H7">
         <v>19923000.0</v>
       </c>
-      <c r="G7">
+      <c r="I7">
         <v>44555000.0</v>
       </c>
-      <c r="H7">
+      <c r="J7">
         <v>6615000.0</v>
       </c>
-      <c r="I7">
+      <c r="K7">
         <v>29878000.0</v>
       </c>
-      <c r="J7">
+      <c r="L7">
         <v>24662077.0</v>
       </c>
-      <c r="K7">
+      <c r="M7">
         <v>-15222000.0</v>
       </c>
-      <c r="L7">
+      <c r="N7">
         <v>-36102000.0</v>
       </c>
-      <c r="M7">
+      <c r="O7">
         <v>-9241000.0</v>
       </c>
-      <c r="N7">
+      <c r="P7">
         <v>29862000.0</v>
       </c>
-      <c r="O7">
+      <c r="Q7">
         <v>-9068000.0</v>
       </c>
-      <c r="P7">
+      <c r="R7">
         <v>-1024000.0</v>
       </c>
-      <c r="Q7">
+      <c r="S7">
         <v>28614000.0</v>
       </c>
-      <c r="R7">
+      <c r="T7">
         <v>42882000.0</v>
       </c>
-      <c r="S7">
+      <c r="U7">
         <v>14597000.0</v>
       </c>
-      <c r="T7">
+      <c r="V7">
         <v>-33688000.0</v>
       </c>
-      <c r="U7">
+      <c r="W7">
         <v>17559000.0</v>
       </c>
-      <c r="V7">
+      <c r="X7">
         <v>30119000.0</v>
       </c>
-      <c r="W7">
+      <c r="Y7">
         <v>30776000.0</v>
       </c>
-      <c r="X7">
+      <c r="Z7">
         <v>62725000.0</v>
       </c>
-      <c r="Y7">
+      <c r="AA7">
         <v>45278000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AB7">
         <v>22751000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AC7">
         <v>16333000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AD7">
         <v>17098000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AE7">
         <v>32218000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AF7">
         <v>13890000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AG7">
         <v>7119000.0</v>
       </c>
-      <c r="AF7">
+      <c r="AH7">
         <v>12474000.0</v>
       </c>
-      <c r="AG7">
+      <c r="AI7">
         <v>26562000.0</v>
       </c>
-      <c r="AH7">
+      <c r="AJ7">
         <v>18316000.0</v>
       </c>
-      <c r="AI7">
+      <c r="AK7">
         <v>21190000.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AL7">
         <v>19631000.0</v>
       </c>
-      <c r="AK7">
+      <c r="AM7">
         <v>26896000.0</v>
       </c>
-      <c r="AL7">
+      <c r="AN7">
         <v>16892000.0</v>
       </c>
-      <c r="AM7">
+      <c r="AO7">
         <v>11383000.0</v>
       </c>
-      <c r="AN7">
+      <c r="AP7">
         <v>14239000.0</v>
       </c>
-      <c r="AO7">
+      <c r="AQ7">
         <v>11270000.0</v>
       </c>
-      <c r="AP7">
+      <c r="AR7">
         <v>13534000.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AS7">
         <v>11330000.0</v>
       </c>
-      <c r="AR7">
+      <c r="AT7">
         <v>12256000.0</v>
       </c>
-      <c r="AS7">
+      <c r="AU7">
         <v>10207000.0</v>
       </c>
-      <c r="AT7">
+      <c r="AV7">
         <v>10786000.0</v>
       </c>
-      <c r="AU7">
+      <c r="AW7">
         <v>7027000.0</v>
       </c>
-      <c r="AV7">
+      <c r="AX7">
         <v>8027000.0</v>
       </c>
-      <c r="AW7">
+      <c r="AY7">
         <v>12362000.0</v>
       </c>
-      <c r="AX7">
+      <c r="AZ7">
         <v>9034000.0</v>
       </c>
-      <c r="AY7">
+      <c r="BA7">
         <v>5621000.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BB7">
         <v>4524000.0</v>
       </c>
-      <c r="BA7">
+      <c r="BC7">
         <v>4804000.0</v>
       </c>
-      <c r="BB7">
+      <c r="BD7">
         <v>3483000.0</v>
       </c>
-      <c r="BC7">
+      <c r="BE7">
         <v>1728000.0</v>
       </c>
-      <c r="BD7"/>
-[...1 lines deleted...]
-    <row r="8" spans="1:56">
+      <c r="BF7"/>
+    </row>
+    <row r="8" spans="1:58">
       <c r="A8" t="s">
-        <v>160</v>
+        <v>162</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
@@ -19404,1146 +19872,1176 @@
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
-    </row>
-    <row r="9" spans="1:56">
+      <c r="BE8"/>
+      <c r="BF8"/>
+    </row>
+    <row r="9" spans="1:58">
       <c r="A9" t="s">
-        <v>161</v>
+        <v>163</v>
       </c>
       <c r="B9">
+        <v>-1090120.0</v>
+      </c>
+      <c r="C9">
+        <v>-6709000.0</v>
+      </c>
+      <c r="D9">
         <v>13811682.0</v>
       </c>
-      <c r="C9">
+      <c r="E9">
         <v>263298.0</v>
       </c>
-      <c r="D9">
+      <c r="F9">
         <v>-7956000.0</v>
       </c>
-      <c r="E9">
+      <c r="G9">
         <v>-2654000.0</v>
       </c>
-      <c r="F9">
+      <c r="H9">
         <v>5577000.0</v>
       </c>
-      <c r="G9">
+      <c r="I9">
         <v>5560000.0</v>
       </c>
-      <c r="H9">
+      <c r="J9">
         <v>491000.0</v>
       </c>
-      <c r="I9">
+      <c r="K9">
         <v>1119000.0</v>
       </c>
-      <c r="J9">
+      <c r="L9">
         <v>-2651364.0</v>
       </c>
-      <c r="K9">
+      <c r="M9">
         <v>-1332000.0</v>
       </c>
-      <c r="L9">
+      <c r="N9">
         <v>-708000.0</v>
       </c>
-      <c r="M9">
+      <c r="O9">
         <v>-10474000.0</v>
       </c>
-      <c r="N9">
+      <c r="P9">
         <v>-6290000.0</v>
       </c>
-      <c r="O9">
+      <c r="Q9">
         <v>5004000.0</v>
       </c>
-      <c r="P9">
+      <c r="R9">
         <v>1216000.0</v>
       </c>
-      <c r="Q9">
+      <c r="S9">
         <v>-11649000.0</v>
       </c>
-      <c r="R9">
+      <c r="T9">
         <v>-2379000.0</v>
       </c>
-      <c r="S9">
+      <c r="U9">
         <v>1430000.0</v>
       </c>
-      <c r="T9">
+      <c r="V9">
         <v>875000.0</v>
       </c>
-      <c r="U9">
+      <c r="W9">
         <v>-6176000.0</v>
       </c>
-      <c r="V9">
+      <c r="X9">
         <v>-511000.0</v>
       </c>
-      <c r="W9">
+      <c r="Y9">
         <v>-4329000.0</v>
       </c>
-      <c r="X9">
+      <c r="Z9">
         <v>-1765000.0</v>
       </c>
-      <c r="Y9">
+      <c r="AA9">
         <v>148000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AB9">
         <v>-956000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AC9">
         <v>2029000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AD9">
         <v>161000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AE9">
         <v>-4693000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AF9">
         <v>877000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AG9">
         <v>-5729000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AH9">
         <v>2536000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AI9">
         <v>188000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AJ9">
         <v>138000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AK9">
         <v>-2834000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AL9">
         <v>1124000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AM9">
         <v>-364000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AN9">
         <v>-665000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AO9">
         <v>-621000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AP9">
         <v>-1510000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AQ9">
         <v>978000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AR9">
         <v>396000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AS9">
         <v>-2418000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AT9">
         <v>-1289000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AU9">
         <v>-2100000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AV9">
         <v>-52000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AW9">
         <v>-623000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AX9">
         <v>-323000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AY9">
         <v>615000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AZ9">
         <v>895000.0</v>
       </c>
-      <c r="AY9">
+      <c r="BA9">
         <v>-298000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BB9">
         <v>-144000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BC9">
         <v>-328000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BD9">
         <v>-74000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BE9">
         <v>-213000.0</v>
       </c>
-      <c r="BD9"/>
-[...1 lines deleted...]
-    <row r="10" spans="1:56">
+      <c r="BF9"/>
+    </row>
+    <row r="10" spans="1:58">
       <c r="A10" t="s">
-        <v>162</v>
+        <v>164</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
+      <c r="J10"/>
+      <c r="K10"/>
+      <c r="L10">
         <v>-1.0</v>
       </c>
-      <c r="K10">
+      <c r="M10">
         <v>327000.0</v>
       </c>
-      <c r="L10">
+      <c r="N10">
         <v>-36136000.0</v>
       </c>
-      <c r="M10">
+      <c r="O10">
         <v>-36136000.0</v>
       </c>
-      <c r="N10"/>
-      <c r="O10"/>
       <c r="P10"/>
-      <c r="Q10">
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
         <v>12772000.0</v>
       </c>
-      <c r="R10">
+      <c r="T10">
         <v>12772000.0</v>
       </c>
-      <c r="S10">
+      <c r="U10">
         <v>1104000.0</v>
       </c>
-      <c r="T10">
+      <c r="V10">
         <v>-58607000.0</v>
       </c>
-      <c r="U10">
+      <c r="W10">
         <v>-20000000.0</v>
       </c>
-      <c r="V10">
+      <c r="X10">
         <v>-3541000.0</v>
       </c>
-      <c r="W10">
+      <c r="Y10">
         <v>11675000.0</v>
       </c>
-      <c r="X10">
+      <c r="Z10">
         <v>8526000.0</v>
       </c>
-      <c r="Y10">
+      <c r="AA10">
         <v>3457000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AB10">
         <v>12778000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AC10">
         <v>2957000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AD10">
         <v>6015000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AE10">
         <v>6272000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AF10">
         <v>-4215000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AG10">
         <v>3487000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AH10">
         <v>-7651000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AI10">
         <v>4938000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AJ10">
         <v>11665000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AK10">
         <v>2616000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AL10">
         <v>2757000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AM10">
         <v>744000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AN10">
         <v>646000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AO10">
         <v>-476000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AP10">
         <v>3616000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AQ10">
         <v>-8440000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AR10">
         <v>3494000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AS10">
         <v>3239000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AT10">
         <v>5863000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AU10">
         <v>-5510000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AV10">
         <v>3859000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AW10">
         <v>-389000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AX10">
         <v>2342000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AY10">
         <v>2435000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AZ10">
         <v>2153000.0</v>
       </c>
-      <c r="AY10">
+      <c r="BA10">
         <v>656000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BB10">
         <v>-119000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BC10">
         <v>505000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BD10">
         <v>-109000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BE10">
         <v>-25000.0</v>
       </c>
-      <c r="BD10"/>
-[...1 lines deleted...]
-    <row r="11" spans="1:56">
+      <c r="BF10"/>
+    </row>
+    <row r="11" spans="1:58">
       <c r="A11" t="s">
-        <v>163</v>
+        <v>165</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11"/>
+      <c r="M11">
         <v>-14217000.0</v>
       </c>
-      <c r="L11">
+      <c r="N11">
         <v>742000.0</v>
       </c>
-      <c r="M11">
+      <c r="O11">
         <v>10023500.0</v>
       </c>
-      <c r="N11">
+      <c r="P11">
         <v>-18586000.0</v>
       </c>
-      <c r="O11">
+      <c r="Q11">
         <v>-1937000.0</v>
       </c>
-      <c r="P11">
+      <c r="R11">
         <v>-1842000.0</v>
       </c>
-      <c r="Q11">
+      <c r="S11">
         <v>59238000.0</v>
       </c>
-      <c r="R11">
+      <c r="T11">
         <v>32489000.0</v>
       </c>
-      <c r="S11">
+      <c r="U11">
         <v>12063000.0</v>
       </c>
-      <c r="T11">
+      <c r="V11">
         <v>24044000.0</v>
       </c>
-      <c r="U11">
+      <c r="W11">
         <v>43735000.0</v>
       </c>
-      <c r="V11">
+      <c r="X11">
         <v>34171000.0</v>
       </c>
-      <c r="W11">
+      <c r="Y11">
         <v>23430000.0</v>
       </c>
-      <c r="X11">
+      <c r="Z11">
         <v>55964000.0</v>
       </c>
-      <c r="Y11">
+      <c r="AA11">
         <v>41673000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AB11">
         <v>10929000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AC11">
         <v>11347000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AD11">
         <v>10922000.0</v>
       </c>
-      <c r="AC11">
+      <c r="AE11">
         <v>30639000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AF11">
         <v>17228000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AG11">
         <v>9361000.0</v>
       </c>
-      <c r="AF11">
+      <c r="AH11">
         <v>17589000.0</v>
       </c>
-      <c r="AG11">
+      <c r="AI11">
         <v>21436000.0</v>
       </c>
-      <c r="AH11">
+      <c r="AJ11">
         <v>70187000.0</v>
       </c>
-      <c r="AI11">
+      <c r="AK11">
         <v>21408000.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AL11">
         <v>6454000.0</v>
       </c>
-      <c r="AK11">
+      <c r="AM11">
         <v>9463000.0</v>
       </c>
-      <c r="AL11">
+      <c r="AN11">
         <v>60256000.0</v>
       </c>
-      <c r="AM11"/>
-      <c r="AN11"/>
       <c r="AO11"/>
-      <c r="AP11">
+      <c r="AP11"/>
+      <c r="AQ11"/>
+      <c r="AR11">
         <v>45652000.0</v>
       </c>
-      <c r="AQ11"/>
-      <c r="AR11"/>
       <c r="AS11"/>
-      <c r="AT11">
+      <c r="AT11"/>
+      <c r="AU11"/>
+      <c r="AV11">
         <v>30324000.0</v>
       </c>
-      <c r="AU11"/>
-      <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
-      <c r="AY11">
+      <c r="AY11"/>
+      <c r="AZ11"/>
+      <c r="BA11">
         <v>6601000.0</v>
       </c>
-      <c r="AZ11"/>
-      <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
-    </row>
-    <row r="12" spans="1:56">
+      <c r="BE11"/>
+      <c r="BF11"/>
+    </row>
+    <row r="12" spans="1:58">
       <c r="A12" t="s">
-        <v>164</v>
+        <v>166</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
-      <c r="K12">
+      <c r="K12"/>
+      <c r="L12"/>
+      <c r="M12">
         <v>65767000.0</v>
       </c>
-      <c r="L12">
+      <c r="N12">
         <v>42990000.0</v>
       </c>
-      <c r="M12">
+      <c r="O12">
         <v>50421500.0</v>
       </c>
-      <c r="N12">
+      <c r="P12">
         <v>54322000.0</v>
       </c>
-      <c r="O12">
+      <c r="Q12">
         <v>49965000.0</v>
       </c>
-      <c r="P12">
+      <c r="R12">
         <v>102671000.0</v>
       </c>
-      <c r="Q12">
+      <c r="S12">
         <v>178603000.0</v>
       </c>
-      <c r="R12">
+      <c r="T12">
         <v>83894000.0</v>
       </c>
-      <c r="S12">
+      <c r="U12">
         <v>-34878000.0</v>
       </c>
-      <c r="T12">
+      <c r="V12">
         <v>12044000.0</v>
       </c>
-      <c r="U12">
+      <c r="W12">
         <v>56305000.0</v>
       </c>
-      <c r="V12">
+      <c r="X12">
         <v>60744000.0</v>
       </c>
-      <c r="W12">
+      <c r="Y12">
         <v>38448000.0</v>
       </c>
-      <c r="X12">
+      <c r="Z12">
         <v>35350000.0</v>
       </c>
-      <c r="Y12">
+      <c r="AA12">
         <v>29331000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AB12">
         <v>29722000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AC12">
         <v>27906000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AD12">
         <v>27957000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AE12">
         <v>25089000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AF12">
         <v>19146000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AG12">
         <v>18493000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AH12">
         <v>17507000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AI12">
         <v>15543000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AJ12">
         <v>44349000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AK12">
         <v>12991000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AL12">
         <v>11796000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AM12">
         <v>8769000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AN12">
         <v>27793000.0</v>
       </c>
-      <c r="AM12"/>
-      <c r="AN12"/>
       <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12"/>
+      <c r="AR12">
         <v>18443000.0</v>
       </c>
-      <c r="AQ12"/>
-      <c r="AR12"/>
       <c r="AS12"/>
-      <c r="AT12">
+      <c r="AT12"/>
+      <c r="AU12"/>
+      <c r="AV12">
         <v>15715000.0</v>
       </c>
-      <c r="AU12"/>
-      <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
-      <c r="AY12">
+      <c r="AY12"/>
+      <c r="AZ12"/>
+      <c r="BA12">
         <v>2322000.0</v>
       </c>
-      <c r="AZ12"/>
-      <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
-    </row>
-    <row r="13" spans="1:56">
+      <c r="BE12"/>
+      <c r="BF12"/>
+    </row>
+    <row r="13" spans="1:58">
       <c r="A13" t="s">
-        <v>165</v>
+        <v>167</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
-      <c r="K13">
+      <c r="K13"/>
+      <c r="L13"/>
+      <c r="M13">
         <v>327000.0</v>
       </c>
-      <c r="L13">
+      <c r="N13">
         <v>-36136000.0</v>
       </c>
-      <c r="M13">
+      <c r="O13">
         <v>-27104000.0</v>
       </c>
-      <c r="N13">
+      <c r="P13">
         <v>54738000.0</v>
       </c>
-      <c r="O13">
+      <c r="Q13">
         <v>-12135000.0</v>
       </c>
-      <c r="P13">
+      <c r="R13">
         <v>-398000.0</v>
       </c>
-      <c r="Q13">
+      <c r="S13">
         <v>-18975000.0</v>
       </c>
-      <c r="R13">
+      <c r="T13">
         <v>12772000.0</v>
       </c>
-      <c r="S13">
+      <c r="U13">
         <v>1104000.0</v>
       </c>
-      <c r="T13">
+      <c r="V13">
         <v>-58607000.0</v>
       </c>
-      <c r="U13">
+      <c r="W13">
         <v>-20000000.0</v>
       </c>
-      <c r="V13">
+      <c r="X13">
         <v>-70250000.0</v>
       </c>
-      <c r="W13">
+      <c r="Y13">
         <v>11675000.0</v>
       </c>
-      <c r="X13">
+      <c r="Z13">
         <v>8526000.0</v>
       </c>
-      <c r="Y13">
+      <c r="AA13">
         <v>3457000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AB13">
         <v>12030000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AC13">
         <v>2957000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AD13">
         <v>6015000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AE13">
         <v>6272000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AF13">
         <v>-3632000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AG13">
         <v>3487000.0</v>
       </c>
-      <c r="AF13">
+      <c r="AH13">
         <v>-7651000.0</v>
       </c>
-      <c r="AG13">
+      <c r="AI13">
         <v>4938000.0</v>
       </c>
-      <c r="AH13">
+      <c r="AJ13">
         <v>18318000.0</v>
       </c>
-      <c r="AI13">
+      <c r="AK13">
         <v>2616000.0</v>
       </c>
-      <c r="AJ13">
+      <c r="AL13">
         <v>2757000.0</v>
       </c>
-      <c r="AK13">
+      <c r="AM13">
         <v>744000.0</v>
       </c>
-      <c r="AL13">
+      <c r="AN13">
         <v>-4047000.0</v>
       </c>
-      <c r="AM13">
+      <c r="AO13">
         <v>-476000.0</v>
       </c>
-      <c r="AN13"/>
-[...1 lines deleted...]
-      <c r="AP13">
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13">
         <v>7891000.0</v>
       </c>
-      <c r="AQ13"/>
-      <c r="AR13"/>
       <c r="AS13"/>
-      <c r="AT13">
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13">
         <v>7292000.0</v>
       </c>
-      <c r="AU13"/>
-      <c r="AV13"/>
       <c r="AW13"/>
-      <c r="AX13">
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13">
         <v>3195000.0</v>
       </c>
-      <c r="AY13">
+      <c r="BA13">
         <v>-682000.0</v>
       </c>
-      <c r="AZ13"/>
-      <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
-    </row>
-    <row r="14" spans="1:56">
+      <c r="BE13"/>
+      <c r="BF13"/>
+    </row>
+    <row r="14" spans="1:58">
       <c r="A14" t="s">
-        <v>166</v>
+        <v>168</v>
       </c>
       <c r="B14">
+        <v>8000000.0</v>
+      </c>
+      <c r="C14">
+        <v>8010000.0</v>
+      </c>
+      <c r="D14">
         <v>8950000.0</v>
       </c>
-      <c r="C14">
+      <c r="E14">
         <v>7560000.0</v>
       </c>
-      <c r="D14">
+      <c r="F14">
         <v>7369000.0</v>
       </c>
-      <c r="E14">
+      <c r="G14">
         <v>7598000.0</v>
       </c>
-      <c r="F14">
+      <c r="H14">
         <v>7738000.0</v>
       </c>
-      <c r="G14">
+      <c r="I14">
         <v>7560000.0</v>
       </c>
-      <c r="H14">
+      <c r="J14">
         <v>7892000.0</v>
       </c>
-      <c r="I14">
+      <c r="K14">
         <v>7925000.0</v>
       </c>
-      <c r="J14">
+      <c r="L14">
         <v>8214000.0</v>
       </c>
-      <c r="K14">
+      <c r="M14">
         <v>5837000.0</v>
       </c>
-      <c r="L14">
+      <c r="N14">
         <v>5986000.0</v>
       </c>
-      <c r="M14">
+      <c r="O14">
         <v>6410000.0</v>
       </c>
-      <c r="N14">
+      <c r="P14">
         <v>6720000.0</v>
       </c>
-      <c r="O14">
+      <c r="Q14">
         <v>5426000.0</v>
       </c>
-      <c r="P14">
+      <c r="R14">
         <v>5602000.0</v>
       </c>
-      <c r="Q14">
+      <c r="S14">
         <v>5109000.0</v>
       </c>
-      <c r="R14">
+      <c r="T14">
         <v>3986000.0</v>
       </c>
-      <c r="S14">
+      <c r="U14">
         <v>6640000.0</v>
       </c>
-      <c r="T14">
+      <c r="V14">
         <v>4224000.0</v>
       </c>
-      <c r="U14">
+      <c r="W14">
         <v>4031000.0</v>
       </c>
-      <c r="V14">
+      <c r="X14">
         <v>4408000.0</v>
       </c>
-      <c r="W14">
+      <c r="Y14">
         <v>4538000.0</v>
       </c>
-      <c r="X14">
+      <c r="Z14">
         <v>4103000.0</v>
       </c>
-      <c r="Y14">
+      <c r="AA14">
         <v>4138000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AB14">
         <v>5732000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AC14">
         <v>3927000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AD14">
         <v>3665000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AE14">
         <v>3390000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AF14">
         <v>3150000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AG14">
         <v>2946000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AH14">
         <v>2927000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AI14">
         <v>2485000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AJ14">
         <v>1960000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AK14">
         <v>2401000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AL14">
         <v>2488000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AM14">
         <v>1617000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AN14">
         <v>1077000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AO14">
         <v>1385000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AP14">
         <v>1392000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AQ14">
         <v>1431000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AR14">
         <v>1569000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AS14">
         <v>1627000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AT14">
         <v>1359000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AU14">
         <v>1080000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AV14">
         <v>998000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AW14">
         <v>738000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AX14">
         <v>607000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AY14">
         <v>472000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AZ14">
         <v>374000.0</v>
       </c>
-      <c r="AY14">
+      <c r="BA14">
         <v>320000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BB14">
         <v>299000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BC14">
         <v>236000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BD14">
         <v>270000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BE14">
         <v>198000.0</v>
       </c>
-      <c r="BD14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:56">
+      <c r="BF14"/>
+    </row>
+    <row r="15" spans="1:58">
       <c r="A15" t="s">
-        <v>167</v>
+        <v>169</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15"/>
+      <c r="L15">
         <v>1292420.0</v>
       </c>
-      <c r="K15">
+      <c r="M15">
         <v>78765540.0</v>
       </c>
-      <c r="L15">
+      <c r="N15">
         <v>841252.0</v>
       </c>
-      <c r="M15">
+      <c r="O15">
         <v>11533999.0</v>
       </c>
-      <c r="N15">
+      <c r="P15">
         <v>9958546.0</v>
       </c>
-      <c r="O15"/>
-      <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
-    </row>
-    <row r="16" spans="1:56">
+      <c r="BE15"/>
+      <c r="BF15"/>
+    </row>
+    <row r="16" spans="1:58">
       <c r="A16" t="s">
-        <v>168</v>
+        <v>170</v>
       </c>
       <c r="B16">
+        <v>262890000.0</v>
+      </c>
+      <c r="C16">
+        <v>1340981000.0</v>
+      </c>
+      <c r="D16">
         <v>317098000.0</v>
       </c>
-      <c r="C16">
+      <c r="E16">
         <v>899086000.0</v>
       </c>
-      <c r="D16">
+      <c r="F16">
         <v>704142000.0</v>
       </c>
-      <c r="E16">
+      <c r="G16">
         <v>653276000.0</v>
       </c>
-      <c r="F16">
+      <c r="H16">
         <v>660939000.0</v>
       </c>
-      <c r="G16">
+      <c r="I16">
         <v>439434000.0</v>
       </c>
-      <c r="H16">
+      <c r="J16">
         <v>276067000.0</v>
       </c>
-      <c r="I16">
+      <c r="K16">
         <v>514629000.0</v>
       </c>
-      <c r="J16">
+      <c r="L16">
         <v>611747000.0</v>
       </c>
-      <c r="K16">
+      <c r="M16">
         <v>504793000.0</v>
       </c>
-      <c r="L16">
+      <c r="N16">
         <v>468037000.0</v>
       </c>
-      <c r="M16">
+      <c r="O16">
         <v>350913000.0</v>
       </c>
-      <c r="N16">
+      <c r="P16">
         <v>244686000.0</v>
       </c>
-      <c r="O16">
+      <c r="Q16">
         <v>299940000.0</v>
       </c>
-      <c r="P16">
+      <c r="R16">
         <v>241886000.0</v>
       </c>
-      <c r="Q16">
+      <c r="S16">
         <v>386609000.0</v>
       </c>
-      <c r="R16">
+      <c r="T16">
         <v>451355000.0</v>
       </c>
-      <c r="S16">
+      <c r="U16">
         <v>287167000.0</v>
       </c>
-      <c r="T16">
+      <c r="V16">
         <v>362253000.0</v>
       </c>
-      <c r="U16">
+      <c r="W16">
         <v>415843000.0</v>
       </c>
-      <c r="V16">
+      <c r="X16">
         <v>168858000.0</v>
       </c>
-      <c r="W16">
+      <c r="Y16">
         <v>158456000.0</v>
       </c>
-      <c r="X16">
+      <c r="Z16">
         <v>173950000.0</v>
       </c>
-      <c r="Y16">
+      <c r="AA16">
         <v>191258000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AB16">
         <v>268103000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AC16">
         <v>283158000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AD16">
         <v>351462000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AE16">
         <v>348088000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AF16">
         <v>331057000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AG16">
         <v>319966000.0</v>
       </c>
-      <c r="AF16">
+      <c r="AH16">
         <v>354253000.0</v>
       </c>
-      <c r="AG16">
+      <c r="AI16">
         <v>103487000.0</v>
       </c>
-      <c r="AH16">
+      <c r="AJ16">
         <v>85230000.0</v>
       </c>
-      <c r="AI16">
+      <c r="AK16">
         <v>123903000.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AL16">
         <v>124132000.0</v>
       </c>
-      <c r="AK16">
+      <c r="AM16">
         <v>90897000.0</v>
       </c>
-      <c r="AL16">
+      <c r="AN16">
         <v>93064000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AO16">
         <v>57948000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AP16">
         <v>52779000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AQ16">
         <v>38179000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AR16">
         <v>39226000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AS16">
         <v>40409000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AT16">
         <v>43884000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AU16">
         <v>49371000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AV16">
         <v>40200000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AW16">
         <v>44598000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AX16">
         <v>68392000.0</v>
       </c>
-      <c r="AW16">
+      <c r="AY16">
         <v>81493000.0</v>
       </c>
-      <c r="AX16">
+      <c r="AZ16">
         <v>101258000.0</v>
       </c>
-      <c r="AY16">
+      <c r="BA16">
         <v>12669000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BB16">
         <v>7821000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BC16">
         <v>7991000.0</v>
       </c>
-      <c r="BB16">
+      <c r="BD16">
         <v>7510000.0</v>
       </c>
-      <c r="BC16">
+      <c r="BE16">
         <v>7040000.0</v>
       </c>
-      <c r="BD16">
+      <c r="BF16">
         <v>8870000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:56">
+    <row r="17" spans="1:58">
       <c r="A17" t="s">
-        <v>169</v>
+        <v>171</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -20556,2024 +21054,2108 @@
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
-    </row>
-    <row r="18" spans="1:56">
+      <c r="BE17"/>
+      <c r="BF17"/>
+    </row>
+    <row r="18" spans="1:58">
       <c r="A18" t="s">
-        <v>170</v>
+        <v>172</v>
       </c>
       <c r="B18">
+        <v>56202120.0</v>
+      </c>
+      <c r="C18">
+        <v>75227000.0</v>
+      </c>
+      <c r="D18">
         <v>171531020.0</v>
       </c>
-      <c r="C18">
+      <c r="E18">
         <v>145252580.0</v>
       </c>
-      <c r="D18">
+      <c r="F18">
         <v>147665000.0</v>
       </c>
-      <c r="E18">
+      <c r="G18">
         <v>142441000.0</v>
       </c>
-      <c r="F18">
+      <c r="H18">
         <v>131773000.0</v>
       </c>
-      <c r="G18">
+      <c r="I18">
         <v>127761000.0</v>
       </c>
-      <c r="H18">
+      <c r="J18">
         <v>112834000.0</v>
       </c>
-      <c r="I18">
+      <c r="K18">
         <v>105711000.0</v>
       </c>
-      <c r="J18">
+      <c r="L18">
         <v>77206749.0</v>
       </c>
-      <c r="K18">
+      <c r="M18">
         <v>44768000.0</v>
       </c>
-      <c r="L18">
+      <c r="N18">
         <v>32010000.0</v>
       </c>
-      <c r="M18">
+      <c r="O18">
         <v>25029000.0</v>
       </c>
-      <c r="N18">
+      <c r="P18">
         <v>38585000.0</v>
       </c>
-      <c r="O18">
+      <c r="Q18">
         <v>-22607000.0</v>
       </c>
-      <c r="P18">
+      <c r="R18">
         <v>-15904000.0</v>
       </c>
-      <c r="Q18">
+      <c r="S18">
         <v>-33586000.0</v>
       </c>
-      <c r="R18">
+      <c r="T18">
         <v>7339000.0</v>
       </c>
-      <c r="S18">
+      <c r="U18">
         <v>-8707000.0</v>
       </c>
-      <c r="T18">
+      <c r="V18">
         <v>14714000.0</v>
       </c>
-      <c r="U18">
+      <c r="W18">
         <v>14639000.0</v>
       </c>
-      <c r="V18">
+      <c r="X18">
         <v>23170000.0</v>
       </c>
-      <c r="W18">
+      <c r="Y18">
         <v>19380000.0</v>
       </c>
-      <c r="X18">
+      <c r="Z18">
         <v>46694000.0</v>
       </c>
-      <c r="Y18">
+      <c r="AA18">
         <v>38452000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AB18">
         <v>37471000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AC18">
         <v>29227000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AD18">
         <v>30754000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AE18">
         <v>30046000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AF18">
         <v>32664000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AG18">
         <v>23691000.0</v>
       </c>
-      <c r="AF18">
+      <c r="AH18">
         <v>23357000.0</v>
       </c>
-      <c r="AG18">
+      <c r="AI18">
         <v>21421000.0</v>
       </c>
-      <c r="AH18">
+      <c r="AJ18">
         <v>19480000.0</v>
       </c>
-      <c r="AI18">
+      <c r="AK18">
         <v>18935000.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AL18">
         <v>17412000.0</v>
       </c>
-      <c r="AK18">
+      <c r="AM18">
         <v>14781000.0</v>
       </c>
-      <c r="AL18">
+      <c r="AN18">
         <v>18583000.0</v>
       </c>
-      <c r="AM18">
+      <c r="AO18">
         <v>9424000.0</v>
       </c>
-      <c r="AN18">
+      <c r="AP18">
         <v>10185000.0</v>
       </c>
-      <c r="AO18">
+      <c r="AQ18">
         <v>-2134000.0</v>
       </c>
-      <c r="AP18">
+      <c r="AR18">
         <v>7947000.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AS18">
         <v>5402000.0</v>
       </c>
-      <c r="AR18">
+      <c r="AT18">
         <v>3397000.0</v>
       </c>
-      <c r="AS18">
+      <c r="AU18">
         <v>-2662000.0</v>
       </c>
-      <c r="AT18">
+      <c r="AV18">
         <v>-1076000.0</v>
       </c>
-      <c r="AU18">
+      <c r="AW18">
         <v>-2928000.0</v>
       </c>
-      <c r="AV18">
+      <c r="AX18">
         <v>-3249000.0</v>
       </c>
-      <c r="AW18">
+      <c r="AY18">
         <v>-371000.0</v>
       </c>
-      <c r="AX18">
+      <c r="AZ18">
         <v>1009000.0</v>
       </c>
-      <c r="AY18">
+      <c r="BA18">
         <v>-40000.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BB18">
         <v>-32000.0</v>
       </c>
-      <c r="BA18">
+      <c r="BC18">
         <v>236000.0</v>
       </c>
-      <c r="BB18">
+      <c r="BD18">
         <v>477000.0</v>
       </c>
-      <c r="BC18">
+      <c r="BE18">
         <v>-1851000.0</v>
       </c>
-      <c r="BD18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:56">
+      <c r="BF18"/>
+    </row>
+    <row r="19" spans="1:58">
       <c r="A19" t="s">
-        <v>171</v>
+        <v>173</v>
       </c>
       <c r="B19">
+        <v>-1518000.0</v>
+      </c>
+      <c r="C19">
+        <v>661664000.0</v>
+      </c>
+      <c r="D19">
         <v>-632491000.0</v>
       </c>
-      <c r="C19">
+      <c r="E19">
         <v>-269208000.0</v>
       </c>
-      <c r="D19">
+      <c r="F19">
         <v>-14119000.0</v>
       </c>
-      <c r="E19">
+      <c r="G19">
         <v>22186000.0</v>
       </c>
-      <c r="F19">
+      <c r="H19">
         <v>83548000.0</v>
       </c>
-      <c r="G19">
+      <c r="I19">
         <v>4196000.0</v>
       </c>
-      <c r="H19">
+      <c r="J19">
         <v>-132302000.0</v>
       </c>
-      <c r="I19">
+      <c r="K19">
         <v>9092000.0</v>
       </c>
-      <c r="J19">
+      <c r="L19">
         <v>72249000.0</v>
       </c>
-      <c r="K19">
+      <c r="M19">
         <v>-45319000.0</v>
       </c>
-      <c r="L19">
+      <c r="N19">
         <v>480854000.0</v>
       </c>
-      <c r="M19">
+      <c r="O19">
         <v>58930000.0</v>
       </c>
-      <c r="N19">
+      <c r="P19">
         <v>122468000.0</v>
       </c>
-      <c r="O19">
+      <c r="Q19">
         <v>61462000.0</v>
       </c>
-      <c r="P19">
+      <c r="R19">
         <v>-129251000.0</v>
       </c>
-      <c r="Q19">
+      <c r="S19">
         <v>-52742000.0</v>
       </c>
-      <c r="R19">
+      <c r="T19">
         <v>150575000.0</v>
       </c>
-      <c r="S19">
+      <c r="U19">
         <v>121680000.0</v>
       </c>
-      <c r="T19">
+      <c r="V19">
         <v>-42467000.0</v>
       </c>
-      <c r="U19">
+      <c r="W19">
         <v>227510000.0</v>
       </c>
-      <c r="V19">
+      <c r="X19">
         <v>-29092000.0</v>
       </c>
-      <c r="W19">
+      <c r="Y19">
         <v>-562713000.0</v>
       </c>
-      <c r="X19">
+      <c r="Z19">
         <v>-79578000.0</v>
       </c>
-      <c r="Y19">
+      <c r="AA19">
         <v>-128847000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AB19">
         <v>-64145000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AC19">
         <v>-113829000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AD19">
         <v>-41318000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AE19">
         <v>-24721000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AF19">
         <v>-26496000.0</v>
       </c>
-      <c r="AE19">
+      <c r="AG19">
         <v>-113305000.0</v>
       </c>
-      <c r="AF19">
+      <c r="AH19">
         <v>-119744000.0</v>
       </c>
-      <c r="AG19">
+      <c r="AI19">
         <v>-13468000.0</v>
       </c>
-      <c r="AH19">
+      <c r="AJ19">
         <v>-69339000.0</v>
       </c>
-      <c r="AI19">
+      <c r="AK19">
         <v>-23608000.0</v>
       </c>
-      <c r="AJ19">
+      <c r="AL19">
         <v>11664000.0</v>
       </c>
-      <c r="AK19">
+      <c r="AM19">
         <v>5736000.0</v>
       </c>
-      <c r="AL19">
+      <c r="AN19">
         <v>-3878000.0</v>
       </c>
-      <c r="AM19"/>
-      <c r="AN19"/>
       <c r="AO19"/>
-      <c r="AP19">
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19">
         <v>-21876000.0</v>
       </c>
-      <c r="AQ19"/>
-      <c r="AR19"/>
       <c r="AS19"/>
-      <c r="AT19">
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19">
         <v>-49592000.0</v>
       </c>
-      <c r="AU19"/>
-      <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
-    </row>
-    <row r="20" spans="1:56">
+      <c r="BE19"/>
+      <c r="BF19"/>
+    </row>
+    <row r="20" spans="1:58">
       <c r="A20" t="s">
-        <v>172</v>
-[...2 lines deleted...]
-      <c r="C20"/>
+        <v>174</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>260000000.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
-      <c r="F20"/>
-      <c r="G20"/>
+      <c r="F20">
+        <v>0.0</v>
+      </c>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
-    </row>
-    <row r="21" spans="1:56">
+      <c r="BE20"/>
+      <c r="BF20"/>
+    </row>
+    <row r="21" spans="1:58">
       <c r="A21" t="s">
-        <v>173</v>
+        <v>175</v>
       </c>
       <c r="B21">
+        <v>500000000.0</v>
+      </c>
+      <c r="C21"/>
+      <c r="D21">
         <v>0.0</v>
       </c>
-      <c r="C21">
+      <c r="E21">
         <v>575000000.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21"/>
       <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="G21">
+      <c r="G21"/>
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21"/>
-      <c r="I21"/>
+      <c r="I21">
+        <v>0.0</v>
+      </c>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21">
         <v>-362667000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-181333500.0</v>
       </c>
       <c r="O21">
         <v>-181333500.0</v>
       </c>
-      <c r="P21"/>
-      <c r="Q21"/>
+      <c r="P21">
+        <v>-181333500.0</v>
+      </c>
+      <c r="Q21">
+        <v>-181333500.0</v>
+      </c>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
-      <c r="W21">
-[...4 lines deleted...]
-      </c>
+      <c r="W21"/>
+      <c r="X21"/>
       <c r="Y21">
         <v>575000000.0</v>
       </c>
       <c r="Z21">
         <v>575000000.0</v>
       </c>
-      <c r="AA21"/>
-      <c r="AB21"/>
+      <c r="AA21">
+        <v>575000000.0</v>
+      </c>
+      <c r="AB21">
+        <v>575000000.0</v>
+      </c>
       <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21"/>
+      <c r="AG21">
         <v>57750000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AH21">
         <v>335566000.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>-170000.0</v>
       </c>
       <c r="AI21">
         <v>335566000.0</v>
       </c>
-      <c r="AJ21"/>
+      <c r="AJ21">
+        <v>-170000.0</v>
+      </c>
       <c r="AK21">
+        <v>335566000.0</v>
+      </c>
+      <c r="AL21"/>
+      <c r="AM21">
         <v>-170000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AN21">
         <v>-170000.0</v>
       </c>
-      <c r="AM21"/>
-      <c r="AN21"/>
       <c r="AO21"/>
-      <c r="AP21">
+      <c r="AP21"/>
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>-170000.0</v>
       </c>
-      <c r="AQ21"/>
-      <c r="AR21"/>
       <c r="AS21"/>
-      <c r="AT21">
+      <c r="AT21"/>
+      <c r="AU21"/>
+      <c r="AV21">
         <v>-170000.0</v>
       </c>
-      <c r="AU21"/>
-      <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
-      <c r="AY21">
+      <c r="AY21"/>
+      <c r="AZ21"/>
+      <c r="BA21">
         <v>5000000.0</v>
       </c>
-      <c r="AZ21"/>
-      <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
-    </row>
-    <row r="22" spans="1:56">
+      <c r="BE21"/>
+      <c r="BF21"/>
+    </row>
+    <row r="22" spans="1:58">
       <c r="A22" t="s">
-        <v>131</v>
+        <v>133</v>
       </c>
       <c r="B22">
+        <v>-76360000.0</v>
+      </c>
+      <c r="C22">
+        <v>-57465000.0</v>
+      </c>
+      <c r="D22">
         <v>-40234000.0</v>
       </c>
-      <c r="C22">
+      <c r="E22">
         <v>-589000.0</v>
       </c>
-      <c r="D22">
+      <c r="F22">
         <v>57703000.0</v>
       </c>
-      <c r="E22">
+      <c r="G22">
         <v>33766000.0</v>
       </c>
-      <c r="F22">
+      <c r="H22">
         <v>48024000.0</v>
       </c>
-      <c r="G22">
+      <c r="I22">
         <v>26778000.0</v>
       </c>
-      <c r="H22">
+      <c r="J22">
         <v>39518000.0</v>
       </c>
-      <c r="I22">
+      <c r="K22">
         <v>24002000.0</v>
       </c>
-      <c r="J22">
+      <c r="L22">
         <v>2954000.0</v>
       </c>
-      <c r="K22">
+      <c r="M22">
         <v>6975000.0</v>
       </c>
-      <c r="L22">
+      <c r="N22">
         <v>33577000.0</v>
       </c>
-      <c r="M22">
+      <c r="O22">
         <v>-10369000.0</v>
       </c>
-      <c r="N22">
+      <c r="P22">
         <v>-38975000.0</v>
       </c>
-      <c r="O22">
+      <c r="Q22">
         <v>-47361000.0</v>
       </c>
-      <c r="P22">
+      <c r="R22">
         <v>-111238000.0</v>
       </c>
-      <c r="Q22">
+      <c r="S22">
         <v>-227289000.0</v>
       </c>
-      <c r="R22">
+      <c r="T22">
         <v>-111019000.0</v>
       </c>
-      <c r="S22">
+      <c r="U22">
         <v>16667000.0</v>
       </c>
-      <c r="T22">
+      <c r="V22">
         <v>37957000.0</v>
       </c>
-      <c r="U22">
+      <c r="W22">
         <v>-121752000.0</v>
       </c>
-      <c r="V22">
+      <c r="X22">
         <v>-62789000.0</v>
       </c>
-      <c r="W22">
+      <c r="Y22">
         <v>-56842000.0</v>
       </c>
-      <c r="X22">
+      <c r="Z22">
         <v>-57736000.0</v>
       </c>
-      <c r="Y22">
+      <c r="AA22">
         <v>-39153000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AB22">
         <v>-21573000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AC22">
         <v>-17367000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AD22">
         <v>-16734000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AE22">
         <v>-30740000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AF22">
         <v>-5753000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AG22">
         <v>-5916000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AH22">
         <v>-5640000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AI22">
         <v>-19811000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AJ22">
         <v>-6605000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AK22">
         <v>-14519000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AL22">
         <v>-14264000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AM22">
         <v>-20885000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AN22">
         <v>-6182000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AO22">
         <v>-9643000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AP22">
         <v>-11420000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AQ22">
         <v>-19912000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AR22">
         <v>-11305000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AS22">
         <v>-11724000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AT22">
         <v>-12279000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AU22">
         <v>-16026000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AV22">
         <v>-15076000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AW22">
         <v>-12772000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AX22">
         <v>-13801000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AY22">
         <v>-14917000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AZ22">
         <v>-10918000.0</v>
       </c>
-      <c r="AY22">
+      <c r="BA22">
         <v>-7735000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BB22">
         <v>-5151000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BC22">
         <v>-4916000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BD22">
         <v>-3445000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BE22">
         <v>-3755000.0</v>
       </c>
-      <c r="BD22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:56">
+      <c r="BF22"/>
+    </row>
+    <row r="23" spans="1:58">
       <c r="A23" t="s">
-        <v>174</v>
+        <v>176</v>
       </c>
       <c r="B23">
+        <v>89000.0</v>
+      </c>
+      <c r="C23">
+        <v>-89000.0</v>
+      </c>
+      <c r="D23">
         <v>-1076944.0</v>
       </c>
-      <c r="C23">
+      <c r="E23">
         <v>-75155474.0</v>
       </c>
-      <c r="D23">
+      <c r="F23">
         <v>360000.0</v>
       </c>
-      <c r="E23">
+      <c r="G23">
         <v>22654000.0</v>
       </c>
-      <c r="F23">
+      <c r="H23">
         <v>6692000.0</v>
       </c>
-      <c r="G23">
+      <c r="I23">
         <v>28641000.0</v>
       </c>
-      <c r="H23">
+      <c r="J23">
         <v>1615000.0</v>
       </c>
-      <c r="I23">
+      <c r="K23">
         <v>22628000.0</v>
       </c>
-      <c r="J23">
+      <c r="L23">
         <v>4323923.0</v>
       </c>
-      <c r="K23">
+      <c r="M23">
         <v>-39551461.0</v>
       </c>
-      <c r="L23">
+      <c r="N23">
         <v>1176000.0</v>
       </c>
-      <c r="M23">
+      <c r="O23">
         <v>19655000.0</v>
       </c>
-      <c r="N23">
+      <c r="P23">
         <v>917000.0</v>
       </c>
-      <c r="O23">
+      <c r="Q23">
         <v>8987619.0</v>
       </c>
-      <c r="P23">
+      <c r="R23">
         <v>15453764.0</v>
       </c>
-      <c r="Q23">
+      <c r="S23">
         <v>9647000.0</v>
       </c>
-      <c r="R23">
+      <c r="T23">
         <v>10290346.0</v>
       </c>
-      <c r="S23">
+      <c r="U23">
         <v>11752000.0</v>
       </c>
-      <c r="T23">
+      <c r="V23">
         <v>7564219.0</v>
       </c>
-      <c r="U23">
+      <c r="W23">
         <v>6035000.0</v>
       </c>
-      <c r="V23">
+      <c r="X23">
         <v>-5665500.0</v>
       </c>
-      <c r="W23">
+      <c r="Y23">
         <v>-52295000.0</v>
       </c>
-      <c r="X23">
+      <c r="Z23">
         <v>12312000.0</v>
       </c>
-      <c r="Y23">
+      <c r="AA23">
         <v>6975000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AB23">
         <v>7853000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AC23">
         <v>9452000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AD23">
         <v>7512000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AE23">
         <v>6678000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AF23">
         <v>4923000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AG23">
         <v>-2423000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AH23">
         <v>11587000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AI23">
         <v>10304000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AJ23">
         <v>4978000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AK23">
         <v>4444000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AL23">
         <v>7416000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AM23">
         <v>7320000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AN23">
         <v>6515000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AO23">
         <v>7572000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AP23">
         <v>4250000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AQ23">
         <v>3321000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AR23">
         <v>1489000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AS23">
         <v>2392000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AT23">
         <v>1157000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AU23">
         <v>1780000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AV23">
         <v>421000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AW23">
         <v>290000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AX23">
         <v>200000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AY23">
         <v>-229000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AZ23">
         <v>89021000.0</v>
       </c>
-      <c r="AY23">
+      <c r="BA23">
         <v>5094000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BB23">
         <v>82000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BC23">
         <v>16000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BD23">
         <v>13000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BE23">
         <v>24000.0</v>
       </c>
-      <c r="BD23"/>
-[...1 lines deleted...]
-    <row r="24" spans="1:56">
+      <c r="BF23"/>
+    </row>
+    <row r="24" spans="1:58">
       <c r="A24" t="s">
-        <v>175</v>
+        <v>177</v>
       </c>
       <c r="B24">
+        <v>433127.0</v>
+      </c>
+      <c r="C24">
+        <v>930999.0</v>
+      </c>
+      <c r="D24">
         <v>-150451.0</v>
       </c>
-      <c r="C24">
+      <c r="E24">
         <v>-10499286.0</v>
       </c>
-      <c r="D24">
+      <c r="F24">
         <v>-10863000.0</v>
       </c>
-      <c r="E24">
+      <c r="G24">
         <v>-421000.0</v>
       </c>
-      <c r="F24">
+      <c r="H24">
         <v>-5804.0</v>
       </c>
-      <c r="G24">
+      <c r="I24">
         <v>-171000.0</v>
       </c>
-      <c r="H24">
+      <c r="J24">
         <v>226000.0</v>
       </c>
-      <c r="I24">
+      <c r="K24">
+        <v>-410000.0</v>
+      </c>
+      <c r="L24">
         <v>16807000.0</v>
       </c>
-      <c r="J24">
-[...2 lines deleted...]
-      <c r="K24">
+      <c r="M24">
         <v>-686000.0</v>
       </c>
-      <c r="L24">
+      <c r="N24">
         <v>465000.0</v>
       </c>
-      <c r="M24">
+      <c r="O24">
         <v>287266500.0</v>
       </c>
-      <c r="N24">
-[...2 lines deleted...]
-      <c r="O24">
+      <c r="P24">
+        <v>-215000.0</v>
+      </c>
+      <c r="Q24">
         <v>-580000.0</v>
       </c>
-      <c r="P24">
+      <c r="R24">
         <v>-156110377.0</v>
       </c>
-      <c r="Q24">
+      <c r="S24">
         <v>160000.0</v>
       </c>
-      <c r="R24">
-[...4 lines deleted...]
-      </c>
       <c r="T24">
-        <v>-42929000.0</v>
+        <v>-913000.0</v>
       </c>
       <c r="U24">
-        <v>227381000.0</v>
+        <v>-426000.0</v>
       </c>
       <c r="V24">
+        <v>-462000.0</v>
+      </c>
+      <c r="W24">
+        <v>-129000.0</v>
+      </c>
+      <c r="X24">
         <v>-768055000.0</v>
       </c>
-      <c r="W24">
+      <c r="Y24">
         <v>-206000.0</v>
       </c>
-      <c r="X24">
+      <c r="Z24">
         <v>42000.0</v>
       </c>
-      <c r="Y24">
+      <c r="AA24">
         <v>-3500000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AB24">
         <v>3409000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AC24">
         <v>-134000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AD24">
         <v>-2800000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AE24">
         <v>-198000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AF24">
         <v>203704000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AG24">
         <v>20000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AH24">
         <v>604000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AI24">
         <v>189000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AJ24">
         <v>-33091000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AK24">
         <v>-28000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AL24">
         <v>11664000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AM24">
         <v>5736000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AN24">
         <v>69000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AO24">
         <v>54000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AP24">
         <v>-29000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AQ24">
         <v>-9000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AR24">
         <v>9821000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AS24">
         <v>15000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AT24">
         <v>-51000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AU24">
         <v>19000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AV24">
         <v>-427000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AW24">
         <v>-20966000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AX24">
         <v>-9955000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AY24">
         <v>-18244000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AZ24">
         <v>1000.0</v>
       </c>
-      <c r="AY24">
+      <c r="BA24">
         <v>15000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BB24">
         <v>-5000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BC24">
         <v>239000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BD24">
         <v>-1000.0</v>
       </c>
-      <c r="BC24">
+      <c r="BE24">
         <v>-3000.0</v>
       </c>
-      <c r="BD24"/>
-[...1 lines deleted...]
-    <row r="25" spans="1:56">
+      <c r="BF24"/>
+    </row>
+    <row r="25" spans="1:58">
       <c r="A25" t="s">
-        <v>176</v>
+        <v>178</v>
       </c>
       <c r="B25">
+        <v>61742225.0</v>
+      </c>
+      <c r="C25">
+        <v>54768999.0</v>
+      </c>
+      <c r="D25">
         <v>51299499.0</v>
       </c>
-      <c r="C25">
+      <c r="E25">
         <v>65583399.0</v>
       </c>
-      <c r="D25">
+      <c r="F25">
         <v>-37946000.0</v>
       </c>
-      <c r="E25">
+      <c r="G25">
         <v>2345000.0</v>
       </c>
-      <c r="F25">
+      <c r="H25">
         <v>-3743000.0</v>
       </c>
-      <c r="G25">
+      <c r="I25">
         <v>-10001000.0</v>
       </c>
-      <c r="H25">
+      <c r="J25">
         <v>6326000.0</v>
       </c>
-      <c r="I25">
+      <c r="K25">
         <v>-1100000.0</v>
       </c>
-      <c r="J25">
+      <c r="L25">
         <v>-5439502.0</v>
       </c>
-      <c r="K25">
+      <c r="M25">
         <v>4592000.0</v>
       </c>
-      <c r="L25">
+      <c r="N25">
         <v>-3042000.0</v>
       </c>
-      <c r="M25">
+      <c r="O25">
         <v>8784000.0</v>
       </c>
-      <c r="N25">
+      <c r="P25">
         <v>7707000.0</v>
       </c>
-      <c r="O25">
+      <c r="Q25">
         <v>-7877000.0</v>
       </c>
-      <c r="P25">
+      <c r="R25">
         <v>57478000.0</v>
       </c>
-      <c r="Q25">
+      <c r="S25">
         <v>154495000.0</v>
       </c>
-      <c r="R25">
+      <c r="T25">
         <v>20658000.0</v>
       </c>
-      <c r="S25">
+      <c r="U25">
         <v>-107762000.0</v>
       </c>
-      <c r="T25">
+      <c r="V25">
         <v>-69808000.0</v>
       </c>
-      <c r="U25">
+      <c r="W25">
         <v>64668000.0</v>
       </c>
-      <c r="V25">
+      <c r="X25">
         <v>13943000.0</v>
       </c>
-      <c r="W25">
+      <c r="Y25">
         <v>8816000.0</v>
       </c>
-      <c r="X25">
+      <c r="Z25">
         <v>5954000.0</v>
       </c>
-      <c r="Y25">
+      <c r="AA25">
         <v>5712000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AB25">
         <v>5106000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AC25">
         <v>5134000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AD25">
         <v>5184000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AE25">
         <v>5168000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AF25">
         <v>4854000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AG25">
         <v>5039000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AH25">
         <v>45000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AI25">
         <v>-33000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AJ25">
         <v>-395000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AK25">
         <v>7000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AL25">
         <v>-53000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AM25">
         <v>-114000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AN25">
         <v>-116000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AO25">
         <v>-160000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AP25">
         <v>-163000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AQ25">
         <v>-230000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AR25">
         <v>-59000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AS25">
         <v>174000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AT25">
         <v>-1248000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AU25">
         <v>328000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AV25">
         <v>8560000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AW25">
         <v>8141000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AX25">
         <v>6007000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AY25">
         <v>9547000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AZ25">
         <v>6231000.0</v>
       </c>
-      <c r="AY25">
+      <c r="BA25">
         <v>5058000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BB25">
         <v>5117000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BC25">
         <v>4681000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BD25">
         <v>3907000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BE25">
         <v>1992000.0</v>
       </c>
-      <c r="BD25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:56">
+      <c r="BF25"/>
+    </row>
+    <row r="26" spans="1:58">
       <c r="A26" t="s">
-        <v>177</v>
+        <v>179</v>
       </c>
       <c r="B26">
+        <v>-1664757754.0</v>
+      </c>
+      <c r="C26">
+        <v>-338000.0</v>
+      </c>
+      <c r="D26">
         <v>-113176146.0</v>
       </c>
-      <c r="C26">
+      <c r="E26">
         <v>-195233191.0</v>
       </c>
-      <c r="D26">
+      <c r="F26">
         <v>-100000000.0</v>
       </c>
-      <c r="E26">
+      <c r="G26">
         <v>-200000000.0</v>
       </c>
-      <c r="F26">
+      <c r="H26">
         <v>0.0</v>
       </c>
-      <c r="G26">
+      <c r="I26">
         <v>0.0</v>
       </c>
-      <c r="H26">
+      <c r="J26">
         <v>-225000000.0</v>
       </c>
-      <c r="I26">
+      <c r="K26">
         <v>-241302000.0</v>
       </c>
-      <c r="J26">
+      <c r="L26">
         <v>-58698000.0</v>
       </c>
-      <c r="K26">
+      <c r="M26">
         <v>1055946.0</v>
       </c>
-      <c r="L26">
+      <c r="N26">
         <v>-50000000.0</v>
       </c>
-      <c r="M26">
+      <c r="O26">
         <v>-18319000.0</v>
       </c>
-      <c r="N26">
+      <c r="P26">
         <v>-231873000.0</v>
       </c>
-      <c r="O26">
+      <c r="Q26">
         <v>0.0</v>
       </c>
-      <c r="P26"/>
-      <c r="Q26">
+      <c r="R26"/>
+      <c r="S26">
         <v>200000000.0</v>
       </c>
-      <c r="R26">
+      <c r="T26">
         <v>-3505600.0</v>
       </c>
-      <c r="S26">
+      <c r="U26">
         <v>-200000000.0</v>
       </c>
-      <c r="T26">
+      <c r="V26">
         <v>-200000000.0</v>
       </c>
-      <c r="U26"/>
-      <c r="V26">
+      <c r="W26"/>
+      <c r="X26">
         <v>-19287000.0</v>
       </c>
-      <c r="W26">
+      <c r="Y26">
         <v>-19287000.0</v>
       </c>
-      <c r="X26">
+      <c r="Z26">
         <v>12312000.0</v>
       </c>
-      <c r="Y26">
+      <c r="AA26">
         <v>7853000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AB26">
         <v>-23642000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AC26">
         <v>-23642000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AD26">
         <v>7512000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AE26">
         <v>4923000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AF26">
         <v>4923000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AG26">
         <v>6073000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AH26">
         <v>11600000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AI26">
         <v>10300000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AJ26">
         <v>-19200000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AK26">
         <v>-19200000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AL26">
         <v>7400000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AM26">
         <v>7300000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AN26">
         <v>-15100000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AO26">
         <v>7500000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AP26">
         <v>4300000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AQ26">
         <v>1500000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AR26">
         <v>-5300000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AS26">
         <v>-5300000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AT26">
         <v>1100000.0</v>
       </c>
-      <c r="AS26">
+      <c r="AU26">
         <v>1800000.0</v>
       </c>
-      <c r="AT26">
+      <c r="AV26">
         <v>-400000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AW26">
         <v>-400000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AX26">
         <v>200000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AY26">
         <v>-100000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AZ26">
         <v>-200000.0</v>
       </c>
-      <c r="AY26">
+      <c r="BA26">
         <v>100000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BB26">
         <v>100000.0</v>
       </c>
-      <c r="BA26"/>
-      <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
-    </row>
-    <row r="27" spans="1:56">
+      <c r="BE26"/>
+      <c r="BF26"/>
+    </row>
+    <row r="27" spans="1:58">
       <c r="A27" t="s">
-        <v>178</v>
+        <v>180</v>
       </c>
       <c r="B27">
+        <v>53372000.0</v>
+      </c>
+      <c r="C27">
+        <v>56946000.0</v>
+      </c>
+      <c r="D27">
         <v>58111000.0</v>
       </c>
-      <c r="C27">
+      <c r="E27">
         <v>59565000.0</v>
       </c>
-      <c r="D27">
+      <c r="F27">
         <v>59439000.0</v>
       </c>
-      <c r="E27">
+      <c r="G27">
         <v>60261000.0</v>
       </c>
-      <c r="F27">
+      <c r="H27">
         <v>61801000.0</v>
       </c>
-      <c r="G27">
+      <c r="I27">
         <v>60892000.0</v>
       </c>
-      <c r="H27">
+      <c r="J27">
         <v>59886000.0</v>
       </c>
-      <c r="I27">
+      <c r="K27">
         <v>58142000.0</v>
       </c>
-      <c r="J27">
+      <c r="L27">
         <v>58195000.0</v>
       </c>
-      <c r="K27">
+      <c r="M27">
         <v>58249000.0</v>
       </c>
-      <c r="L27">
+      <c r="N27">
         <v>53660000.0</v>
       </c>
-      <c r="M27">
+      <c r="O27">
         <v>54521000.0</v>
       </c>
-      <c r="N27">
+      <c r="P27">
         <v>59917000.0</v>
       </c>
-      <c r="O27">
+      <c r="Q27">
         <v>56796000.0</v>
       </c>
-      <c r="P27">
+      <c r="R27">
         <v>59139000.0</v>
       </c>
-      <c r="Q27">
+      <c r="S27">
         <v>60984000.0</v>
       </c>
-      <c r="R27">
+      <c r="T27">
         <v>71294000.0</v>
       </c>
-      <c r="S27">
+      <c r="U27">
         <v>53070000.0</v>
       </c>
-      <c r="T27">
+      <c r="V27">
         <v>50396000.0</v>
       </c>
-      <c r="U27">
+      <c r="W27">
         <v>46631000.0</v>
       </c>
-      <c r="V27">
+      <c r="X27">
         <v>42706000.0</v>
       </c>
-      <c r="W27">
+      <c r="Y27">
         <v>38922000.0</v>
       </c>
-      <c r="X27">
+      <c r="Z27">
         <v>34967000.0</v>
       </c>
-      <c r="Y27">
+      <c r="AA27">
         <v>30718000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AB27">
         <v>28473000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AC27">
         <v>28392000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AD27">
         <v>27565000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AE27">
         <v>24907000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AF27">
         <v>20127000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AG27">
         <v>18760000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AH27">
         <v>17769000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AI27">
         <v>15674000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AJ27">
         <v>13704000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AK27">
         <v>13035000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AL27">
         <v>11980000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AM27">
         <v>8982000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AN27">
         <v>7820000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AO27">
         <v>7164000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AP27">
         <v>6927000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AQ27">
         <v>6137000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AR27">
         <v>5593000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AS27">
         <v>5322000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AT27">
         <v>3787000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AU27">
         <v>4048000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AV27">
         <v>3883000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AW27">
         <v>3679000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AX27">
         <v>3430000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AY27">
         <v>2945000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AZ27">
         <v>3699000.0</v>
       </c>
-      <c r="AY27">
+      <c r="BA27">
         <v>2254000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BB27">
         <v>912000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BC27">
         <v>462000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BD27">
         <v>261000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BE27">
         <v>264000.0</v>
       </c>
-      <c r="BD27"/>
-[...1 lines deleted...]
-    <row r="28" spans="1:56">
+      <c r="BF27"/>
+    </row>
+    <row r="28" spans="1:58">
       <c r="A28" t="s">
-        <v>179</v>
+        <v>181</v>
       </c>
       <c r="B28">
+        <v>-1152885188.0</v>
+      </c>
+      <c r="C28">
+        <v>285870000.0</v>
+      </c>
+      <c r="D28">
         <v>-105004112.0</v>
       </c>
-      <c r="C28">
+      <c r="E28">
         <v>337723340.0</v>
       </c>
-      <c r="D28">
+      <c r="F28">
         <v>-99640000.0</v>
       </c>
-      <c r="E28">
+      <c r="G28">
         <v>-177346000.0</v>
       </c>
-      <c r="F28">
+      <c r="H28">
         <v>6692000.0</v>
       </c>
-      <c r="G28">
+      <c r="I28">
         <v>28641000.0</v>
       </c>
-      <c r="H28">
+      <c r="J28">
         <v>-223385000.0</v>
       </c>
-      <c r="I28">
+      <c r="K28">
         <v>-218674000.0</v>
       </c>
-      <c r="J28">
+      <c r="L28">
         <v>-54374077.0</v>
       </c>
-      <c r="K28">
+      <c r="M28">
         <v>17931000.0</v>
       </c>
-      <c r="L28">
+      <c r="N28">
         <v>-411491000.0</v>
       </c>
-      <c r="M28">
+      <c r="O28">
         <v>1336000.0</v>
       </c>
-      <c r="N28">
+      <c r="P28">
         <v>-230956000.0</v>
       </c>
-      <c r="O28">
+      <c r="Q28">
         <v>19779000.0</v>
       </c>
-      <c r="P28">
+      <c r="R28">
         <v>432000.0</v>
       </c>
-      <c r="Q28">
+      <c r="S28">
         <v>21582000.0</v>
       </c>
-      <c r="R28">
+      <c r="T28">
         <v>6389000.0</v>
       </c>
-      <c r="S28">
+      <c r="U28">
         <v>-188248000.0</v>
       </c>
-      <c r="T28">
+      <c r="V28">
         <v>11380000.0</v>
       </c>
-      <c r="U28">
+      <c r="W28">
         <v>10422000.0</v>
       </c>
-      <c r="V28">
+      <c r="X28">
         <v>10944000.0</v>
       </c>
-      <c r="W28">
+      <c r="Y28">
         <v>522705000.0</v>
       </c>
-      <c r="X28">
+      <c r="Z28">
         <v>12312000.0</v>
       </c>
-      <c r="Y28">
+      <c r="AA28">
         <v>6975000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AB28">
         <v>7853000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AC28">
         <v>9452000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AD28">
         <v>7512000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AE28">
         <v>6678000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AF28">
         <v>4923000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AG28">
         <v>55327000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AH28">
         <v>347153000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AI28">
         <v>10304000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AJ28">
         <v>4978000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AK28">
         <v>4444000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AL28">
         <v>7416000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AM28">
         <v>7150000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AN28">
         <v>6515000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AO28">
         <v>7572000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AP28">
         <v>4250000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AQ28">
         <v>3321000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AR28">
         <v>1489000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AS28">
         <v>2392000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AT28">
         <v>1157000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AU28">
         <v>1780000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AV28">
         <v>421000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AW28">
         <v>290000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AX28">
         <v>200000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AY28">
         <v>-99000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AZ28">
         <v>89021000.0</v>
       </c>
-      <c r="AY28">
+      <c r="BA28">
         <v>5094000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BB28">
         <v>82000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BC28">
         <v>16000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BD28">
         <v>13000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BE28">
         <v>24000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BF28">
         <v>21025000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:56">
+    <row r="29" spans="1:58">
       <c r="A29" t="s">
-        <v>180</v>
+        <v>182</v>
       </c>
       <c r="B29">
+        <v>59002777.0</v>
+      </c>
+      <c r="C29">
+        <v>78527999.0</v>
+      </c>
+      <c r="D29">
         <v>174288897.0</v>
       </c>
-      <c r="C29">
+      <c r="E29">
         <v>146648568.0</v>
       </c>
-      <c r="D29">
+      <c r="F29">
         <v>150335000.0</v>
       </c>
-      <c r="E29">
+      <c r="G29">
         <v>145491000.0</v>
       </c>
-      <c r="F29">
+      <c r="H29">
         <v>133736000.0</v>
       </c>
-      <c r="G29">
+      <c r="I29">
         <v>129814000.0</v>
       </c>
-      <c r="H29">
+      <c r="J29">
         <v>120029000.0</v>
       </c>
-      <c r="I29">
+      <c r="K29">
         <v>113836000.0</v>
       </c>
-      <c r="J29">
+      <c r="L29">
         <v>86646034.0</v>
       </c>
-      <c r="K29">
+      <c r="M29">
         <v>64144000.0</v>
       </c>
-      <c r="L29">
+      <c r="N29">
         <v>47761000.0</v>
       </c>
-      <c r="M29">
+      <c r="O29">
         <v>45961000.0</v>
       </c>
-      <c r="N29">
+      <c r="P29">
         <v>53234000.0</v>
       </c>
-      <c r="O29">
+      <c r="Q29">
         <v>267000.0</v>
       </c>
-      <c r="P29">
+      <c r="R29">
         <v>-2687000.0</v>
       </c>
-      <c r="Q29">
+      <c r="S29">
         <v>-13662000.0</v>
       </c>
-      <c r="R29">
+      <c r="T29">
         <v>21041000.0</v>
       </c>
-      <c r="S29">
+      <c r="U29">
         <v>4323000.0</v>
       </c>
-      <c r="T29">
+      <c r="V29">
         <v>21833000.0</v>
       </c>
-      <c r="U29">
+      <c r="W29">
         <v>18488000.0</v>
       </c>
-      <c r="V29">
+      <c r="X29">
         <v>28550000.0</v>
       </c>
-      <c r="W29">
+      <c r="Y29">
         <v>24514000.0</v>
       </c>
-      <c r="X29">
+      <c r="Z29">
         <v>49958000.0</v>
       </c>
-      <c r="Y29">
+      <c r="AA29">
         <v>45027000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AB29">
         <v>41237000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AC29">
         <v>36073000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AD29">
         <v>37180000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AE29">
         <v>35074000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AF29">
         <v>36055000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AG29">
         <v>27607000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AH29">
         <v>27268000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AI29">
         <v>24779000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AJ29">
         <v>24941000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AK29">
         <v>22063000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AL29">
         <v>19651000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AM29">
         <v>16397000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AN29">
         <v>19714000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AO29">
         <v>10470000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AP29">
         <v>11314000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AQ29">
         <v>-925000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AR29">
         <v>9522000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AS29">
         <v>6687000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AT29">
         <v>5248000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AU29">
         <v>-581000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AV29">
         <v>1064000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AW29">
         <v>-1226000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AX29">
         <v>-1738000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AY29">
         <v>1097000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AZ29">
         <v>2434000.0</v>
       </c>
-      <c r="AY29">
+      <c r="BA29">
         <v>528000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BB29">
         <v>641000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BC29">
         <v>640000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BD29">
         <v>732000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BE29">
         <v>-1565000.0</v>
       </c>
-      <c r="BD29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:56">
+      <c r="BF29"/>
+    </row>
+    <row r="30" spans="1:58">
       <c r="A30" t="s">
-        <v>181</v>
+        <v>183</v>
       </c>
       <c r="B30">
+        <v>12359222.0</v>
+      </c>
+      <c r="C30">
+        <v>659040000.0</v>
+      </c>
+      <c r="D30">
         <v>-683764916.0</v>
       </c>
-      <c r="C30">
+      <c r="E30">
         <v>-281165730.0</v>
       </c>
-      <c r="D30">
+      <c r="F30">
         <v>-14119000.0</v>
       </c>
-      <c r="E30">
+      <c r="G30">
         <v>22186000.0</v>
       </c>
-      <c r="F30">
+      <c r="H30">
         <v>83548000.0</v>
       </c>
-      <c r="G30">
+      <c r="I30">
         <v>4196000.0</v>
       </c>
-      <c r="H30">
+      <c r="J30">
         <v>-132302000.0</v>
       </c>
-      <c r="I30">
+      <c r="K30">
         <v>9092000.0</v>
       </c>
-      <c r="J30">
+      <c r="L30">
         <v>67951718.0</v>
       </c>
-      <c r="K30">
+      <c r="M30">
         <v>-45319000.0</v>
       </c>
-      <c r="L30">
+      <c r="N30">
         <v>480854000.0</v>
       </c>
-      <c r="M30">
+      <c r="O30">
         <v>58930000.0</v>
       </c>
-      <c r="N30">
+      <c r="P30">
         <v>122468000.0</v>
       </c>
-      <c r="O30">
+      <c r="Q30">
         <v>38008000.0</v>
       </c>
-      <c r="P30">
+      <c r="R30">
         <v>-142468000.0</v>
       </c>
-      <c r="Q30">
+      <c r="S30">
         <v>-72666000.0</v>
       </c>
-      <c r="R30">
+      <c r="T30">
         <v>136758000.0</v>
       </c>
-      <c r="S30">
+      <c r="U30">
         <v>108839000.0</v>
       </c>
-      <c r="T30">
+      <c r="V30">
         <v>-86803000.0</v>
       </c>
-      <c r="U30">
+      <c r="W30">
         <v>218075000.0</v>
       </c>
-      <c r="V30">
+      <c r="X30">
         <v>-29092000.0</v>
       </c>
-      <c r="W30">
+      <c r="Y30">
         <v>-562713000.0</v>
       </c>
-      <c r="X30">
+      <c r="Z30">
         <v>-79578000.0</v>
       </c>
-      <c r="Y30">
+      <c r="AA30">
         <v>-128847000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AB30">
         <v>-64145000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AC30">
         <v>-113829000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AD30">
         <v>-41318000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AE30">
         <v>-24721000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AF30">
         <v>-29887000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AG30">
         <v>-117221000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AH30">
         <v>-123655000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AI30">
         <v>-16826000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AJ30">
         <v>-68592000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AK30">
         <v>-26736000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AL30">
         <v>6168000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AM30">
         <v>-25714000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AN30">
         <v>8887000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AO30">
         <v>-12873000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AP30">
         <v>-964000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AQ30">
         <v>-3443000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AR30">
         <v>-12194000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AS30">
         <v>-12362000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AT30">
         <v>-12251000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AU30">
         <v>8139000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AV30">
         <v>-5567000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AW30">
         <v>-22668000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AX30">
         <v>-11531000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AY30">
         <v>-20942000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AZ30">
         <v>-2208000.0</v>
       </c>
-      <c r="AY30">
+      <c r="BA30">
         <v>-789000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BB30">
         <v>-678000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BC30">
         <v>-165000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BD30">
         <v>-275000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BE30">
         <v>-289000.0</v>
       </c>
-      <c r="BD30"/>
+      <c r="BF30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>