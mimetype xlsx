--- v0 (2026-07-13)
+++ v1 (2026-09-11)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="166">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="167">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -244,50 +244,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2931,1246 +2934,1272 @@
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AS62"/>
+  <dimension ref="A1:AT62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:45">
+    <row r="1" spans="1:46">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AT1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:45">
+    <row r="2" spans="1:46">
       <c r="A2" t="s">
         <v>13</v>
       </c>
       <c r="B2">
+        <v>874896132000.0</v>
+      </c>
+      <c r="C2">
         <v>1021887920000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>878270818000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>942755242000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1245306470000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1262019497000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1383726862000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1319217838000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1431872327000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1480078969000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1509785577000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1487657735500.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>2809582537683.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>2841625737796.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>3280373013202.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1914646606796.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1809151157861.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>3081150873776.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>3034924879645.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>2949772334234.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>3246140425504.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>3228476781244.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3385130754887.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>2136978089790.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>2121044956090.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>2011423321849.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1651559004572.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>2371965430055.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1767581789600.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1110782167384.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1404920715786.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>2475224342288.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>758174962533.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1366641536868.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2043183949890.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2325459396968.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>2106257110508.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>1816452865890.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>2433502817188.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1672473845856.0</v>
       </c>
-      <c r="AO2"/>
-      <c r="AP2">
+      <c r="AP2"/>
+      <c r="AQ2">
         <v>954339989754.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>1792387178485.0</v>
       </c>
-      <c r="AR2"/>
       <c r="AS2"/>
-    </row>
-    <row r="3" spans="1:45">
+      <c r="AT2"/>
+    </row>
+    <row r="3" spans="1:46">
       <c r="A3" t="s">
         <v>14</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
       <c r="AB3"/>
       <c r="AC3"/>
       <c r="AD3"/>
       <c r="AE3"/>
       <c r="AF3"/>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
-    </row>
-    <row r="4" spans="1:45">
+      <c r="AT3"/>
+    </row>
+    <row r="4" spans="1:46">
       <c r="A4" t="s">
         <v>15</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
-    </row>
-    <row r="5" spans="1:45">
+      <c r="AT4"/>
+    </row>
+    <row r="5" spans="1:46">
       <c r="A5" t="s">
         <v>16</v>
       </c>
       <c r="B5">
+        <v>671953546000.0</v>
+      </c>
+      <c r="C5">
         <v>671953546314.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>671953546000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>630793060000.0</v>
       </c>
       <c r="E5">
         <v>630793060000.0</v>
       </c>
-      <c r="F5"/>
-      <c r="G5">
+      <c r="F5">
+        <v>630793060000.0</v>
+      </c>
+      <c r="G5"/>
+      <c r="H5">
         <v>358619615000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>554337675000.0</v>
       </c>
       <c r="I5">
         <v>554337675000.0</v>
       </c>
       <c r="J5">
+        <v>554337675000.0</v>
+      </c>
+      <c r="K5">
         <v>282164230000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>554337675000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>554337675139.0</v>
       </c>
       <c r="M5">
         <v>554337675139.0</v>
       </c>
       <c r="N5">
         <v>554337675139.0</v>
       </c>
       <c r="O5">
         <v>554337675139.0</v>
       </c>
       <c r="P5">
         <v>554337675139.0</v>
       </c>
       <c r="Q5">
         <v>554337675139.0</v>
       </c>
       <c r="R5">
-        <v>560611665616.0</v>
+        <v>554337675139.0</v>
       </c>
       <c r="S5">
         <v>560611665616.0</v>
       </c>
       <c r="T5">
-        <v>510923541923.0</v>
+        <v>560611665616.0</v>
       </c>
       <c r="U5">
         <v>510923541923.0</v>
       </c>
       <c r="V5">
         <v>510923541923.0</v>
       </c>
       <c r="W5">
+        <v>510923541923.0</v>
+      </c>
+      <c r="X5">
         <v>249501666144.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>307195890355.0</v>
       </c>
       <c r="Y5">
         <v>307195890355.0</v>
       </c>
       <c r="Z5">
         <v>307195890355.0</v>
       </c>
       <c r="AA5">
-        <v>307195890354.0</v>
+        <v>307195890355.0</v>
       </c>
       <c r="AB5">
         <v>307195890354.0</v>
       </c>
       <c r="AC5">
+        <v>307195890354.0</v>
+      </c>
+      <c r="AD5">
         <v>307195890355.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>307195890354.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>307195890355.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>97577277115.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>97577277114.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97577277115.0</v>
       </c>
       <c r="AI5">
         <v>97577277115.0</v>
       </c>
       <c r="AJ5">
+        <v>97577277115.0</v>
+      </c>
+      <c r="AK5">
         <v>141122184586.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>97577277115.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>94649958802.0</v>
       </c>
       <c r="AM5">
         <v>94649958802.0</v>
       </c>
       <c r="AN5">
+        <v>94649958802.0</v>
+      </c>
+      <c r="AO5">
         <v>94649958801.0</v>
       </c>
-      <c r="AO5"/>
-      <c r="AP5">
+      <c r="AP5"/>
+      <c r="AQ5">
         <v>21095752849.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>21095752850.0</v>
       </c>
-      <c r="AR5"/>
       <c r="AS5"/>
-    </row>
-    <row r="6" spans="1:45">
+      <c r="AT5"/>
+    </row>
+    <row r="6" spans="1:46">
       <c r="A6" t="s">
         <v>17</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
       <c r="AE6"/>
       <c r="AF6"/>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
-    </row>
-    <row r="7" spans="1:45">
+      <c r="AT6"/>
+    </row>
+    <row r="7" spans="1:46">
       <c r="A7" t="s">
         <v>18</v>
       </c>
       <c r="B7">
+        <v>1002137898.0</v>
+      </c>
+      <c r="C7">
         <v>1334277910.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>1661139953.0</v>
       </c>
-      <c r="D7"/>
-      <c r="E7">
+      <c r="E7"/>
+      <c r="F7">
         <v>2430720744.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>3463592668.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>3693378430.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>8793478463.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>9344651920.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>9344651927.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>9599651924.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>5434979133.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>9954559610.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>218795589795.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>9954559762.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>15020896626.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>15097589819.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>16813848760.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>17118044665.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>20866287916.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>32461738692.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>31861738692.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>32261738692.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>13007290275.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>8587058941.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>12274785369.0</v>
       </c>
-      <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
-    </row>
-    <row r="8" spans="1:45">
+      <c r="AT7"/>
+    </row>
+    <row r="8" spans="1:46">
       <c r="A8" t="s">
         <v>19</v>
       </c>
       <c r="B8">
-        <v>4157081801000.0</v>
+        <v>4166016063600.0</v>
       </c>
       <c r="C8">
         <v>4157081801000.0</v>
       </c>
-      <c r="D8"/>
-[...2 lines deleted...]
-      </c>
+      <c r="D8">
+        <v>4157081801000.0</v>
+      </c>
+      <c r="E8"/>
       <c r="F8">
         <v>4109883732758.0</v>
       </c>
       <c r="G8">
+        <v>4109883732758.0</v>
+      </c>
+      <c r="H8">
         <v>4072310311658.0</v>
       </c>
-      <c r="H8">
+      <c r="I8">
         <v>4063383030500.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4045843942950.0</v>
       </c>
       <c r="J8">
         <v>4045843942950.0</v>
       </c>
       <c r="K8">
         <v>4045843942950.0</v>
       </c>
       <c r="L8">
         <v>4045843942950.0</v>
       </c>
       <c r="M8">
-        <v>2636115753400.0</v>
+        <v>4045843942950.0</v>
       </c>
       <c r="N8">
         <v>2636115753400.0</v>
       </c>
       <c r="O8">
         <v>2636115753400.0</v>
       </c>
       <c r="P8">
         <v>2636115753400.0</v>
       </c>
       <c r="Q8">
         <v>2636115753400.0</v>
       </c>
       <c r="R8">
         <v>2636115753400.0</v>
       </c>
       <c r="S8">
         <v>2636115753400.0</v>
       </c>
       <c r="T8">
         <v>2636115753400.0</v>
       </c>
       <c r="U8">
         <v>2636115753400.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>2636115753400.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
-    </row>
-    <row r="9" spans="1:45">
+      <c r="AT8"/>
+    </row>
+    <row r="9" spans="1:46">
       <c r="A9" t="s">
         <v>20</v>
       </c>
       <c r="B9"/>
-      <c r="C9">
-[...1 lines deleted...]
-      </c>
+      <c r="C9"/>
       <c r="D9">
         <v>3969169058820.0</v>
       </c>
       <c r="E9">
-        <v>3968404450110.0</v>
+        <v>3969169058820.0</v>
       </c>
       <c r="F9">
         <v>3968404450110.0</v>
       </c>
       <c r="G9">
+        <v>3968404450110.0</v>
+      </c>
+      <c r="H9">
         <v>3967795760700.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
-      <c r="M9">
-[...1 lines deleted...]
-      </c>
+      <c r="M9"/>
       <c r="N9">
         <v>3944529408860.0</v>
       </c>
       <c r="O9">
         <v>3944529408860.0</v>
       </c>
       <c r="P9">
         <v>3944529408860.0</v>
       </c>
       <c r="Q9">
         <v>3944529408860.0</v>
       </c>
       <c r="R9">
         <v>3944529408860.0</v>
       </c>
       <c r="S9">
         <v>3944529408860.0</v>
       </c>
       <c r="T9">
         <v>3944529408860.0</v>
       </c>
       <c r="U9">
         <v>3944529408860.0</v>
       </c>
       <c r="V9">
         <v>3944529408860.0</v>
       </c>
       <c r="W9">
         <v>3944529408860.0</v>
       </c>
       <c r="X9">
         <v>3944529408860.0</v>
       </c>
       <c r="Y9">
         <v>3944529408860.0</v>
       </c>
       <c r="Z9">
         <v>3944529408860.0</v>
       </c>
       <c r="AA9">
         <v>3944529408860.0</v>
       </c>
       <c r="AB9">
         <v>3944529408860.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>3944529408860.0</v>
+      </c>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
-    </row>
-    <row r="10" spans="1:45">
+      <c r="AT9"/>
+    </row>
+    <row r="10" spans="1:46">
       <c r="A10" t="s">
         <v>21</v>
       </c>
       <c r="B10">
+        <v>37711658000.0</v>
+      </c>
+      <c r="C10">
         <v>16249503000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>61564390000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>44652794000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>49672247000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>62551308000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>205754410000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>63888478000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>90534917000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>117810366000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>120811660000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>44112520632.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>64594984458.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>155690872376.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>238946856294.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>168292232004.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>174247058692.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>116092019922.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>93663903876.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>47563449273.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>73997919490.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>61506159377.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>244198852485.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>212353272347.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>145107404698.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>172832411157.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>469333770150.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>244594585729.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>219675859599.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>463254404660.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>1299204217422.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>384837393568.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>591213521515.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>1301317966498.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>1028345582018.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>1345846131760.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>2058201105503.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>3118612289897.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>4205820405671.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5394913959918.0</v>
       </c>
-      <c r="AO10"/>
-      <c r="AP10">
+      <c r="AP10"/>
+      <c r="AQ10">
         <v>399568363290.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>98185902017.0</v>
       </c>
-      <c r="AR10"/>
       <c r="AS10"/>
-    </row>
-    <row r="11" spans="1:45">
+      <c r="AT10"/>
+    </row>
+    <row r="11" spans="1:46">
       <c r="A11" t="s">
         <v>22</v>
       </c>
       <c r="B11"/>
-      <c r="C11">
-[...1 lines deleted...]
-      </c>
+      <c r="C11"/>
       <c r="D11">
         <v>317023910.0</v>
       </c>
       <c r="E11">
+        <v>317023910.0</v>
+      </c>
+      <c r="F11">
         <v>12317023910.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>15317023910.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>317023910.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
+      <c r="M11"/>
+      <c r="N11">
         <v>10313380000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25313380000.0</v>
       </c>
       <c r="O11">
         <v>25313380000.0</v>
       </c>
-      <c r="P11"/>
+      <c r="P11">
+        <v>25313380000.0</v>
+      </c>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
-    </row>
-    <row r="12" spans="1:45">
+      <c r="AT11"/>
+    </row>
+    <row r="12" spans="1:46">
       <c r="A12" t="s">
         <v>23</v>
       </c>
       <c r="B12">
+        <v>37711658000.0</v>
+      </c>
+      <c r="C12">
         <v>16249503000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>61564390000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>44652794000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>49672247000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>62551308000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>205754410000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>63888478000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>90534917000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>117810366000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>120811660000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>44112520632.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>64594984458.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>155690872376.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>238946856294.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>168292232004.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>174247058692.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>116092019922.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>93663903876.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>47563449273.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>73997919490.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>61506159377.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>244198852485.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>212353272347.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>145107404698.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>172832411157.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>469333770150.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>244594585729.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>219675859599.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>463254404660.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1299204217422.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>384837393568.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>591213521515.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>1301317966498.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>1028345582018.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>1345846131760.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>2058201105503.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>3118612289897.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>4205820405671.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>5394913959918.0</v>
       </c>
-      <c r="AO12"/>
-      <c r="AP12">
+      <c r="AP12"/>
+      <c r="AQ12">
         <v>399568363290.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>98185902017.0</v>
       </c>
-      <c r="AR12"/>
       <c r="AS12"/>
-    </row>
-    <row r="13" spans="1:45">
+      <c r="AT12"/>
+    </row>
+    <row r="13" spans="1:46">
       <c r="A13" t="s">
         <v>24</v>
       </c>
       <c r="B13">
-        <v>4157081801000.0</v>
+        <v>4166016064000.0</v>
       </c>
       <c r="C13">
         <v>4157081801000.0</v>
       </c>
       <c r="D13">
         <v>4157081801000.0</v>
       </c>
       <c r="E13">
-        <v>4109883733000.0</v>
+        <v>4157081801000.0</v>
       </c>
       <c r="F13">
         <v>4109883733000.0</v>
       </c>
       <c r="G13">
+        <v>4109883733000.0</v>
+      </c>
+      <c r="H13">
         <v>4072310312000.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>4063383031000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4045843943000.0</v>
       </c>
       <c r="J13">
         <v>4045843943000.0</v>
       </c>
       <c r="K13">
         <v>4045843943000.0</v>
       </c>
       <c r="L13">
+        <v>4045843943000.0</v>
+      </c>
+      <c r="M13">
         <v>4045843942950.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2636115753400.0</v>
       </c>
       <c r="N13">
         <v>2636115753400.0</v>
       </c>
       <c r="O13">
         <v>2636115753400.0</v>
       </c>
       <c r="P13">
         <v>2636115753400.0</v>
       </c>
       <c r="Q13">
         <v>2636115753400.0</v>
       </c>
       <c r="R13">
         <v>2636115753400.0</v>
       </c>
       <c r="S13">
         <v>2636115753400.0</v>
       </c>
       <c r="T13">
         <v>2636115753400.0</v>
       </c>
       <c r="U13">
         <v>2636115753400.0</v>
       </c>
@@ -4209,4874 +4238,4982 @@
       </c>
       <c r="AG13">
         <v>2636115753400.0</v>
       </c>
       <c r="AH13">
         <v>2636115753400.0</v>
       </c>
       <c r="AI13">
         <v>2636115753400.0</v>
       </c>
       <c r="AJ13">
         <v>2636115753400.0</v>
       </c>
       <c r="AK13">
         <v>2636115753400.0</v>
       </c>
       <c r="AL13">
         <v>2636115753400.0</v>
       </c>
       <c r="AM13">
         <v>2636115753400.0</v>
       </c>
       <c r="AN13">
         <v>2636115753400.0</v>
       </c>
-      <c r="AO13"/>
-      <c r="AP13">
+      <c r="AO13">
+        <v>2636115753400.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
         <v>1135056000000.0</v>
       </c>
-      <c r="AQ13">
+      <c r="AR13">
         <v>835056000000.0</v>
       </c>
-      <c r="AR13"/>
-      <c r="AS13">
+      <c r="AS13"/>
+      <c r="AT13">
         <v>617572000000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:45">
+    <row r="14" spans="1:46">
       <c r="A14" t="s">
         <v>25</v>
       </c>
       <c r="B14">
+        <v>55113883000.0</v>
+      </c>
+      <c r="C14">
         <v>50129835000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>54935197000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>53239768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68458050000.0</v>
       </c>
       <c r="F14">
         <v>68458050000.0</v>
       </c>
       <c r="G14">
+        <v>68458050000.0</v>
+      </c>
+      <c r="H14">
         <v>53239768000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52710440000.0</v>
       </c>
       <c r="I14">
         <v>52710440000.0</v>
       </c>
       <c r="J14">
+        <v>52710440000.0</v>
+      </c>
+      <c r="K14">
         <v>44641149000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>52710440000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>52710440325.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24515876534.0</v>
       </c>
       <c r="N14">
         <v>24515876534.0</v>
       </c>
       <c r="O14">
         <v>24515876534.0</v>
       </c>
       <c r="P14">
         <v>24515876534.0</v>
       </c>
       <c r="Q14">
         <v>24515876534.0</v>
       </c>
       <c r="R14">
         <v>24515876534.0</v>
       </c>
       <c r="S14">
         <v>24515876534.0</v>
       </c>
       <c r="T14">
         <v>24515876534.0</v>
       </c>
       <c r="U14">
         <v>24515876534.0</v>
       </c>
       <c r="V14">
         <v>24515876534.0</v>
       </c>
       <c r="W14">
         <v>24515876534.0</v>
       </c>
       <c r="X14">
         <v>24515876534.0</v>
       </c>
       <c r="Y14">
-        <v>25891388278.0</v>
+        <v>24515876534.0</v>
       </c>
       <c r="Z14">
         <v>25891388278.0</v>
       </c>
       <c r="AA14">
+        <v>25891388278.0</v>
+      </c>
+      <c r="AB14">
         <v>20389341302.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25891388278.0</v>
       </c>
       <c r="AC14">
         <v>25891388278.0</v>
       </c>
       <c r="AD14">
         <v>25891388278.0</v>
       </c>
       <c r="AE14">
         <v>25891388278.0</v>
       </c>
       <c r="AF14">
         <v>25891388278.0</v>
       </c>
       <c r="AG14">
         <v>25891388278.0</v>
       </c>
       <c r="AH14">
         <v>25891388278.0</v>
       </c>
       <c r="AI14">
+        <v>25891388278.0</v>
+      </c>
+      <c r="AJ14">
         <v>24515876507.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26361157534.0</v>
       </c>
       <c r="AK14">
         <v>26361157534.0</v>
       </c>
       <c r="AL14">
         <v>26361157534.0</v>
       </c>
       <c r="AM14">
         <v>26361157534.0</v>
       </c>
       <c r="AN14">
         <v>26361157534.0</v>
       </c>
       <c r="AO14">
         <v>26361157534.0</v>
       </c>
       <c r="AP14">
         <v>26361157534.0</v>
       </c>
       <c r="AQ14">
         <v>26361157534.0</v>
       </c>
       <c r="AR14">
+        <v>26361157534.0</v>
+      </c>
+      <c r="AS14">
         <v>13180887553.0</v>
       </c>
-      <c r="AS14"/>
-[...1 lines deleted...]
-    <row r="15" spans="1:45">
+      <c r="AT14"/>
+    </row>
+    <row r="15" spans="1:46">
       <c r="A15" t="s">
         <v>26</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
       <c r="AB15"/>
       <c r="AC15"/>
       <c r="AD15"/>
       <c r="AE15"/>
       <c r="AF15"/>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
-    </row>
-    <row r="16" spans="1:45">
+      <c r="AT15"/>
+    </row>
+    <row r="16" spans="1:46">
       <c r="A16" t="s">
         <v>27</v>
       </c>
       <c r="B16">
+        <v>67398013000.0</v>
+      </c>
+      <c r="C16">
         <v>81582805000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>79971582000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>42248902000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>59644751146.0</v>
       </c>
-      <c r="F16"/>
-      <c r="G16">
+      <c r="G16"/>
+      <c r="H16">
         <v>100372326972.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>135133218000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>169215668000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>462005338000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>91703326000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>103149215473.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>78282342492.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>77040111195.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>73601909332.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>87248264006.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>91036236947.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>48692736218.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>24805239928.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>36323168274.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>40577161456.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>42221771344.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>44275479885.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>40485713455.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>48675093859.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>54677284900.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>44710759497.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>97111321764.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>51836828342.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>34335397319.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>68133382865.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>249839392327.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>157639715470.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>126481569851.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>35133701861.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>339009957924.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>127017776864.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>203871426455.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>161773118743.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>607860133929.0</v>
       </c>
-      <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
+      <c r="AQ16"/>
+      <c r="AR16">
         <v>208283828600.0</v>
       </c>
-      <c r="AR16"/>
       <c r="AS16"/>
-    </row>
-    <row r="17" spans="1:45">
+      <c r="AT16"/>
+    </row>
+    <row r="17" spans="1:46">
       <c r="A17" t="s">
         <v>28</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
-    </row>
-    <row r="18" spans="1:45">
+      <c r="AT17"/>
+    </row>
+    <row r="18" spans="1:46">
       <c r="A18" t="s">
         <v>29</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>1618184406.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>217467175.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>44692674070.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>32767504613.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>24994708125.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>22574946416.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>53228778615.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>55412290196.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>77749180851.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>151022903344.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>661308441528.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>725399482479.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>662348044261.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1077096520026.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>726157060782.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>212335586257.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>183434811790.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>127737072096.0</v>
       </c>
-      <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
-    </row>
-    <row r="19" spans="1:45">
+      <c r="AT18"/>
+    </row>
+    <row r="19" spans="1:46">
       <c r="A19" t="s">
         <v>30</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
-    </row>
-    <row r="20" spans="1:45">
+      <c r="AT19"/>
+    </row>
+    <row r="20" spans="1:46">
       <c r="A20" t="s">
         <v>31</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
-    </row>
-    <row r="21" spans="1:45">
+      <c r="AT20"/>
+    </row>
+    <row r="21" spans="1:46">
       <c r="A21" t="s">
         <v>32</v>
       </c>
       <c r="B21">
+        <v>316263000.0</v>
+      </c>
+      <c r="C21">
         <v>341231000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>366199000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="E21">
         <v>0.0</v>
       </c>
       <c r="F21">
+        <v>0.0</v>
+      </c>
+      <c r="G21">
         <v>3106773000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>6219797000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>9445504000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>12682670000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>15922378000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>19163773000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>22418918438.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>25686344518.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>28974731016.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>32336432600.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>35872971027.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>39618579344.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>42774611922.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>46270991473.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>50088646325.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>4220203232.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>4910274104.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4804259166.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>19965234298.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>6554572326.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>6968516088.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>7547244233.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>7907347379.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>8184566418.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>7156706774.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>7501599858.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>7179835833.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8583816614.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>9952994381.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>11304530475.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>501334520.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>415365297.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>121582397.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>138951311.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>173689139.0</v>
       </c>
-      <c r="AO21"/>
       <c r="AP21"/>
-      <c r="AQ21">
+      <c r="AQ21"/>
+      <c r="AR21">
         <v>277902623.0</v>
       </c>
-      <c r="AR21"/>
       <c r="AS21"/>
-    </row>
-    <row r="22" spans="1:45">
+      <c r="AT21"/>
+    </row>
+    <row r="22" spans="1:46">
       <c r="A22" t="s">
         <v>33</v>
       </c>
       <c r="B22">
+        <v>173320672000.0</v>
+      </c>
+      <c r="C22">
         <v>196272501000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>145584565000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>166587956000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>172591909000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>219635375000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>204660748000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>226325188000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>257356127000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>279682262000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>250576777000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>265307183785.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>322832186209.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>302940166858.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>346193304408.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>492446071494.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>688987034645.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>573780227868.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>595873640875.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>964885780794.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1099618954542.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>1126598473130.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>1076331342507.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>2892480645822.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>2856878640606.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>2429552232106.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1536505202969.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>1717058768122.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2339393056767.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2300108063621.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2228092184118.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2931590506314.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>1551516069175.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>645740245297.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>858693375039.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>220287680945.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>440434002496.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>373851906108.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>231947161468.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>180578987462.0</v>
       </c>
-      <c r="AO22"/>
-      <c r="AP22">
+      <c r="AP22"/>
+      <c r="AQ22">
         <v>146715430075.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>54551293293.0</v>
       </c>
-      <c r="AR22"/>
       <c r="AS22"/>
-    </row>
-    <row r="23" spans="1:45">
+      <c r="AT22"/>
+    </row>
+    <row r="23" spans="1:46">
       <c r="A23" t="s">
         <v>34</v>
       </c>
       <c r="B23">
+        <v>2915486387000.0</v>
+      </c>
+      <c r="C23">
         <v>2945326111000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3055541012000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3132370576000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>3294051144000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>3416622712000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>3618630657000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>3806129966000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>4113554307000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>4364801905000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>4473145721000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>5091433593971.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>5356181301154.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>5666870541105.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>5963657951878.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>6427031362182.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>6514895430991.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>6795391518718.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>6882077282159.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>10061536311444.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>10184878296908.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>10384732113871.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>10557550739243.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>14290650010607.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>15358233261426.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>15761933330770.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>16149121684330.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>15580328109885.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>14702052913751.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>14621918849763.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>15222388589814.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>16378340312489.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>14700280762742.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>14580378919256.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>14919548673755.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>15795918450780.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>14286819111031.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13998937489354.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>13734267485212.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>13586372903516.0</v>
       </c>
-      <c r="AO23"/>
-      <c r="AP23">
+      <c r="AP23"/>
+      <c r="AQ23">
         <v>5824582642071.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>4332409010247.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
-    </row>
-    <row r="24" spans="1:45">
+      <c r="AT23"/>
+    </row>
+    <row r="24" spans="1:46">
       <c r="A24" t="s">
         <v>35</v>
       </c>
       <c r="B24">
+        <v>2960298914829.0</v>
+      </c>
+      <c r="C24">
         <v>2902609210401.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>2847602092610.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>2793950432560.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>2742569328880.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>2688064635770.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>2640830833710.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>2592565146552.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>2548576539943.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>2501849025123.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>2455295460174.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1776245944443.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>1750428811040.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>1724701610480.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>1520021591090.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>1490712536410.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>1478475597710.0</v>
       </c>
-      <c r="R24"/>
-      <c r="S24">
+      <c r="S24"/>
+      <c r="T24">
         <v>0.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>1497420035780.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>1995280066020.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>1994368817030.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>1993479934970.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>1992612870671.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>1991767088449.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>1990942065783.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1990137292982.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>496045843750.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
-      <c r="AJ24">
-[...1 lines deleted...]
-      </c>
+      <c r="AJ24"/>
       <c r="AK24">
         <v>1448924210900.0</v>
       </c>
       <c r="AL24">
-        <v>1448924225900.0</v>
+        <v>1448924210900.0</v>
       </c>
       <c r="AM24">
         <v>1448924225900.0</v>
       </c>
       <c r="AN24">
+        <v>1448924225900.0</v>
+      </c>
+      <c r="AO24">
         <v>1410962508400.0</v>
       </c>
-      <c r="AO24"/>
-      <c r="AP24">
+      <c r="AP24"/>
+      <c r="AQ24">
         <v>876516157700.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>459255313200.0</v>
       </c>
-      <c r="AR24"/>
       <c r="AS24"/>
-    </row>
-    <row r="25" spans="1:45">
+      <c r="AT24"/>
+    </row>
+    <row r="25" spans="1:46">
       <c r="A25" t="s">
         <v>36</v>
       </c>
       <c r="B25"/>
-      <c r="C25">
+      <c r="C25"/>
+      <c r="D25">
         <v>2849138357570.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>2795808365450.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>2744866849620.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>2690491431850.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2643185402370.0</v>
       </c>
-      <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
-      <c r="M25">
+      <c r="M25"/>
+      <c r="N25">
         <v>1757411560660.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>1731684360100.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1527004340860.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1502761623040.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1488275825260.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>16813848760.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>13043044670.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>1518286323700.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2027741804710.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>2026230555730.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>2025741673670.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2005620160950.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>2000354147390.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>2003216851150.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>1990137292980.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>496045843750.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
-    </row>
-    <row r="26" spans="1:45">
+      <c r="AT25"/>
+    </row>
+    <row r="26" spans="1:46">
       <c r="A26" t="s">
         <v>37</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
-      <c r="AD26">
+      <c r="AD26"/>
+      <c r="AE26">
         <v>5864567637.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14464881275.0</v>
       </c>
       <c r="AF26">
         <v>14464881275.0</v>
       </c>
-      <c r="AG26"/>
+      <c r="AG26">
+        <v>14464881275.0</v>
+      </c>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-    </row>
-    <row r="27" spans="1:45">
+      <c r="AT26"/>
+    </row>
+    <row r="27" spans="1:46">
       <c r="A27" t="s">
         <v>38</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
-    </row>
-    <row r="28" spans="1:45">
+      <c r="AT27"/>
+    </row>
+    <row r="28" spans="1:46">
       <c r="A28" t="s">
         <v>39</v>
       </c>
       <c r="B28">
+        <v>3594716447000.0</v>
+      </c>
+      <c r="C28">
         <v>3558821038000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>3458825895000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>3422540699000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>3366454855000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>3300103973000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>3109896854000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>3208597199000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>3138513327000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>3064510363000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>3015210504000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>4259465376259.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>4217685359508.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>4100862271031.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>3812926267877.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1337441201027.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>1319326128837.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>5764103683651.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>5785857419027.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>5917992240123.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>5568910811762.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5608233671539.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5450052096370.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>5802719711307.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5668825470165.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5842910729919.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>5612044747910.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4795481685257.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>4200051484574.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>4427173527554.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>4163894993022.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>5230901251528.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>5095852468539.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>3369589161078.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3959662847992.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>3431710880970.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1919355907227.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>562582153110.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-849835399058.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-2312608626415.0</v>
       </c>
-      <c r="AO28"/>
-      <c r="AP28">
+      <c r="AP28"/>
+      <c r="AQ28">
         <v>1083134273118.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>662854345947.0</v>
       </c>
-      <c r="AR28"/>
       <c r="AS28"/>
-    </row>
-    <row r="29" spans="1:45">
+      <c r="AT28"/>
+    </row>
+    <row r="29" spans="1:46">
       <c r="A29" t="s">
         <v>40</v>
       </c>
       <c r="B29">
+        <v>1387779710519.0</v>
+      </c>
+      <c r="C29">
         <v>1461894101200.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>1551594530701.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="E29"/>
+      <c r="F29">
         <v>1657180804003.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>1752151037059.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>1754144887310.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>1976363786649.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>2086656880367.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2382477128425.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>2461928420824.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>3117635902897.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1905356587301.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>1950990525919.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>1938710064985.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3795746139056.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>3971881715041.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2808033029888.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>3083874213238.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>6821399639832.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>6591615268863.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>6778342465764.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>6819418688247.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11768036343436.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>12718959976747.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>13218004833142.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
-    </row>
-    <row r="30" spans="1:45">
+      <c r="AT29"/>
+    </row>
+    <row r="30" spans="1:46">
       <c r="A30" t="s">
         <v>41</v>
       </c>
       <c r="B30">
+        <v>602902251000.0</v>
+      </c>
+      <c r="C30">
         <v>585050358000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>662329235000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>678755593000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>770167473000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>815658693000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>857912977000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1015116957000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1209164363000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1173680453000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1219837288000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1228197280169.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1312214939050.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1440887038337.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>1527220428685.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1748718434668.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1529268933836.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1781091520444.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1788793441975.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>3348535030895.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>3249429718041.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>3426681656185.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>3318077075188.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>4680185196703.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>5149765463839.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>5597330154419.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6670708387921.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>5719720019240.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5022590066294.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5431333979407.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5496776323298.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7962223421450.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>7513535987853.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>7514746558972.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>8717868533304.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7926874162983.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>7309579374024.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3427421249769.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>6209914432516.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2581887396613.0</v>
       </c>
-      <c r="AO30"/>
-      <c r="AP30">
+      <c r="AP30"/>
+      <c r="AQ30">
         <v>922752258616.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>511946280467.0</v>
       </c>
-      <c r="AR30"/>
       <c r="AS30"/>
-    </row>
-    <row r="31" spans="1:45">
+      <c r="AT30"/>
+    </row>
+    <row r="31" spans="1:46">
       <c r="A31" t="s">
         <v>42</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
       <c r="L31"/>
-      <c r="M31">
+      <c r="M31"/>
+      <c r="N31">
         <v>-2366969197055.0</v>
       </c>
-      <c r="N31"/>
-      <c r="O31">
+      <c r="O31"/>
+      <c r="P31">
         <v>-2135544932024.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>2269160631624.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>2453787537987.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-3098123436847.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-2824800056473.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>826621592027.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>976948073071.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>1135554099436.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>1152625218918.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>5746005415759.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>6907059588499.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7207567961347.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>8127003342122.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>7834532628489.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>7699261104365.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>8166333913046.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>7874811590606.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>7444080719509.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
-    </row>
-    <row r="32" spans="1:45">
+      <c r="AT31"/>
+    </row>
+    <row r="32" spans="1:46">
       <c r="A32" t="s">
         <v>43</v>
       </c>
       <c r="B32">
+        <v>-1312629147012.0</v>
+      </c>
+      <c r="C32">
         <v>-1263166487374.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>-1240300760298.0</v>
       </c>
-      <c r="D32"/>
-      <c r="E32">
+      <c r="E32"/>
+      <c r="F32">
         <v>-1224884331098.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-1141037151532.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-1177130747605.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-1098637479179.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-1044162091703.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>-977547280166.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-967972372784.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-2768427371786.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-4124042819000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-3959623087422.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-4288398004726.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-67342460516.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-60066691887.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-5625370258173.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>-5417588995045.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>-2985900459511.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>-2426942780246.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>-2279774075710.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>-2394807835879.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2018564466374.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>2595363585109.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2801034054208.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
-    </row>
-    <row r="33" spans="1:45">
+      <c r="AT32"/>
+    </row>
+    <row r="33" spans="1:46">
       <c r="A33" t="s">
         <v>44</v>
       </c>
       <c r="B33">
+        <v>2069544554000.0</v>
+      </c>
+      <c r="C33">
         <v>2084459997000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>2166717688000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>2204846579000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>2239994411000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>2251615369000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>2289796828000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>2464627091000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>2524097527000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>2725451592000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>2816991429000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>3388703241482.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>3531857324548.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>3621912561773.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>3729565988107.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>3891947936681.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>4061657376561.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>2606762658304.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>2694665733939.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>5409579475121.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>5466803059825.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>5457461905295.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>5588417603676.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>5797543891225.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>6363122269702.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>6461236820975.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>6453766967732.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>6453138697410.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>5755524500374.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>5193077417425.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>4986256433811.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>3661473362344.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>3726849726440.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>3941528425561.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>3344604014815.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>4971509919086.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>3507236326670.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>6294888388356.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5601646795526.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>4640712792892.0</v>
       </c>
-      <c r="AO33"/>
-      <c r="AP33">
+      <c r="AP33"/>
+      <c r="AQ33">
         <v>3891262834081.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>3277827136923.0</v>
       </c>
-      <c r="AR33"/>
       <c r="AS33"/>
-    </row>
-    <row r="34" spans="1:45">
+      <c r="AT33"/>
+    </row>
+    <row r="34" spans="1:46">
       <c r="A34" t="s">
         <v>45</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>-7.0</v>
+      </c>
       <c r="C34"/>
       <c r="D34"/>
       <c r="E34"/>
       <c r="F34"/>
       <c r="G34"/>
       <c r="H34"/>
       <c r="I34"/>
       <c r="J34"/>
       <c r="K34"/>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
       <c r="AB34"/>
       <c r="AC34"/>
       <c r="AD34"/>
       <c r="AE34"/>
       <c r="AF34"/>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
-    </row>
-    <row r="35" spans="1:45">
+      <c r="AT34"/>
+    </row>
+    <row r="35" spans="1:46">
       <c r="A35" t="s">
         <v>46</v>
       </c>
       <c r="B35">
+        <v>2988851477000.0</v>
+      </c>
+      <c r="C35">
         <v>2933135671000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>2880558090000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>2821283731000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>2771625657000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>2717618868000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>2670479079000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>2627850721000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>2584771549000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>2538403261000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>2491590695000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>1800782884557.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>1774783702603.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>1749056502044.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>1544376482805.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>1519571873514.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>1508184567343.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>36741225056.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>37062420961.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>1528604620311.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>2038734705031.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>2037223456045.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>2036180289713.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>2050137707542.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>2044871693986.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>2047734397748.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>2034654839578.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>511926904851.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12812799172.0</v>
       </c>
       <c r="AD35">
         <v>12812799172.0</v>
       </c>
       <c r="AE35">
         <v>12812799172.0</v>
       </c>
       <c r="AF35">
+        <v>12812799172.0</v>
+      </c>
+      <c r="AG35">
         <v>9461216530.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>13125334830.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9461216530.0</v>
       </c>
       <c r="AI35">
         <v>9461216530.0</v>
       </c>
       <c r="AJ35">
+        <v>9461216530.0</v>
+      </c>
+      <c r="AK35">
         <v>1457707270712.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1455310364138.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1561681937921.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1562449119142.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1526865698217.0</v>
       </c>
-      <c r="AO35"/>
-      <c r="AP35">
+      <c r="AP35"/>
+      <c r="AQ35">
         <v>987095463171.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>460071435853.0</v>
       </c>
-      <c r="AR35"/>
       <c r="AS35"/>
-    </row>
-    <row r="36" spans="1:45">
+      <c r="AT35"/>
+    </row>
+    <row r="36" spans="1:46">
       <c r="A36" t="s">
         <v>47</v>
       </c>
       <c r="B36">
+        <v>23098355000.0</v>
+      </c>
+      <c r="C36">
         <v>14068747000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>60418502000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>88035741000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>89990114000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>69276730000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>53742626000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>59185810000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>50484674000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>15775514000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>35436279000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>13555535116.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>26791555613.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>25908711605.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>2669176172.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>4755993047.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>49229009794.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>37298840337.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>44169682159.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>1565154872375.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>73817667960.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>56043881296.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>78380771951.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>151022903344.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>661308441528.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>725399482479.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>704544090305.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>1118054197177.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>768666436574.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>45833020961.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>54557296538.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>127880794096.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>158336914513.0</v>
       </c>
-      <c r="AH36">
+      <c r="AI36">
         <v>156273049208.0</v>
       </c>
-      <c r="AI36">
+      <c r="AJ36">
         <v>128169937451.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>2222700347172.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>1087208357031.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>4185707142825.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>3647993919774.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>2853282463469.0</v>
       </c>
-      <c r="AO36"/>
-      <c r="AP36">
+      <c r="AP36"/>
+      <c r="AQ36">
         <v>2465378265569.0</v>
       </c>
-      <c r="AQ36">
+      <c r="AR36">
         <v>2290197886286.0</v>
       </c>
-      <c r="AR36"/>
       <c r="AS36"/>
-    </row>
-    <row r="37" spans="1:45">
+      <c r="AT36"/>
+    </row>
+    <row r="37" spans="1:46">
       <c r="A37" t="s">
         <v>48</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
       <c r="AB37"/>
       <c r="AC37"/>
       <c r="AD37"/>
       <c r="AE37"/>
       <c r="AF37"/>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
-    </row>
-    <row r="38" spans="1:45">
+      <c r="AT37"/>
+    </row>
+    <row r="38" spans="1:46">
       <c r="A38" t="s">
         <v>49</v>
       </c>
       <c r="B38"/>
-      <c r="C38">
+      <c r="C38"/>
+      <c r="D38">
         <v>51582354100.0</v>
       </c>
-      <c r="D38">
+      <c r="E38">
         <v>74649052930.0</v>
       </c>
-      <c r="E38">
+      <c r="F38">
         <v>96441473910.0</v>
       </c>
-      <c r="F38">
+      <c r="G38">
         <v>74580887090.0</v>
       </c>
-      <c r="G38">
+      <c r="H38">
         <v>59046783310.0</v>
       </c>
-      <c r="H38">
+      <c r="I38">
         <v>-25467303000.0</v>
       </c>
-      <c r="I38"/>
       <c r="J38"/>
       <c r="K38"/>
       <c r="L38"/>
-      <c r="M38">
+      <c r="M38"/>
+      <c r="N38">
         <v>52477900131.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>25908711600.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>2669176172.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>4755993047.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>49229009794.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>37298840337.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>30204117429.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>2210438044631.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>659963881798.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>557623800259.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>574964384570.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>208550039902.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>720963004384.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>788691803903.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>704544090305.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>1125961544560.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>768666436574.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>258168607218.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>237992108328.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>169844669793.0</v>
       </c>
-      <c r="AG38">
+      <c r="AH38">
         <v>223349488100.0</v>
       </c>
-      <c r="AH38">
+      <c r="AI38">
         <v>222654800600.0</v>
       </c>
-      <c r="AI38">
+      <c r="AJ38">
         <v>195903224900.0</v>
       </c>
-      <c r="AJ38">
+      <c r="AK38">
         <v>2239657187800.0</v>
       </c>
-      <c r="AK38">
+      <c r="AL38">
         <v>1100265506500.0</v>
       </c>
-      <c r="AL38">
+      <c r="AM38">
         <v>4209146142400.0</v>
       </c>
-      <c r="AM38">
+      <c r="AN38">
         <v>505014473200.0</v>
       </c>
-      <c r="AN38">
+      <c r="AO38">
         <v>2861486843100.0</v>
       </c>
-      <c r="AO38"/>
-      <c r="AP38">
+      <c r="AP38"/>
+      <c r="AQ38">
         <v>2465378265600.0</v>
       </c>
-      <c r="AQ38">
+      <c r="AR38">
         <v>2341392643800.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
-    </row>
-    <row r="39" spans="1:45">
+      <c r="AT38"/>
+    </row>
+    <row r="39" spans="1:46">
       <c r="A39" t="s">
         <v>50</v>
       </c>
       <c r="B39">
+        <v>32007252000.0</v>
+      </c>
+      <c r="C39">
         <v>63293752000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>19345133000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>37527654000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>61625105000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>67161967002.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>60505694000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>61639555000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>60611971001.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>68177232000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>86851018000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>165113367903.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>240464994406.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>145439901761.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>121731374384.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>125626687335.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>60735027257.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>1717665092180.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>1710382339991.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>290980069316.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>295028645010.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>3739165576069.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>3648602940575.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>5388272201213.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>843359482581.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>1100981712113.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>1024581806946.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>7165536058624.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>1364869430717.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>1234144984650.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1212059431165.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>1438215628813.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>1317165457759.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>1177045722928.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>970037168579.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1337326816642.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>979154831422.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>790014957758.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>643226911132.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>788279766631.0</v>
       </c>
-      <c r="AO39"/>
-      <c r="AP39">
+      <c r="AP39"/>
+      <c r="AQ39">
         <v>464283756009.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>901844678014.0</v>
       </c>
-      <c r="AR39"/>
-      <c r="AS39">
+      <c r="AS39"/>
+      <c r="AT39">
         <v>708710574400.0</v>
       </c>
     </row>
-    <row r="40" spans="1:45">
+    <row r="40" spans="1:46">
       <c r="A40" t="s">
         <v>51</v>
       </c>
       <c r="B40">
+        <v>556735093000.0</v>
+      </c>
+      <c r="C40">
         <v>303086310000.0</v>
       </c>
-      <c r="C40">
+      <c r="D40">
         <v>512623208000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>450584856000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>322149226514.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>335532126000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>398832400485.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>287464309000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>343502906000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>358242219283.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>322731366000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>314877239375.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>492522852487.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>516219794154.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>671365936584.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>536038385708.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>550483386428.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>769028900362.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>696731505605.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>178789580000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>220542927807.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>292836456508.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>266025461484.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>287625027055.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>347632961418.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>421035558914.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>192405269250.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>212854050108.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>654662886125.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>315016261126.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>284620157941.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>576816160906.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>580733091967.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>511483380032.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>440593616266.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>671237985232.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>396643635836.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>465598579158.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>140393645313.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>932731617989.0</v>
       </c>
-      <c r="AO40"/>
-      <c r="AP40">
+      <c r="AP40"/>
+      <c r="AQ40">
         <v>1544741628054.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>239055459237.0</v>
       </c>
-      <c r="AR40"/>
-      <c r="AS40">
+      <c r="AS40"/>
+      <c r="AT40">
         <v>500441294000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:45">
+    <row r="41" spans="1:46">
       <c r="A41" t="s">
         <v>52</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
       <c r="L41"/>
-      <c r="M41">
+      <c r="M41"/>
+      <c r="N41">
         <v>17372141941.0</v>
       </c>
-      <c r="N41"/>
-      <c r="O41">
+      <c r="O41"/>
+      <c r="P41">
         <v>17372141941.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>16810250472.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>19908742083.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>19927376296.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>19944376296.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>10318296611.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10992900319.0</v>
       </c>
       <c r="V41">
         <v>10992900319.0</v>
       </c>
       <c r="W41">
+        <v>10992900319.0</v>
+      </c>
+      <c r="X41">
         <v>10438616048.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>44517546596.0</v>
       </c>
       <c r="Y41">
         <v>44517546596.0</v>
       </c>
       <c r="Z41">
         <v>44517546596.0</v>
       </c>
       <c r="AA41">
         <v>44517546596.0</v>
       </c>
       <c r="AB41">
+        <v>44517546596.0</v>
+      </c>
+      <c r="AC41">
         <v>15881061104.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>12812799172.0</v>
       </c>
       <c r="AD41">
         <v>12812799172.0</v>
       </c>
       <c r="AE41">
         <v>12812799172.0</v>
       </c>
       <c r="AF41">
+        <v>12812799172.0</v>
+      </c>
+      <c r="AG41">
         <v>9461216530.0</v>
       </c>
-      <c r="AG41">
+      <c r="AH41">
         <v>13125334800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9461216500.0</v>
       </c>
       <c r="AI41">
         <v>9461216500.0</v>
       </c>
       <c r="AJ41">
+        <v>9461216500.0</v>
+      </c>
+      <c r="AK41">
         <v>8783059800.0</v>
       </c>
-      <c r="AK41">
+      <c r="AL41">
         <v>6386153200.0</v>
       </c>
-      <c r="AL41">
+      <c r="AM41">
         <v>112757712000.0</v>
       </c>
-      <c r="AM41">
+      <c r="AN41">
         <v>1991939700.0</v>
       </c>
-      <c r="AN41">
+      <c r="AO41">
         <v>115903189800.0</v>
       </c>
-      <c r="AO41"/>
-      <c r="AP41">
+      <c r="AP41"/>
+      <c r="AQ41">
         <v>110579305500.0</v>
       </c>
-      <c r="AQ41">
+      <c r="AR41">
         <v>110146292500.0</v>
       </c>
-      <c r="AR41"/>
       <c r="AS41"/>
-    </row>
-    <row r="42" spans="1:45">
+      <c r="AT41"/>
+    </row>
+    <row r="42" spans="1:46">
       <c r="A42" t="s">
         <v>53</v>
       </c>
       <c r="B42">
+        <v>3193360072000.0</v>
+      </c>
+      <c r="C42">
         <v>3865168883000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3193215337000.0</v>
       </c>
       <c r="D42">
         <v>3193215337000.0</v>
       </c>
       <c r="E42">
+        <v>3193215337000.0</v>
+      </c>
+      <c r="F42">
         <v>3192450728000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>3823243788000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>3822635099000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>3191697417000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3191413284000.0</v>
       </c>
       <c r="J42">
         <v>3191413284000.0</v>
       </c>
       <c r="K42">
         <v>3191413284000.0</v>
       </c>
       <c r="L42">
+        <v>3191413284000.0</v>
+      </c>
+      <c r="M42">
         <v>3191413283192.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3168575686521.0</v>
       </c>
       <c r="N42">
         <v>3168575686521.0</v>
       </c>
       <c r="O42">
         <v>3168575686521.0</v>
       </c>
       <c r="P42">
+        <v>3168575686521.0</v>
+      </c>
+      <c r="Q42">
         <v>7619670270057.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>7564998335054.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>3168575686521.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>3722913361660.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3168575686521.0</v>
       </c>
       <c r="U42">
         <v>3168575686521.0</v>
       </c>
       <c r="V42">
-        <v>3679499228444.0</v>
+        <v>3168575686521.0</v>
       </c>
       <c r="W42">
         <v>3679499228444.0</v>
       </c>
       <c r="X42">
+        <v>3679499228444.0</v>
+      </c>
+      <c r="Y42">
         <v>3747945021800.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3168575686521.0</v>
       </c>
       <c r="Z42">
         <v>3168575686521.0</v>
       </c>
       <c r="AA42">
         <v>3168575686521.0</v>
       </c>
       <c r="AB42">
+        <v>3168575686521.0</v>
+      </c>
+      <c r="AC42">
         <v>3707637584154.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3168575686521.0</v>
       </c>
       <c r="AD42">
         <v>3168575686521.0</v>
       </c>
       <c r="AE42">
         <v>3168575686521.0</v>
       </c>
       <c r="AF42">
         <v>3168575686521.0</v>
       </c>
       <c r="AG42">
         <v>3168575686521.0</v>
       </c>
       <c r="AH42">
         <v>3168575686521.0</v>
       </c>
       <c r="AI42">
         <v>3168575686521.0</v>
       </c>
       <c r="AJ42">
+        <v>3168575686521.0</v>
+      </c>
+      <c r="AK42">
         <v>3500780811736.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3944529408861.0</v>
       </c>
       <c r="AL42">
         <v>3944529408861.0</v>
       </c>
       <c r="AM42">
         <v>3944529408861.0</v>
       </c>
       <c r="AN42">
+        <v>3944529408861.0</v>
+      </c>
+      <c r="AO42">
         <v>3862738875300.0</v>
       </c>
-      <c r="AO42"/>
       <c r="AP42"/>
-      <c r="AQ42">
+      <c r="AQ42"/>
+      <c r="AR42">
         <v>49156719949.0</v>
       </c>
-      <c r="AR42"/>
       <c r="AS42"/>
-    </row>
-    <row r="43" spans="1:45">
+      <c r="AT42"/>
+    </row>
+    <row r="43" spans="1:46">
       <c r="A43" t="s">
         <v>54</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
       <c r="AB43"/>
       <c r="AC43"/>
       <c r="AD43"/>
       <c r="AE43"/>
       <c r="AF43"/>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
-    </row>
-    <row r="44" spans="1:45">
+      <c r="AT43"/>
+    </row>
+    <row r="44" spans="1:46">
       <c r="A44" t="s">
         <v>55</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
       <c r="AB44"/>
       <c r="AC44"/>
       <c r="AD44"/>
       <c r="AE44"/>
       <c r="AF44"/>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
-    </row>
-    <row r="45" spans="1:45">
+      <c r="AT44"/>
+    </row>
+    <row r="45" spans="1:46">
       <c r="A45" t="s">
         <v>56</v>
       </c>
       <c r="B45">
+        <v>5552408737363.0</v>
+      </c>
+      <c r="C45">
         <v>5558817547048.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>5587721966651.0</v>
       </c>
-      <c r="D45"/>
-      <c r="E45">
+      <c r="E45"/>
+      <c r="F45">
         <v>5546106733871.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>5573630616097.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>5580295442571.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>5657736308708.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>5721281462280.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>6149673335420.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>6213132292725.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>6217592964384.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>6243402916843.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>6242662466843.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>6242258466843.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>6258365399467.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
       <c r="U45"/>
       <c r="V45"/>
       <c r="W45"/>
       <c r="X45"/>
       <c r="Y45"/>
       <c r="Z45"/>
       <c r="AA45"/>
       <c r="AB45"/>
       <c r="AC45"/>
       <c r="AD45"/>
       <c r="AE45"/>
       <c r="AF45"/>
       <c r="AG45"/>
       <c r="AH45"/>
       <c r="AI45"/>
       <c r="AJ45"/>
       <c r="AK45"/>
       <c r="AL45"/>
       <c r="AM45"/>
       <c r="AN45"/>
       <c r="AO45"/>
       <c r="AP45"/>
       <c r="AQ45"/>
       <c r="AR45"/>
       <c r="AS45"/>
-    </row>
-    <row r="46" spans="1:45">
+      <c r="AT45"/>
+    </row>
+    <row r="46" spans="1:46">
       <c r="A46" t="s">
         <v>57</v>
       </c>
       <c r="B46">
+        <v>2041504118000.0</v>
+      </c>
+      <c r="C46">
         <v>2069973418000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>2101775683000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>2111606331000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>2143552937000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>2173927709000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>2224530248000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>2390691620000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>2459216025000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>2693753700000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>2761033486000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>3352728787928.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>3479379424417.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>3567029119152.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>3694560379335.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>3851318972607.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>3972809787423.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>2526689206045.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>2599647242104.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>3130688627218.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>4782661676550.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>4894927830932.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>5008648959940.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>5626555753583.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>5695259255848.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>5728868822408.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>5741675633194.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>5327177152854.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>4978673497382.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>4921887535796.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>4726297844350.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>3469983975443.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>3503500238341.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>3718873625000.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>3148700789918.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>2731852731268.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>2406970820202.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>2085742245958.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1932852161579.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1779225949782.0</v>
       </c>
-      <c r="AO46"/>
-      <c r="AP46">
+      <c r="AP46"/>
+      <c r="AQ46">
         <v>1425884568512.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>987351348014.0</v>
       </c>
-      <c r="AR46"/>
       <c r="AS46"/>
-    </row>
-    <row r="47" spans="1:45">
+      <c r="AT46"/>
+    </row>
+    <row r="47" spans="1:46">
       <c r="A47" t="s">
         <v>58</v>
       </c>
       <c r="B47"/>
-      <c r="C47">
+      <c r="C47"/>
+      <c r="D47">
         <v>2101775683290.0</v>
       </c>
-      <c r="D47">
+      <c r="E47">
         <v>2111606330950.0</v>
       </c>
-      <c r="E47">
+      <c r="F47">
         <v>2143552936750.0</v>
       </c>
-      <c r="F47">
+      <c r="G47">
         <v>2173927708680.0</v>
       </c>
-      <c r="G47">
+      <c r="H47">
         <v>2224530247990.0</v>
       </c>
-      <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
       <c r="L47"/>
-      <c r="M47">
+      <c r="M47"/>
+      <c r="N47">
         <v>3479379424417.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>3567029119150.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>3694560379335.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>3851318972607.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>3972809787423.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>2526689206045.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>2599647242104.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>3130688627218.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>4782661676550.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4894927830932.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>5008648959940.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>5569028617025.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>5635604692992.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>5665576500984.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>5741675633194.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>5327177152850.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>4978673497382.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>4921887535796.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>4726297844350.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>3469983975443.0</v>
       </c>
-      <c r="AG47">
+      <c r="AH47">
         <v>3503500238300.0</v>
       </c>
-      <c r="AH47">
+      <c r="AI47">
         <v>3718873625000.0</v>
       </c>
-      <c r="AI47">
+      <c r="AJ47">
         <v>3148700789900.0</v>
       </c>
-      <c r="AJ47">
+      <c r="AK47">
         <v>2731852731300.0</v>
       </c>
-      <c r="AK47">
+      <c r="AL47">
         <v>2406970820200.0</v>
       </c>
-      <c r="AL47">
+      <c r="AM47">
         <v>2085742246000.0</v>
       </c>
-      <c r="AM47">
+      <c r="AN47">
         <v>1932852161600.0</v>
       </c>
-      <c r="AN47">
+      <c r="AO47">
         <v>1779225949800.0</v>
       </c>
-      <c r="AO47"/>
-      <c r="AP47">
+      <c r="AP47"/>
+      <c r="AQ47">
         <v>1425884568500.0</v>
       </c>
-      <c r="AQ47">
+      <c r="AR47">
         <v>987351348000.0</v>
       </c>
-      <c r="AR47"/>
-      <c r="AS47">
+      <c r="AS47"/>
+      <c r="AT47">
         <v>221675623100.0</v>
       </c>
     </row>
-    <row r="48" spans="1:45">
+    <row r="48" spans="1:46">
       <c r="A48" t="s">
         <v>59</v>
       </c>
       <c r="B48">
+        <v>-10274975938000.0</v>
+      </c>
+      <c r="C48">
         <v>-10134092845000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>-9989385298000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>-9776977480000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>-9689643097000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>-9540168171000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>-9452758408000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>-9096746534000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>-8924641613000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>-8582093850000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>-8456088993000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>-8972101916142.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>-8725998312115.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>-8445796142753.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>-8462237614484.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>-7950752420806.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>-7707707971123.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>-9420651930462.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>-9143832170537.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>-5438904743492.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>-5334446705541.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>-5175150608304.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>-5158185503760.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>-618090125143.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>529553385625.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>870783139881.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>1790797248801.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>1498686638314.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>1363692333229.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>1884910921675.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>1593733492319.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>1372299470437.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>1178134613660.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>1798590514530.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>1287711513039.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>1111137322706.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>722418174652.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>831521640606.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>635271036798.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>391724426725.0</v>
       </c>
-      <c r="AO48"/>
-      <c r="AP48">
+      <c r="AP48"/>
+      <c r="AQ48">
         <v>576067329511.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>446613453403.0</v>
       </c>
-      <c r="AR48"/>
-      <c r="AS48">
+      <c r="AS48"/>
+      <c r="AT48">
         <v>140304835500.0</v>
       </c>
     </row>
-    <row r="49" spans="1:45">
+    <row r="49" spans="1:46">
       <c r="A49" t="s">
         <v>60</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
       <c r="AB49"/>
       <c r="AC49"/>
       <c r="AD49"/>
       <c r="AE49"/>
       <c r="AF49"/>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
-    </row>
-    <row r="50" spans="1:45">
+      <c r="AT49"/>
+    </row>
+    <row r="50" spans="1:46">
       <c r="A50" t="s">
         <v>61</v>
       </c>
       <c r="B50">
         <v>671127052204.0</v>
       </c>
       <c r="C50">
         <v>671127052204.0</v>
       </c>
-      <c r="D50"/>
-      <c r="E50">
+      <c r="D50">
         <v>671127052204.0</v>
       </c>
+      <c r="E50"/>
       <c r="F50">
         <v>671127052204.0</v>
       </c>
       <c r="G50">
         <v>671127052204.0</v>
       </c>
       <c r="H50">
         <v>671127052204.0</v>
       </c>
       <c r="I50">
         <v>671127052204.0</v>
       </c>
       <c r="J50">
         <v>671127052204.0</v>
       </c>
       <c r="K50">
         <v>671127052204.0</v>
       </c>
       <c r="L50">
-        <v>2521896973315.0</v>
+        <v>671127052204.0</v>
       </c>
       <c r="M50">
         <v>2521896973315.0</v>
       </c>
       <c r="N50">
         <v>2521896973315.0</v>
       </c>
       <c r="O50">
+        <v>2521896973315.0</v>
+      </c>
+      <c r="P50">
         <v>2521896973318.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="Q50">
         <v>0.0</v>
       </c>
       <c r="R50">
+        <v>0.0</v>
+      </c>
+      <c r="S50">
         <v>5863381854813.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>5862403278238.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>4447269365696.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>3615166926540.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>3643509275190.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>3668509275190.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>4009452822708.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>3813578727473.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>4012526289924.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>4091241225078.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>4544030427239.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>4419727344173.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>4890427932214.0</v>
       </c>
-      <c r="AE50"/>
       <c r="AF50"/>
       <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
-    </row>
-    <row r="51" spans="1:45">
+      <c r="AT50"/>
+    </row>
+    <row r="51" spans="1:46">
       <c r="A51" t="s">
         <v>62</v>
       </c>
       <c r="B51">
+        <v>3632428105000.0</v>
+      </c>
+      <c r="C51">
         <v>3575070541000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>3520390285000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>3467193493000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>3416127102000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>3362655281000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>3315651264000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>3272485677000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>3229048244000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>3182320729000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>3136022164000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>4303577896891.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>4282280343966.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>4256553143407.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>4051873124171.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>1505733433031.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>1493573187529.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>5880195703573.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>5879521322903.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>5965555689396.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>5642908731252.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>5669739830920.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>5694250948860.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>6015072983658.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>5813932874863.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>6015743141076.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>6081378518060.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5040076270989.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>4419727344173.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>4890427932214.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>5463099210444.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>5615738645096.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>5687065990054.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4670907127576.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>4988008430010.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>4777557012730.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>3977557012730.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>3681194443007.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>3355985006613.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>3082305333503.0</v>
       </c>
-      <c r="AO51"/>
-      <c r="AP51">
+      <c r="AP51"/>
+      <c r="AQ51">
         <v>1482702636408.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>761040247964.0</v>
       </c>
-      <c r="AR51"/>
       <c r="AS51"/>
-    </row>
-    <row r="52" spans="1:45">
+      <c r="AT51"/>
+    </row>
+    <row r="52" spans="1:46">
       <c r="A52" t="s">
         <v>63</v>
       </c>
       <c r="B52">
         <v>671251927000.0</v>
       </c>
       <c r="C52">
+        <v>671251927000.0</v>
+      </c>
+      <c r="D52">
         <v>671376802000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>671385127000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>671260252000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>672163849000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>672465862000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>674842425000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>674835082000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>674813286000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>675474254000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>2522354697963.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2524868783304.0</v>
       </c>
       <c r="N52">
         <v>2524868783304.0</v>
       </c>
       <c r="O52">
         <v>2524868783304.0</v>
       </c>
       <c r="P52">
-        <v>5943619978.0</v>
+        <v>2524868783304.0</v>
       </c>
       <c r="Q52">
-        <v>10594724538.0</v>
+        <v>2971809989.0</v>
       </c>
       <c r="R52">
+        <v>5297362269.0</v>
+      </c>
+      <c r="S52">
         <v>5814085095813.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>5866478278238.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>4410946197422.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>3574589765084.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>3643509275190.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3668509275190.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>4009452822708.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>3742242676744.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>4012526289924.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>4091241225078.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>4544030427239.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>4331741748617.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>4805374259486.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>5332220061869.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>5615738645096.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>5440620020731.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>4603038131087.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>4901496761231.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>3170593696502.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>2382991854361.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>2114959400067.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>1907060780719.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>1671342825099.0</v>
       </c>
-      <c r="AO52"/>
-      <c r="AP52">
+      <c r="AP52"/>
+      <c r="AQ52">
         <v>606186478731.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>301784934720.0</v>
       </c>
-      <c r="AR52"/>
       <c r="AS52"/>
-    </row>
-    <row r="53" spans="1:45">
+      <c r="AT52"/>
+    </row>
+    <row r="53" spans="1:46">
       <c r="A53" t="s">
         <v>64</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
       <c r="AB53"/>
       <c r="AC53"/>
       <c r="AD53"/>
       <c r="AE53"/>
       <c r="AF53"/>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
-    </row>
-    <row r="54" spans="1:45">
+      <c r="AT53"/>
+    </row>
+    <row r="54" spans="1:46">
       <c r="A54" t="s">
         <v>65</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
       <c r="AB54"/>
       <c r="AC54"/>
       <c r="AD54"/>
       <c r="AE54"/>
       <c r="AF54"/>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
-    </row>
-    <row r="55" spans="1:45">
+      <c r="AT54"/>
+    </row>
+    <row r="55" spans="1:46">
       <c r="A55" t="s">
         <v>66</v>
       </c>
       <c r="B55">
+        <v>2915486387000.0</v>
+      </c>
+      <c r="C55">
         <v>2945326111000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>3055541012000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>3132370576000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>3294051144000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>3416622712000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>3618630657000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>3806129966000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>4113554307000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>4364801905000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>4473145721000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>5091433593971.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>5356181301154.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>5666870541105.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>5963657951878.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>6427031362182.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>6514895430991.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>6795391518718.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>6882077282159.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>10061536311444.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>10184878296908.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>10384732113871.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>10557550739243.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>14290650010607.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>15358233261426.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>15761933330770.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>16149121684330.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>15580328109885.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>14702052913751.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>14621918849763.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>15222388589814.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>16378340312489.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>14700280762742.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>14580378919256.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>14919548673755.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>15795918450780.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>14286819111031.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>13998937489354.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>13734267485212.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>13586372903516.0</v>
       </c>
-      <c r="AO55"/>
-      <c r="AP55">
+      <c r="AP55"/>
+      <c r="AQ55">
         <v>5824582642071.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>4332409010247.0</v>
       </c>
-      <c r="AR55"/>
-      <c r="AS55">
+      <c r="AS55"/>
+      <c r="AT55">
         <v>1202607464400.0</v>
       </c>
     </row>
-    <row r="56" spans="1:45">
+    <row r="56" spans="1:46">
       <c r="A56" t="s">
         <v>67</v>
       </c>
       <c r="B56">
+        <v>845941833000.0</v>
+      </c>
+      <c r="C56">
         <v>860866114000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>888823324000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>927523997000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>1054056734000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>1165007343000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>1328833829000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>1366970178000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>1617667378000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>1639350313000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>1678076744000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>1702730352489.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>1824323976606.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>2044957979332.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>2234091963771.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>2535083425501.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>2453238054430.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>4188628860414.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>4187411548219.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>4651956836322.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>4718075237083.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>4927270208576.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>4969133135567.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>8493106119382.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>8995110991724.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>9300696509795.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>9695354716598.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>9127189412475.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>8946528413377.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>9428841432338.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>10236132156003.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>12716866950145.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>10973431036302.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>10638850493695.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>11574944658940.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>10824408531694.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>10779582784361.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>7704049100998.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>8132620689686.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>8945660110624.0</v>
       </c>
-      <c r="AO56"/>
-      <c r="AP56">
+      <c r="AP56"/>
+      <c r="AQ56">
         <v>1933319807990.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>1054581873324.0</v>
       </c>
-      <c r="AR56"/>
       <c r="AS56"/>
-    </row>
-    <row r="57" spans="1:45">
+      <c r="AT56"/>
+    </row>
+    <row r="57" spans="1:46">
       <c r="A57" t="s">
         <v>68</v>
       </c>
       <c r="B57">
+        <v>2170281166000.0</v>
+      </c>
+      <c r="C57">
         <v>2124032602000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>2142117536000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>2106974127000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>2278941065000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>2306044494000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>2505964576000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>2465607658000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>2661829470000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>2616897593000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>2646049117000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>4471157724275.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>5948366795606.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>6004581066754.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>6522489968497.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>2602425886017.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>2513304746317.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>9813999118587.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>9623543926198.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>7656221452781.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>7164975315574.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>7207044284286.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>7363940971446.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>6474541653008.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>6399747406615.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>6499662455587.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>5979916258397.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>7225961229166.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>6981794443796.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>6435615430771.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>7327262600178.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>8917618540617.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>7430059729347.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>6743382610816.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>7593431366806.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>6822379247296.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>5304192272521.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>4835503905664.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>4766317324109.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>4884408422873.0</v>
       </c>
-      <c r="AO57"/>
-      <c r="AP57">
+      <c r="AP57"/>
+      <c r="AQ57">
         <v>3105268096539.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>2541511401042.0</v>
       </c>
-      <c r="AR57"/>
-      <c r="AS57">
+      <c r="AS57"/>
+      <c r="AT57">
         <v>500441293800.0</v>
       </c>
     </row>
-    <row r="58" spans="1:45">
+    <row r="58" spans="1:46">
       <c r="A58" t="s">
         <v>69</v>
       </c>
       <c r="B58">
+        <v>5159132643000.0</v>
+      </c>
+      <c r="C58">
         <v>5057168273000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>5022675626000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>4928257858000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>5050566721000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>5023663363000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>5176443655000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>5093458378000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>5246601019000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>5155300854000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>5137639812000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>6271940608832.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>7723150498209.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>7753637568798.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>8066866451302.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>4121997759531.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>4021489313660.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>9850740343643.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>9660606347159.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>9184826073092.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>9203710020605.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>9244267740331.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>9400121261159.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>8524679360550.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>8444619100601.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>8547396853335.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>8014571097975.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>7737888134017.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>6994607242968.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>6448428229943.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>7340075399350.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>8927079757147.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>7443185064177.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>6752843827346.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>7602892583336.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>8280086518008.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>6759502636659.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>6397185843585.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>6328766443251.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>6411274121090.0</v>
       </c>
-      <c r="AO58"/>
-      <c r="AP58">
+      <c r="AP58"/>
+      <c r="AQ58">
         <v>4092363559710.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>3001582836895.0</v>
       </c>
-      <c r="AR58"/>
-      <c r="AS58">
+      <c r="AS58"/>
+      <c r="AT58">
         <v>500441294000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:45">
+    <row r="59" spans="1:46">
       <c r="A59" t="s">
         <v>70</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
       <c r="AB59"/>
       <c r="AC59"/>
       <c r="AD59"/>
       <c r="AE59"/>
       <c r="AF59"/>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
-    </row>
-    <row r="60" spans="1:45">
+      <c r="AT59"/>
+    </row>
+    <row r="60" spans="1:46">
       <c r="A60" t="s">
         <v>71</v>
       </c>
       <c r="B60">
+        <v>-2243646256000.0</v>
+      </c>
+      <c r="C60">
         <v>-2111842161000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>-1967134614000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>-1795887283000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>-1756515577000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>-1607040651000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>-1557812999000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>-1287328412000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>-1133046712000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>-790498949000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>-664494092000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>-1180507014861.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>-2366969197055.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>-2086767027693.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>-2103208499424.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>2305033602651.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>2493406117331.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>-3055348824925.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>-2778529065000.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>876710238352.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>981168276303.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>1140464373540.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>1157429478084.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>5765970650057.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>6913614160825.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>7214536477435.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>8134550586355.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>7842439975868.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>7707445670783.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>8173490619820.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>7882313190464.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>7451260555342.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>7257095698565.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>7827535091910.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>7316656090419.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>7515831932772.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>7527316474372.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>7601751645769.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>7405501041961.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>7175098782426.0</v>
       </c>
-      <c r="AO60"/>
-      <c r="AP60">
+      <c r="AP60"/>
+      <c r="AQ60">
         <v>1732219082361.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>1330826173352.0</v>
       </c>
-      <c r="AR60"/>
-      <c r="AS60">
+      <c r="AS60"/>
+      <c r="AT60">
         <v>702166170700.0</v>
       </c>
     </row>
-    <row r="61" spans="1:45">
+    <row r="61" spans="1:46">
       <c r="A61" t="s">
         <v>72</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
-      <c r="T61">
-[...1 lines deleted...]
-      </c>
+      <c r="T61"/>
       <c r="U61">
         <v>-775953722340.0</v>
       </c>
       <c r="V61">
         <v>-775953722340.0</v>
       </c>
       <c r="W61">
         <v>-775953722340.0</v>
       </c>
       <c r="X61">
         <v>-775953722340.0</v>
       </c>
       <c r="Y61">
         <v>-775953722340.0</v>
       </c>
       <c r="Z61">
         <v>-775953722340.0</v>
       </c>
       <c r="AA61">
         <v>-775953722340.0</v>
       </c>
       <c r="AB61">
         <v>-775953722340.0</v>
       </c>
-      <c r="AC61"/>
+      <c r="AC61">
+        <v>-775953722340.0</v>
+      </c>
       <c r="AD61"/>
       <c r="AE61"/>
-      <c r="AF61">
-[...1 lines deleted...]
-      </c>
+      <c r="AF61"/>
       <c r="AG61">
         <v>-775953722300.0</v>
       </c>
       <c r="AH61">
         <v>-775953722300.0</v>
       </c>
       <c r="AI61">
         <v>-775953722300.0</v>
       </c>
       <c r="AJ61">
+        <v>-775953722300.0</v>
+      </c>
+      <c r="AK61">
         <v>-443748597100.0</v>
       </c>
-      <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
-    </row>
-    <row r="62" spans="1:45">
+      <c r="AT61"/>
+    </row>
+    <row r="62" spans="1:46">
       <c r="A62" t="s">
         <v>73</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
       <c r="AB62"/>
       <c r="AC62"/>
       <c r="AD62"/>
       <c r="AE62"/>
       <c r="AF62"/>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
+      <c r="AT62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -9121,1037 +9258,1037 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
         <v>1357502054000.0</v>
       </c>
       <c r="C2">
         <v>1602221726000.0</v>
       </c>
       <c r="D2">
         <v>1640096926000.0</v>
       </c>
       <c r="E2">
         <v>1757946302000.0</v>
       </c>
       <c r="F2">
         <v>1073122548594.0</v>
       </c>
       <c r="G2">
         <v>5558256052000.0</v>
       </c>
       <c r="H2">
         <v>5904248163000.0</v>
       </c>
       <c r="I2">
         <v>6163112014238.0</v>
       </c>
       <c r="J2">
         <v>5164040732054.0</v>
       </c>
       <c r="K2">
         <v>3501484546813.0</v>
       </c>
       <c r="L2">
         <v>2227400791456.0</v>
       </c>
       <c r="M2">
         <v>495225685805.0</v>
       </c>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
         <v>156675980000.0</v>
       </c>
       <c r="C3">
         <v>271015957000.0</v>
       </c>
       <c r="D3">
         <v>96603908000.0</v>
       </c>
       <c r="E3">
         <v>352506195000.0</v>
       </c>
       <c r="F3">
         <v>3876880958.0</v>
       </c>
       <c r="G3">
         <v>590022549000.0</v>
       </c>
       <c r="H3">
         <v>313506999000.0</v>
       </c>
       <c r="I3">
         <v>388544141320.0</v>
       </c>
       <c r="J3">
         <v>375954130925.0</v>
       </c>
       <c r="K3">
         <v>117272709238.0</v>
       </c>
       <c r="L3">
         <v>87378816490.0</v>
       </c>
       <c r="M3">
         <v>-142697195530.0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
         <v>-185523368000.0</v>
       </c>
       <c r="C5">
         <v>-713388990000.0</v>
       </c>
       <c r="D5">
         <v>253264384000.0</v>
       </c>
       <c r="E5">
         <v>1127044949000.0</v>
       </c>
       <c r="F5">
         <v>2211413142070.0</v>
       </c>
       <c r="G5">
         <v>-3360548754000.0</v>
       </c>
       <c r="H5">
         <v>1261535528000.0</v>
       </c>
       <c r="I5">
         <v>1687271423662.0</v>
       </c>
       <c r="J5">
         <v>1618442200446.0</v>
       </c>
       <c r="K5">
         <v>1181654288624.0</v>
       </c>
       <c r="L5">
         <v>365132026969.0</v>
       </c>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
         <v>-28847388000.0</v>
       </c>
       <c r="C6">
         <v>-442373033000.0</v>
       </c>
       <c r="D6">
         <v>349868292000.0</v>
       </c>
       <c r="E6">
         <v>1479551144000.0</v>
       </c>
       <c r="F6">
         <v>-483269613890.0</v>
       </c>
       <c r="G6">
         <v>-2770526205000.0</v>
       </c>
       <c r="H6">
         <v>1575042527000.0</v>
       </c>
       <c r="I6">
         <v>2075815564982.0</v>
       </c>
       <c r="J6">
         <v>1994396331371.0</v>
       </c>
       <c r="K6">
         <v>1298926997862.0</v>
       </c>
       <c r="L6">
         <v>452510843459.0</v>
       </c>
       <c r="M6">
         <v>142697195532.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
         <v>212072579000.0</v>
       </c>
       <c r="C9">
         <v>369674708000.0</v>
       </c>
       <c r="D9">
         <v>-152509057000.0</v>
       </c>
       <c r="E9">
         <v>304224755000.0</v>
       </c>
       <c r="F9">
         <v>306948784236.0</v>
       </c>
       <c r="G9">
         <v>-3346842910000.0</v>
       </c>
       <c r="H9">
         <v>1562927753000.0</v>
       </c>
       <c r="I9">
         <v>1837037409289.0</v>
       </c>
       <c r="J9">
         <v>1940117169176.0</v>
       </c>
       <c r="K9">
         <v>1215665524966.0</v>
       </c>
       <c r="L9">
         <v>416919208397.0</v>
       </c>
       <c r="M9">
         <v>146705067121.0</v>
       </c>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
         <v>-537369571000.0</v>
       </c>
       <c r="C10">
         <v>-997301851000.0</v>
       </c>
       <c r="D10">
         <v>6300284000.0</v>
       </c>
       <c r="E10">
         <v>675769677000.0</v>
       </c>
       <c r="F10">
         <v>2211413142070.0</v>
       </c>
       <c r="G10">
         <v>-4121891710000.0</v>
       </c>
       <c r="H10">
         <v>949090136000.0</v>
       </c>
       <c r="I10">
         <v>1355548311604.0</v>
       </c>
       <c r="J10">
         <v>1156234012013.0</v>
       </c>
       <c r="K10">
         <v>967344550016.0</v>
       </c>
       <c r="L10">
         <v>345550212095.0</v>
       </c>
       <c r="M10">
         <v>142697195530.0</v>
       </c>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11">
         <v>4.0</v>
       </c>
       <c r="E11">
         <v>4465124000.0</v>
       </c>
       <c r="F11">
         <v>8654167357.0</v>
       </c>
       <c r="G11">
         <v>165419667000.0</v>
       </c>
       <c r="H11">
         <v>142941383000.0</v>
       </c>
       <c r="I11">
         <v>252075523422.0</v>
       </c>
       <c r="J11">
         <v>155903861503.0</v>
       </c>
       <c r="K11">
         <v>332525025124.0</v>
       </c>
       <c r="L11">
         <v>11180627089.0</v>
       </c>
       <c r="M11">
         <v>2392360034.0</v>
       </c>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
         <v>289812847000.0</v>
       </c>
       <c r="C12">
         <v>283912861000.0</v>
       </c>
       <c r="D12">
         <v>246964100000.0</v>
       </c>
       <c r="E12">
         <v>450006596000.0</v>
       </c>
       <c r="F12">
         <v>617250878677.0</v>
       </c>
       <c r="G12">
         <v>761342955000.0</v>
       </c>
       <c r="H12">
         <v>312445393000.0</v>
       </c>
       <c r="I12">
         <v>331723112056.0</v>
       </c>
       <c r="J12">
         <v>462208188431.0</v>
       </c>
       <c r="K12">
         <v>214309738605.0</v>
       </c>
       <c r="L12">
         <v>19581814877.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13">
         <v>78382964200.0</v>
       </c>
       <c r="C13">
         <v>485153496330.0</v>
       </c>
       <c r="D13">
         <v>2131062433.0</v>
       </c>
       <c r="E13">
         <v>448158573270.0</v>
       </c>
       <c r="F13">
         <v>1165943389.0</v>
       </c>
       <c r="G13">
         <v>526440223230.0</v>
       </c>
       <c r="H13">
         <v>303152474080.0</v>
       </c>
       <c r="I13">
         <v>321642641330.0</v>
       </c>
       <c r="J13">
         <v>377668828510.0</v>
       </c>
       <c r="K13">
         <v>12697352680.0</v>
       </c>
       <c r="L13">
         <v>19173646040.0</v>
       </c>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
         <v>-537369571000.0</v>
       </c>
       <c r="C15">
         <v>-997301851000.0</v>
       </c>
       <c r="D15">
         <v>6300284000.0</v>
       </c>
       <c r="E15">
         <v>675769677000.0</v>
       </c>
       <c r="F15">
         <v>2211413142070.0</v>
       </c>
       <c r="G15">
         <v>-4287311376000.0</v>
       </c>
       <c r="H15">
         <v>806148753000.0</v>
       </c>
       <c r="I15">
         <v>1103472788182.0</v>
       </c>
       <c r="J15">
         <v>1000330150510.0</v>
       </c>
       <c r="K15">
         <v>634819524892.0</v>
       </c>
       <c r="L15">
         <v>334369585006.0</v>
       </c>
       <c r="M15">
         <v>140304835496.0</v>
       </c>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16">
         <v>-537369571470.0</v>
       </c>
       <c r="C16">
         <v>-997301850760.0</v>
       </c>
       <c r="D16">
         <v>6300283810.0</v>
       </c>
       <c r="E16">
         <v>675769677491.0</v>
       </c>
       <c r="F16">
         <v>-1943362438396.0</v>
       </c>
       <c r="G16">
         <v>-4287311376095.0</v>
       </c>
       <c r="H16">
         <v>806148752926.0</v>
       </c>
       <c r="I16">
         <v>1103472788182.0</v>
       </c>
       <c r="J16">
         <v>1000330150510.0</v>
       </c>
       <c r="K16">
         <v>634819524892.0</v>
       </c>
       <c r="L16">
         <v>334369585010.0</v>
       </c>
       <c r="M16"/>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17">
         <v>-537369571473.0</v>
       </c>
       <c r="C17">
         <v>-997301850759.0</v>
       </c>
       <c r="D17">
         <v>6300283809.0</v>
       </c>
       <c r="E17">
         <v>675769677491.0</v>
       </c>
       <c r="F17">
         <v>2211413142070.0</v>
       </c>
       <c r="G17">
         <v>-4759958927543.0</v>
       </c>
       <c r="H17">
         <v>806148752926.0</v>
       </c>
       <c r="I17">
         <v>1103472788182.0</v>
       </c>
       <c r="J17">
         <v>1000330150510.0</v>
       </c>
       <c r="K17">
         <v>634819524892.0</v>
       </c>
       <c r="L17">
         <v>334369585006.0</v>
       </c>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
         <v>-287648687034.0</v>
       </c>
       <c r="C18">
         <v>-281284200257.0</v>
       </c>
       <c r="D18">
         <v>-244833037971.0</v>
       </c>
       <c r="E18">
         <v>-449427248508.0</v>
       </c>
       <c r="F18">
         <v>-616084935288.0</v>
       </c>
       <c r="G18">
         <v>-526158799507.0</v>
       </c>
       <c r="H18">
         <v>-303304673379.0</v>
       </c>
       <c r="I18">
         <v>-320537109300.0</v>
       </c>
       <c r="J18">
         <v>-374314574671.0</v>
       </c>
       <c r="K18">
         <v>12894824268.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
         <v>-185523368000.0</v>
       </c>
       <c r="C21">
         <v>-331228258000.0</v>
       </c>
       <c r="D21">
         <v>-665389528000.0</v>
       </c>
       <c r="E21">
         <v>-784984757000.0</v>
       </c>
       <c r="F21">
         <v>2211413142070.0</v>
       </c>
       <c r="G21">
         <v>-3588980082000.0</v>
       </c>
       <c r="H21">
         <v>1278348316000.0</v>
       </c>
       <c r="I21">
         <v>1611215230100.0</v>
       </c>
       <c r="J21">
         <v>1533676646960.0</v>
       </c>
       <c r="K21">
         <v>1112827435120.0</v>
       </c>
       <c r="L21">
         <v>363354622320.0</v>
       </c>
       <c r="M21">
         <v>142697195530.0</v>
       </c>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
         <v>1755098001000.0</v>
       </c>
       <c r="C23">
         <v>2322000191000.0</v>
       </c>
       <c r="D23">
         <v>2240254514000.0</v>
       </c>
       <c r="E23">
         <v>2849167071000.0</v>
       </c>
       <c r="F23">
         <v>2063403638064.0</v>
       </c>
       <c r="G23">
         <v>5800393224000.0</v>
       </c>
       <c r="H23">
         <v>6161367797000.0</v>
       </c>
       <c r="I23">
         <v>6388934193421.0</v>
       </c>
       <c r="J23">
         <v>5570481254271.0</v>
       </c>
       <c r="K23">
         <v>3604322636661.0</v>
       </c>
       <c r="L23">
         <v>2280965377538.0</v>
       </c>
       <c r="M23">
         <v>499233557396.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
         <v>68646661101.0</v>
       </c>
       <c r="C25">
         <v>85671514246.0</v>
       </c>
       <c r="D25">
         <v>96603908401.0</v>
       </c>
       <c r="E25">
         <v>75326837257.0</v>
       </c>
       <c r="F25">
         <v>3876880958.0</v>
       </c>
       <c r="G25">
         <v>4768810677.0</v>
       </c>
       <c r="H25">
         <v>6350308754.0</v>
       </c>
       <c r="I25">
         <v>9244298532.0</v>
       </c>
       <c r="J25">
         <v>8073954576.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
         <v>99214907000.0</v>
       </c>
       <c r="C27">
         <v>137382282000.0</v>
       </c>
       <c r="D27">
         <v>93827185000.0</v>
       </c>
       <c r="E27">
         <v>117165244000.0</v>
       </c>
       <c r="F27">
         <v>154906009569.0</v>
       </c>
       <c r="G27">
         <v>349200187000.0</v>
       </c>
       <c r="H27">
         <v>13453058000.0</v>
       </c>
       <c r="I27">
         <v>7987878198.0</v>
       </c>
       <c r="J27">
         <v>6990531406.0</v>
       </c>
       <c r="K27">
         <v>4280880513.0</v>
       </c>
       <c r="L27">
         <v>2321834794.0</v>
       </c>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
         <v>118898767000.0</v>
       </c>
       <c r="C28">
         <v>175219344000.0</v>
       </c>
       <c r="D28">
         <v>273436954000.0</v>
       </c>
       <c r="E28">
         <v>287307743000.0</v>
       </c>
       <c r="F28">
         <v>504960833747.0</v>
       </c>
       <c r="G28">
         <v>77498479000.0</v>
       </c>
       <c r="H28">
         <v>71270146000.0</v>
       </c>
       <c r="I28">
         <v>70346427838.0</v>
       </c>
       <c r="J28">
         <v>117254714852.0</v>
       </c>
       <c r="K28">
         <v>43044184780.0</v>
       </c>
       <c r="L28">
         <v>23296835779.0</v>
       </c>
       <c r="M28">
         <v>4007872000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
       <c r="D29">
         <v>0.0</v>
       </c>
       <c r="E29">
         <v>155019186095.0</v>
       </c>
       <c r="F29">
         <v>-486183132173.0</v>
       </c>
       <c r="G29">
         <v>-331163946080.0</v>
       </c>
       <c r="H29">
         <v>142941382620.0</v>
       </c>
       <c r="I29">
         <v>252075523420.0</v>
       </c>
       <c r="J29">
         <v>155903861500.0</v>
       </c>
       <c r="K29">
         <v>332525025120.0</v>
       </c>
       <c r="L29">
         <v>11180627090.0</v>
       </c>
       <c r="M29"/>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
         <v>397595947000.0</v>
       </c>
       <c r="C30">
         <v>611113019000.0</v>
       </c>
       <c r="D30">
         <v>600157588000.0</v>
       </c>
       <c r="E30">
         <v>1091220769000.0</v>
       </c>
       <c r="F30">
         <v>2063403638064.0</v>
       </c>
       <c r="G30">
         <v>1568568112000.0</v>
       </c>
       <c r="H30">
         <v>257119634000.0</v>
       </c>
       <c r="I30">
         <v>225822179186.0</v>
       </c>
       <c r="J30">
         <v>406440522217.0</v>
       </c>
       <c r="K30">
         <v>102838089848.0</v>
       </c>
       <c r="L30">
         <v>53564586082.0</v>
       </c>
       <c r="M30">
         <v>4007871591.0</v>
       </c>
     </row>
     <row r="31" spans="1:13">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
         <v>-351846204000.0</v>
       </c>
       <c r="C31">
         <v>-666073593000.0</v>
       </c>
       <c r="D31">
         <v>729482544000.0</v>
       </c>
       <c r="E31">
         <v>1465219558000.0</v>
       </c>
       <c r="F31">
         <v>-1456215943548.0</v>
       </c>
       <c r="G31">
         <v>-532911628000.0</v>
       </c>
       <c r="H31">
         <v>-317395253000.0</v>
       </c>
       <c r="I31">
         <v>-270570656919.0</v>
       </c>
       <c r="J31">
         <v>-377442634946.0</v>
       </c>
       <c r="K31">
         <v>-148318485386.0</v>
       </c>
       <c r="L31">
         <v>-17804410220.0</v>
       </c>
       <c r="M31"/>
     </row>
     <row r="32" spans="1:13">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
         <v>1569574633000.0</v>
       </c>
       <c r="C32">
         <v>1971896434000.0</v>
       </c>
       <c r="D32">
         <v>1487587869000.0</v>
       </c>
       <c r="E32">
         <v>2062171057000.0</v>
       </c>
       <c r="F32">
         <v>2211413142070.0</v>
       </c>
       <c r="G32">
         <v>2211413142000.0</v>
       </c>
       <c r="H32">
         <v>7467175916000.0</v>
       </c>
       <c r="I32">
         <v>8000149423527.0</v>
       </c>
@@ -10167,3360 +10304,3434 @@
       <c r="M32">
         <v>641930752926.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AR32"/>
+  <dimension ref="A1:AS32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:44">
+    <row r="1" spans="1:45">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...3 lines deleted...]
-    <row r="2" spans="1:44">
+      <c r="AS1" t="s">
+        <v>106</v>
+      </c>
+    </row>
+    <row r="2" spans="1:45">
       <c r="A2" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B2">
+        <v>437950994000.0</v>
+      </c>
+      <c r="C2">
         <v>345706606000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>334829112000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>385455199000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>283557045000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>317592537000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>564218221000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>380522901000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>377259070000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>391529125000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>475921445000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>338290786962.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>236038465234.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>309002778631.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>565078477013.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>553560423762.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>393769432915.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>245537968233.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>394623539883.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>397516423152.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>314608287222.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>331822442047.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>3841024279097.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>822504999011.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>328353881409.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>566372892403.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1394273017947.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>1360725112285.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>1339591430753.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1809658602375.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>2275587571028.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>1179164366939.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1151879203718.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1547236574021.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1490973777478.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>1677181739285.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1031658964499.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>956152296216.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1338993158207.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>1027907416235.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>793079156076.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>507108251429.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>858337101135.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>294163821923.0</v>
       </c>
     </row>
-    <row r="3" spans="1:44">
+    <row r="3" spans="1:45">
       <c r="A3" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B3">
+        <v>28469300000.0</v>
+      </c>
+      <c r="C3">
         <v>15746943000.0</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>35086707000.0</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>37333898000.0</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>17515007000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>19574587000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>60647150000.0</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>19826485000.0</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>73714731000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>69936708000.0</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>113712190000.0</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>126650636489.0</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>90612210961.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>89411015589.0</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>98314476616.0</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>109589751714.0</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>73926768875.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>70675198062.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>76311958296.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>71663094247.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>109364075485.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>108682511954.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>1043526539.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>98103193620.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>1955792531.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>1949201392.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>1589447845.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>2199618275.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>1060655819.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>1500586815.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>584140483.0</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>3236315139.0</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>2885161054.0</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>2538681856.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>2232878063.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>2353442469.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>1815276152.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>1672357892.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>2533762924.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>363724876.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>28803950778.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>1124601687.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>1744332435.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>-41888058873.0</v>
       </c>
     </row>
-    <row r="4" spans="1:44">
+    <row r="4" spans="1:45">
       <c r="A4" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
-    </row>
-    <row r="5" spans="1:44">
+      <c r="AS4"/>
+    </row>
+    <row r="5" spans="1:45">
       <c r="A5" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B5">
+        <v>-67960643000.0</v>
+      </c>
+      <c r="C5">
         <v>-124942410000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-63635490000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-14196662000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-127906183000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-68936191000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-285635985000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-99562279000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-274525720000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-53665006000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>566996200000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-198661621724.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-234708979303.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>119638785027.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-379729213554.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-200304900082.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1837642897660.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-130563834865.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-1255392420738.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-37649439906.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-149521461353.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>116451762284.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-3372574852366.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1000334986476.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-43162427738.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>145835388761.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>483428362815.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>291018702566.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>196870316857.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>341452607591.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>317528717900.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>309335793169.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>348037908997.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>712369003594.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>264185707983.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>643647702650.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>426828738671.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>262028459092.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>319337201040.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>154882395183.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>349421506186.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>188857063021.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>149908913298.0</v>
       </c>
-      <c r="AR5"/>
-[...1 lines deleted...]
-    <row r="6" spans="1:44">
+      <c r="AS5"/>
+    </row>
+    <row r="6" spans="1:45">
       <c r="A6" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B6">
+        <v>-39491343000.0</v>
+      </c>
+      <c r="C6">
         <v>-109195467000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-28548783000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>23137236000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-110391176000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-49361604000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>-224988835000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-79735794000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-200810989000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>16271702000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>680708390000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-72010985235.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-144096768342.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>209049800616.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>-281414736938.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-90715148368.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>1911569666535.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>-59888636803.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-1179080462442.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>34013654341.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>-40157385868.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>225134274238.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>-3371531325827.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-902231792856.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-41206635207.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>147784590153.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>485017810660.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>293218320841.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>197930972676.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>342953194406.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>318112858383.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>312572108308.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>350923070051.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>714907685450.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>266418586046.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>646001145119.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>428644014823.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>263700816984.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>321870963964.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>155246120059.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>378225456964.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>189981664708.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>151653245733.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>41888058873.0</v>
       </c>
     </row>
-    <row r="7" spans="1:44">
+    <row r="7" spans="1:45">
       <c r="A7" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
-    </row>
-    <row r="8" spans="1:44">
+      <c r="AS7"/>
+    </row>
+    <row r="8" spans="1:45">
       <c r="A8" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
-    </row>
-    <row r="9" spans="1:44">
+      <c r="AS8"/>
+    </row>
+    <row r="9" spans="1:45">
       <c r="A9" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B9">
+        <v>-24979322000.0</v>
+      </c>
+      <c r="C9">
         <v>49389361000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>66580036000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>50056085000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>54391950000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>77112669000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>71817649000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>61874352000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>9059665000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>114154085000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-22269415000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>53966665006.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>38521333520.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>58115809580.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>96821057750.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>102922189862.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>59595615160.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>44885891965.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>241462472774.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-64393956615.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-104705703802.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-130862171831.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-3065745728830.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-487304065817.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>18920455058.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>187286429739.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>577849887845.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>311661959357.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>282300102301.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>391115803512.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>285872242890.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>413376009823.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>397935145671.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>749098309437.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>601803553878.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>665812371478.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>418312703809.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>262262494587.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>311679887116.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>169348306760.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>370275147385.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>198758748571.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>169247463198.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>51711855458.0</v>
       </c>
     </row>
-    <row r="10" spans="1:44">
+    <row r="10" spans="1:45">
       <c r="A10" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B10">
+        <v>-140883093000.0</v>
+      </c>
+      <c r="C10">
         <v>-144707547000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-213150500000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>-87334382000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-149474926000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-87409763000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-356644309000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>-172104921000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-342547763000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-126004857000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>516159719000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>-246098737269.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-280202169362.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>16441471731.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>-511260640174.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-240702515577.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>1704552593167.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-276819759925.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-1509293945874.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>-147538318782.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-263819690357.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-22710483383.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-3948656780761.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>-1149343939551.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-108619816142.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>115497662833.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>382212972202.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>169799393940.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>85784882656.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>311292886746.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>224958126936.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>284956828061.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>229865926752.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>615767429855.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>82758166151.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>542073791279.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>273458965897.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>257943088686.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>297252914889.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>215246684533.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>270331190351.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>184513760243.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>132387002584.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>43003525212.0</v>
       </c>
     </row>
-    <row r="11" spans="1:44">
+    <row r="11" spans="1:45">
       <c r="A11" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>96747000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>373535040.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>368536226.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-278805624803.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>464850712009.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>40398245593.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>133090304495.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>146255925063.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>155019186095.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-45499286631.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>-104358797171.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-5161102293.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>-331163946078.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>-1700428783.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>-9218004641.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>10918433424.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>87798226695.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>34805088855.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>222609678.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>20115457390.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>6337405620.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>90791971284.0</v>
       </c>
-      <c r="AG11">
+      <c r="AH11">
         <v>50057718154.0</v>
       </c>
-      <c r="AH11">
+      <c r="AI11">
         <v>104888428364.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>-92395959359.0</v>
       </c>
-      <c r="AJ11">
+      <c r="AK11">
         <v>153354643225.0</v>
       </c>
-      <c r="AK11">
+      <c r="AL11">
         <v>33252692759.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>61692484878.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>54418900538.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>164288422365.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>30696850987.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>83120851234.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>9145410423.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>300000000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:44">
+    <row r="12" spans="1:45">
       <c r="A12" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B12">
+        <v>78108192000.0</v>
+      </c>
+      <c r="C12">
         <v>19765137000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>73862432000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>73137720000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>75190078000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>67622618000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>71008324000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>72542642000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>68022043000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>72339852000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>50836481000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>47437115547.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45493190060.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>103197313300.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>130262751378.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>40398245593.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>133089674401.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>146255925063.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>253901525131.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>109888878875.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>114298229006.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>139162245665.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>285000576718.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>149008953075.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>65457388404.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>30337725928.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>92798584144.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>78401653706.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>111085434201.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>30159720845.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>92570590964.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>24378965108.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>118171982245.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>96601573739.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>203144133880.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>101573911371.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>153369772774.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>84053527591.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>22084286151.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>50632526908.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>79090315835.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>4343302778.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>17521910714.0</v>
       </c>
-      <c r="AR12"/>
-[...1 lines deleted...]
-    <row r="13" spans="1:44">
+      <c r="AS12"/>
+    </row>
+    <row r="13" spans="1:45">
       <c r="A13" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B13">
+        <v>182256067.0</v>
+      </c>
+      <c r="C13">
         <v>675588502.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>19765137300.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>19662375790.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>20481878810.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>18473572300.0</v>
       </c>
-      <c r="G13">
+      <c r="H13">
         <v>20615482450.0</v>
       </c>
-      <c r="H13">
+      <c r="I13">
         <v>1413818444.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>240357202.0</v>
       </c>
-      <c r="J13">
+      <c r="K13">
         <v>510154811.0</v>
       </c>
-      <c r="K13">
+      <c r="L13">
         <v>410669420.0</v>
       </c>
-      <c r="L13">
+      <c r="M13">
         <v>379662385.0</v>
       </c>
-      <c r="M13">
+      <c r="N13">
         <v>44901865090.0</v>
       </c>
-      <c r="N13">
+      <c r="O13">
         <v>100157656310.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>130844996130.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>39896606540.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>422556328.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>237397299.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>260306545.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>109744768990.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>114069919610.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>138629053850.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>284264588330.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>148368971880.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>64513216030.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>29293447000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>90231228430.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>76840086930.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>1189466312.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>3595340666.0</v>
       </c>
-      <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
-    </row>
-    <row r="14" spans="1:44">
+      <c r="AS13"/>
+    </row>
+    <row r="14" spans="1:45">
       <c r="A14" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B14"/>
       <c r="C14"/>
       <c r="D14"/>
       <c r="E14"/>
       <c r="F14"/>
       <c r="G14"/>
       <c r="H14"/>
       <c r="I14"/>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
       <c r="Y14"/>
       <c r="Z14"/>
       <c r="AA14"/>
       <c r="AB14"/>
       <c r="AC14"/>
       <c r="AD14"/>
       <c r="AE14"/>
       <c r="AF14"/>
       <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
-    </row>
-    <row r="15" spans="1:44">
+      <c r="AS14"/>
+    </row>
+    <row r="15" spans="1:45">
       <c r="A15" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B15">
+        <v>-140883093000.0</v>
+      </c>
+      <c r="C15">
         <v>-144707547000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>-213150500000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>-87334382000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>-149474926000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>-87409763000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>-356644309000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>-172104921000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>-342547763000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>-126004857000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>516159719000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>-246098737269.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>-280202169362.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>295247096534.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>-976111352183.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>-281100761170.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>1704552593167.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>-423075684988.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>-1664313131969.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>-102039032151.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>-159460893186.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>-17549381090.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>-3617492834683.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>-1147643510768.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>-99401811501.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>104579229409.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>294414745507.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>134994305085.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>85562272978.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>291177429356.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>218620721316.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>194164856777.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>179808208598.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>510879001491.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>175154125510.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>388719148054.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>240206273138.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>196250603808.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>242834014351.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>50958262168.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>239634339364.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>101392909009.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>123241592161.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>42703525212.0</v>
       </c>
     </row>
-    <row r="16" spans="1:44">
+    <row r="16" spans="1:45">
       <c r="A16" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B16"/>
-      <c r="C16">
+      <c r="C16"/>
+      <c r="D16">
         <v>-213150500070.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>-87334382420.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>-149474926170.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>-87409762820.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>-356644309330.0</v>
       </c>
-      <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
       <c r="L16"/>
-      <c r="M16">
-[...1 lines deleted...]
-      </c>
+      <c r="M16"/>
       <c r="N16">
         <v>-280202169362.0</v>
       </c>
       <c r="O16">
+        <v>-280202169362.0</v>
+      </c>
+      <c r="P16">
         <v>-511260640174.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>-240702515577.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>1704552593167.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>-276819759925.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>-1664313131969.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>-102039032151.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-159460893186.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>-17549381090.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>-3617492834683.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>-1147643510768.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>-99401811501.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>104579229409.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>294414755507.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>134994305090.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>85562272978.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>291177429356.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>218620721316.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>194164856777.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
-    </row>
-    <row r="17" spans="1:44">
+      <c r="AS16"/>
+    </row>
+    <row r="17" spans="1:45">
       <c r="A17" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B17">
+        <v>-140883092770.0</v>
+      </c>
+      <c r="C17">
         <v>-144707547290.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>-213150500067.0</v>
       </c>
-      <c r="D17"/>
-      <c r="E17">
+      <c r="E17"/>
+      <c r="F17">
         <v>-149474926170.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>-87409762815.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>-356644309327.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>-172104921171.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>-342547762913.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>-126004857348.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>516159718709.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>-246098737269.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>-280202169362.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>16441471731.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>-511260640174.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>-240702515577.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>1704552593167.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>-276819759925.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>2490462448497.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>-102039032151.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>-159460893186.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>-17549381090.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>-3617492834683.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>-1147643510768.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>-99401811501.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>104579229409.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>294414745507.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>134994305085.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>85562272978.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>291177429356.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>218620721316.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>194164856777.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
-    </row>
-    <row r="18" spans="1:44">
+      <c r="AS17"/>
+    </row>
+    <row r="18" spans="1:45">
       <c r="A18" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B18">
+        <v>-77925936242.0</v>
+      </c>
+      <c r="C18">
         <v>-76662331051.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-73646222720.0</v>
       </c>
-      <c r="D18"/>
-      <c r="E18">
+      <c r="E18"/>
+      <c r="F18">
         <v>-74786558587.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-66491363404.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-70543993283.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-71128823970.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-67781686177.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-71829696827.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-50425812077.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-47057453162.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-45086323461.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-102263449271.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-130844996132.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-39895976445.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-132667748167.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-146018527764.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-253641218586.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-109744743241.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-114069919612.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-138629053849.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-284231952134.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-148398607858.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-64402852988.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-29125386527.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-90089961532.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-76754363779.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-109895967889.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-26564380179.0</v>
       </c>
-      <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
-    </row>
-    <row r="19" spans="1:44">
+      <c r="AS18"/>
+    </row>
+    <row r="19" spans="1:45">
       <c r="A19" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
-    </row>
-    <row r="20" spans="1:44">
+      <c r="AS19"/>
+    </row>
+    <row r="20" spans="1:45">
       <c r="A20" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
-    </row>
-    <row r="21" spans="1:44">
+      <c r="AS20"/>
+    </row>
+    <row r="21" spans="1:45">
       <c r="A21" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B21">
+        <v>-67960643000.0</v>
+      </c>
+      <c r="C21">
         <v>-59139001000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-63635490000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-21863586000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-47211054000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-80318907000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-65699711000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-112461150000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-117591735000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>-70258339000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>-187061037000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>-302433297721.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>-184206354710.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-159166839772.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>83852823213.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-438387749928.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-228568087467.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-130563834862.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-1223267886090.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>18070641000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-150482566280.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-79369828640.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-2632069006876.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-536918409159.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-34502561127.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>148761792772.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>483428362815.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>246004243022.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>225168602892.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>334394123590.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>245701701062.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>354004123789.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>340652904051.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>709443751771.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>304623207833.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>642600172388.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>279550295408.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>306902971330.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>312411451282.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>265108939912.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>347528945774.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>187778098149.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>149765198848.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>41888058873.0</v>
       </c>
     </row>
-    <row r="22" spans="1:44">
+    <row r="22" spans="1:45">
       <c r="A22" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
       <c r="AB22"/>
       <c r="AC22"/>
       <c r="AD22"/>
       <c r="AE22"/>
       <c r="AF22"/>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
-    </row>
-    <row r="23" spans="1:44">
+      <c r="AS22"/>
+    </row>
+    <row r="23" spans="1:45">
       <c r="A23" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B23">
+        <v>480932315000.0</v>
+      </c>
+      <c r="C23">
         <v>454234968000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>465044638000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>457374869000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>385160050000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>475024113000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>729948879000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>554858403000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>503910470000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>576059120000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>640713068000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>589143693379.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>458868639096.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>524354627399.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>655409118251.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>1134902100912.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>640067476011.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>418788375651.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>1859353898744.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>315051825538.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>360385149696.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>280330098858.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>3907465497845.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>872119342353.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>381776897594.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>604897529370.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1471881755877.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1426382828620.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>1398101725354.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>1865001487105.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>2300854374439.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>1238557414335.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>1209140283976.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>1586891131687.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1621229775880.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>1643151651598.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1127652359622.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>1000949453787.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>1392327032561.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>1053786406432.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>815819389974.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>518088901851.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>877819365485.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>303485107721.0</v>
       </c>
     </row>
-    <row r="24" spans="1:44">
+    <row r="24" spans="1:45">
       <c r="A24" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
       <c r="AC24"/>
       <c r="AD24"/>
       <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
-    </row>
-    <row r="25" spans="1:44">
+      <c r="AS24"/>
+    </row>
+    <row r="25" spans="1:45">
       <c r="A25" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B25">
+        <v>15248516698.0</v>
+      </c>
+      <c r="C25">
         <v>15746942650.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>16095779688.0</v>
       </c>
-      <c r="D25"/>
-      <c r="E25">
+      <c r="E25"/>
+      <c r="F25">
         <v>17515007153.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>19574586895.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>19326267250.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>19826484743.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>23045214474.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>23473547779.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>24426582807.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>25235089116.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>27684259406.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>19257977072.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>28046857698.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>40851918095.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>5773179615.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>654881849.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>3063714420.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>277847284.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>277847304.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>257471950.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>1043526539.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>-179709785.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>1955792531.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>1949201392.0</v>
       </c>
-      <c r="AA25"/>
       <c r="AB25"/>
       <c r="AC25"/>
       <c r="AD25"/>
       <c r="AE25"/>
       <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
-    </row>
-    <row r="26" spans="1:44">
+      <c r="AS25"/>
+    </row>
+    <row r="26" spans="1:45">
       <c r="A26" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
-    </row>
-    <row r="27" spans="1:44">
+      <c r="AS26"/>
+    </row>
+    <row r="27" spans="1:45">
       <c r="A27" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B27">
+        <v>19109574000.0</v>
+      </c>
+      <c r="C27">
         <v>20056231000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>37799787087.0</v>
       </c>
-      <c r="D27"/>
-      <c r="E27">
+      <c r="E27"/>
+      <c r="F27">
         <v>10187141000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>29665193000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>48023652000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>22790299000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>24395333000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>42172997000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>32556122000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>21448062586.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>15937299589.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>23885701244.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>38953103949.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>36903833225.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>27187267021.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>14121039908.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>152953963853.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>566064165.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>874333161.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>511648390.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1591004679.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>475255627.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1112518258.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2005172382.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>3655860618.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2732206751.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>3169005122.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>3895985734.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>2342339957.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>2675682724.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1697600968.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>1272254549.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>1806430421.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>1475191905.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>1721502770.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>1987406310.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>2161866067.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1301024202.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>554475091.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>263515153.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>364347995.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>255777466.0</v>
       </c>
     </row>
-    <row r="28" spans="1:44">
+    <row r="28" spans="1:45">
       <c r="A28" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B28">
+        <v>20598418000.0</v>
+      </c>
+      <c r="C28">
         <v>17237961000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>42279029238.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>75494673730.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>22481305000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>27569340000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>53938285000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>4106552000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>59074032000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>66313578000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>84744484000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>64376994361.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>55856519319.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>68458957047.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>47946050404.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>60892474778.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>110070442450.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>68398775080.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>289825322712.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>28239843497.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>18803665597.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>13185992372.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>18265257830.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>27507886438.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>19539042384.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>12186291870.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>9166948474.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>30652915932.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>23594571800.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>26189607236.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>34988368462.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>24513409882.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>29613510464.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>23548157973.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>68349686596.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1003037133.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>36094492044.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>10657297657.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>20023960945.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>6948958063.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>12175580359.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>4040807501.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>7556106322.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>9568019119.0</v>
       </c>
     </row>
-    <row r="29" spans="1:44">
+    <row r="29" spans="1:45">
       <c r="A29" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B29">
         <v>0.0</v>
       </c>
       <c r="C29">
         <v>0.0</v>
       </c>
-      <c r="D29"/>
-      <c r="E29">
+      <c r="D29">
         <v>0.0</v>
       </c>
+      <c r="E29"/>
       <c r="F29">
         <v>0.0</v>
       </c>
       <c r="G29">
         <v>0.0</v>
       </c>
       <c r="H29">
         <v>0.0</v>
       </c>
       <c r="I29">
         <v>0.0</v>
       </c>
       <c r="J29">
         <v>0.0</v>
       </c>
       <c r="K29">
         <v>0.0</v>
       </c>
       <c r="L29">
         <v>0.0</v>
       </c>
       <c r="M29">
         <v>0.0</v>
       </c>
       <c r="N29">
         <v>0.0</v>
       </c>
       <c r="O29">
         <v>0.0</v>
       </c>
       <c r="P29">
         <v>0.0</v>
       </c>
       <c r="Q29">
         <v>0.0</v>
       </c>
       <c r="R29">
         <v>0.0</v>
       </c>
       <c r="S29">
+        <v>0.0</v>
+      </c>
+      <c r="T29">
         <v>155019186095.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-45499286631.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-104358797170.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-5161102290.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>-331163946080.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>-1700428780.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>-9218004640.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>10918433420.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>87798226700.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>34805088860.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>222609678.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>20115457390.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
-    </row>
-    <row r="30" spans="1:44">
+      <c r="AS29"/>
+    </row>
+    <row r="30" spans="1:45">
       <c r="A30" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B30">
+        <v>42981321000.0</v>
+      </c>
+      <c r="C30">
         <v>108528362000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>130215526000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>71919671000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>101603004000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>157431576000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>167284915000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>142228775000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>126651400000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>184529995000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>164791623000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>250852906417.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>222830173862.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>215351848768.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>90330641238.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>581341677150.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>246298043096.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>173250407418.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>1464730358863.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-82464597617.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>45776862476.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-51492343187.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>66441218748.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>49614343342.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>53423016185.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>38524636967.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>77608737930.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>65657716335.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>58510294601.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>55342884730.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>25266803411.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>59393047396.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>57261080258.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>39654557666.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>130255998402.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-34030087687.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>95993395123.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>44797157571.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>53333874354.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>25878990197.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>22740233898.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>10980650422.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>19482264350.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>9321285798.0</v>
       </c>
     </row>
-    <row r="31" spans="1:44">
+    <row r="31" spans="1:45">
       <c r="A31" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B31">
+        <v>-72922450000.0</v>
+      </c>
+      <c r="C31">
         <v>-85568547000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-149515010000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-65470797000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-102263872000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-7090856000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-290944598000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-59643772000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-224956028000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-55746518000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>704257998000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-149622419898.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-95893329021.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>174113815853.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-529336637024.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>197685234351.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>1933120680634.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-146028446293.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-291394476745.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-91618905265.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-113333029281.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>56659345257.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-800814234653.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-612042775995.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-73683302283.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-30307185454.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-101215390613.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-63544272647.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-97311281975.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-14530639720.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-20743574126.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>-69026134366.0</v>
       </c>
-      <c r="AG31">
+      <c r="AH31">
         <v>-110808138661.0</v>
       </c>
-      <c r="AH31">
+      <c r="AI31">
         <v>-93676321916.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-221865041682.0</v>
       </c>
-      <c r="AJ31">
+      <c r="AK31">
         <v>-100526381109.0</v>
       </c>
-      <c r="AK31">
+      <c r="AL31">
         <v>-48860342789.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-69954416501.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-15158536393.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>71777367970.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-77203723136.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>-3264337906.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-17378196264.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>1115466339.0</v>
       </c>
     </row>
-    <row r="32" spans="1:44">
+    <row r="32" spans="1:45">
       <c r="A32" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B32">
+        <v>412971672000.0</v>
+      </c>
+      <c r="C32">
         <v>395095967000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>401409148000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>435511284000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>337948996000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>394705206000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>637497236000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>442397253000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>386318735000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>505683211000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>453652030000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>392257451968.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>274559798754.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>367118588211.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>661899534763.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>656482613624.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>453365048075.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>290423860198.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>636086012657.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>333122466537.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>209902583420.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>200960270216.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>775278550267.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>335200933194.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>347274336467.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>753659322142.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1972122905792.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1672387071642.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1621891533054.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>2200774405887.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>2561459813918.0</v>
       </c>
-      <c r="AF32">
+      <c r="AG32">
         <v>1592540376762.0</v>
       </c>
-      <c r="AG32">
+      <c r="AH32">
         <v>1549814349389.0</v>
       </c>
-      <c r="AH32">
+      <c r="AI32">
         <v>2296334883458.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>2092777331356.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>2342994110763.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>1449971668308.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>1218414790803.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>1650673045323.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>1197255722995.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>1163354303461.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>705867000000.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>1027584564333.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>345875677381.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:M30"/>
@@ -13567,913 +13778,913 @@
       </c>
       <c r="G1" t="s">
         <v>6</v>
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
     </row>
     <row r="2" spans="1:13">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
         <v>205754410000.0</v>
       </c>
       <c r="C2">
         <v>120811660000.0</v>
       </c>
       <c r="D2">
         <v>238946856000.0</v>
       </c>
       <c r="E2">
         <v>93663904000.0</v>
       </c>
       <c r="F2">
         <v>244198852000.0</v>
       </c>
       <c r="G2">
         <v>469333770000.0</v>
       </c>
       <c r="H2">
         <v>1299204217000.0</v>
       </c>
       <c r="I2">
         <v>1028345582018.0</v>
       </c>
       <c r="J2">
         <v>4205820405670.0</v>
       </c>
       <c r="K2">
         <v>98185902017.0</v>
       </c>
       <c r="L2">
         <v>272221266941.0</v>
       </c>
       <c r="M2"/>
     </row>
     <row r="3" spans="1:13">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
         <v>3</v>
       </c>
       <c r="C3">
         <v>6301116000</v>
       </c>
       <c r="D3">
         <v>1144450000</v>
       </c>
       <c r="E3">
         <v>1597600000</v>
       </c>
       <c r="F3">
         <v>387000000</v>
       </c>
       <c r="G3">
         <v>162359229000</v>
       </c>
       <c r="H3">
         <v>925757937000</v>
       </c>
       <c r="I3">
         <v>1272087863733</v>
       </c>
       <c r="J3">
         <v>1302336089771</v>
       </c>
       <c r="K3">
         <v>832216018443</v>
       </c>
       <c r="L3">
         <v>123555236321</v>
       </c>
       <c r="M3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:13">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
     </row>
     <row r="5" spans="1:13">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
     </row>
     <row r="6" spans="1:13">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
         <v>-144190020000.0</v>
       </c>
       <c r="C6">
         <v>84942749000.0</v>
       </c>
       <c r="D6">
         <v>-118135196000.0</v>
       </c>
       <c r="E6">
         <v>145282952000.0</v>
       </c>
       <c r="F6">
         <v>-150534949000.0</v>
       </c>
       <c r="G6">
         <v>-225134918000.0</v>
       </c>
       <c r="H6">
         <v>-829870447000.0</v>
       </c>
       <c r="I6">
         <v>270858635404.0</v>
       </c>
       <c r="J6">
         <v>-3177474823652.0</v>
       </c>
       <c r="K6">
         <v>4107634503653.0</v>
       </c>
       <c r="L6">
         <v>-174035364924.0</v>
       </c>
       <c r="M6">
         <v>272221266941.0</v>
       </c>
     </row>
     <row r="7" spans="1:13">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7">
         <v>-127024594390.0</v>
       </c>
       <c r="C7">
         <v>-41784296530.0</v>
       </c>
       <c r="D7">
         <v>-273423910900.0</v>
       </c>
       <c r="E7">
         <v>-286340580710.0</v>
       </c>
       <c r="F7">
         <v>-376341145000.0</v>
       </c>
       <c r="G7">
         <v>-504320192000.0</v>
       </c>
       <c r="H7">
         <v>-514618524370.0</v>
       </c>
       <c r="I7">
         <v>-800913753970.0</v>
       </c>
       <c r="J7">
         <v>-344029313470.0</v>
       </c>
       <c r="K7">
         <v>-28378659710.0</v>
       </c>
       <c r="L7"/>
       <c r="M7"/>
     </row>
     <row r="8" spans="1:13">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
     </row>
     <row r="9" spans="1:13">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
     </row>
     <row r="10" spans="1:13">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
     </row>
     <row r="11" spans="1:13">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>0.0</v>
       </c>
       <c r="F11">
         <v>0.0</v>
       </c>
       <c r="G11">
         <v>0.0</v>
       </c>
       <c r="H11">
         <v>0.0</v>
       </c>
       <c r="I11">
         <v>0.0</v>
       </c>
       <c r="J11">
         <v>0.0</v>
       </c>
       <c r="K11">
         <v>0.0</v>
       </c>
       <c r="L11">
         <v>0.0</v>
       </c>
       <c r="M11"/>
     </row>
     <row r="12" spans="1:13">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>-876329926243.0</v>
       </c>
       <c r="F12">
         <v>1504622319926.0</v>
       </c>
       <c r="G12">
         <v>4258765593213.0</v>
       </c>
       <c r="H12">
         <v>-1093390297043.0</v>
       </c>
       <c r="I12">
         <v>326086402084.0</v>
       </c>
       <c r="J12">
         <v>-3788932752506.0</v>
       </c>
       <c r="K12">
         <v>-3786997640505.0</v>
       </c>
       <c r="L12">
         <v>-1107883843343.0</v>
       </c>
       <c r="M12"/>
     </row>
     <row r="13" spans="1:13">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
     </row>
     <row r="14" spans="1:13">
       <c r="A14" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B14">
         <v>156675980000.0</v>
       </c>
       <c r="C14">
         <v>271015956801.0</v>
       </c>
       <c r="D14">
         <v>420386053000.0</v>
       </c>
       <c r="E14">
         <v>352506195000.0</v>
       </c>
       <c r="F14">
         <v>366021640000.0</v>
       </c>
       <c r="G14">
         <v>590022549000.0</v>
       </c>
       <c r="H14">
         <v>313506999000.0</v>
       </c>
       <c r="I14">
         <v>388544141320.0</v>
       </c>
       <c r="J14">
         <v>375954130925.0</v>
       </c>
       <c r="K14">
         <v>117272709238.0</v>
       </c>
       <c r="L14">
         <v>87378816490.0</v>
       </c>
       <c r="M14"/>
     </row>
     <row r="15" spans="1:13">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>201520505000.0</v>
       </c>
       <c r="H15">
         <v>551607222000.0</v>
       </c>
       <c r="I15">
         <v>750247612882.0</v>
       </c>
       <c r="J15">
         <v>317409762446.0</v>
       </c>
       <c r="K15">
         <v>317409762446.0</v>
       </c>
       <c r="L15">
         <v>317409762446.0</v>
       </c>
       <c r="M15"/>
     </row>
     <row r="16" spans="1:13">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
         <v>61564390000.0</v>
       </c>
       <c r="C16">
         <v>205754410000.0</v>
       </c>
       <c r="D16">
         <v>120811660000.0</v>
       </c>
       <c r="E16">
         <v>238946856000.0</v>
       </c>
       <c r="F16">
         <v>93663904000.0</v>
       </c>
       <c r="G16">
         <v>244198852000.0</v>
       </c>
       <c r="H16">
         <v>469333770000.0</v>
       </c>
       <c r="I16">
         <v>1299204217422.0</v>
       </c>
       <c r="J16">
         <v>1028345582018.0</v>
       </c>
       <c r="K16">
         <v>4205820405670.0</v>
       </c>
       <c r="L16">
         <v>98185902017.0</v>
       </c>
       <c r="M16">
         <v>272221266941.0</v>
       </c>
     </row>
     <row r="17" spans="1:13">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
     </row>
     <row r="18" spans="1:13">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
         <v>-144337924000.0</v>
       </c>
       <c r="C18">
         <v>75912274000.0</v>
       </c>
       <c r="D18">
         <v>-107494544000.0</v>
       </c>
       <c r="E18">
         <v>2588942038000.0</v>
       </c>
       <c r="F18">
         <v>-18948791000.0</v>
       </c>
       <c r="G18">
         <v>399117537000.0</v>
       </c>
       <c r="H18">
         <v>-899492483000.0</v>
       </c>
       <c r="I18">
         <v>546015467853.0</v>
       </c>
       <c r="J18">
         <v>-3716134762264.0</v>
       </c>
       <c r="K18">
         <v>-3867121424818.0</v>
       </c>
       <c r="L18">
         <v>-809690678168.0</v>
       </c>
       <c r="M18">
         <v>-85007378411.0</v>
       </c>
     </row>
     <row r="19" spans="1:13">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19">
         <v>17115300958.0</v>
       </c>
       <c r="D19">
         <v>-1144450000.0</v>
       </c>
       <c r="E19">
         <v>-1597600000.0</v>
       </c>
       <c r="F19">
         <v>-387000000.0</v>
       </c>
       <c r="G19">
         <v>-162359229167.0</v>
       </c>
       <c r="H19">
         <v>-925757937201.0</v>
       </c>
       <c r="I19">
         <v>-1272087863733.0</v>
       </c>
       <c r="J19">
         <v>-1302336089771.0</v>
       </c>
       <c r="K19">
         <v>-833319532443.0</v>
       </c>
       <c r="L19">
         <v>-1103514000.0</v>
       </c>
       <c r="M19"/>
     </row>
     <row r="20" spans="1:13">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
     </row>
     <row r="21" spans="1:13">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
         <v>-2295381742.0</v>
       </c>
       <c r="C21">
         <v>-13420097691.0</v>
       </c>
       <c r="D21">
         <v>0.0</v>
       </c>
       <c r="E21">
         <v>-5359613880.0</v>
       </c>
       <c r="F21">
         <v>-131586157889.0</v>
       </c>
       <c r="G21">
         <v>-422731949888.0</v>
       </c>
       <c r="H21">
         <v>632017014634.0</v>
       </c>
       <c r="I21">
         <v>475090780433.0</v>
       </c>
       <c r="J21">
         <v>1632023423397.0</v>
       </c>
       <c r="K21">
         <v>2595282930320.0</v>
       </c>
       <c r="L21">
         <v>500655313244.0</v>
       </c>
       <c r="M21"/>
     </row>
     <row r="22" spans="1:13">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
         <v>-537369571000.0</v>
       </c>
       <c r="C22">
         <v>-997301850759.0</v>
       </c>
       <c r="D22">
         <v>6300284000.0</v>
       </c>
       <c r="E22">
         <v>675769677000.0</v>
       </c>
       <c r="F22">
         <v>-1943362438000.0</v>
       </c>
       <c r="G22">
         <v>-4287311376000.0</v>
       </c>
       <c r="H22">
         <v>806148753000.0</v>
       </c>
       <c r="I22">
         <v>1103472788182.0</v>
       </c>
       <c r="J22">
         <v>1000330150510.0</v>
       </c>
       <c r="K22">
         <v>634819524892.0</v>
       </c>
       <c r="L22">
         <v>334369585006.0</v>
       </c>
       <c r="M22">
         <v>140304835496.0</v>
       </c>
     </row>
     <row r="23" spans="1:13">
       <c r="A23" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B23">
         <v>-1561425000.0</v>
       </c>
       <c r="C23">
         <v>-972825000.0</v>
       </c>
       <c r="D23">
         <v>-1144450000.0</v>
       </c>
       <c r="E23">
         <v>-5359613880.0</v>
       </c>
       <c r="F23">
         <v>-131586157889.0</v>
       </c>
       <c r="G23">
         <v>6601184520366.0</v>
       </c>
       <c r="H23">
         <v>-10787757000.0</v>
       </c>
       <c r="I23">
         <v>7918370560037.0</v>
       </c>
       <c r="J23">
         <v>3182023423397.0</v>
       </c>
       <c r="K23">
         <v>5380576512152.0</v>
       </c>
       <c r="L23">
         <v>500655313244.0</v>
       </c>
       <c r="M23">
         <v>378844000000.0</v>
       </c>
     </row>
     <row r="24" spans="1:13">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24">
         <v>4004710830.0</v>
       </c>
       <c r="C24">
         <v>23416417000.0</v>
       </c>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>-1103514000.0</v>
       </c>
       <c r="L24"/>
       <c r="M24">
         <v>-21615354648.0</v>
       </c>
     </row>
     <row r="25" spans="1:13">
       <c r="A25" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B25">
         <v>236355668000.0</v>
       </c>
       <c r="C25">
         <v>82213390000.0</v>
       </c>
       <c r="D25">
         <v>-533036430000.0</v>
       </c>
       <c r="E25">
         <v>-876329926000.0</v>
       </c>
       <c r="F25">
         <v>1558779008000.0</v>
       </c>
       <c r="G25">
         <v>4258765593000.0</v>
       </c>
       <c r="H25">
         <v>-1093390297000.0</v>
       </c>
       <c r="I25">
         <v>1103174684724.0</v>
       </c>
       <c r="J25">
         <v>-3038174692078.0</v>
       </c>
       <c r="K25">
         <v>-3552452222029.0</v>
       </c>
       <c r="L25">
         <v>-933126210363.0</v>
       </c>
       <c r="M25">
         <v>-225312213907.0</v>
       </c>
     </row>
     <row r="26" spans="1:13">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>-775953722340.0</v>
       </c>
       <c r="K26">
         <v>5380576512150.0</v>
       </c>
       <c r="L26">
         <v>135000000000.0</v>
       </c>
       <c r="M26"/>
     </row>
     <row r="27" spans="1:13">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
     </row>
     <row r="28" spans="1:13">
       <c r="A28" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B28">
         <v>-3856807000.0</v>
       </c>
       <c r="C28">
         <v>-14392923000.0</v>
       </c>
       <c r="D28">
         <v>-10577034000.0</v>
       </c>
       <c r="E28">
         <v>-5359614000.0</v>
       </c>
       <c r="F28">
         <v>-131586158000.0</v>
       </c>
       <c r="G28">
         <v>-624252455000.0</v>
       </c>
       <c r="H28">
         <v>69622035000.0</v>
       </c>
       <c r="I28">
         <v>-275156832449.0</v>
       </c>
       <c r="J28">
         <v>538659938610.0</v>
       </c>
       <c r="K28">
         <v>7975859442472.0</v>
       </c>
       <c r="L28">
         <v>635655313244.0</v>
       </c>
       <c r="M28">
         <v>378844000000.0</v>
       </c>
     </row>
     <row r="29" spans="1:13">
       <c r="A29" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B29">
         <v>-144337924000.0</v>
       </c>
       <c r="C29">
         <v>82213390000.0</v>
       </c>
       <c r="D29">
         <v>-106350094000.0</v>
       </c>
       <c r="E29">
         <v>151945947000.0</v>
       </c>
       <c r="F29">
         <v>-18561791000.0</v>
       </c>
       <c r="G29">
         <v>561476766000.0</v>
       </c>
       <c r="H29">
         <v>26265454000.0</v>
       </c>
       <c r="I29">
         <v>1818103331586.0</v>
       </c>
       <c r="J29">
         <v>-2413798672493.0</v>
       </c>
       <c r="K29">
         <v>-3034905406375.0</v>
       </c>
       <c r="L29">
         <v>-686135441847.0</v>
       </c>
       <c r="M29">
         <v>-85007378411.0</v>
       </c>
     </row>
     <row r="30" spans="1:13">
       <c r="A30" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B30">
         <v>4004711000.0</v>
       </c>
       <c r="C30">
         <v>17115301000.0</v>
       </c>
       <c r="D30">
         <v>-1144450000.0</v>
       </c>
       <c r="E30">
         <v>-1597600000.0</v>
       </c>
       <c r="F30">
         <v>-387000000.0</v>
       </c>
       <c r="G30">
         <v>-162359229000.0</v>
       </c>
       <c r="H30">
         <v>-925757937000.0</v>
       </c>
       <c r="I30">
         <v>-1272087863733.0</v>
       </c>
@@ -14489,973 +14700,989 @@
       <c r="M30">
         <v>-21615354648.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AT30"/>
+  <dimension ref="A1:AU30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:46">
+    <row r="1" spans="1:47">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>74</v>
       </c>
       <c r="C1" t="s">
+        <v>75</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>75</v>
       </c>
       <c r="E1" t="s">
         <v>76</v>
       </c>
       <c r="F1" t="s">
         <v>77</v>
       </c>
       <c r="G1" t="s">
+        <v>78</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>78</v>
       </c>
       <c r="I1" t="s">
         <v>79</v>
       </c>
       <c r="J1" t="s">
         <v>80</v>
       </c>
       <c r="K1" t="s">
+        <v>81</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>81</v>
       </c>
       <c r="M1" t="s">
         <v>82</v>
       </c>
       <c r="N1" t="s">
         <v>83</v>
       </c>
       <c r="O1" t="s">
+        <v>84</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>84</v>
       </c>
       <c r="Q1" t="s">
         <v>85</v>
       </c>
       <c r="R1" t="s">
         <v>86</v>
       </c>
       <c r="S1" t="s">
+        <v>87</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>87</v>
       </c>
       <c r="U1" t="s">
         <v>88</v>
       </c>
       <c r="V1" t="s">
         <v>89</v>
       </c>
       <c r="W1" t="s">
+        <v>90</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>90</v>
       </c>
       <c r="Y1" t="s">
         <v>91</v>
       </c>
       <c r="Z1" t="s">
         <v>92</v>
       </c>
       <c r="AA1" t="s">
+        <v>93</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>93</v>
       </c>
       <c r="AC1" t="s">
         <v>94</v>
       </c>
       <c r="AD1" t="s">
         <v>95</v>
       </c>
       <c r="AE1" t="s">
+        <v>96</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>96</v>
       </c>
       <c r="AG1" t="s">
         <v>97</v>
       </c>
       <c r="AH1" t="s">
         <v>98</v>
       </c>
       <c r="AI1" t="s">
+        <v>99</v>
+      </c>
+      <c r="AJ1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>99</v>
       </c>
       <c r="AK1" t="s">
         <v>100</v>
       </c>
       <c r="AL1" t="s">
         <v>101</v>
       </c>
       <c r="AM1" t="s">
+        <v>102</v>
+      </c>
+      <c r="AN1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>102</v>
       </c>
       <c r="AO1" t="s">
         <v>103</v>
       </c>
       <c r="AP1" t="s">
         <v>104</v>
       </c>
       <c r="AQ1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AR1" t="s">
         <v>11</v>
       </c>
-      <c r="AR1" t="s">
-[...1 lines deleted...]
-      </c>
       <c r="AS1" t="s">
-        <v>105</v>
+        <v>166</v>
       </c>
       <c r="AT1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
       </c>
     </row>
-    <row r="2" spans="1:46">
+    <row r="2" spans="1:47">
       <c r="A2" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B2">
+        <v>16249503490.0</v>
+      </c>
+      <c r="C2">
         <v>61564390000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>44652793508.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>49672247000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>62551307568.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>205754410000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>63888478177.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>90534917000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>117810366000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>120811660000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>44112521000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>64594984458.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>155690872376.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>238946856294.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>168292232004.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>174247058692.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>116092019922.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>93663903876.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>47563449273.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>73997919490.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>61506159377.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>244198852485.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>212353272347.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>145107404698.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>172832411157.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>469333770150.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>244594585729.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>219675859599.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>463254404660.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>1299204217422.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>384837393568.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>591213521515.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>1301317966498.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>1028345582018.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>1345846131760.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>2058201105503.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>3118612289897.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>4205820405671.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>5394913959918.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>582127401292.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>399568363290.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>-181332243689.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>32054694399.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>90889023252.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>272221266941.0</v>
       </c>
-      <c r="AT2"/>
-[...1 lines deleted...]
-    <row r="3" spans="1:46">
+      <c r="AU2"/>
+    </row>
+    <row r="3" spans="1:47">
       <c r="A3" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
         <v>46373008000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>4</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>3</v>
       </c>
       <c r="F3">
         <v>3</v>
       </c>
       <c r="G3">
+        <v>3</v>
+      </c>
+      <c r="H3">
         <v>175796212</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>73289000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>3631865000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2771758000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>740450000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>4</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>404000000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>83182238766</v>
-      </c>
-[...1 lines deleted...]
-        <v>798800000</v>
       </c>
       <c r="P3">
         <v>798800000</v>
       </c>
       <c r="Q3">
+        <v>798800000</v>
+      </c>
+      <c r="R3">
         <v>3</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>4</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>90193614467</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>87508859187</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>2326305000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>745450281</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>39297633566</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>62618085839</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>46779361408</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>13664148354</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>497756264190</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>275798766172</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>24990314277</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>127212592562</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>668649193274</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>165106180759</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>168203619710</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>270128869990</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>353161760308</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>44921786139</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>800436295898</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>103816247426</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>354570694131</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>203932298043</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>69336661677</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>612240960678</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>34346608728</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>157901845000</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>99277031167</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>0</v>
       </c>
     </row>
-    <row r="4" spans="1:46">
+    <row r="4" spans="1:47">
       <c r="A4" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
       <c r="AB4"/>
       <c r="AC4"/>
       <c r="AD4"/>
       <c r="AE4"/>
       <c r="AF4"/>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
-    </row>
-    <row r="5" spans="1:46">
+      <c r="AU4"/>
+    </row>
+    <row r="5" spans="1:47">
       <c r="A5" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
       <c r="AB5"/>
       <c r="AC5"/>
       <c r="AD5"/>
       <c r="AE5"/>
       <c r="AF5"/>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
-    </row>
-    <row r="6" spans="1:46">
+      <c r="AU5"/>
+    </row>
+    <row r="6" spans="1:47">
       <c r="A6" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B6">
+        <v>21462154454.0</v>
+      </c>
+      <c r="C6">
         <v>-45314887000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>16911596556.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>-5019453000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>-12879060692.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-143203102000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>141865931737.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>-26646439000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-27275449000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>-3001295000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>76699140000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>-20482463826.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-91095887918.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-83255983918.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>70654624290.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-5954826688.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>58155038770.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>22428116046.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>46100454603.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-26434470217.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>12491760113.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>-182692693108.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>31845580138.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>67245867649.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>-27725006459.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-296501358993.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>224739184421.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>24918726130.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>-243578545061.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-835949812762.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>914366823854.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-206376127947.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-710104444983.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>272972384480.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-317500549742.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-712354973743.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>-1060411184394.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1087208115774.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>-1189093554247.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>4812786558626.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>182559038002.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>580900606979.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>66131207618.0</v>
       </c>
-      <c r="AR6"/>
-      <c r="AS6">
+      <c r="AS6"/>
+      <c r="AT6">
         <v>-181332243689.0</v>
       </c>
-      <c r="AT6"/>
-[...1 lines deleted...]
-    <row r="7" spans="1:46">
+      <c r="AU6"/>
+    </row>
+    <row r="7" spans="1:47">
       <c r="A7" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B7"/>
-      <c r="C7">
+      <c r="C7"/>
+      <c r="D7">
         <v>-127024594390.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>-96530913890.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-73279772940.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-39601579160.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>-41784296530.0</v>
       </c>
-      <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
-      <c r="M7">
+      <c r="M7"/>
+      <c r="N7">
         <v>-160990677550.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-73765521090.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-286340580710.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-214730301090.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-110247088010.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-53313237620.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-376341145000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-200904805860.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-137304713650.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-54288260310.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-504320192000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-190987432340.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-140308103230.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-62141910130.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-514618524370.0</v>
       </c>
-      <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
-    </row>
-    <row r="8" spans="1:46">
+      <c r="AU7"/>
+    </row>
+    <row r="8" spans="1:47">
       <c r="A8" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
-    </row>
-    <row r="9" spans="1:46">
+      <c r="AU8"/>
+    </row>
+    <row r="9" spans="1:47">
       <c r="A9" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
       <c r="AA9"/>
       <c r="AB9"/>
       <c r="AC9"/>
       <c r="AD9"/>
       <c r="AE9"/>
       <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
-    </row>
-    <row r="10" spans="1:46">
+      <c r="AU9"/>
+    </row>
+    <row r="10" spans="1:47">
       <c r="A10" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
       <c r="J10"/>
       <c r="K10"/>
       <c r="L10"/>
       <c r="M10"/>
       <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
       <c r="T10"/>
       <c r="U10"/>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
       <c r="Y10"/>
       <c r="Z10"/>
       <c r="AA10"/>
       <c r="AB10"/>
       <c r="AC10"/>
       <c r="AD10"/>
       <c r="AE10"/>
       <c r="AF10"/>
       <c r="AG10"/>
       <c r="AH10"/>
       <c r="AI10"/>
       <c r="AJ10"/>
       <c r="AK10"/>
       <c r="AL10"/>
       <c r="AM10"/>
       <c r="AN10"/>
       <c r="AO10"/>
       <c r="AP10"/>
       <c r="AQ10"/>
       <c r="AR10"/>
       <c r="AS10"/>
       <c r="AT10"/>
-    </row>
-    <row r="11" spans="1:46">
+      <c r="AU10"/>
+    </row>
+    <row r="11" spans="1:47">
       <c r="A11" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
-      <c r="M11">
-[...1 lines deleted...]
-      </c>
+      <c r="M11"/>
       <c r="N11">
         <v>0.0</v>
       </c>
       <c r="O11">
         <v>0.0</v>
       </c>
       <c r="P11">
         <v>0.0</v>
       </c>
       <c r="Q11">
         <v>0.0</v>
       </c>
       <c r="R11">
         <v>0.0</v>
       </c>
       <c r="S11">
         <v>0.0</v>
       </c>
       <c r="T11">
         <v>0.0</v>
       </c>
       <c r="U11">
         <v>0.0</v>
       </c>
       <c r="V11">
@@ -15469,1980 +15696,2010 @@
       </c>
       <c r="Y11">
         <v>0.0</v>
       </c>
       <c r="Z11">
         <v>0.0</v>
       </c>
       <c r="AA11">
         <v>0.0</v>
       </c>
       <c r="AB11">
         <v>0.0</v>
       </c>
       <c r="AC11">
         <v>0.0</v>
       </c>
       <c r="AD11">
         <v>0.0</v>
       </c>
       <c r="AE11">
         <v>0.0</v>
       </c>
       <c r="AF11">
         <v>0.0</v>
       </c>
-      <c r="AG11"/>
+      <c r="AG11">
+        <v>0.0</v>
+      </c>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
-    </row>
-    <row r="12" spans="1:46">
+      <c r="AU11"/>
+    </row>
+    <row r="12" spans="1:47">
       <c r="A12" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
       <c r="L12"/>
-      <c r="M12">
-[...1 lines deleted...]
-      </c>
+      <c r="M12"/>
       <c r="N12">
         <v>19602736146.0</v>
       </c>
       <c r="O12">
+        <v>19602736146.0</v>
+      </c>
+      <c r="P12">
         <v>487594089895.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>125933667212.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>-1718430361259.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>228572677909.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>1853997467036.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>-241857903140.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>98257231463.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-253080373691.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3616113897389.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>1023709465113.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>330724790935.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-359695324095.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>-741665255761.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>-143477901507.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>310689281845.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-518936431620.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>1549414549320.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>-311372877789.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
-    </row>
-    <row r="13" spans="1:46">
+      <c r="AU12"/>
+    </row>
+    <row r="13" spans="1:47">
       <c r="A13" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
       <c r="Z13"/>
       <c r="AA13"/>
       <c r="AB13"/>
       <c r="AC13"/>
       <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
-    </row>
-    <row r="14" spans="1:46">
+      <c r="AU13"/>
+    </row>
+    <row r="14" spans="1:47">
       <c r="A14" t="s">
-        <v>149</v>
-[...1 lines deleted...]
-      <c r="B14">
+        <v>150</v>
+      </c>
+      <c r="B14"/>
+      <c r="C14">
         <v>31802265000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>35086707271.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>37333898000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>29585488802.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>54669885000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>60647150268.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>66717368000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>73714731000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>69936708000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>113712190000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>126650636489.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>90612210961.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>89411015589.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>28046857698.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>40851918095.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>5773179615.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>654881849.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>76311958296.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>71663094247.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>109364075485.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>108682511954.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>292124878215.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>98103193620.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>99800658345.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>99993819201.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>125205890501.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-306626391261.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>403234439081.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>91693060292.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>19217289953.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>152132520773.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>84924001847.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>132270328746.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>173232877805.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>82888306806.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>63816511524.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>54866233368.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>41758061458.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>22399475185.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>28803950778.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>24166099729.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>50661012716.0</v>
       </c>
-      <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
-    </row>
-    <row r="15" spans="1:46">
+      <c r="AU14"/>
+    </row>
+    <row r="15" spans="1:47">
       <c r="A15" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
-      <c r="S15">
-[...1 lines deleted...]
-      </c>
+      <c r="S15"/>
       <c r="T15">
         <v>0.0</v>
       </c>
       <c r="U15">
         <v>0.0</v>
       </c>
-      <c r="V15"/>
-      <c r="W15">
+      <c r="V15">
+        <v>0.0</v>
+      </c>
+      <c r="W15"/>
+      <c r="X15">
         <v>77398784730.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>60000000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>64121720379.0</v>
       </c>
       <c r="Z15">
         <v>64121720379.0</v>
       </c>
       <c r="AA15">
+        <v>64121720379.0</v>
+      </c>
+      <c r="AB15">
         <v>1492202.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>355875757624.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>195729972189.0</v>
       </c>
       <c r="AD15">
         <v>195729972189.0</v>
       </c>
       <c r="AE15">
-        <v>10939.0</v>
+        <v>195729972189.0</v>
       </c>
       <c r="AF15">
         <v>10939.0</v>
       </c>
       <c r="AG15">
+        <v>10939.0</v>
+      </c>
+      <c r="AH15">
         <v>750247601943.0</v>
       </c>
-      <c r="AH15"/>
-      <c r="AI15">
+      <c r="AI15"/>
+      <c r="AJ15">
         <v>317409762446.0</v>
       </c>
-      <c r="AJ15"/>
-      <c r="AK15">
+      <c r="AK15"/>
+      <c r="AL15">
         <v>317409762446.0</v>
       </c>
-      <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
-    </row>
-    <row r="16" spans="1:46">
+      <c r="AU15"/>
+    </row>
+    <row r="16" spans="1:47">
       <c r="A16" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B16">
+        <v>37711657944.0</v>
+      </c>
+      <c r="C16">
         <v>16249503000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>61564390064.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>44652794000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>49672246876.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>62551308000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>205754409914.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>63888478000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>90534917000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>117810366000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>120811660000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>44112520632.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>64594984458.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>155690872376.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>238946856294.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>168292232004.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>174247058692.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>116092019922.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>93663903876.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>47563449273.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>73997919490.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>61506159377.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>244198852485.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>212353272347.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>145107404698.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>172832411157.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>469333770150.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>244594585729.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>219675859599.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>463254404660.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>1299204217422.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>384837393568.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>591213521515.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>1301317966498.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>1028345582018.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>1345846131760.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>2058201105503.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>3118612289897.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>4205820405671.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>5394913959918.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>582127401292.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>399568363290.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>98185902017.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>32054694399.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>90889023252.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>272221266941.0</v>
       </c>
     </row>
-    <row r="17" spans="1:46">
+    <row r="17" spans="1:47">
       <c r="A17" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
       <c r="AB17"/>
       <c r="AC17"/>
       <c r="AD17"/>
       <c r="AE17"/>
       <c r="AF17"/>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
-    </row>
-    <row r="18" spans="1:46">
+      <c r="AU17"/>
+    </row>
+    <row r="18" spans="1:47">
       <c r="A18" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B18">
+        <v>22014308103.0</v>
+      </c>
+      <c r="C18">
         <v>-46373008000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>17413479770.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-3232757000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-14735329937.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-143783317000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>142421831737.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-31550494000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-25877299000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-9081764000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>84246866000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-19683353784.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-88875817400.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>295247096534.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-948863294485.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-241047643075.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>5773179615.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>654881849.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>457652493856.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-359742700231.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>45834108763.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-162692693108.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>290706740513.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-7147055713.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>284344276370.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-168786423838.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-819800873943.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-239265089399.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>431452328807.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-271878848170.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>1067006269442.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>-135048782986.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>-976015705517.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>590073686914.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-535501527055.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-728851676369.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1926033023341.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-525748535499.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>-1458806479729.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>-661407254635.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-671292139756.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-1075615550698.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-234524105626.0</v>
       </c>
-      <c r="AR18"/>
-      <c r="AS18">
+      <c r="AS18"/>
+      <c r="AT18">
         <v>-181332243689.0</v>
       </c>
-      <c r="AT18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:46">
+      <c r="AU18"/>
+    </row>
+    <row r="19" spans="1:47">
       <c r="A19" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
-      <c r="E19">
+      <c r="E19"/>
+      <c r="F19">
         <v>2117869245.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>1886841580.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>175796212.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>12283566696.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3631865447.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>8287803497.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-740450000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>0.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-404000000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>0.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-798800000.0</v>
       </c>
       <c r="P19">
         <v>-798800000.0</v>
       </c>
       <c r="Q19">
-        <v>0.0</v>
+        <v>-798800000.0</v>
       </c>
       <c r="R19">
         <v>0.0</v>
       </c>
       <c r="S19">
+        <v>0.0</v>
+      </c>
+      <c r="T19">
         <v>90193614467.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-87508859187.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-2326304999.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-745450281.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-39297633566.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-62618085839.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-46779361408.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-13664148354.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-497756264190.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-275798766172.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-24990314277.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-127212592562.0</v>
       </c>
-      <c r="AE19"/>
       <c r="AF19"/>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
-    </row>
-    <row r="20" spans="1:46">
+      <c r="AU19"/>
+    </row>
+    <row r="20" spans="1:47">
       <c r="A20" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
-    </row>
-    <row r="21" spans="1:46">
+      <c r="AU20"/>
+    </row>
+    <row r="21" spans="1:47">
       <c r="A21" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B21">
+        <v>0.0</v>
+      </c>
+      <c r="C21">
         <v>-1976417733.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-3208210.0</v>
       </c>
-      <c r="D21"/>
-      <c r="E21">
+      <c r="E21"/>
+      <c r="F21">
         <v>0.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-1028676899.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>0.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-6998081870.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>-1425291906.0</v>
       </c>
-      <c r="J21"/>
       <c r="K21"/>
       <c r="L21"/>
-      <c r="M21">
-[...1 lines deleted...]
-      </c>
+      <c r="M21"/>
       <c r="N21">
         <v>-2208318140.0</v>
       </c>
       <c r="O21">
+        <v>-2208318140.0</v>
+      </c>
+      <c r="P21">
         <v>-3262465841.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-76693193.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2020454846.0</v>
       </c>
       <c r="R21">
         <v>-2020454846.0</v>
       </c>
       <c r="S21">
+        <v>-2020454846.0</v>
+      </c>
+      <c r="T21">
         <v>-411552039253.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>333308230014.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-33342348650.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-20000000000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-340943547518.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>195874095235.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-198947562451.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-78714935154.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>1051085797839.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>624303083066.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-470700588041.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-572671278230.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-152639434649.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-71327344961.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
-    </row>
-    <row r="22" spans="1:46">
+      <c r="AU21"/>
+    </row>
+    <row r="22" spans="1:47">
       <c r="A22" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B22">
+        <v>-140883092770.0</v>
+      </c>
+      <c r="C22">
         <v>-144707547000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>-213150500067.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>-87334382000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>-149474926170.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>-87409763000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>-356644309327.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>-172104921000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>-342547763000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>-126004857000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>516159719000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>-246098737269.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>-280202169362.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>295247096534.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>-976111352183.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>-281100761170.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>1704552593167.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>-276819759925.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>-1664313131969.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>-102039032151.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>-159460893186.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>-17549381090.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>-3144845283235.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>-1147643510768.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>-99401811501.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>104579229409.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>294414745507.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>134994305085.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>90159156092.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>286580546242.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>218620721316.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>194164856776.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>179808208599.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>510879001491.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>175154125510.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>388878148456.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>242346615796.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>193951260748.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>132289743601.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>161502532918.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>239634339364.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>101392909009.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>123241592161.0</v>
       </c>
-      <c r="AR22"/>
-      <c r="AS22">
+      <c r="AS22"/>
+      <c r="AT22">
         <v>42703525212.0</v>
       </c>
-      <c r="AT22"/>
-[...1 lines deleted...]
-    <row r="23" spans="1:46">
+      <c r="AU22"/>
+    </row>
+    <row r="23" spans="1:47">
       <c r="A23" t="s">
-        <v>157</v>
-[...1 lines deleted...]
-      <c r="B23">
+        <v>158</v>
+      </c>
+      <c r="B23"/>
+      <c r="C23">
         <v>-367875000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-498675000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-523200000.0</v>
       </c>
-      <c r="E23"/>
       <c r="F23"/>
-      <c r="G23">
+      <c r="G23"/>
+      <c r="H23">
         <v>-555900000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-416925000.0</v>
       </c>
-      <c r="I23"/>
       <c r="J23"/>
-      <c r="K23">
+      <c r="K23"/>
+      <c r="L23">
         <v>-740450000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-809190000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2208318140.0</v>
       </c>
-      <c r="N23"/>
-      <c r="O23">
+      <c r="O23"/>
+      <c r="P23">
         <v>-3262465841.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-76693193.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-2020454846.0</v>
       </c>
-      <c r="R23"/>
-      <c r="S23">
+      <c r="S23"/>
+      <c r="T23">
         <v>-411552039253.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>353147998592.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-33342348650.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-20000000000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>-181462375645.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>98000000000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-247947562451.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-49000000000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-6544247273.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>620059573153.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-470700588041.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-572671278230.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-152639434649.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-71327344961.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>3204231949723.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-317101302434.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>565798544105.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>307154370576.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>1190525011182.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>388572021117.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-305087753199.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-81122604649.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>300000000000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>1356516157677.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>300655313244.0</v>
       </c>
-      <c r="AR23"/>
       <c r="AS23"/>
-      <c r="AT23">
+      <c r="AT23"/>
+      <c r="AU23">
         <v>378844000000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:46">
+    <row r="24" spans="1:47">
       <c r="A24" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
-[...1 lines deleted...]
-      </c>
+      <c r="C24"/>
       <c r="D24">
         <v>4004710830.0</v>
       </c>
       <c r="E24">
         <v>4004710830.0</v>
       </c>
       <c r="F24">
+        <v>4004710830.0</v>
+      </c>
+      <c r="G24">
         <v>1886841580.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>23416416700.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>12356856000.0</v>
       </c>
-      <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
       <c r="AB24"/>
-      <c r="AC24">
+      <c r="AC24"/>
+      <c r="AD24">
         <v>-8600313637.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>8600313638.0</v>
       </c>
-      <c r="AE24"/>
       <c r="AF24"/>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
-      <c r="AM24">
+      <c r="AM24"/>
+      <c r="AN24">
         <v>782833900.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>-1886347900.0</v>
       </c>
-      <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
-    </row>
-    <row r="25" spans="1:46">
+      <c r="AU24"/>
+    </row>
+    <row r="25" spans="1:47">
       <c r="A25" t="s">
-        <v>159</v>
-[...1 lines deleted...]
-      <c r="B25">
+        <v>160</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
         <v>66532274000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>195477272562.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>46767727000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>105154107431.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-111043439000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>81598885257.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>73910348000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>246587599000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>49758143000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-544884592000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>99764746996.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>101118141000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-89411015589.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>948064494485.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>240248843075.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>-1710325772782.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>276164878076.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>2108083969654.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-98531714646.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>316985382433.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-35715349783.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>3182724779099.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>1105011347274.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>330724790934.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-359695324094.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>-741665245761.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>208165762949.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-36950952089.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-522939862142.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>1497817451447.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>-316239979776.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>-1072544296253.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>217053226667.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>-530726770062.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>-1155696345492.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>-1431759854763.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>-670749782189.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>-1278283590657.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>-1049241560781.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>-870393768221.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>-588933598758.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>-442773319231.0</v>
       </c>
-      <c r="AR25"/>
-      <c r="AS25">
+      <c r="AS25"/>
+      <c r="AT25">
         <v>-124758737734.0</v>
       </c>
-      <c r="AT25"/>
-[...1 lines deleted...]
-    <row r="26" spans="1:46">
+      <c r="AU25"/>
+    </row>
+    <row r="26" spans="1:47">
       <c r="A26" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
       <c r="AB26"/>
       <c r="AC26"/>
       <c r="AD26"/>
       <c r="AE26"/>
       <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
-      <c r="AI26">
+      <c r="AI26"/>
+      <c r="AJ26">
         <v>-332205125215.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-443748597125.0</v>
       </c>
-      <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
-    </row>
-    <row r="27" spans="1:46">
+      <c r="AU26"/>
+    </row>
+    <row r="27" spans="1:47">
       <c r="A27" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
       <c r="AF27"/>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
-    </row>
-    <row r="28" spans="1:46">
+      <c r="AU27"/>
+    </row>
+    <row r="28" spans="1:47">
       <c r="A28" t="s">
-        <v>162</v>
-[...1 lines deleted...]
-      <c r="B28">
+        <v>163</v>
+      </c>
+      <c r="B28"/>
+      <c r="C28">
         <v>-2344293000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-501883210.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1786697000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-261600000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1306627000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-555900000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-7415007000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-1425292000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>-4996724000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-7559526000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-809190000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2208318140.0</v>
       </c>
       <c r="N28">
         <v>-2208318140.0</v>
       </c>
       <c r="O28">
+        <v>-2208318140.0</v>
+      </c>
+      <c r="P28">
         <v>-3262465841.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-76693193.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2020454846.0</v>
       </c>
       <c r="R28">
         <v>-2020454846.0</v>
       </c>
       <c r="S28">
+        <v>-2020454846.0</v>
+      </c>
+      <c r="T28">
         <v>-411552039253.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>333308230014.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-33342348650.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-20000000000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-258861160375.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>74392923362.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-312069282830.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-127714935154.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1044540058364.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>264183815529.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-666430560230.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-572671278230.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-152639445588.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-71327344961.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>265911260534.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-317101302434.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>218000977313.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>-979106119763.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>1165659237299.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>134105843762.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>268930091582.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>5476080161161.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>574333032052.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>1656516157677.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>300655313244.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>335000000000.0</v>
       </c>
-      <c r="AS28"/>
-      <c r="AT28">
+      <c r="AT28"/>
+      <c r="AU28">
         <v>378844000000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:46">
+    <row r="29" spans="1:47">
       <c r="A29" t="s">
-        <v>163</v>
-[...1 lines deleted...]
-      <c r="B29">
+        <v>164</v>
+      </c>
+      <c r="B29"/>
+      <c r="C29">
         <v>-46373008000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17413479766.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>-3232757000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-14735329937.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-143783317000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>142246035525.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>-31477205000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-22245434000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-6310007000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>84987316000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>-19683353784.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-88471817400.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>295247096534.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-948064494485.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-240248843075.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>5773179615.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>654881849.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>367458879389.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-272233841044.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>48160413762.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>-161947242827.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>330004374079.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>55471030126.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>331123637778.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-155122275484.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-322044609753.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>36533676773.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>456442643084.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-144666255608.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>1735655462716.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>30057397773.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>-807812085807.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>860202556904.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>-182339766747.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-683929890230.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1125596727443.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-421932288073.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>-1104235785598.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>-865339552678.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>-601955478079.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>-463374590020.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>-268870714354.0</v>
       </c>
-      <c r="AR29"/>
-      <c r="AS29">
+      <c r="AS29"/>
+      <c r="AT29">
         <v>-82055212522.0</v>
       </c>
-      <c r="AT29"/>
-[...1 lines deleted...]
-    <row r="30" spans="1:46">
+      <c r="AU29"/>
+    </row>
+    <row r="30" spans="1:47">
       <c r="A30" t="s">
-        <v>164</v>
-[...1 lines deleted...]
-      <c r="B30">
+        <v>165</v>
+      </c>
+      <c r="B30"/>
+      <c r="C30">
         <v>3402414000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4004710830.0</v>
       </c>
       <c r="D30">
         <v>4004710830.0</v>
       </c>
       <c r="E30">
+        <v>4004710830.0</v>
+      </c>
+      <c r="F30">
         <v>2117869244.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1886842000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>175796212.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>12283567000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3631865000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>8287803000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-740450000.0</v>
       </c>
-      <c r="L30"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M30"/>
       <c r="N30">
         <v>-404000000.0</v>
       </c>
       <c r="O30">
-        <v>-798800000.0</v>
+        <v>-404000000.0</v>
       </c>
       <c r="P30">
         <v>-798800000.0</v>
       </c>
       <c r="Q30">
+        <v>-798800000.0</v>
+      </c>
+      <c r="R30">
         <v>54275821168.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>0.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>90193614467.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-87508859187.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-2326305000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-745450281.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-39297633566.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-62618085839.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-46779361408.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-13664148354.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-497756264190.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-275798766172.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-24990314277.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-127212592562.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-668649193274.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-165106180759.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-168203619710.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-270128869990.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-353161760308.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-44921786139.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-800436295898.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-103816247426.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-353787860231.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>202045950143.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-69336661677.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-612240960678.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>34346608728.0</v>
       </c>
-      <c r="AR30"/>
-      <c r="AS30">
+      <c r="AS30"/>
+      <c r="AT30">
         <v>-99277031167.0</v>
       </c>
-      <c r="AT30"/>
+      <c r="AU30"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>