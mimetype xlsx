--- v0 (2026-03-14)
+++ v1 (2026-09-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="216">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="217">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -280,50 +280,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -1496,51 +1499,53 @@
       </c>
       <c r="I8">
         <v>39000.0</v>
       </c>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
     </row>
     <row r="9" spans="1:25">
       <c r="A9" t="s">
         <v>32</v>
       </c>
-      <c r="B9"/>
+      <c r="B9">
+        <v>641234000.0</v>
+      </c>
       <c r="C9">
         <v>637946000.0</v>
       </c>
       <c r="D9">
         <v>628079000.0</v>
       </c>
       <c r="E9">
         <v>624785000.0</v>
       </c>
       <c r="F9">
         <v>623462000.0</v>
       </c>
       <c r="G9">
         <v>562250000.0</v>
       </c>
       <c r="H9">
         <v>554816000.0</v>
       </c>
       <c r="I9">
         <v>527662000.0</v>
       </c>
       <c r="J9">
         <v>521314000.0</v>
       </c>
       <c r="K9">
@@ -1626,51 +1631,53 @@
         <v>12989000.0</v>
       </c>
       <c r="T10">
         <v>10811000.0</v>
       </c>
       <c r="U10">
         <v>8298000.0</v>
       </c>
       <c r="V10">
         <v>848998.0</v>
       </c>
       <c r="W10">
         <v>631978.0</v>
       </c>
       <c r="X10">
         <v>578687.0</v>
       </c>
       <c r="Y10">
         <v>6091699.0</v>
       </c>
     </row>
     <row r="11" spans="1:25">
       <c r="A11" t="s">
         <v>34</v>
       </c>
-      <c r="B11"/>
+      <c r="B11">
+        <v>4888000.0</v>
+      </c>
       <c r="C11">
         <v>5224000.0</v>
       </c>
       <c r="D11">
         <v>4572000.0</v>
       </c>
       <c r="E11">
         <v>6166000.0</v>
       </c>
       <c r="F11">
         <v>15721000.0</v>
       </c>
       <c r="G11">
         <v>25777000.0</v>
       </c>
       <c r="H11">
         <v>15530000.0</v>
       </c>
       <c r="I11">
         <v>13658000.0</v>
       </c>
       <c r="J11">
         <v>5005000.0</v>
       </c>
       <c r="K11">
@@ -2454,51 +2461,53 @@
       </c>
       <c r="Q24">
         <v>98482000.0</v>
       </c>
       <c r="R24">
         <v>99432000.0</v>
       </c>
       <c r="S24">
         <v>100003000.0</v>
       </c>
       <c r="T24">
         <v>0.0</v>
       </c>
       <c r="U24">
         <v>0.0</v>
       </c>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
     </row>
     <row r="25" spans="1:25">
       <c r="A25" t="s">
         <v>48</v>
       </c>
-      <c r="B25"/>
+      <c r="B25">
+        <v>627523000.0</v>
+      </c>
       <c r="C25">
         <v>614727000.0</v>
       </c>
       <c r="D25">
         <v>640893000.0</v>
       </c>
       <c r="E25">
         <v>626162000.0</v>
       </c>
       <c r="F25">
         <v>642842000.0</v>
       </c>
       <c r="G25">
         <v>644185000.0</v>
       </c>
       <c r="H25">
         <v>644699000.0</v>
       </c>
       <c r="I25">
         <v>618205000.0</v>
       </c>
       <c r="J25">
         <v>659068000.0</v>
       </c>
       <c r="K25">
@@ -3019,51 +3028,51 @@
         <v>6885000.0</v>
       </c>
       <c r="K34">
         <v>6125000.0</v>
       </c>
       <c r="L34"/>
       <c r="M34"/>
       <c r="N34"/>
       <c r="O34"/>
       <c r="P34"/>
       <c r="Q34"/>
       <c r="R34"/>
       <c r="S34"/>
       <c r="T34"/>
       <c r="U34"/>
       <c r="V34"/>
       <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
     </row>
     <row r="35" spans="1:25">
       <c r="A35" t="s">
         <v>58</v>
       </c>
       <c r="B35">
-        <v>707403000.0</v>
+        <v>689927000.0</v>
       </c>
       <c r="C35">
         <v>641652000.0</v>
       </c>
       <c r="D35">
         <v>585660000.0</v>
       </c>
       <c r="E35">
         <v>634590000.0</v>
       </c>
       <c r="F35">
         <v>650912000.0</v>
       </c>
       <c r="G35">
         <v>651101000.0</v>
       </c>
       <c r="H35">
         <v>651316000.0</v>
       </c>
       <c r="I35">
         <v>624335000.0</v>
       </c>
       <c r="J35">
         <v>665953000.0</v>
       </c>
@@ -3808,51 +3817,53 @@
         <v>150847000.0</v>
       </c>
       <c r="T46">
         <v>154392000.0</v>
       </c>
       <c r="U46">
         <v>149599000.0</v>
       </c>
       <c r="V46">
         <v>153964990.0</v>
       </c>
       <c r="W46">
         <v>126547214.0</v>
       </c>
       <c r="X46">
         <v>120256354.0</v>
       </c>
       <c r="Y46">
         <v>109293781.0</v>
       </c>
     </row>
     <row r="47" spans="1:25">
       <c r="A47" t="s">
         <v>70</v>
       </c>
-      <c r="B47"/>
+      <c r="B47">
+        <v>1100026000.0</v>
+      </c>
       <c r="C47">
         <v>1012175000.0</v>
       </c>
       <c r="D47">
         <v>1002236000.0</v>
       </c>
       <c r="E47">
         <v>1001401000.0</v>
       </c>
       <c r="F47">
         <v>1006808000.0</v>
       </c>
       <c r="G47">
         <v>942714000.0</v>
       </c>
       <c r="H47">
         <v>963350000.0</v>
       </c>
       <c r="I47">
         <v>938938000.0</v>
       </c>
       <c r="J47">
         <v>1018420000.0</v>
       </c>
       <c r="K47">
@@ -4669,84 +4680,84 @@
       <c r="T59">
         <v>0.0</v>
       </c>
       <c r="U59">
         <v>0.0</v>
       </c>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
     </row>
     <row r="60" spans="1:25">
       <c r="A60" t="s">
         <v>83</v>
       </c>
       <c r="B60">
         <v>458090000.0</v>
       </c>
       <c r="C60">
         <v>438153000.0</v>
       </c>
       <c r="D60">
         <v>413742000.0</v>
       </c>
       <c r="E60">
-        <v>418448000.0</v>
+        <v>424454000.0</v>
       </c>
       <c r="F60">
-        <v>392783000.0</v>
+        <v>399038000.0</v>
       </c>
       <c r="G60">
-        <v>332083000.0</v>
+        <v>338326000.0</v>
       </c>
       <c r="H60">
-        <v>345317000.0</v>
+        <v>353098000.0</v>
       </c>
       <c r="I60">
-        <v>350456000.0</v>
+        <v>359150000.0</v>
       </c>
       <c r="J60">
-        <v>347604000.0</v>
+        <v>358318000.0</v>
       </c>
       <c r="K60">
-        <v>255687000.0</v>
+        <v>267643000.0</v>
       </c>
       <c r="L60">
-        <v>242974000.0</v>
+        <v>246991000.0</v>
       </c>
       <c r="M60">
-        <v>210072000.0</v>
+        <v>213323000.0</v>
       </c>
       <c r="N60">
         <v>215818000.0</v>
       </c>
       <c r="O60">
         <v>166031000.0</v>
       </c>
       <c r="P60">
-        <v>115958000.0</v>
+        <v>130707000.0</v>
       </c>
       <c r="Q60">
         <v>62708000.0</v>
       </c>
       <c r="R60">
         <v>43590000.0</v>
       </c>
       <c r="S60">
         <v>45891000.0</v>
       </c>
       <c r="T60">
         <v>52843000.0</v>
       </c>
       <c r="U60">
         <v>58914000.0</v>
       </c>
       <c r="V60">
         <v>53727524.0</v>
       </c>
       <c r="W60">
         <v>39828992.0</v>
       </c>
       <c r="X60">
         <v>41315984.0</v>
       </c>
@@ -4829,638 +4840,644 @@
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:CR62"/>
+  <dimension ref="A1:CS62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
     <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:96">
+    <row r="1" spans="1:97">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>86</v>
       </c>
       <c r="D1" t="s">
         <v>87</v>
       </c>
       <c r="E1" t="s">
         <v>88</v>
       </c>
       <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>89</v>
       </c>
       <c r="H1" t="s">
         <v>90</v>
       </c>
       <c r="I1" t="s">
         <v>91</v>
       </c>
       <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>92</v>
       </c>
       <c r="L1" t="s">
         <v>93</v>
       </c>
       <c r="M1" t="s">
         <v>94</v>
       </c>
       <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>95</v>
       </c>
       <c r="P1" t="s">
         <v>96</v>
       </c>
       <c r="Q1" t="s">
         <v>97</v>
       </c>
       <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>98</v>
       </c>
       <c r="T1" t="s">
         <v>99</v>
       </c>
       <c r="U1" t="s">
         <v>100</v>
       </c>
       <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>101</v>
       </c>
       <c r="X1" t="s">
         <v>102</v>
       </c>
       <c r="Y1" t="s">
         <v>103</v>
       </c>
       <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>104</v>
       </c>
       <c r="AB1" t="s">
         <v>105</v>
       </c>
       <c r="AC1" t="s">
         <v>106</v>
       </c>
       <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>107</v>
       </c>
       <c r="AF1" t="s">
         <v>108</v>
       </c>
       <c r="AG1" t="s">
         <v>109</v>
       </c>
       <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>110</v>
       </c>
       <c r="AJ1" t="s">
         <v>111</v>
       </c>
       <c r="AK1" t="s">
         <v>112</v>
       </c>
       <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>113</v>
       </c>
       <c r="AN1" t="s">
         <v>114</v>
       </c>
       <c r="AO1" t="s">
         <v>115</v>
       </c>
       <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>116</v>
       </c>
       <c r="AR1" t="s">
         <v>117</v>
       </c>
       <c r="AS1" t="s">
         <v>118</v>
       </c>
       <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>119</v>
       </c>
       <c r="AV1" t="s">
         <v>120</v>
       </c>
       <c r="AW1" t="s">
         <v>121</v>
       </c>
       <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>122</v>
       </c>
       <c r="AZ1" t="s">
         <v>123</v>
       </c>
       <c r="BA1" t="s">
         <v>124</v>
       </c>
       <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>125</v>
       </c>
       <c r="BD1" t="s">
         <v>126</v>
       </c>
       <c r="BE1" t="s">
         <v>127</v>
       </c>
       <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>128</v>
       </c>
       <c r="BH1" t="s">
         <v>129</v>
       </c>
       <c r="BI1" t="s">
         <v>130</v>
       </c>
       <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>131</v>
       </c>
       <c r="BL1" t="s">
         <v>132</v>
       </c>
       <c r="BM1" t="s">
         <v>133</v>
       </c>
       <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>134</v>
       </c>
       <c r="BP1" t="s">
         <v>135</v>
       </c>
       <c r="BQ1" t="s">
         <v>136</v>
       </c>
       <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>137</v>
       </c>
       <c r="BT1" t="s">
         <v>138</v>
       </c>
       <c r="BU1" t="s">
         <v>139</v>
       </c>
       <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>140</v>
       </c>
       <c r="BX1" t="s">
         <v>141</v>
       </c>
       <c r="BY1" t="s">
         <v>142</v>
       </c>
       <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
         <v>20</v>
-      </c>
-[...1 lines deleted...]
-        <v>143</v>
       </c>
       <c r="CB1" t="s">
         <v>144</v>
       </c>
       <c r="CC1" t="s">
         <v>145</v>
       </c>
       <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
         <v>21</v>
-      </c>
-[...1 lines deleted...]
-        <v>146</v>
       </c>
       <c r="CF1" t="s">
         <v>147</v>
       </c>
       <c r="CG1" t="s">
         <v>148</v>
       </c>
       <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
         <v>22</v>
-      </c>
-[...1 lines deleted...]
-        <v>149</v>
       </c>
       <c r="CJ1" t="s">
         <v>150</v>
       </c>
       <c r="CK1" t="s">
         <v>151</v>
       </c>
       <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
         <v>23</v>
-      </c>
-[...1 lines deleted...]
-        <v>152</v>
       </c>
       <c r="CN1" t="s">
         <v>153</v>
       </c>
       <c r="CO1" t="s">
         <v>154</v>
       </c>
       <c r="CP1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CQ1" t="s">
         <v>24</v>
-      </c>
-[...1 lines deleted...]
-        <v>155</v>
       </c>
       <c r="CR1" t="s">
         <v>156</v>
       </c>
+      <c r="CS1" t="s">
+        <v>157</v>
+      </c>
     </row>
-    <row r="2" spans="1:96">
+    <row r="2" spans="1:97">
       <c r="A2" t="s">
         <v>25</v>
       </c>
       <c r="B2">
+        <v>32520000.0</v>
+      </c>
+      <c r="C2">
         <v>45715000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>40871000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>33497000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>30325000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>40645000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>36185000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>33223000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>32133000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>28799000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>35148000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>30571000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>18816000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>36154000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>35797000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>28864000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>31009000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>45777000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>44563000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>40608000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>41163000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>50918000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>49861000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>45127000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>43073000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>32345000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>38933000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>34194000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>29650000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>33729000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>32846000.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>29157000.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>30198000.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>35995000.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>35041000.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>30206000.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>18044000.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>28692000.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>31920000.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>30182000.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>25019000.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>24051000.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>21828000.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>15940000.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>15051000.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>15882000.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>15113000.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>12405000.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>12546000.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>12773000.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>13505000.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>10489000.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>11453000.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>13824000.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>11099000.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>7034000.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>6049000.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>9017000.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>7800000.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>5825000.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>5212000.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>7292000.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>7224000.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>7628000.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>6513000.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>9954000.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>11769000.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>6652000.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>5010000.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>7422000.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>6639000.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>5674000.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>4734000.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>6560000.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>4551000.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>3885000.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>3099000.0</v>
       </c>
-      <c r="BZ2">
+      <c r="CA2">
         <v>6246000.0</v>
       </c>
-      <c r="CA2">
+      <c r="CB2">
         <v>265823.0</v>
       </c>
-      <c r="CB2">
+      <c r="CC2">
         <v>175245.0</v>
       </c>
-      <c r="CC2">
+      <c r="CD2">
         <v>308669.0</v>
       </c>
-      <c r="CD2">
+      <c r="CE2">
         <v>351000.0</v>
       </c>
-      <c r="CE2">
+      <c r="CF2">
         <v>168692.0</v>
       </c>
-      <c r="CF2">
+      <c r="CG2">
         <v>217218.0</v>
       </c>
-      <c r="CG2">
+      <c r="CH2">
         <v>310845.0</v>
       </c>
-      <c r="CH2">
+      <c r="CI2">
         <v>675861.0</v>
       </c>
-      <c r="CI2">
+      <c r="CJ2">
         <v>821940.0</v>
       </c>
-      <c r="CJ2">
+      <c r="CK2">
         <v>746076.0</v>
       </c>
-      <c r="CK2">
+      <c r="CL2">
         <v>763149.0</v>
       </c>
-      <c r="CL2">
+      <c r="CM2">
         <v>757451.0</v>
       </c>
-      <c r="CM2">
+      <c r="CN2">
         <v>766584.0</v>
       </c>
-      <c r="CN2">
+      <c r="CO2">
         <v>906561.0</v>
       </c>
-      <c r="CO2"/>
-      <c r="CP2">
+      <c r="CP2"/>
+      <c r="CQ2">
         <v>864487.0</v>
       </c>
-      <c r="CQ2"/>
       <c r="CR2"/>
+      <c r="CS2"/>
     </row>
-    <row r="3" spans="1:96">
+    <row r="3" spans="1:97">
       <c r="A3" t="s">
         <v>26</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
@@ -5515,52 +5532,53 @@
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
       <c r="BZ3"/>
       <c r="CA3"/>
       <c r="CB3"/>
       <c r="CC3"/>
       <c r="CD3"/>
       <c r="CE3"/>
       <c r="CF3"/>
       <c r="CG3"/>
       <c r="CH3"/>
       <c r="CI3"/>
       <c r="CJ3"/>
       <c r="CK3"/>
       <c r="CL3"/>
       <c r="CM3"/>
       <c r="CN3"/>
       <c r="CO3"/>
       <c r="CP3"/>
       <c r="CQ3"/>
       <c r="CR3"/>
+      <c r="CS3"/>
     </row>
-    <row r="4" spans="1:96">
+    <row r="4" spans="1:97">
       <c r="A4" t="s">
         <v>27</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
@@ -5615,544 +5633,551 @@
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
       <c r="BZ4"/>
       <c r="CA4"/>
       <c r="CB4"/>
       <c r="CC4"/>
       <c r="CD4"/>
       <c r="CE4"/>
       <c r="CF4"/>
       <c r="CG4"/>
       <c r="CH4"/>
       <c r="CI4"/>
       <c r="CJ4"/>
       <c r="CK4"/>
       <c r="CL4"/>
       <c r="CM4"/>
       <c r="CN4"/>
       <c r="CO4"/>
       <c r="CP4"/>
       <c r="CQ4"/>
       <c r="CR4"/>
+      <c r="CS4"/>
     </row>
-    <row r="5" spans="1:96">
+    <row r="5" spans="1:97">
       <c r="A5" t="s">
         <v>28</v>
       </c>
       <c r="B5">
+        <v>2793000.0</v>
+      </c>
+      <c r="C5">
         <v>391000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-520000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>301000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>2231000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>5713000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-679000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>8152000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>7517000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>2576000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>12491000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>8453000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1457000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>5980000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>7646000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1774000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-860000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-6754000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-9726000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-10966000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-12220000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>-14400000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-15707000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-16915000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-16212000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-5491000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-7356000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-5172000.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>726000.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>4116000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>7034000.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>6430000.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>5528000.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>2936000.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>1004000.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>845000.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>1565000.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>859000.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-6951000.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-8448000.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-6067000.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-129000.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-646000.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-461000.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-363000.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-91000.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>42000.0</v>
       </c>
-      <c r="AV5">
+      <c r="AW5">
         <v>-242000.0</v>
       </c>
-      <c r="AW5">
+      <c r="AX5">
         <v>-10000.0</v>
       </c>
-      <c r="AX5">
+      <c r="AY5">
         <v>-54000.0</v>
       </c>
-      <c r="AY5">
+      <c r="AZ5">
         <v>-68000.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>290000.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>-360000.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>-392000.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>-427000.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>-497000.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>-413000.0</v>
       </c>
-      <c r="BF5">
+      <c r="BG5">
         <v>-1119000.0</v>
       </c>
-      <c r="BG5">
+      <c r="BH5">
         <v>-1545000.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>-168000.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>-41168000.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-39556000.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>-38218000.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>-36839000.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>-35809000.0</v>
       </c>
-      <c r="BN5">
+      <c r="BO5">
         <v>-34434000.0</v>
       </c>
-      <c r="BO5">
+      <c r="BP5">
         <v>-33083000.0</v>
       </c>
-      <c r="BP5">
+      <c r="BQ5">
         <v>-31732000.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-30411000.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-29550000.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>-73000.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>-332000.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>-600000.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-230000.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>-27168000.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-25912000.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-24715000.0</v>
       </c>
-      <c r="BZ5">
+      <c r="CA5">
         <v>-24259000.0</v>
       </c>
-      <c r="CA5">
+      <c r="CB5">
         <v>-23634941.0</v>
       </c>
-      <c r="CB5">
+      <c r="CC5">
         <v>-22363082.0</v>
       </c>
-      <c r="CC5">
+      <c r="CD5">
         <v>-21182002.0</v>
       </c>
-      <c r="CD5">
+      <c r="CE5">
         <v>-19824386.0</v>
       </c>
-      <c r="CE5">
+      <c r="CF5">
         <v>-18637322.0</v>
       </c>
-      <c r="CF5">
+      <c r="CG5">
         <v>-17527554.0</v>
       </c>
-      <c r="CG5">
+      <c r="CH5">
         <v>-16479294.0</v>
       </c>
-      <c r="CH5">
+      <c r="CI5">
         <v>-15450416.0</v>
       </c>
-      <c r="CI5">
+      <c r="CJ5">
         <v>-14397699.0</v>
       </c>
-      <c r="CJ5">
+      <c r="CK5">
         <v>-13381989.0</v>
       </c>
-      <c r="CK5">
+      <c r="CL5">
         <v>-12411289.0</v>
       </c>
-      <c r="CL5">
+      <c r="CM5">
         <v>-11464280.0</v>
       </c>
-      <c r="CM5">
+      <c r="CN5">
         <v>-10520912.0</v>
       </c>
-      <c r="CN5">
+      <c r="CO5">
         <v>-9594231.0</v>
       </c>
-      <c r="CO5"/>
-      <c r="CP5">
+      <c r="CP5"/>
+      <c r="CQ5">
         <v>-7735355.0</v>
       </c>
-      <c r="CQ5"/>
       <c r="CR5"/>
+      <c r="CS5"/>
     </row>
-    <row r="6" spans="1:96">
+    <row r="6" spans="1:97">
       <c r="A6" t="s">
         <v>29</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
       <c r="AB6"/>
       <c r="AC6"/>
       <c r="AD6"/>
-      <c r="AE6">
+      <c r="AE6"/>
+      <c r="AF6">
         <v>525780000.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>524191000.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>522730000.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>521314000.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>509774000.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>507227000.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>403783000.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>396494000.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>390966000.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>372650000.0</v>
       </c>
-      <c r="AO6">
-[...1 lines deleted...]
-      </c>
       <c r="AP6">
         <v>0.0</v>
       </c>
       <c r="AQ6">
         <v>0.0</v>
       </c>
       <c r="AR6">
         <v>0.0</v>
       </c>
       <c r="AS6">
         <v>0.0</v>
       </c>
       <c r="AT6">
         <v>0.0</v>
       </c>
       <c r="AU6">
         <v>0.0</v>
       </c>
       <c r="AV6">
         <v>0.0</v>
       </c>
       <c r="AW6">
         <v>0.0</v>
       </c>
       <c r="AX6">
         <v>0.0</v>
       </c>
-      <c r="AY6"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AY6">
+        <v>0.0</v>
+      </c>
+      <c r="AZ6"/>
       <c r="BA6">
         <v>0.0</v>
       </c>
       <c r="BB6">
         <v>0.0</v>
       </c>
       <c r="BC6">
         <v>0.0</v>
       </c>
       <c r="BD6">
         <v>0.0</v>
       </c>
       <c r="BE6">
         <v>0.0</v>
       </c>
       <c r="BF6">
         <v>0.0</v>
       </c>
       <c r="BG6">
         <v>0.0</v>
       </c>
       <c r="BH6">
         <v>0.0</v>
       </c>
-      <c r="BI6"/>
+      <c r="BI6">
+        <v>0.0</v>
+      </c>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
       <c r="BZ6"/>
       <c r="CA6"/>
       <c r="CB6"/>
       <c r="CC6"/>
       <c r="CD6"/>
       <c r="CE6"/>
       <c r="CF6"/>
       <c r="CG6"/>
       <c r="CH6"/>
       <c r="CI6"/>
       <c r="CJ6"/>
       <c r="CK6"/>
       <c r="CL6"/>
       <c r="CM6"/>
       <c r="CN6"/>
       <c r="CO6"/>
       <c r="CP6"/>
       <c r="CQ6"/>
       <c r="CR6"/>
+      <c r="CS6"/>
     </row>
-    <row r="7" spans="1:96">
+    <row r="7" spans="1:97">
       <c r="A7" t="s">
         <v>30</v>
       </c>
       <c r="B7">
+        <v>732000.0</v>
+      </c>
+      <c r="C7">
         <v>741000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>751000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>760000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>823000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>839000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>789000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>797000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>716000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>721000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>725000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>729000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>733000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>735000.0</v>
       </c>
-      <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
-      <c r="S7">
+      <c r="S7"/>
+      <c r="T7">
         <v>323000.0</v>
       </c>
-      <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
       <c r="AB7"/>
       <c r="AC7"/>
       <c r="AD7"/>
       <c r="AE7"/>
       <c r="AF7"/>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
@@ -6185,113 +6210,116 @@
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
       <c r="BZ7"/>
       <c r="CA7"/>
       <c r="CB7"/>
       <c r="CC7"/>
       <c r="CD7"/>
       <c r="CE7"/>
       <c r="CF7"/>
       <c r="CG7"/>
       <c r="CH7"/>
       <c r="CI7"/>
       <c r="CJ7"/>
       <c r="CK7"/>
       <c r="CL7"/>
       <c r="CM7"/>
       <c r="CN7"/>
       <c r="CO7"/>
       <c r="CP7"/>
       <c r="CQ7"/>
       <c r="CR7"/>
+      <c r="CS7"/>
     </row>
-    <row r="8" spans="1:96">
+    <row r="8" spans="1:97">
       <c r="A8" t="s">
         <v>31</v>
       </c>
       <c r="B8">
         <v>51000.0</v>
       </c>
       <c r="C8">
         <v>51000.0</v>
       </c>
       <c r="D8">
         <v>51000.0</v>
       </c>
       <c r="E8">
         <v>51000.0</v>
       </c>
       <c r="F8">
         <v>51000.0</v>
       </c>
       <c r="G8">
         <v>51000.0</v>
       </c>
       <c r="H8">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="I8">
         <v>50000.0</v>
       </c>
       <c r="J8">
         <v>50000.0</v>
       </c>
       <c r="K8">
         <v>50000.0</v>
       </c>
       <c r="L8">
         <v>50000.0</v>
       </c>
       <c r="M8">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="N8">
         <v>49000.0</v>
       </c>
       <c r="O8">
         <v>49000.0</v>
       </c>
       <c r="P8">
         <v>49000.0</v>
       </c>
       <c r="Q8">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="R8">
         <v>48000.0</v>
       </c>
       <c r="S8">
         <v>48000.0</v>
       </c>
       <c r="T8">
+        <v>48000.0</v>
+      </c>
+      <c r="U8">
         <v>45000.0</v>
       </c>
-      <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -6323,599 +6351,608 @@
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
       <c r="BZ8"/>
       <c r="CA8"/>
       <c r="CB8"/>
       <c r="CC8"/>
       <c r="CD8"/>
       <c r="CE8"/>
       <c r="CF8"/>
       <c r="CG8"/>
       <c r="CH8"/>
       <c r="CI8"/>
       <c r="CJ8"/>
       <c r="CK8"/>
       <c r="CL8"/>
       <c r="CM8"/>
       <c r="CN8"/>
       <c r="CO8"/>
       <c r="CP8"/>
       <c r="CQ8"/>
       <c r="CR8"/>
+      <c r="CS8"/>
     </row>
-    <row r="9" spans="1:96">
+    <row r="9" spans="1:97">
       <c r="A9" t="s">
         <v>32</v>
       </c>
       <c r="B9"/>
       <c r="C9">
+        <v>641234000.0</v>
+      </c>
+      <c r="D9">
         <v>639101000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>637748000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>637497000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>637946000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>636192000.0</v>
       </c>
-      <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
-      <c r="K9">
+      <c r="K9"/>
+      <c r="L9">
         <v>626815000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>626022000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>625557000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>624785000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>623838000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>622593000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>622064000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>623462000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>618963000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>589764000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>563338000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>562250000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>560129000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>558516000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>556729000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>554816000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>540116000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>533583000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>528815000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>527662000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>525780000.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>524191000.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>522730000.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>521314000.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>509774000.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>507227000.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>403783000.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>396494000.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>390966000.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>372650000.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>361250000.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>359971000.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>358136000.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>356517000.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>305862000.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>304078000.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>302483000.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>299291000.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>292040000.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>291571000.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>231001000.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>225916000.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>225365000.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>224237000.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>223007000.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>164231000.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>162870000.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>158127000.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>153105000.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>153170000.0</v>
       </c>
-      <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
       <c r="BZ9"/>
       <c r="CA9"/>
       <c r="CB9"/>
       <c r="CC9"/>
       <c r="CD9"/>
       <c r="CE9"/>
       <c r="CF9"/>
       <c r="CG9"/>
       <c r="CH9"/>
       <c r="CI9"/>
       <c r="CJ9"/>
       <c r="CK9"/>
       <c r="CL9"/>
       <c r="CM9"/>
       <c r="CN9"/>
       <c r="CO9"/>
       <c r="CP9"/>
       <c r="CQ9"/>
       <c r="CR9"/>
+      <c r="CS9"/>
     </row>
-    <row r="10" spans="1:96">
+    <row r="10" spans="1:97">
       <c r="A10" t="s">
         <v>33</v>
       </c>
       <c r="B10">
+        <v>6016000.0</v>
+      </c>
+      <c r="C10">
         <v>4888000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>6848000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>5324000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>5586000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>5224000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>2534000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>3231000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>6215000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>4572000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>2976000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2927000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>13703000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>6166000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>9504000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>8464000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>11136000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>15721000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10858000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>22274000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>22820000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>25777000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>38990000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>39924000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>36774000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>15530000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5539000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5425000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4580000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>13658000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>9389000.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>3125000.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>9337000.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>7817000.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>6338000.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>9267000.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>6503000.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>4168000.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>8786000.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>5927000.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2447000.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2587000.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>5660000.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>6251000.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>4320000.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>4236000.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>6268000.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>5042000.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>3442000.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>6491000.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>9506000.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>6020000.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>2843000.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>6544000.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>8339000.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>3863000.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>8288000.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>5695000.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>32660000.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>57776000.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>18334000.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>17591000.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>26617000.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>3910000.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>4762000.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>6275000.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>6721000.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>14018000.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>14782000.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>12989000.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>5257000.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>8055000.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>10511000.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>10811000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>19880000.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>11714000.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>12412000.0</v>
       </c>
-      <c r="BZ10">
+      <c r="CA10">
         <v>8298000.0</v>
       </c>
-      <c r="CA10">
+      <c r="CB10">
         <v>4421731.0</v>
       </c>
-      <c r="CB10">
+      <c r="CC10">
         <v>2657866.0</v>
       </c>
-      <c r="CC10">
+      <c r="CD10">
         <v>1715364.0</v>
       </c>
-      <c r="CD10">
+      <c r="CE10">
         <v>848998.0</v>
       </c>
-      <c r="CE10">
+      <c r="CF10">
         <v>1566355.0</v>
       </c>
-      <c r="CF10">
+      <c r="CG10">
         <v>1020174.0</v>
       </c>
-      <c r="CG10">
+      <c r="CH10">
         <v>1397755.0</v>
       </c>
-      <c r="CH10">
+      <c r="CI10">
         <v>631978.0</v>
       </c>
-      <c r="CI10">
+      <c r="CJ10">
         <v>496239.0</v>
       </c>
-      <c r="CJ10">
+      <c r="CK10">
         <v>641857.0</v>
       </c>
-      <c r="CK10">
+      <c r="CL10">
         <v>1230077.0</v>
       </c>
-      <c r="CL10">
+      <c r="CM10">
         <v>578687.0</v>
       </c>
-      <c r="CM10">
+      <c r="CN10">
         <v>763009.0</v>
       </c>
-      <c r="CN10">
+      <c r="CO10">
         <v>1116799.0</v>
       </c>
-      <c r="CO10"/>
-      <c r="CP10">
+      <c r="CP10"/>
+      <c r="CQ10">
         <v>6091699.0</v>
       </c>
-      <c r="CQ10"/>
       <c r="CR10"/>
+      <c r="CS10"/>
     </row>
-    <row r="11" spans="1:96">
+    <row r="11" spans="1:97">
       <c r="A11" t="s">
         <v>34</v>
       </c>
       <c r="B11"/>
       <c r="C11">
+        <v>4888000.0</v>
+      </c>
+      <c r="D11">
         <v>6848000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>5324000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>5586000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>5224000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>2534000.0</v>
       </c>
-      <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
-      <c r="K11">
+      <c r="K11"/>
+      <c r="L11">
         <v>2976000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>2927000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>3479000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>6166000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>9504000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>8464000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>11136000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>15721000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>10858000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>22274000.0</v>
       </c>
-      <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
       <c r="AF11"/>
       <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
@@ -6947,844 +6984,851 @@
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
       <c r="BZ11"/>
       <c r="CA11"/>
       <c r="CB11"/>
       <c r="CC11"/>
       <c r="CD11"/>
       <c r="CE11"/>
       <c r="CF11"/>
       <c r="CG11"/>
       <c r="CH11"/>
       <c r="CI11"/>
       <c r="CJ11"/>
       <c r="CK11"/>
       <c r="CL11"/>
       <c r="CM11"/>
       <c r="CN11"/>
       <c r="CO11"/>
       <c r="CP11"/>
       <c r="CQ11"/>
       <c r="CR11"/>
+      <c r="CS11"/>
     </row>
-    <row r="12" spans="1:96">
+    <row r="12" spans="1:97">
       <c r="A12" t="s">
         <v>35</v>
       </c>
       <c r="B12">
+        <v>6016000.0</v>
+      </c>
+      <c r="C12">
         <v>4888000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>6848000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>5324000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>5586000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>5224000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>2534000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>3231000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>6215000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>7185000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>2976000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>2927000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>13703000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>6166000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>9504000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>8464000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>11136000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>15721000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>10858000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>22274000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>22820000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>25777000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>38990000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>39924000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>36774000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15589000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>5539000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5425000.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4580000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>13658000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>9389000.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>3125000.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>9337000.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>7849000.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>6580000.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>9817000.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>7020000.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>4685000.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>9242000.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>6394000.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2877000.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>3022000.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>6074000.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>6673000.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>5335000.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>5209000.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>7194000.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>6024000.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>4402000.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>7368000.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>10379000.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>6932000.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>4548000.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>7947000.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>15251000.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>10416000.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>14940000.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>15822000.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>41331000.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>69648000.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>20785000.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>17591000.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>30949000.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>10059000.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>10870000.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>14430000.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>11475000.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>17054000.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>16600000.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>17065000.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>5257000.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>8055000.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>10511000.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>10811000.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>19880000.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>11714000.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>12412000.0</v>
       </c>
-      <c r="BZ12">
+      <c r="CA12">
         <v>8298000.0</v>
       </c>
-      <c r="CA12">
+      <c r="CB12">
         <v>5802692.0</v>
       </c>
-      <c r="CB12">
+      <c r="CC12">
         <v>7072483.0</v>
       </c>
-      <c r="CC12">
+      <c r="CD12">
         <v>1715364.0</v>
       </c>
-      <c r="CD12">
+      <c r="CE12">
         <v>848998.0</v>
       </c>
-      <c r="CE12">
+      <c r="CF12">
         <v>1566355.0</v>
       </c>
-      <c r="CF12">
+      <c r="CG12">
         <v>1020174.0</v>
       </c>
-      <c r="CG12">
+      <c r="CH12">
         <v>1397755.0</v>
       </c>
-      <c r="CH12">
+      <c r="CI12">
         <v>631978.0</v>
       </c>
-      <c r="CI12">
+      <c r="CJ12">
         <v>496239.0</v>
       </c>
-      <c r="CJ12">
+      <c r="CK12">
         <v>641857.0</v>
       </c>
-      <c r="CK12">
+      <c r="CL12">
         <v>1230077.0</v>
       </c>
-      <c r="CL12">
+      <c r="CM12">
         <v>578687.0</v>
       </c>
-      <c r="CM12">
+      <c r="CN12">
         <v>763009.0</v>
       </c>
-      <c r="CN12">
+      <c r="CO12">
         <v>1116799.0</v>
       </c>
-      <c r="CO12"/>
-      <c r="CP12">
+      <c r="CP12"/>
+      <c r="CQ12">
         <v>6091699.0</v>
       </c>
-      <c r="CQ12"/>
       <c r="CR12"/>
+      <c r="CS12"/>
     </row>
-    <row r="13" spans="1:96">
+    <row r="13" spans="1:97">
       <c r="A13" t="s">
         <v>36</v>
       </c>
       <c r="B13">
         <v>51000.0</v>
       </c>
       <c r="C13">
         <v>51000.0</v>
       </c>
       <c r="D13">
         <v>51000.0</v>
       </c>
       <c r="E13">
         <v>51000.0</v>
       </c>
       <c r="F13">
         <v>51000.0</v>
       </c>
       <c r="G13">
         <v>51000.0</v>
       </c>
       <c r="H13">
-        <v>50000.0</v>
+        <v>51000.0</v>
       </c>
       <c r="I13">
         <v>50000.0</v>
       </c>
       <c r="J13">
         <v>50000.0</v>
       </c>
       <c r="K13">
         <v>50000.0</v>
       </c>
       <c r="L13">
         <v>50000.0</v>
       </c>
       <c r="M13">
-        <v>49000.0</v>
+        <v>50000.0</v>
       </c>
       <c r="N13">
         <v>49000.0</v>
       </c>
       <c r="O13">
         <v>49000.0</v>
       </c>
       <c r="P13">
         <v>49000.0</v>
       </c>
       <c r="Q13">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="R13">
         <v>48000.0</v>
       </c>
       <c r="S13">
         <v>48000.0</v>
       </c>
       <c r="T13">
+        <v>48000.0</v>
+      </c>
+      <c r="U13">
         <v>45000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="W13">
         <v>42000.0</v>
       </c>
       <c r="X13">
         <v>42000.0</v>
       </c>
       <c r="Y13">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="Z13">
         <v>41000.0</v>
       </c>
       <c r="AA13">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AB13">
         <v>40000.0</v>
       </c>
       <c r="AC13">
         <v>40000.0</v>
       </c>
       <c r="AD13">
+        <v>40000.0</v>
+      </c>
+      <c r="AE13">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="AF13">
         <v>38000.0</v>
       </c>
       <c r="AG13">
         <v>38000.0</v>
       </c>
       <c r="AH13">
         <v>38000.0</v>
       </c>
       <c r="AI13">
         <v>38000.0</v>
       </c>
       <c r="AJ13">
         <v>38000.0</v>
       </c>
       <c r="AK13">
+        <v>38000.0</v>
+      </c>
+      <c r="AL13">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="AM13">
         <v>29000.0</v>
       </c>
       <c r="AN13">
+        <v>29000.0</v>
+      </c>
+      <c r="AO13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AP13">
         <v>27000.0</v>
       </c>
       <c r="AQ13">
         <v>27000.0</v>
       </c>
       <c r="AR13">
         <v>27000.0</v>
       </c>
       <c r="AS13">
-        <v>23000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AT13">
         <v>23000.0</v>
       </c>
       <c r="AU13">
         <v>23000.0</v>
       </c>
       <c r="AV13">
         <v>23000.0</v>
       </c>
       <c r="AW13">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AX13">
         <v>22000.0</v>
       </c>
       <c r="AY13">
-        <v>17000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AZ13">
         <v>17000.0</v>
       </c>
       <c r="BA13">
         <v>17000.0</v>
       </c>
       <c r="BB13">
+        <v>17000.0</v>
+      </c>
+      <c r="BC13">
         <v>16000.0</v>
       </c>
-      <c r="BC13">
+      <c r="BD13">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BE13">
         <v>10000.0</v>
       </c>
       <c r="BF13">
         <v>10000.0</v>
       </c>
       <c r="BG13">
         <v>10000.0</v>
       </c>
       <c r="BH13">
         <v>10000.0</v>
       </c>
       <c r="BI13">
-        <v>5000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BJ13">
         <v>5000.0</v>
       </c>
       <c r="BK13">
         <v>5000.0</v>
       </c>
       <c r="BL13">
-        <v>10000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BM13">
         <v>10000.0</v>
       </c>
       <c r="BN13">
         <v>10000.0</v>
       </c>
       <c r="BO13">
         <v>10000.0</v>
       </c>
       <c r="BP13">
         <v>10000.0</v>
       </c>
       <c r="BQ13">
         <v>10000.0</v>
       </c>
       <c r="BR13">
         <v>10000.0</v>
       </c>
       <c r="BS13">
         <v>10000.0</v>
       </c>
       <c r="BT13">
         <v>10000.0</v>
       </c>
       <c r="BU13">
         <v>10000.0</v>
       </c>
       <c r="BV13">
         <v>10000.0</v>
       </c>
       <c r="BW13">
         <v>10000.0</v>
       </c>
       <c r="BX13">
         <v>10000.0</v>
       </c>
       <c r="BY13">
         <v>10000.0</v>
       </c>
       <c r="BZ13">
         <v>10000.0</v>
       </c>
       <c r="CA13">
+        <v>10000.0</v>
+      </c>
+      <c r="CB13">
         <v>9897.0</v>
       </c>
-      <c r="CB13">
+      <c r="CC13">
         <v>9710.0</v>
       </c>
-      <c r="CC13">
+      <c r="CD13">
         <v>9346.0</v>
       </c>
-      <c r="CD13">
+      <c r="CE13">
         <v>8914.0</v>
       </c>
-      <c r="CE13">
+      <c r="CF13">
         <v>8138.0</v>
       </c>
-      <c r="CF13">
+      <c r="CG13">
         <v>7793.0</v>
       </c>
-      <c r="CG13">
+      <c r="CH13">
         <v>7443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7010.0</v>
       </c>
       <c r="CI13">
         <v>7010.0</v>
       </c>
       <c r="CJ13">
         <v>7010.0</v>
       </c>
       <c r="CK13">
-        <v>4907.0</v>
+        <v>7010.0</v>
       </c>
       <c r="CL13">
         <v>4907.0</v>
       </c>
       <c r="CM13">
         <v>4907.0</v>
       </c>
       <c r="CN13">
         <v>4907.0</v>
       </c>
-      <c r="CO13"/>
-      <c r="CP13">
+      <c r="CO13">
         <v>4907.0</v>
       </c>
-      <c r="CQ13"/>
+      <c r="CP13"/>
+      <c r="CQ13">
+        <v>4907.0</v>
+      </c>
       <c r="CR13"/>
+      <c r="CS13"/>
     </row>
-    <row r="14" spans="1:96">
+    <row r="14" spans="1:97">
       <c r="A14" t="s">
         <v>37</v>
       </c>
       <c r="B14">
-        <v>51859000.0</v>
+        <v>52775000.0</v>
       </c>
       <c r="C14">
         <v>51859000.0</v>
       </c>
       <c r="D14">
         <v>51859000.0</v>
       </c>
       <c r="E14">
         <v>51859000.0</v>
       </c>
       <c r="F14">
         <v>51859000.0</v>
       </c>
       <c r="G14">
+        <v>51859000.0</v>
+      </c>
+      <c r="H14">
         <v>51305000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>51120000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>51112000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>51064000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>50637000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>50259000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>50160000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>50126000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>50129000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>50047000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>50306000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>49981000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>47825000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>44125000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>43331000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>43337000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>43440000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>42763000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>43009000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>42090000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>41446000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>40839000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>40626000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>40822000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>40635000.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>40679000.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>40088000.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>39353000.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>38589000.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>36544000.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>30409000.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>29486000.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>29024000.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>27513000.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>27489000.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>27560000.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>27082000.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>23401000.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>23226000.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>23209000.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>22690000.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>22443000.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>21949000.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>21329000.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>17331000.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>17111000.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>16939000.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>16733000.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>13961000.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>11754000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11638000.0</v>
       </c>
       <c r="BF14">
         <v>11638000.0</v>
       </c>
       <c r="BG14">
+        <v>11638000.0</v>
+      </c>
+      <c r="BH14">
         <v>10809000.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>8520000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5499000.0</v>
       </c>
       <c r="BJ14">
         <v>5499000.0</v>
       </c>
       <c r="BK14">
-        <v>5593016.0</v>
+        <v>5499000.0</v>
       </c>
       <c r="BL14">
         <v>5593016.0</v>
       </c>
       <c r="BM14">
         <v>5593016.0</v>
       </c>
       <c r="BN14">
         <v>5593016.0</v>
       </c>
       <c r="BO14">
         <v>5593016.0</v>
       </c>
       <c r="BP14">
         <v>5593016.0</v>
       </c>
       <c r="BQ14">
-        <v>5687031.0</v>
+        <v>5593016.0</v>
       </c>
       <c r="BR14">
         <v>5687031.0</v>
       </c>
       <c r="BS14">
         <v>5687031.0</v>
       </c>
       <c r="BT14">
         <v>5687031.0</v>
       </c>
       <c r="BU14">
         <v>5687031.0</v>
       </c>
       <c r="BV14">
         <v>5687031.0</v>
       </c>
       <c r="BW14">
-        <v>3300000.0</v>
+        <v>5687031.0</v>
       </c>
       <c r="BX14">
         <v>3300000.0</v>
       </c>
       <c r="BY14">
         <v>3300000.0</v>
       </c>
       <c r="BZ14">
         <v>3300000.0</v>
       </c>
       <c r="CA14">
         <v>3300000.0</v>
       </c>
       <c r="CB14">
         <v>3300000.0</v>
       </c>
       <c r="CC14">
         <v>3300000.0</v>
       </c>
       <c r="CD14">
         <v>3300000.0</v>
       </c>
       <c r="CE14">
         <v>3300000.0</v>
       </c>
@@ -7805,522 +7849,26231 @@
       </c>
       <c r="CK14">
         <v>3300000.0</v>
       </c>
       <c r="CL14">
         <v>3300000.0</v>
       </c>
       <c r="CM14">
         <v>3300000.0</v>
       </c>
       <c r="CN14">
         <v>3300000.0</v>
       </c>
       <c r="CO14">
         <v>3300000.0</v>
       </c>
       <c r="CP14">
         <v>3300000.0</v>
       </c>
       <c r="CQ14">
         <v>3300000.0</v>
       </c>
       <c r="CR14">
         <v>3300000.0</v>
       </c>
+      <c r="CS14">
+        <v>3300000.0</v>
+      </c>
     </row>
-    <row r="15" spans="1:96">
+    <row r="15" spans="1:97">
       <c r="A15" t="s">
         <v>38</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
+      <c r="L15"/>
+      <c r="M15">
         <v>50000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>49000.0</v>
       </c>
       <c r="N15">
         <v>49000.0</v>
       </c>
       <c r="O15">
         <v>49000.0</v>
       </c>
       <c r="P15">
         <v>49000.0</v>
       </c>
       <c r="Q15">
-        <v>48000.0</v>
+        <v>49000.0</v>
       </c>
       <c r="R15">
         <v>48000.0</v>
       </c>
       <c r="S15">
         <v>48000.0</v>
       </c>
       <c r="T15">
+        <v>48000.0</v>
+      </c>
+      <c r="U15">
         <v>45000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>43000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>42000.0</v>
       </c>
       <c r="W15">
         <v>42000.0</v>
       </c>
       <c r="X15">
         <v>42000.0</v>
       </c>
       <c r="Y15">
-        <v>41000.0</v>
+        <v>42000.0</v>
       </c>
       <c r="Z15">
         <v>41000.0</v>
       </c>
       <c r="AA15">
-        <v>40000.0</v>
+        <v>41000.0</v>
       </c>
       <c r="AB15">
         <v>40000.0</v>
       </c>
       <c r="AC15">
         <v>40000.0</v>
       </c>
       <c r="AD15">
+        <v>40000.0</v>
+      </c>
+      <c r="AE15">
         <v>39000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38000.0</v>
       </c>
       <c r="AF15">
         <v>38000.0</v>
       </c>
       <c r="AG15">
         <v>38000.0</v>
       </c>
       <c r="AH15">
         <v>38000.0</v>
       </c>
       <c r="AI15">
         <v>38000.0</v>
       </c>
       <c r="AJ15">
         <v>38000.0</v>
       </c>
       <c r="AK15">
+        <v>38000.0</v>
+      </c>
+      <c r="AL15">
         <v>30000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>29000.0</v>
       </c>
       <c r="AM15">
         <v>29000.0</v>
       </c>
       <c r="AN15">
+        <v>29000.0</v>
+      </c>
+      <c r="AO15">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27000.0</v>
       </c>
       <c r="AP15">
         <v>27000.0</v>
       </c>
       <c r="AQ15">
         <v>27000.0</v>
       </c>
       <c r="AR15">
         <v>27000.0</v>
       </c>
       <c r="AS15">
-        <v>23000.0</v>
+        <v>27000.0</v>
       </c>
       <c r="AT15">
         <v>23000.0</v>
       </c>
       <c r="AU15">
         <v>23000.0</v>
       </c>
       <c r="AV15">
         <v>23000.0</v>
       </c>
       <c r="AW15">
-        <v>22000.0</v>
+        <v>23000.0</v>
       </c>
       <c r="AX15">
         <v>22000.0</v>
       </c>
       <c r="AY15">
-        <v>17000.0</v>
+        <v>22000.0</v>
       </c>
       <c r="AZ15">
         <v>17000.0</v>
       </c>
       <c r="BA15">
         <v>17000.0</v>
       </c>
       <c r="BB15">
+        <v>17000.0</v>
+      </c>
+      <c r="BC15">
         <v>16000.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>15000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10000.0</v>
       </c>
       <c r="BE15">
         <v>10000.0</v>
       </c>
       <c r="BF15">
         <v>10000.0</v>
       </c>
       <c r="BG15">
         <v>10000.0</v>
       </c>
       <c r="BH15">
         <v>10000.0</v>
       </c>
       <c r="BI15">
-        <v>5000.0</v>
+        <v>10000.0</v>
       </c>
       <c r="BJ15">
         <v>5000.0</v>
       </c>
       <c r="BK15">
         <v>5000.0</v>
       </c>
       <c r="BL15">
-        <v>10000.0</v>
+        <v>5000.0</v>
       </c>
       <c r="BM15">
         <v>10000.0</v>
       </c>
       <c r="BN15">
         <v>10000.0</v>
       </c>
       <c r="BO15">
         <v>10000.0</v>
       </c>
       <c r="BP15">
         <v>10000.0</v>
       </c>
       <c r="BQ15">
         <v>10000.0</v>
       </c>
       <c r="BR15">
         <v>10000.0</v>
       </c>
       <c r="BS15">
         <v>10000.0</v>
       </c>
       <c r="BT15">
         <v>10000.0</v>
       </c>
       <c r="BU15">
         <v>10000.0</v>
       </c>
       <c r="BV15">
         <v>10000.0</v>
       </c>
       <c r="BW15">
         <v>10000.0</v>
       </c>
       <c r="BX15">
         <v>10000.0</v>
       </c>
       <c r="BY15">
         <v>10000.0</v>
       </c>
       <c r="BZ15">
         <v>10000.0</v>
       </c>
       <c r="CA15">
+        <v>10000.0</v>
+      </c>
+      <c r="CB15">
         <v>9897.0</v>
       </c>
-      <c r="CB15">
+      <c r="CC15">
         <v>9710.0</v>
       </c>
-      <c r="CC15">
+      <c r="CD15">
         <v>9346.0</v>
       </c>
-      <c r="CD15">
+      <c r="CE15">
         <v>8914.0</v>
       </c>
-      <c r="CE15">
+      <c r="CF15">
         <v>8138.0</v>
       </c>
-      <c r="CF15">
+      <c r="CG15">
         <v>7793.0</v>
       </c>
-      <c r="CG15">
+      <c r="CH15">
         <v>7443.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7010.0</v>
       </c>
       <c r="CI15">
         <v>7010.0</v>
       </c>
       <c r="CJ15">
         <v>7010.0</v>
       </c>
       <c r="CK15">
-        <v>4907.0</v>
+        <v>7010.0</v>
       </c>
       <c r="CL15">
         <v>4907.0</v>
       </c>
       <c r="CM15">
         <v>4907.0</v>
       </c>
       <c r="CN15">
         <v>4907.0</v>
       </c>
-      <c r="CO15"/>
-      <c r="CP15">
+      <c r="CO15">
         <v>4907.0</v>
       </c>
-      <c r="CQ15"/>
+      <c r="CP15"/>
+      <c r="CQ15">
+        <v>4907.0</v>
+      </c>
       <c r="CR15"/>
+      <c r="CS15"/>
     </row>
-    <row r="16" spans="1:96">
+    <row r="16" spans="1:97">
       <c r="A16" t="s">
         <v>39</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
-      <c r="H16">
+      <c r="H16"/>
+      <c r="I16">
         <v>413000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>-45150000.0</v>
       </c>
-      <c r="J16"/>
-      <c r="K16">
+      <c r="K16"/>
+      <c r="L16">
         <v>-1383000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>-4701000.0</v>
       </c>
-      <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
-      <c r="Q16">
+      <c r="Q16"/>
+      <c r="R16">
         <v>-102945000.0</v>
       </c>
-      <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>-1981000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>-2822000.0</v>
       </c>
-      <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
       <c r="Y16"/>
       <c r="Z16"/>
       <c r="AA16"/>
       <c r="AB16"/>
       <c r="AC16"/>
       <c r="AD16"/>
       <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
       <c r="AH16"/>
-      <c r="AI16">
+      <c r="AI16"/>
+      <c r="AJ16">
         <v>-658020000.0</v>
       </c>
-      <c r="AJ16"/>
       <c r="AK16"/>
-      <c r="AL16">
+      <c r="AL16"/>
+      <c r="AM16">
         <v>-541416000.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>-547090000.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>-497962000.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>-502809000.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>-497167000.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>-495677000.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>-400126000.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>-401195000.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>-391838000.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>-1563000.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>-261321000.0</v>
       </c>
-      <c r="AW16"/>
-      <c r="AX16">
+      <c r="AX16"/>
+      <c r="AY16">
         <v>-261450000.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>-264511000.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>-264721000.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>-215058000.0</v>
       </c>
-      <c r="BB16"/>
-      <c r="BC16">
+      <c r="BC16"/>
+      <c r="BD16">
         <v>5027000.0</v>
       </c>
-      <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
-      <c r="BG16">
+      <c r="BG16"/>
+      <c r="BH16">
         <v>3647000.0</v>
       </c>
-      <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
-      <c r="BK16">
+      <c r="BK16"/>
+      <c r="BL16">
         <v>2133000.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>1511000.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>596000.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>1630000.0</v>
       </c>
-      <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
+      <c r="BR16"/>
+      <c r="BS16">
+        <v>1719000.0</v>
+      </c>
+      <c r="BT16">
+        <v>1657000.0</v>
+      </c>
+      <c r="BU16">
+        <v>2167000.0</v>
+      </c>
+      <c r="BV16">
+        <v>2371000.0</v>
+      </c>
+      <c r="BW16">
+        <v>2403000.0</v>
+      </c>
+      <c r="BX16"/>
+      <c r="BY16">
+        <v>1532000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>1487000.0</v>
+      </c>
+      <c r="CA16">
+        <v>7798000.0</v>
+      </c>
+      <c r="CB16">
+        <v>4921758.0</v>
+      </c>
+      <c r="CC16">
+        <v>3685297.0</v>
+      </c>
+      <c r="CD16">
+        <v>3057504.0</v>
+      </c>
+      <c r="CE16">
+        <v>5588586.0</v>
+      </c>
+      <c r="CF16">
+        <v>4408229.0</v>
+      </c>
+      <c r="CG16">
+        <v>3729222.0</v>
+      </c>
+      <c r="CH16">
+        <v>2650842.0</v>
+      </c>
+      <c r="CI16">
+        <v>4584891.0</v>
+      </c>
+      <c r="CJ16">
+        <v>3892728.0</v>
+      </c>
+      <c r="CK16">
+        <v>3548770.0</v>
+      </c>
+      <c r="CL16">
+        <v>3162377.0</v>
+      </c>
+      <c r="CM16">
+        <v>4551238.0</v>
+      </c>
+      <c r="CN16">
+        <v>3964702.0</v>
+      </c>
+      <c r="CO16">
+        <v>3284879.0</v>
+      </c>
+      <c r="CP16"/>
+      <c r="CQ16">
+        <v>7813122.0</v>
+      </c>
+      <c r="CR16"/>
+      <c r="CS16"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" t="s">
+        <v>40</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+      <c r="Z17"/>
+      <c r="AA17"/>
+      <c r="AB17"/>
+      <c r="AC17"/>
+      <c r="AD17"/>
+      <c r="AE17"/>
+      <c r="AF17"/>
+      <c r="AG17"/>
+      <c r="AH17"/>
+      <c r="AI17"/>
+      <c r="AJ17"/>
+      <c r="AK17"/>
+      <c r="AL17"/>
+      <c r="AM17"/>
+      <c r="AN17"/>
+      <c r="AO17"/>
+      <c r="AP17"/>
+      <c r="AQ17"/>
+      <c r="AR17"/>
+      <c r="AS17"/>
+      <c r="AT17"/>
+      <c r="AU17"/>
+      <c r="AV17"/>
+      <c r="AW17"/>
+      <c r="AX17"/>
+      <c r="AY17"/>
+      <c r="AZ17"/>
+      <c r="BA17"/>
+      <c r="BB17"/>
+      <c r="BC17"/>
+      <c r="BD17"/>
+      <c r="BE17"/>
+      <c r="BF17"/>
+      <c r="BG17"/>
+      <c r="BH17"/>
+      <c r="BI17"/>
+      <c r="BJ17"/>
+      <c r="BK17"/>
+      <c r="BL17"/>
+      <c r="BM17"/>
+      <c r="BN17"/>
+      <c r="BO17"/>
+      <c r="BP17"/>
+      <c r="BQ17"/>
+      <c r="BR17"/>
+      <c r="BS17"/>
+      <c r="BT17"/>
+      <c r="BU17"/>
+      <c r="BV17"/>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" t="s">
+        <v>41</v>
+      </c>
+      <c r="B18"/>
+      <c r="C18"/>
+      <c r="D18"/>
+      <c r="E18"/>
+      <c r="F18"/>
+      <c r="G18"/>
+      <c r="H18"/>
+      <c r="I18"/>
+      <c r="J18"/>
+      <c r="K18"/>
+      <c r="L18">
+        <v>12741000.0</v>
+      </c>
+      <c r="M18"/>
+      <c r="N18">
+        <v>12412000.0</v>
+      </c>
+      <c r="O18">
+        <v>12697000.0</v>
+      </c>
+      <c r="P18">
+        <v>12131000.0</v>
+      </c>
+      <c r="Q18">
+        <v>8493000.0</v>
+      </c>
+      <c r="R18"/>
+      <c r="S18">
+        <v>8442000.0</v>
+      </c>
+      <c r="T18">
+        <v>8356000.0</v>
+      </c>
+      <c r="U18">
+        <v>8321000.0</v>
+      </c>
+      <c r="V18">
+        <v>7951000.0</v>
+      </c>
+      <c r="W18">
+        <v>7686000.0</v>
+      </c>
+      <c r="X18">
+        <v>8082000.0</v>
+      </c>
+      <c r="Y18">
+        <v>8194000.0</v>
+      </c>
+      <c r="Z18">
+        <v>8775000.0</v>
+      </c>
+      <c r="AA18">
+        <v>8960000.0</v>
+      </c>
+      <c r="AB18">
+        <v>9011000.0</v>
+      </c>
+      <c r="AC18">
+        <v>9079000.0</v>
+      </c>
+      <c r="AD18">
+        <v>9228000.0</v>
+      </c>
+      <c r="AE18">
+        <v>6698000.0</v>
+      </c>
+      <c r="AF18">
+        <v>6847000.0</v>
+      </c>
+      <c r="AG18">
+        <v>6911000.0</v>
+      </c>
+      <c r="AH18">
+        <v>8260000.0</v>
+      </c>
+      <c r="AI18">
+        <v>8422000.0</v>
+      </c>
+      <c r="AJ18">
+        <v>0.0</v>
+      </c>
+      <c r="AK18">
+        <v>0.0</v>
+      </c>
+      <c r="AL18">
+        <v>0.0</v>
+      </c>
+      <c r="AM18">
+        <v>8083000.0</v>
+      </c>
+      <c r="AN18">
+        <v>0.0</v>
+      </c>
+      <c r="AO18">
+        <v>0.0</v>
+      </c>
+      <c r="AP18">
+        <v>0.0</v>
+      </c>
+      <c r="AQ18">
+        <v>8178000.0</v>
+      </c>
+      <c r="AR18">
+        <v>0.0</v>
+      </c>
+      <c r="AS18">
+        <v>0.0</v>
+      </c>
+      <c r="AT18">
+        <v>0.0</v>
+      </c>
+      <c r="AU18">
+        <v>8879000.0</v>
+      </c>
+      <c r="AV18">
+        <v>0.0</v>
+      </c>
+      <c r="AW18">
+        <v>0.0</v>
+      </c>
+      <c r="AX18">
+        <v>0.0</v>
+      </c>
+      <c r="AY18">
+        <v>0.0</v>
+      </c>
+      <c r="AZ18"/>
+      <c r="BA18">
+        <v>0.0</v>
+      </c>
+      <c r="BB18">
+        <v>0.0</v>
+      </c>
+      <c r="BC18">
+        <v>0.0</v>
+      </c>
+      <c r="BD18">
+        <v>0.0</v>
+      </c>
+      <c r="BE18">
+        <v>0.0</v>
+      </c>
+      <c r="BF18">
+        <v>0.0</v>
+      </c>
+      <c r="BG18">
+        <v>0.0</v>
+      </c>
+      <c r="BH18">
+        <v>0.0</v>
+      </c>
+      <c r="BI18">
+        <v>0.0</v>
+      </c>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" t="s">
+        <v>42</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19"/>
+      <c r="N19"/>
+      <c r="O19"/>
+      <c r="P19"/>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19"/>
+      <c r="AF19"/>
+      <c r="AG19"/>
+      <c r="AH19"/>
+      <c r="AI19"/>
+      <c r="AJ19"/>
+      <c r="AK19"/>
+      <c r="AL19"/>
+      <c r="AM19"/>
+      <c r="AN19"/>
+      <c r="AO19"/>
+      <c r="AP19"/>
+      <c r="AQ19"/>
+      <c r="AR19"/>
+      <c r="AS19"/>
+      <c r="AT19"/>
+      <c r="AU19"/>
+      <c r="AV19"/>
+      <c r="AW19"/>
+      <c r="AX19"/>
+      <c r="AY19"/>
+      <c r="AZ19"/>
+      <c r="BA19"/>
+      <c r="BB19"/>
+      <c r="BC19"/>
+      <c r="BD19"/>
+      <c r="BE19"/>
+      <c r="BF19"/>
+      <c r="BG19"/>
+      <c r="BH19"/>
+      <c r="BI19"/>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" t="s">
+        <v>43</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+      <c r="Z20"/>
+      <c r="AA20"/>
+      <c r="AB20"/>
+      <c r="AC20"/>
+      <c r="AD20"/>
+      <c r="AE20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20"/>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20"/>
+      <c r="BK20"/>
+      <c r="BL20"/>
+      <c r="BM20"/>
+      <c r="BN20"/>
+      <c r="BO20"/>
+      <c r="BP20"/>
+      <c r="BQ20"/>
+      <c r="BR20"/>
+      <c r="BS20"/>
+      <c r="BT20"/>
+      <c r="BU20"/>
+      <c r="BV20"/>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" t="s">
+        <v>44</v>
+      </c>
+      <c r="B21"/>
+      <c r="C21"/>
+      <c r="D21"/>
+      <c r="E21"/>
+      <c r="F21"/>
+      <c r="G21"/>
+      <c r="H21"/>
+      <c r="I21"/>
+      <c r="J21"/>
+      <c r="K21"/>
+      <c r="L21"/>
+      <c r="M21"/>
+      <c r="N21"/>
+      <c r="O21"/>
+      <c r="P21"/>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+      <c r="Z21"/>
+      <c r="AA21"/>
+      <c r="AB21"/>
+      <c r="AC21"/>
+      <c r="AD21"/>
+      <c r="AE21"/>
+      <c r="AF21">
+        <v>0.0</v>
+      </c>
+      <c r="AG21">
+        <v>0.0</v>
+      </c>
+      <c r="AH21">
+        <v>0.0</v>
+      </c>
+      <c r="AI21">
+        <v>0.0</v>
+      </c>
+      <c r="AJ21">
+        <v>0.0</v>
+      </c>
+      <c r="AK21">
+        <v>0.0</v>
+      </c>
+      <c r="AL21">
+        <v>0.0</v>
+      </c>
+      <c r="AM21">
+        <v>0.0</v>
+      </c>
+      <c r="AN21">
+        <v>0.0</v>
+      </c>
+      <c r="AO21">
+        <v>0.0</v>
+      </c>
+      <c r="AP21">
+        <v>0.0</v>
+      </c>
+      <c r="AQ21">
+        <v>0.0</v>
+      </c>
+      <c r="AR21">
+        <v>0.0</v>
+      </c>
+      <c r="AS21">
+        <v>0.0</v>
+      </c>
+      <c r="AT21">
+        <v>0.0</v>
+      </c>
+      <c r="AU21">
+        <v>0.0</v>
+      </c>
+      <c r="AV21">
+        <v>0.0</v>
+      </c>
+      <c r="AW21">
+        <v>0.0</v>
+      </c>
+      <c r="AX21">
+        <v>0.0</v>
+      </c>
+      <c r="AY21">
+        <v>0.0</v>
+      </c>
+      <c r="AZ21"/>
+      <c r="BA21">
+        <v>0.0</v>
+      </c>
+      <c r="BB21">
+        <v>0.0</v>
+      </c>
+      <c r="BC21">
+        <v>0.0</v>
+      </c>
+      <c r="BD21">
+        <v>0.0</v>
+      </c>
+      <c r="BE21">
+        <v>0.0</v>
+      </c>
+      <c r="BF21">
+        <v>0.0</v>
+      </c>
+      <c r="BG21">
+        <v>0.0</v>
+      </c>
+      <c r="BH21">
+        <v>0.0</v>
+      </c>
+      <c r="BI21">
+        <v>0.0</v>
+      </c>
+      <c r="BJ21"/>
+      <c r="BK21"/>
+      <c r="BL21"/>
+      <c r="BM21"/>
+      <c r="BN21"/>
+      <c r="BO21"/>
+      <c r="BP21"/>
+      <c r="BQ21"/>
+      <c r="BR21"/>
+      <c r="BS21"/>
+      <c r="BT21"/>
+      <c r="BU21"/>
+      <c r="BV21"/>
+      <c r="BW21"/>
+      <c r="BX21"/>
+      <c r="BY21"/>
+      <c r="BZ21"/>
+      <c r="CA21"/>
+      <c r="CB21"/>
+      <c r="CC21"/>
+      <c r="CD21"/>
+      <c r="CE21"/>
+      <c r="CF21"/>
+      <c r="CG21"/>
+      <c r="CH21"/>
+      <c r="CI21"/>
+      <c r="CJ21"/>
+      <c r="CK21"/>
+      <c r="CL21"/>
+      <c r="CM21"/>
+      <c r="CN21"/>
+      <c r="CO21"/>
+      <c r="CP21"/>
+      <c r="CQ21"/>
+      <c r="CR21"/>
+      <c r="CS21"/>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" t="s">
+        <v>45</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22">
+        <v>85571000.0</v>
+      </c>
+      <c r="I22">
+        <v>-8264000.0</v>
+      </c>
+      <c r="J22">
+        <v>1.0</v>
+      </c>
+      <c r="K22">
+        <v>35164000.0</v>
+      </c>
+      <c r="L22">
+        <v>-12668000.0</v>
+      </c>
+      <c r="M22">
+        <v>-8573999.0</v>
+      </c>
+      <c r="N22">
+        <v>-3291000.0</v>
+      </c>
+      <c r="O22">
+        <v>1.0</v>
+      </c>
+      <c r="P22"/>
+      <c r="Q22">
+        <v>1.0</v>
+      </c>
+      <c r="R22">
+        <v>1.0</v>
+      </c>
+      <c r="S22"/>
+      <c r="T22">
+        <v>34724000.0</v>
+      </c>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22">
+        <v>1.0</v>
+      </c>
+      <c r="X22">
+        <v>1.0</v>
+      </c>
+      <c r="Y22"/>
+      <c r="Z22">
+        <v>1.0</v>
+      </c>
+      <c r="AA22">
+        <v>-59000.0</v>
+      </c>
+      <c r="AB22">
+        <v>-61999.0</v>
+      </c>
+      <c r="AC22">
+        <v>-224000.0</v>
+      </c>
+      <c r="AD22">
+        <v>-4285999.0</v>
+      </c>
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>-7198000.0</v>
+      </c>
+      <c r="AG22">
+        <v>-6593000.0</v>
+      </c>
+      <c r="AH22">
+        <v>-5679999.0</v>
+      </c>
+      <c r="AI22">
+        <v>-3035999.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>1355000.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>1.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>-509000.0</v>
+      </c>
+      <c r="AR22">
+        <v>5767000.0</v>
+      </c>
+      <c r="AS22">
+        <v>-629000.0</v>
+      </c>
+      <c r="AT22">
+        <v>-2137000.0</v>
+      </c>
+      <c r="AU22">
+        <v>-2572000.0</v>
+      </c>
+      <c r="AV22">
+        <v>1.0</v>
+      </c>
+      <c r="AW22">
+        <v>-948000.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>-2043000.0</v>
+      </c>
+      <c r="AZ22">
+        <v>3314000.0</v>
+      </c>
+      <c r="BA22">
+        <v>3181000.0</v>
+      </c>
+      <c r="BB22">
+        <v>2443000.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>1271000.0</v>
+      </c>
+      <c r="BE22">
+        <v>1481000.0</v>
+      </c>
+      <c r="BF22">
+        <v>875000.0</v>
+      </c>
+      <c r="BG22">
+        <v>975000.0</v>
+      </c>
+      <c r="BH22">
+        <v>705000.0</v>
+      </c>
+      <c r="BI22">
+        <v>840000.0</v>
+      </c>
+      <c r="BJ22">
+        <v>1140000.0</v>
+      </c>
+      <c r="BK22"/>
+      <c r="BL22">
+        <v>705000.0</v>
+      </c>
+      <c r="BM22">
+        <v>1531000.0</v>
+      </c>
+      <c r="BN22"/>
+      <c r="BO22">
+        <v>685000.0</v>
+      </c>
+      <c r="BP22"/>
+      <c r="BQ22"/>
+      <c r="BR22"/>
+      <c r="BS22"/>
+      <c r="BT22"/>
+      <c r="BU22"/>
+      <c r="BV22"/>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22">
+        <v>3353325.0</v>
+      </c>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" t="s">
+        <v>46</v>
+      </c>
+      <c r="B23">
+        <v>1167981000.0</v>
+      </c>
+      <c r="C23">
+        <v>1165493000.0</v>
+      </c>
+      <c r="D23">
+        <v>1146346000.0</v>
+      </c>
+      <c r="E23">
+        <v>1150040000.0</v>
+      </c>
+      <c r="F23">
+        <v>1126691000.0</v>
+      </c>
+      <c r="G23">
+        <v>1134639000.0</v>
+      </c>
+      <c r="H23">
+        <v>1112561000.0</v>
+      </c>
+      <c r="I23">
+        <v>1140370000.0</v>
+      </c>
+      <c r="J23">
+        <v>1121684000.0</v>
+      </c>
+      <c r="K23">
+        <v>1113239000.0</v>
+      </c>
+      <c r="L23">
+        <v>1117549000.0</v>
+      </c>
+      <c r="M23">
+        <v>1128836000.0</v>
+      </c>
+      <c r="N23">
+        <v>1093893000.0</v>
+      </c>
+      <c r="O23">
+        <v>1102767000.0</v>
+      </c>
+      <c r="P23">
+        <v>1099933000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1089051000.0</v>
+      </c>
+      <c r="R23">
+        <v>1095001000.0</v>
+      </c>
+      <c r="S23">
+        <v>1102090000.0</v>
+      </c>
+      <c r="T23">
+        <v>1071069000.0</v>
+      </c>
+      <c r="U23">
+        <v>1034110000.0</v>
+      </c>
+      <c r="V23">
+        <v>1036644000.0</v>
+      </c>
+      <c r="W23">
+        <v>1045002000.0</v>
+      </c>
+      <c r="X23">
+        <v>1064925000.0</v>
+      </c>
+      <c r="Y23">
+        <v>1070643000.0</v>
+      </c>
+      <c r="Z23">
+        <v>1071326000.0</v>
+      </c>
+      <c r="AA23">
+        <v>1056260000.0</v>
+      </c>
+      <c r="AB23">
+        <v>1011760000.0</v>
+      </c>
+      <c r="AC23">
+        <v>1013188000.0</v>
+      </c>
+      <c r="AD23">
+        <v>1018655000.0</v>
+      </c>
+      <c r="AE23">
+        <v>1028872000.0</v>
+      </c>
+      <c r="AF23">
+        <v>1060446000.0</v>
+      </c>
+      <c r="AG23">
+        <v>1059952000.0</v>
+      </c>
+      <c r="AH23">
+        <v>1071247000.0</v>
+      </c>
+      <c r="AI23">
+        <v>1071732000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>1070148000.0</v>
+      </c>
+      <c r="AK23">
+        <v>1071405000.0</v>
+      </c>
+      <c r="AL23">
+        <v>856834000.0</v>
+      </c>
+      <c r="AM23">
+        <v>855209000.0</v>
+      </c>
+      <c r="AN23">
+        <v>858487000.0</v>
+      </c>
+      <c r="AO23">
+        <v>786023000.0</v>
+      </c>
+      <c r="AP23">
+        <v>782961000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>783877000.0</v>
+      </c>
+      <c r="AR23">
+        <v>783628000.0</v>
+      </c>
+      <c r="AS23">
+        <v>685603000.0</v>
+      </c>
+      <c r="AT23">
+        <v>639355000.0</v>
+      </c>
+      <c r="AU23">
+        <v>634297000.0</v>
+      </c>
+      <c r="AV23">
+        <v>545472000.0</v>
+      </c>
+      <c r="AW23">
+        <v>505125000.0</v>
+      </c>
+      <c r="AX23">
+        <v>504692000.0</v>
+      </c>
+      <c r="AY23">
+        <v>507974000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>454632000.0</v>
+      </c>
+      <c r="BA23">
+        <v>451491000.0</v>
+      </c>
+      <c r="BB23">
+        <v>405831000.0</v>
+      </c>
+      <c r="BC23">
+        <v>385371000.0</v>
+      </c>
+      <c r="BD23">
+        <v>365886000.0</v>
+      </c>
+      <c r="BE23">
+        <v>278637000.0</v>
+      </c>
+      <c r="BF23">
+        <v>274742000.0</v>
+      </c>
+      <c r="BG23">
+        <v>273493000.0</v>
+      </c>
+      <c r="BH23">
+        <v>248690000.0</v>
+      </c>
+      <c r="BI23">
+        <v>252128000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>195394000.0</v>
+      </c>
+      <c r="BK23">
+        <v>196445000.0</v>
+      </c>
+      <c r="BL23">
+        <v>198365000.0</v>
+      </c>
+      <c r="BM23">
+        <v>176292000.0</v>
+      </c>
+      <c r="BN23">
+        <v>177587000.0</v>
+      </c>
+      <c r="BO23">
+        <v>182000000.0</v>
+      </c>
+      <c r="BP23">
+        <v>184914000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>187355000.0</v>
+      </c>
+      <c r="BR23">
+        <v>187670000.0</v>
+      </c>
+      <c r="BS23">
+        <v>177945000.0</v>
+      </c>
+      <c r="BT23">
+        <v>167547000.0</v>
+      </c>
+      <c r="BU23">
+        <v>169009000.0</v>
+      </c>
+      <c r="BV23">
+        <v>175147000.0</v>
+      </c>
+      <c r="BW23">
+        <v>175144000.0</v>
+      </c>
+      <c r="BX23">
+        <v>176217000.0</v>
+      </c>
+      <c r="BY23">
+        <v>169360000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>170617000.0</v>
+      </c>
+      <c r="CA23">
+        <v>167087000.0</v>
+      </c>
+      <c r="CB23">
+        <v>167955012.0</v>
+      </c>
+      <c r="CC23">
+        <v>171047101.0</v>
+      </c>
+      <c r="CD23">
+        <v>171372946.0</v>
+      </c>
+      <c r="CE23">
+        <v>171462049.0</v>
+      </c>
+      <c r="CF23">
+        <v>155093203.0</v>
+      </c>
+      <c r="CG23">
+        <v>146938951.0</v>
+      </c>
+      <c r="CH23">
+        <v>145928629.0</v>
+      </c>
+      <c r="CI23">
+        <v>142616940.0</v>
+      </c>
+      <c r="CJ23">
+        <v>141525438.0</v>
+      </c>
+      <c r="CK23">
+        <v>133590789.0</v>
+      </c>
+      <c r="CL23">
+        <v>145502645.0</v>
+      </c>
+      <c r="CM23">
+        <v>134066391.0</v>
+      </c>
+      <c r="CN23">
+        <v>121092550.0</v>
+      </c>
+      <c r="CO23">
+        <v>121515904.0</v>
+      </c>
+      <c r="CP23"/>
+      <c r="CQ23">
+        <v>126963776.0</v>
+      </c>
+      <c r="CR23"/>
+      <c r="CS23"/>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" t="s">
+        <v>47</v>
+      </c>
+      <c r="B24">
+        <v>655075000.0</v>
+      </c>
+      <c r="C24">
+        <v>643925000.0</v>
+      </c>
+      <c r="D24">
+        <v>641626000.0</v>
+      </c>
+      <c r="E24">
+        <v>670345000.0</v>
+      </c>
+      <c r="F24">
+        <v>641295000.0</v>
+      </c>
+      <c r="G24">
+        <v>631518000.0</v>
+      </c>
+      <c r="H24">
+        <v>616169000.0</v>
+      </c>
+      <c r="I24">
+        <v>622789000.0</v>
+      </c>
+      <c r="J24">
+        <v>644981000.0</v>
+      </c>
+      <c r="K24">
+        <v>640172000.0</v>
+      </c>
+      <c r="L24">
+        <v>632750000.0</v>
+      </c>
+      <c r="M24">
+        <v>650024000.0</v>
+      </c>
+      <c r="N24">
+        <v>630409000.0</v>
+      </c>
+      <c r="O24">
+        <v>625427000.0</v>
+      </c>
+      <c r="P24">
+        <v>637138000.0</v>
+      </c>
+      <c r="Q24">
+        <v>638011000.0</v>
+      </c>
+      <c r="R24">
+        <v>643876000.0</v>
+      </c>
+      <c r="S24">
+        <v>642842000.0</v>
+      </c>
+      <c r="T24">
+        <v>618649000.0</v>
+      </c>
+      <c r="U24">
+        <v>614441000.0</v>
+      </c>
+      <c r="V24">
+        <v>645230000.0</v>
+      </c>
+      <c r="W24">
+        <v>644185000.0</v>
+      </c>
+      <c r="X24">
+        <v>666516000.0</v>
+      </c>
+      <c r="Y24">
+        <v>676371000.0</v>
+      </c>
+      <c r="Z24">
+        <v>675409000.0</v>
+      </c>
+      <c r="AA24">
+        <v>644699000.0</v>
+      </c>
+      <c r="AB24">
+        <v>621737000.0</v>
+      </c>
+      <c r="AC24">
+        <v>622333000.0</v>
+      </c>
+      <c r="AD24">
+        <v>622918000.0</v>
+      </c>
+      <c r="AE24">
+        <v>618205000.0</v>
+      </c>
+      <c r="AF24">
+        <v>666624000.0</v>
+      </c>
+      <c r="AG24">
+        <v>667595000.0</v>
+      </c>
+      <c r="AH24">
+        <v>668526000.0</v>
+      </c>
+      <c r="AI24">
+        <v>659068000.0</v>
+      </c>
+      <c r="AJ24">
+        <v>662675000.0</v>
+      </c>
+      <c r="AK24">
+        <v>663480000.0</v>
+      </c>
+      <c r="AL24">
+        <v>555399000.0</v>
+      </c>
+      <c r="AM24">
+        <v>544020000.0</v>
+      </c>
+      <c r="AN24">
+        <v>549671000.0</v>
+      </c>
+      <c r="AO24">
+        <v>500553000.0</v>
+      </c>
+      <c r="AP24">
+        <v>505337000.0</v>
+      </c>
+      <c r="AQ24">
+        <v>499747000.0</v>
+      </c>
+      <c r="AR24">
+        <v>498468000.0</v>
+      </c>
+      <c r="AS24">
+        <v>403287000.0</v>
+      </c>
+      <c r="AT24">
+        <v>403524000.0</v>
+      </c>
+      <c r="AU24">
+        <v>394093000.0</v>
+      </c>
+      <c r="AV24">
+        <v>304090000.0</v>
+      </c>
+      <c r="AW24">
+        <v>264123000.0</v>
+      </c>
+      <c r="AX24">
+        <v>264649000.0</v>
+      </c>
+      <c r="AY24">
+        <v>261778000.0</v>
+      </c>
+      <c r="AZ24">
+        <v>266260000.0</v>
+      </c>
+      <c r="BA24">
+        <v>266401000.0</v>
+      </c>
+      <c r="BB24">
+        <v>216935000.0</v>
+      </c>
+      <c r="BC24">
+        <v>190608000.0</v>
+      </c>
+      <c r="BD24">
+        <v>167816000.0</v>
+      </c>
+      <c r="BE24">
+        <v>140051000.0</v>
+      </c>
+      <c r="BF24">
+        <v>134208000.0</v>
+      </c>
+      <c r="BG24">
+        <v>127890000.0</v>
+      </c>
+      <c r="BH24">
+        <v>102234000.0</v>
+      </c>
+      <c r="BI24">
+        <v>103050000.0</v>
+      </c>
+      <c r="BJ24">
+        <v>103760000.0</v>
+      </c>
+      <c r="BK24">
+        <v>98482000.0</v>
+      </c>
+      <c r="BL24">
+        <v>101667000.0</v>
+      </c>
+      <c r="BM24">
+        <v>100837000.0</v>
+      </c>
+      <c r="BN24"/>
+      <c r="BO24">
+        <v>99432000.0</v>
+      </c>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24">
+        <v>100003000.0</v>
+      </c>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="A25" t="s">
+        <v>48</v>
+      </c>
+      <c r="B25"/>
+      <c r="C25">
+        <v>627523000.0</v>
+      </c>
+      <c r="D25">
+        <v>642377000.0</v>
+      </c>
+      <c r="E25">
+        <v>671105000.0</v>
+      </c>
+      <c r="F25">
+        <v>642067000.0</v>
+      </c>
+      <c r="G25">
+        <v>614727000.0</v>
+      </c>
+      <c r="H25">
+        <v>616279000.0</v>
+      </c>
+      <c r="I25"/>
+      <c r="J25"/>
+      <c r="K25"/>
+      <c r="L25">
+        <v>633475000.0</v>
+      </c>
+      <c r="M25">
+        <v>650024000.0</v>
+      </c>
+      <c r="N25">
+        <v>630409000.0</v>
+      </c>
+      <c r="O25">
+        <v>626162000.0</v>
+      </c>
+      <c r="P25">
+        <v>637138000.0</v>
+      </c>
+      <c r="Q25">
+        <v>638011000.0</v>
+      </c>
+      <c r="R25">
+        <v>643876000.0</v>
+      </c>
+      <c r="S25">
+        <v>642842000.0</v>
+      </c>
+      <c r="T25">
+        <v>618649000.0</v>
+      </c>
+      <c r="U25">
+        <v>614441000.0</v>
+      </c>
+      <c r="V25">
+        <v>645230000.0</v>
+      </c>
+      <c r="W25">
+        <v>644185000.0</v>
+      </c>
+      <c r="X25">
+        <v>666516000.0</v>
+      </c>
+      <c r="Y25">
+        <v>676371000.0</v>
+      </c>
+      <c r="Z25">
+        <v>675409000.0</v>
+      </c>
+      <c r="AA25">
+        <v>644699000.0</v>
+      </c>
+      <c r="AB25">
+        <v>621737000.0</v>
+      </c>
+      <c r="AC25">
+        <v>622333000.0</v>
+      </c>
+      <c r="AD25">
+        <v>622918000.0</v>
+      </c>
+      <c r="AE25">
+        <v>618205000.0</v>
+      </c>
+      <c r="AF25">
+        <v>666624000.0</v>
+      </c>
+      <c r="AG25">
+        <v>667595000.0</v>
+      </c>
+      <c r="AH25">
+        <v>668526000.0</v>
+      </c>
+      <c r="AI25">
+        <v>659068000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>662675000.0</v>
+      </c>
+      <c r="AK25">
+        <v>663480000.0</v>
+      </c>
+      <c r="AL25">
+        <v>555399000.0</v>
+      </c>
+      <c r="AM25">
+        <v>544020000.0</v>
+      </c>
+      <c r="AN25">
+        <v>549671000.0</v>
+      </c>
+      <c r="AO25">
+        <v>500553000.0</v>
+      </c>
+      <c r="AP25">
+        <v>505337000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>499747000.0</v>
+      </c>
+      <c r="AR25">
+        <v>498468000.0</v>
+      </c>
+      <c r="AS25">
+        <v>403287000.0</v>
+      </c>
+      <c r="AT25">
+        <v>403524000.0</v>
+      </c>
+      <c r="AU25">
+        <v>394093000.0</v>
+      </c>
+      <c r="AV25">
+        <v>304090000.0</v>
+      </c>
+      <c r="AW25">
+        <v>264123000.0</v>
+      </c>
+      <c r="AX25">
+        <v>264649000.0</v>
+      </c>
+      <c r="AY25">
+        <v>264277000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>266260000.0</v>
+      </c>
+      <c r="BA25">
+        <v>266401000.0</v>
+      </c>
+      <c r="BB25">
+        <v>216935000.0</v>
+      </c>
+      <c r="BC25">
+        <v>190608000.0</v>
+      </c>
+      <c r="BD25">
+        <v>167816000.0</v>
+      </c>
+      <c r="BE25">
+        <v>140051000.0</v>
+      </c>
+      <c r="BF25">
+        <v>134208000.0</v>
+      </c>
+      <c r="BG25">
+        <v>127890000.0</v>
+      </c>
+      <c r="BH25">
+        <v>102234000.0</v>
+      </c>
+      <c r="BI25">
+        <v>103050000.0</v>
+      </c>
+      <c r="BJ25"/>
+      <c r="BK25"/>
+      <c r="BL25"/>
+      <c r="BM25"/>
+      <c r="BN25"/>
+      <c r="BO25"/>
+      <c r="BP25"/>
+      <c r="BQ25"/>
+      <c r="BR25"/>
+      <c r="BS25"/>
+      <c r="BT25"/>
+      <c r="BU25"/>
+      <c r="BV25"/>
+      <c r="BW25"/>
+      <c r="BX25"/>
+      <c r="BY25"/>
+      <c r="BZ25"/>
+      <c r="CA25"/>
+      <c r="CB25"/>
+      <c r="CC25"/>
+      <c r="CD25"/>
+      <c r="CE25"/>
+      <c r="CF25"/>
+      <c r="CG25"/>
+      <c r="CH25"/>
+      <c r="CI25"/>
+      <c r="CJ25"/>
+      <c r="CK25"/>
+      <c r="CL25"/>
+      <c r="CM25"/>
+      <c r="CN25"/>
+      <c r="CO25"/>
+      <c r="CP25"/>
+      <c r="CQ25"/>
+      <c r="CR25"/>
+      <c r="CS25"/>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="A26" t="s">
+        <v>49</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26">
+        <v>0.0</v>
+      </c>
+      <c r="H26">
+        <v>0.0</v>
+      </c>
+      <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
+        <v>0.0</v>
+      </c>
+      <c r="K26">
+        <v>31671000.0</v>
+      </c>
+      <c r="L26">
+        <v>33200000.0</v>
+      </c>
+      <c r="M26">
+        <v>33574000.0</v>
+      </c>
+      <c r="N26">
+        <v>34608000.0</v>
+      </c>
+      <c r="O26">
+        <v>34826000.0</v>
+      </c>
+      <c r="P26">
+        <v>34891000.0</v>
+      </c>
+      <c r="Q26">
+        <v>34827000.0</v>
+      </c>
+      <c r="R26">
+        <v>34868000.0</v>
+      </c>
+      <c r="S26">
+        <v>34588000.0</v>
+      </c>
+      <c r="T26">
+        <v>34408000.0</v>
+      </c>
+      <c r="U26">
+        <v>34257000.0</v>
+      </c>
+      <c r="V26">
+        <v>34068000.0</v>
+      </c>
+      <c r="W26">
+        <v>33979000.0</v>
+      </c>
+      <c r="X26">
+        <v>34849000.0</v>
+      </c>
+      <c r="Y26">
+        <v>34653000.0</v>
+      </c>
+      <c r="Z26">
+        <v>34289000.0</v>
+      </c>
+      <c r="AA26">
+        <v>34097000.0</v>
+      </c>
+      <c r="AB26">
+        <v>26423000.0</v>
+      </c>
+      <c r="AC26">
+        <v>26014000.0</v>
+      </c>
+      <c r="AD26">
+        <v>26138000.0</v>
+      </c>
+      <c r="AE26">
+        <v>26236000.0</v>
+      </c>
+      <c r="AF26">
+        <v>2770000.0</v>
+      </c>
+      <c r="AG26">
+        <v>4419000.0</v>
+      </c>
+      <c r="AH26"/>
+      <c r="AI26">
+        <v>32000.0</v>
+      </c>
+      <c r="AJ26"/>
+      <c r="AK26"/>
+      <c r="AL26"/>
+      <c r="AM26">
+        <v>517000.0</v>
+      </c>
+      <c r="AN26"/>
+      <c r="AO26"/>
+      <c r="AP26"/>
+      <c r="AQ26">
+        <v>435000.0</v>
+      </c>
+      <c r="AR26"/>
+      <c r="AS26"/>
+      <c r="AT26"/>
+      <c r="AU26">
+        <v>973000.0</v>
+      </c>
+      <c r="AV26"/>
+      <c r="AW26"/>
+      <c r="AX26"/>
+      <c r="AY26"/>
+      <c r="AZ26"/>
+      <c r="BA26"/>
+      <c r="BB26"/>
+      <c r="BC26"/>
+      <c r="BD26"/>
+      <c r="BE26"/>
+      <c r="BF26"/>
+      <c r="BG26"/>
+      <c r="BH26"/>
+      <c r="BI26">
+        <v>1168000.0</v>
+      </c>
+      <c r="BJ26"/>
+      <c r="BK26"/>
+      <c r="BL26"/>
+      <c r="BM26"/>
+      <c r="BN26"/>
+      <c r="BO26"/>
+      <c r="BP26"/>
+      <c r="BQ26"/>
+      <c r="BR26"/>
+      <c r="BS26"/>
+      <c r="BT26"/>
+      <c r="BU26"/>
+      <c r="BV26"/>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="A27" t="s">
+        <v>50</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="A28" t="s">
+        <v>51</v>
+      </c>
+      <c r="B28">
+        <v>649059000.0</v>
+      </c>
+      <c r="C28">
+        <v>639778000.0</v>
+      </c>
+      <c r="D28">
+        <v>635529000.0</v>
+      </c>
+      <c r="E28">
+        <v>665021000.0</v>
+      </c>
+      <c r="F28">
+        <v>636532000.0</v>
+      </c>
+      <c r="G28">
+        <v>627133000.0</v>
+      </c>
+      <c r="H28">
+        <v>631807000.0</v>
+      </c>
+      <c r="I28">
+        <v>663233000.0</v>
+      </c>
+      <c r="J28">
+        <v>639482000.0</v>
+      </c>
+      <c r="K28">
+        <v>636321000.0</v>
+      </c>
+      <c r="L28">
+        <v>630499000.0</v>
+      </c>
+      <c r="M28">
+        <v>647826000.0</v>
+      </c>
+      <c r="N28">
+        <v>618238000.0</v>
+      </c>
+      <c r="O28">
+        <v>619996000.0</v>
+      </c>
+      <c r="P28">
+        <v>627634000.0</v>
+      </c>
+      <c r="Q28">
+        <v>629547000.0</v>
+      </c>
+      <c r="R28">
+        <v>632740000.0</v>
+      </c>
+      <c r="S28">
+        <v>627121000.0</v>
+      </c>
+      <c r="T28">
+        <v>607791000.0</v>
+      </c>
+      <c r="U28">
+        <v>592167000.0</v>
+      </c>
+      <c r="V28">
+        <v>622410000.0</v>
+      </c>
+      <c r="W28">
+        <v>618408000.0</v>
+      </c>
+      <c r="X28">
+        <v>627526000.0</v>
+      </c>
+      <c r="Y28">
+        <v>636447000.0</v>
+      </c>
+      <c r="Z28">
+        <v>638635000.0</v>
+      </c>
+      <c r="AA28">
+        <v>636160000.0</v>
+      </c>
+      <c r="AB28">
+        <v>616198000.0</v>
+      </c>
+      <c r="AC28">
+        <v>616908000.0</v>
+      </c>
+      <c r="AD28">
+        <v>618338000.0</v>
+      </c>
+      <c r="AE28">
+        <v>604547000.0</v>
+      </c>
+      <c r="AF28">
+        <v>657235000.0</v>
+      </c>
+      <c r="AG28">
+        <v>664470000.0</v>
+      </c>
+      <c r="AH28">
+        <v>659189000.0</v>
+      </c>
+      <c r="AI28">
+        <v>651251000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>656337000.0</v>
+      </c>
+      <c r="AK28">
+        <v>654213000.0</v>
+      </c>
+      <c r="AL28">
+        <v>548896000.0</v>
+      </c>
+      <c r="AM28">
+        <v>539852000.0</v>
+      </c>
+      <c r="AN28">
+        <v>540885000.0</v>
+      </c>
+      <c r="AO28">
+        <v>494626000.0</v>
+      </c>
+      <c r="AP28">
+        <v>502890000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>497160000.0</v>
+      </c>
+      <c r="AR28">
+        <v>492808000.0</v>
+      </c>
+      <c r="AS28">
+        <v>397036000.0</v>
+      </c>
+      <c r="AT28">
+        <v>399204000.0</v>
+      </c>
+      <c r="AU28">
+        <v>389857000.0</v>
+      </c>
+      <c r="AV28">
+        <v>297822000.0</v>
+      </c>
+      <c r="AW28">
+        <v>259081000.0</v>
+      </c>
+      <c r="AX28">
+        <v>261207000.0</v>
+      </c>
+      <c r="AY28">
+        <v>257786000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>256754000.0</v>
+      </c>
+      <c r="BA28">
+        <v>260381000.0</v>
+      </c>
+      <c r="BB28">
+        <v>214092000.0</v>
+      </c>
+      <c r="BC28">
+        <v>184064000.0</v>
+      </c>
+      <c r="BD28">
+        <v>159477000.0</v>
+      </c>
+      <c r="BE28">
+        <v>136188000.0</v>
+      </c>
+      <c r="BF28">
+        <v>125920000.0</v>
+      </c>
+      <c r="BG28">
+        <v>122195000.0</v>
+      </c>
+      <c r="BH28">
+        <v>69574000.0</v>
+      </c>
+      <c r="BI28">
+        <v>45274000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>85426000.0</v>
+      </c>
+      <c r="BK28">
+        <v>83350000.0</v>
+      </c>
+      <c r="BL28">
+        <v>75050000.0</v>
+      </c>
+      <c r="BM28">
+        <v>96927000.0</v>
+      </c>
+      <c r="BN28">
+        <v>96807000.0</v>
+      </c>
+      <c r="BO28">
+        <v>95507000.0</v>
+      </c>
+      <c r="BP28">
+        <v>95740000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>95391000.0</v>
+      </c>
+      <c r="BR28">
+        <v>95212000.0</v>
+      </c>
+      <c r="BS28">
+        <v>87014000.0</v>
+      </c>
+      <c r="BT28">
+        <v>83376000.0</v>
+      </c>
+      <c r="BU28">
+        <v>80433000.0</v>
+      </c>
+      <c r="BV28">
+        <v>78021000.0</v>
+      </c>
+      <c r="BW28">
+        <v>72650000.0</v>
+      </c>
+      <c r="BX28">
+        <v>63730000.0</v>
+      </c>
+      <c r="BY28">
+        <v>63805000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>63244000.0</v>
+      </c>
+      <c r="CA28">
+        <v>58065000.0</v>
+      </c>
+      <c r="CB28">
+        <v>62179507.0</v>
+      </c>
+      <c r="CC28">
+        <v>68200538.0</v>
+      </c>
+      <c r="CD28">
+        <v>71601340.0</v>
+      </c>
+      <c r="CE28">
+        <v>72176537.0</v>
+      </c>
+      <c r="CF28">
+        <v>61954442.0</v>
+      </c>
+      <c r="CG28">
+        <v>56636415.0</v>
+      </c>
+      <c r="CH28">
+        <v>58665000.0</v>
+      </c>
+      <c r="CI28">
+        <v>56594133.0</v>
+      </c>
+      <c r="CJ28">
+        <v>57025028.0</v>
+      </c>
+      <c r="CK28">
+        <v>48400212.0</v>
+      </c>
+      <c r="CL28">
+        <v>56604192.0</v>
+      </c>
+      <c r="CM28">
+        <v>46764495.0</v>
+      </c>
+      <c r="CN28">
+        <v>33768373.0</v>
+      </c>
+      <c r="CO28">
+        <v>33551656.0</v>
+      </c>
+      <c r="CP28"/>
+      <c r="CQ28">
+        <v>28348301.0</v>
+      </c>
+      <c r="CR28"/>
+      <c r="CS28"/>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="A29" t="s">
+        <v>52</v>
+      </c>
+      <c r="B29">
+        <v>1118890000.0</v>
+      </c>
+      <c r="C29">
+        <v>1102015000.0</v>
+      </c>
+      <c r="D29">
+        <v>1081117000.0</v>
+      </c>
+      <c r="E29">
+        <v>1097858000.0</v>
+      </c>
+      <c r="F29">
+        <v>1072320000.0</v>
+      </c>
+      <c r="G29">
+        <v>1069671000.0</v>
+      </c>
+      <c r="H29">
+        <v>1053072000.0</v>
+      </c>
+      <c r="I29">
+        <v>1083927000.0</v>
+      </c>
+      <c r="J29">
+        <v>1066626000.0</v>
+      </c>
+      <c r="K29">
+        <v>1053914000.0</v>
+      </c>
+      <c r="L29">
+        <v>1059555000.0</v>
+      </c>
+      <c r="M29">
+        <v>1075462000.0</v>
+      </c>
+      <c r="N29">
+        <v>1043022000.0</v>
+      </c>
+      <c r="O29">
+        <v>1043875000.0</v>
+      </c>
+      <c r="P29">
+        <v>1042297000.0</v>
+      </c>
+      <c r="Q29">
+        <v>1038064000.0</v>
+      </c>
+      <c r="R29">
+        <v>1042336000.0</v>
+      </c>
+      <c r="S29">
+        <v>1035625000.0</v>
+      </c>
+      <c r="T29">
+        <v>1006657000.0</v>
+      </c>
+      <c r="U29">
+        <v>974442000.0</v>
+      </c>
+      <c r="V29">
+        <v>977375000.0</v>
+      </c>
+      <c r="W29">
+        <v>976268000.0</v>
+      </c>
+      <c r="X29">
+        <v>996512000.0</v>
+      </c>
+      <c r="Y29">
+        <v>1007093000.0</v>
+      </c>
+      <c r="Z29">
+        <v>1009081000.0</v>
+      </c>
+      <c r="AA29"/>
+      <c r="AB29"/>
+      <c r="AC29"/>
+      <c r="AD29"/>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+    </row>
+    <row r="30" spans="1:97">
+      <c r="A30" t="s">
+        <v>53</v>
+      </c>
+      <c r="B30">
+        <v>37435000.0</v>
+      </c>
+      <c r="C30">
+        <v>37447000.0</v>
+      </c>
+      <c r="D30">
+        <v>67060000.0</v>
+      </c>
+      <c r="E30">
+        <v>79110000.0</v>
+      </c>
+      <c r="F30">
+        <v>80466000.0</v>
+      </c>
+      <c r="G30">
+        <v>80649000.0</v>
+      </c>
+      <c r="H30">
+        <v>79370000.0</v>
+      </c>
+      <c r="I30">
+        <v>64094000.0</v>
+      </c>
+      <c r="J30">
+        <v>64220000.0</v>
+      </c>
+      <c r="K30">
+        <v>32105000.0</v>
+      </c>
+      <c r="L30">
+        <v>30488000.0</v>
+      </c>
+      <c r="M30">
+        <v>28463000.0</v>
+      </c>
+      <c r="N30">
+        <v>28295000.0</v>
+      </c>
+      <c r="O30">
+        <v>26947000.0</v>
+      </c>
+      <c r="P30">
+        <v>26516000.0</v>
+      </c>
+      <c r="Q30">
+        <v>24365000.0</v>
+      </c>
+      <c r="R30">
+        <v>24947000.0</v>
+      </c>
+      <c r="S30">
+        <v>23242000.0</v>
+      </c>
+      <c r="T30">
+        <v>22642000.0</v>
+      </c>
+      <c r="U30">
+        <v>21993000.0</v>
+      </c>
+      <c r="V30">
+        <v>24040000.0</v>
+      </c>
+      <c r="W30">
+        <v>23344000.0</v>
+      </c>
+      <c r="X30">
+        <v>24906000.0</v>
+      </c>
+      <c r="Y30">
+        <v>25745000.0</v>
+      </c>
+      <c r="Z30">
+        <v>23792000.0</v>
+      </c>
+      <c r="AA30">
+        <v>22551000.0</v>
+      </c>
+      <c r="AB30">
+        <v>28272000.0</v>
+      </c>
+      <c r="AC30">
+        <v>28490000.0</v>
+      </c>
+      <c r="AD30">
+        <v>29372000.0</v>
+      </c>
+      <c r="AE30">
+        <v>27697000.0</v>
+      </c>
+      <c r="AF30">
+        <v>21906000.0</v>
+      </c>
+      <c r="AG30">
+        <v>20464000.0</v>
+      </c>
+      <c r="AH30">
+        <v>24675000.0</v>
+      </c>
+      <c r="AI30">
+        <v>23504000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>22212000.0</v>
+      </c>
+      <c r="AK30">
+        <v>20482000.0</v>
+      </c>
+      <c r="AL30">
+        <v>20680000.0</v>
+      </c>
+      <c r="AM30">
+        <v>19951000.0</v>
+      </c>
+      <c r="AN30">
+        <v>16970000.0</v>
+      </c>
+      <c r="AO30">
+        <v>16717000.0</v>
+      </c>
+      <c r="AP30">
+        <v>16471000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>15466000.0</v>
+      </c>
+      <c r="AR30">
+        <v>14099000.0</v>
+      </c>
+      <c r="AS30">
+        <v>12830000.0</v>
+      </c>
+      <c r="AT30">
+        <v>12188000.0</v>
+      </c>
+      <c r="AU30">
+        <v>11834000.0</v>
+      </c>
+      <c r="AV30">
+        <v>10735000.0</v>
+      </c>
+      <c r="AW30">
+        <v>10316000.0</v>
+      </c>
+      <c r="AX30">
+        <v>10523000.0</v>
+      </c>
+      <c r="AY30">
+        <v>9929000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>9169000.0</v>
+      </c>
+      <c r="BA30">
+        <v>8850000.0</v>
+      </c>
+      <c r="BB30">
+        <v>9059000.0</v>
+      </c>
+      <c r="BC30">
+        <v>8599000.0</v>
+      </c>
+      <c r="BD30">
+        <v>7177000.0</v>
+      </c>
+      <c r="BE30">
+        <v>6727000.0</v>
+      </c>
+      <c r="BF30">
+        <v>6472000.0</v>
+      </c>
+      <c r="BG30">
+        <v>6053000.0</v>
+      </c>
+      <c r="BH30">
+        <v>5309000.0</v>
+      </c>
+      <c r="BI30">
+        <v>4998000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>5195000.0</v>
+      </c>
+      <c r="BK30">
+        <v>4726000.0</v>
+      </c>
+      <c r="BL30">
+        <v>4393000.0</v>
+      </c>
+      <c r="BM30">
+        <v>4515000.0</v>
+      </c>
+      <c r="BN30">
+        <v>4470000.0</v>
+      </c>
+      <c r="BO30">
+        <v>4514000.0</v>
+      </c>
+      <c r="BP30">
+        <v>9478000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>5617000.0</v>
+      </c>
+      <c r="BR30">
+        <v>5026000.0</v>
+      </c>
+      <c r="BS30">
+        <v>4880000.0</v>
+      </c>
+      <c r="BT30">
+        <v>4378000.0</v>
+      </c>
+      <c r="BU30">
+        <v>4844000.0</v>
+      </c>
+      <c r="BV30">
+        <v>5151000.0</v>
+      </c>
+      <c r="BW30">
+        <v>5611000.0</v>
+      </c>
+      <c r="BX30">
+        <v>5358000.0</v>
+      </c>
+      <c r="BY30">
+        <v>5943000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>5821000.0</v>
+      </c>
+      <c r="CA30">
+        <v>5366000.0</v>
+      </c>
+      <c r="CB30">
+        <v>7035234.0</v>
+      </c>
+      <c r="CC30">
+        <v>7235402.0</v>
+      </c>
+      <c r="CD30">
+        <v>7814669.0</v>
+      </c>
+      <c r="CE30">
+        <v>4430000.0</v>
+      </c>
+      <c r="CF30">
+        <v>7465371.0</v>
+      </c>
+      <c r="CG30">
+        <v>7536388.0</v>
+      </c>
+      <c r="CH30">
+        <v>7573265.0</v>
+      </c>
+      <c r="CI30">
+        <v>7558791.0</v>
+      </c>
+      <c r="CJ30">
+        <v>7586943.0</v>
+      </c>
+      <c r="CK30">
+        <v>7231156.0</v>
+      </c>
+      <c r="CL30">
+        <v>6660134.0</v>
+      </c>
+      <c r="CM30">
+        <v>6856674.0</v>
+      </c>
+      <c r="CN30">
+        <v>6475221.0</v>
+      </c>
+      <c r="CO30">
+        <v>6423553.0</v>
+      </c>
+      <c r="CP30"/>
+      <c r="CQ30">
+        <v>5673203.0</v>
+      </c>
+      <c r="CR30"/>
+      <c r="CS30"/>
+    </row>
+    <row r="31" spans="1:97">
+      <c r="A31" t="s">
+        <v>54</v>
+      </c>
+      <c r="B31"/>
+      <c r="C31"/>
+      <c r="D31"/>
+      <c r="E31"/>
+      <c r="F31"/>
+      <c r="G31"/>
+      <c r="H31"/>
+      <c r="I31"/>
+      <c r="J31"/>
+      <c r="K31"/>
+      <c r="L31">
+        <v>426805000.0</v>
+      </c>
+      <c r="M31">
+        <v>425438000.0</v>
+      </c>
+      <c r="N31">
+        <v>412613000.0</v>
+      </c>
+      <c r="O31">
+        <v>418448000.0</v>
+      </c>
+      <c r="P31">
+        <v>405159000.0</v>
+      </c>
+      <c r="Q31">
+        <v>400053000.0</v>
+      </c>
+      <c r="R31">
+        <v>398460000.0</v>
+      </c>
+      <c r="S31">
+        <v>392783000.0</v>
+      </c>
+      <c r="T31">
+        <v>388008000.0</v>
+      </c>
+      <c r="U31">
+        <v>360001000.0</v>
+      </c>
+      <c r="V31">
+        <v>332145000.0</v>
+      </c>
+      <c r="W31">
+        <v>332083000.0</v>
+      </c>
+      <c r="X31">
+        <v>329996000.0</v>
+      </c>
+      <c r="Y31">
+        <v>330722000.0</v>
+      </c>
+      <c r="Z31">
+        <v>333672000.0</v>
+      </c>
+      <c r="AA31">
+        <v>345317000.0</v>
+      </c>
+      <c r="AB31">
+        <v>324976000.0</v>
+      </c>
+      <c r="AC31">
+        <v>330395000.0</v>
+      </c>
+      <c r="AD31">
+        <v>339643000.0</v>
+      </c>
+      <c r="AE31">
+        <v>350456000.0</v>
+      </c>
+      <c r="AF31">
+        <v>334653000.0</v>
+      </c>
+      <c r="AG31">
+        <v>345801000.0</v>
+      </c>
+      <c r="AH31">
+        <v>343443000.0</v>
+      </c>
+      <c r="AI31">
+        <v>347604000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>343419000.0</v>
+      </c>
+      <c r="AK31">
+        <v>348697000.0</v>
+      </c>
+      <c r="AL31">
+        <v>256550000.0</v>
+      </c>
+      <c r="AM31">
+        <v>255687000.0</v>
+      </c>
+      <c r="AN31">
+        <v>250265000.0</v>
+      </c>
+      <c r="AO31">
+        <v>237930000.0</v>
+      </c>
+      <c r="AP31">
+        <v>235445000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>242974000.0</v>
+      </c>
+      <c r="AR31">
+        <v>246254000.0</v>
+      </c>
+      <c r="AS31">
+        <v>250943000.0</v>
+      </c>
+      <c r="AT31">
+        <v>206516000.0</v>
+      </c>
+      <c r="AU31">
+        <v>210072000.0</v>
+      </c>
+      <c r="AV31">
+        <v>212259000.0</v>
+      </c>
+      <c r="AW31">
+        <v>214161000.0</v>
+      </c>
+      <c r="AX31">
+        <v>212454000.0</v>
+      </c>
+      <c r="AY31">
+        <v>215818000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>161071000.0</v>
+      </c>
+      <c r="BA31">
+        <v>160668000.0</v>
+      </c>
+      <c r="BB31">
+        <v>163325000.0</v>
+      </c>
+      <c r="BC31">
+        <v>166031000.0</v>
+      </c>
+      <c r="BD31">
+        <v>170909000.0</v>
+      </c>
+      <c r="BE31">
+        <v>117105000.0</v>
+      </c>
+      <c r="BF31">
+        <v>118775000.0</v>
+      </c>
+      <c r="BG31">
+        <v>115958000.0</v>
+      </c>
+      <c r="BH31">
+        <v>113157000.0</v>
+      </c>
+      <c r="BI31">
+        <v>117213000.0</v>
+      </c>
+      <c r="BJ31"/>
+      <c r="BK31"/>
+      <c r="BL31"/>
+      <c r="BM31"/>
+      <c r="BN31"/>
+      <c r="BO31"/>
+      <c r="BP31"/>
+      <c r="BQ31"/>
+      <c r="BR31"/>
+      <c r="BS31"/>
+      <c r="BT31"/>
+      <c r="BU31"/>
+      <c r="BV31"/>
+      <c r="BW31"/>
+      <c r="BX31"/>
+      <c r="BY31"/>
+      <c r="BZ31"/>
+      <c r="CA31"/>
+      <c r="CB31"/>
+      <c r="CC31"/>
+      <c r="CD31"/>
+      <c r="CE31"/>
+      <c r="CF31"/>
+      <c r="CG31"/>
+      <c r="CH31"/>
+      <c r="CI31"/>
+      <c r="CJ31"/>
+      <c r="CK31"/>
+      <c r="CL31"/>
+      <c r="CM31"/>
+      <c r="CN31"/>
+      <c r="CO31"/>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+    </row>
+    <row r="32" spans="1:97">
+      <c r="A32" t="s">
+        <v>55</v>
+      </c>
+      <c r="B32">
+        <v>12545000.0</v>
+      </c>
+      <c r="C32">
+        <v>-3108000.0</v>
+      </c>
+      <c r="D32">
+        <v>28821000.0</v>
+      </c>
+      <c r="E32">
+        <v>45119000.0</v>
+      </c>
+      <c r="F32">
+        <v>58356000.0</v>
+      </c>
+      <c r="G32">
+        <v>50872000.0</v>
+      </c>
+      <c r="H32">
+        <v>24147000.0</v>
+      </c>
+      <c r="I32">
+        <v>1098000.0</v>
+      </c>
+      <c r="J32">
+        <v>47782000.0</v>
+      </c>
+      <c r="K32">
+        <v>16057000.0</v>
+      </c>
+      <c r="L32">
+        <v>1359000.0</v>
+      </c>
+      <c r="M32">
+        <v>15636000.0</v>
+      </c>
+      <c r="N32">
+        <v>6116000.0</v>
+      </c>
+      <c r="O32">
+        <v>1671000.0</v>
+      </c>
+      <c r="P32">
+        <v>15029000.0</v>
+      </c>
+      <c r="Q32">
+        <v>10460000.0</v>
+      </c>
+      <c r="R32">
+        <v>10991000.0</v>
+      </c>
+      <c r="S32">
+        <v>334000.0</v>
+      </c>
+      <c r="T32">
+        <v>-4012000.0</v>
+      </c>
+      <c r="U32">
+        <v>12500000.0</v>
+      </c>
+      <c r="V32">
+        <v>11033000.0</v>
+      </c>
+      <c r="W32">
+        <v>5048000.0</v>
+      </c>
+      <c r="X32">
+        <v>19100000.0</v>
+      </c>
+      <c r="Y32">
+        <v>25768000.0</v>
+      </c>
+      <c r="Z32">
+        <v>23417000.0</v>
+      </c>
+      <c r="AA32"/>
+      <c r="AB32"/>
+      <c r="AC32"/>
+      <c r="AD32"/>
+      <c r="AE32"/>
+      <c r="AF32"/>
+      <c r="AG32"/>
+      <c r="AH32"/>
+      <c r="AI32"/>
+      <c r="AJ32"/>
+      <c r="AK32"/>
+      <c r="AL32"/>
+      <c r="AM32"/>
+      <c r="AN32"/>
+      <c r="AO32"/>
+      <c r="AP32"/>
+      <c r="AQ32"/>
+      <c r="AR32"/>
+      <c r="AS32"/>
+      <c r="AT32"/>
+      <c r="AU32"/>
+      <c r="AV32"/>
+      <c r="AW32"/>
+      <c r="AX32"/>
+      <c r="AY32"/>
+      <c r="AZ32"/>
+      <c r="BA32"/>
+      <c r="BB32"/>
+      <c r="BC32"/>
+      <c r="BD32"/>
+      <c r="BE32"/>
+      <c r="BF32"/>
+      <c r="BG32"/>
+      <c r="BH32"/>
+      <c r="BI32"/>
+      <c r="BJ32"/>
+      <c r="BK32"/>
+      <c r="BL32"/>
+      <c r="BM32"/>
+      <c r="BN32"/>
+      <c r="BO32"/>
+      <c r="BP32"/>
+      <c r="BQ32"/>
+      <c r="BR32"/>
+      <c r="BS32"/>
+      <c r="BT32"/>
+      <c r="BU32"/>
+      <c r="BV32"/>
+      <c r="BW32"/>
+      <c r="BX32"/>
+      <c r="BY32"/>
+      <c r="BZ32"/>
+      <c r="CA32"/>
+      <c r="CB32"/>
+      <c r="CC32"/>
+      <c r="CD32"/>
+      <c r="CE32"/>
+      <c r="CF32"/>
+      <c r="CG32"/>
+      <c r="CH32"/>
+      <c r="CI32"/>
+      <c r="CJ32"/>
+      <c r="CK32"/>
+      <c r="CL32"/>
+      <c r="CM32"/>
+      <c r="CN32"/>
+      <c r="CO32"/>
+      <c r="CP32"/>
+      <c r="CQ32"/>
+      <c r="CR32"/>
+      <c r="CS32"/>
+    </row>
+    <row r="33" spans="1:97">
+      <c r="A33" t="s">
+        <v>56</v>
+      </c>
+      <c r="B33">
+        <v>1122916000.0</v>
+      </c>
+      <c r="C33">
+        <v>1121286000.0</v>
+      </c>
+      <c r="D33">
+        <v>1068145000.0</v>
+      </c>
+      <c r="E33">
+        <v>1068409000.0</v>
+      </c>
+      <c r="F33">
+        <v>1029517000.0</v>
+      </c>
+      <c r="G33">
+        <v>1034614000.0</v>
+      </c>
+      <c r="H33">
+        <v>10449000.0</v>
+      </c>
+      <c r="I33">
+        <v>1055366000.0</v>
+      </c>
+      <c r="J33">
+        <v>1033977000.0</v>
+      </c>
+      <c r="K33">
+        <v>1047690000.0</v>
+      </c>
+      <c r="L33">
+        <v>1073443000.0</v>
+      </c>
+      <c r="M33">
+        <v>1075032000.0</v>
+      </c>
+      <c r="N33">
+        <v>1051895000.0</v>
+      </c>
+      <c r="O33">
+        <v>1056638000.0</v>
+      </c>
+      <c r="P33">
+        <v>1041543000.0</v>
+      </c>
+      <c r="Q33">
+        <v>1042291000.0</v>
+      </c>
+      <c r="R33">
+        <v>1045804000.0</v>
+      </c>
+      <c r="S33">
+        <v>1049616000.0</v>
+      </c>
+      <c r="T33">
+        <v>1024655000.0</v>
+      </c>
+      <c r="U33">
+        <v>975493000.0</v>
+      </c>
+      <c r="V33">
+        <v>979628000.0</v>
+      </c>
+      <c r="W33">
+        <v>984379000.0</v>
+      </c>
+      <c r="X33">
+        <v>990591000.0</v>
+      </c>
+      <c r="Y33">
+        <v>994515000.0</v>
+      </c>
+      <c r="Z33">
+        <v>999866000.0</v>
+      </c>
+      <c r="AA33">
+        <v>1006407000.0</v>
+      </c>
+      <c r="AB33">
+        <v>966209000.0</v>
+      </c>
+      <c r="AC33">
+        <v>968223000.0</v>
+      </c>
+      <c r="AD33">
+        <v>970967000.0</v>
+      </c>
+      <c r="AE33">
+        <v>971872000.0</v>
+      </c>
+      <c r="AF33">
+        <v>1010761000.0</v>
+      </c>
+      <c r="AG33">
+        <v>1019418000.0</v>
+      </c>
+      <c r="AH33">
+        <v>1020837000.0</v>
+      </c>
+      <c r="AI33">
+        <v>1026842000.0</v>
+      </c>
+      <c r="AJ33">
+        <v>1028687000.0</v>
+      </c>
+      <c r="AK33">
+        <v>1030140000.0</v>
+      </c>
+      <c r="AL33">
+        <v>819719000.0</v>
+      </c>
+      <c r="AM33">
+        <v>821135000.0</v>
+      </c>
+      <c r="AN33">
+        <v>823181000.0</v>
+      </c>
+      <c r="AO33">
+        <v>753842000.0</v>
+      </c>
+      <c r="AP33">
+        <v>752283000.0</v>
+      </c>
+      <c r="AQ33">
+        <v>755928000.0</v>
+      </c>
+      <c r="AR33">
+        <v>755015000.0</v>
+      </c>
+      <c r="AS33">
+        <v>658378000.0</v>
+      </c>
+      <c r="AT33">
+        <v>615379000.0</v>
+      </c>
+      <c r="AU33">
+        <v>610947000.0</v>
+      </c>
+      <c r="AV33">
+        <v>521201000.0</v>
+      </c>
+      <c r="AW33">
+        <v>483823000.0</v>
+      </c>
+      <c r="AX33">
+        <v>484795000.0</v>
+      </c>
+      <c r="AY33">
+        <v>486493000.0</v>
+      </c>
+      <c r="AZ33">
+        <v>426206000.0</v>
+      </c>
+      <c r="BA33">
+        <v>427449000.0</v>
+      </c>
+      <c r="BB33">
+        <v>384756000.0</v>
+      </c>
+      <c r="BC33">
+        <v>359909000.0</v>
+      </c>
+      <c r="BD33">
+        <v>337918000.0</v>
+      </c>
+      <c r="BE33">
+        <v>255518000.0</v>
+      </c>
+      <c r="BF33">
+        <v>247703000.0</v>
+      </c>
+      <c r="BG33">
+        <v>246888000.0</v>
+      </c>
+      <c r="BH33">
+        <v>197727000.0</v>
+      </c>
+      <c r="BI33">
+        <v>172958000.0</v>
+      </c>
+      <c r="BJ33">
+        <v>164798000.0</v>
+      </c>
+      <c r="BK33">
+        <v>173381000.0</v>
+      </c>
+      <c r="BL33">
+        <v>158659000.0</v>
+      </c>
+      <c r="BM33">
+        <v>156444000.0</v>
+      </c>
+      <c r="BN33">
+        <v>161209000.0</v>
+      </c>
+      <c r="BO33">
+        <v>158398000.0</v>
+      </c>
+      <c r="BP33">
+        <v>163961000.0</v>
+      </c>
+      <c r="BQ33">
+        <v>164684000.0</v>
+      </c>
+      <c r="BR33">
+        <v>166044000.0</v>
+      </c>
+      <c r="BS33">
+        <v>156000000.0</v>
+      </c>
+      <c r="BT33">
+        <v>157912000.0</v>
+      </c>
+      <c r="BU33">
+        <v>156110000.0</v>
+      </c>
+      <c r="BV33">
+        <v>159485000.0</v>
+      </c>
+      <c r="BW33">
+        <v>158236000.0</v>
+      </c>
+      <c r="BX33">
+        <v>150373000.0</v>
+      </c>
+      <c r="BY33">
+        <v>151395000.0</v>
+      </c>
+      <c r="BZ33">
+        <v>152136000.0</v>
+      </c>
+      <c r="CA33">
+        <v>153041000.0</v>
+      </c>
+      <c r="CB33">
+        <v>155117086.0</v>
+      </c>
+      <c r="CC33">
+        <v>156739216.0</v>
+      </c>
+      <c r="CD33">
+        <v>157317266.0</v>
+      </c>
+      <c r="CE33">
+        <v>157653744.0</v>
+      </c>
+      <c r="CF33">
+        <v>141448709.0</v>
+      </c>
+      <c r="CG33">
+        <v>134271416.0</v>
+      </c>
+      <c r="CH33">
+        <v>134637450.0</v>
+      </c>
+      <c r="CI33">
+        <v>129447809.0</v>
+      </c>
+      <c r="CJ33">
+        <v>130375745.0</v>
+      </c>
+      <c r="CK33">
+        <v>122326990.0</v>
+      </c>
+      <c r="CL33">
+        <v>122917790.0</v>
+      </c>
+      <c r="CM33">
+        <v>123442381.0</v>
+      </c>
+      <c r="CN33">
+        <v>110991260.0</v>
+      </c>
+      <c r="CO33">
+        <v>108368821.0</v>
+      </c>
+      <c r="CP33"/>
+      <c r="CQ33">
+        <v>112307574.0</v>
+      </c>
+      <c r="CR33"/>
+      <c r="CS33"/>
+    </row>
+    <row r="34" spans="1:97">
+      <c r="A34" t="s">
+        <v>57</v>
+      </c>
+      <c r="B34">
+        <v>9989000.0</v>
+      </c>
+      <c r="C34">
+        <v>9652000.0</v>
+      </c>
+      <c r="D34">
+        <v>9469000.0</v>
+      </c>
+      <c r="E34">
+        <v>9416000.0</v>
+      </c>
+      <c r="F34">
+        <v>9188000.0</v>
+      </c>
+      <c r="G34">
+        <v>9295000.0</v>
+      </c>
+      <c r="H34">
+        <v>9175000.0</v>
+      </c>
+      <c r="I34">
+        <v>9038000.0</v>
+      </c>
+      <c r="J34">
+        <v>8799000.0</v>
+      </c>
+      <c r="K34">
+        <v>8614000.0</v>
+      </c>
+      <c r="L34">
+        <v>8445000.0</v>
+      </c>
+      <c r="M34">
+        <v>2306000.0</v>
+      </c>
+      <c r="N34">
+        <v>8343000.0</v>
+      </c>
+      <c r="O34">
+        <v>735000.0</v>
+      </c>
+      <c r="P34">
+        <v>8443000.0</v>
+      </c>
+      <c r="Q34">
+        <v>8314000.0</v>
+      </c>
+      <c r="R34">
+        <v>8093000.0</v>
+      </c>
+      <c r="S34">
+        <v>8070000.0</v>
+      </c>
+      <c r="T34">
+        <v>7718000.0</v>
+      </c>
+      <c r="U34">
+        <v>7280000.0</v>
+      </c>
+      <c r="V34">
+        <v>7059000.0</v>
+      </c>
+      <c r="W34">
+        <v>6916000.0</v>
+      </c>
+      <c r="X34">
+        <v>6915000.0</v>
+      </c>
+      <c r="Y34">
+        <v>6881000.0</v>
+      </c>
+      <c r="Z34">
+        <v>6756000.0</v>
+      </c>
+      <c r="AA34">
+        <v>6617000.0</v>
+      </c>
+      <c r="AB34">
+        <v>6440000.0</v>
+      </c>
+      <c r="AC34">
+        <v>6387000.0</v>
+      </c>
+      <c r="AD34">
+        <v>6213000.0</v>
+      </c>
+      <c r="AE34"/>
+      <c r="AF34"/>
+      <c r="AG34"/>
+      <c r="AH34"/>
+      <c r="AI34"/>
+      <c r="AJ34"/>
+      <c r="AK34"/>
+      <c r="AL34"/>
+      <c r="AM34"/>
+      <c r="AN34"/>
+      <c r="AO34"/>
+      <c r="AP34"/>
+      <c r="AQ34"/>
+      <c r="AR34"/>
+      <c r="AS34"/>
+      <c r="AT34"/>
+      <c r="AU34"/>
+      <c r="AV34"/>
+      <c r="AW34"/>
+      <c r="AX34"/>
+      <c r="AY34"/>
+      <c r="AZ34"/>
+      <c r="BA34"/>
+      <c r="BB34"/>
+      <c r="BC34"/>
+      <c r="BD34"/>
+      <c r="BE34"/>
+      <c r="BF34"/>
+      <c r="BG34"/>
+      <c r="BH34"/>
+      <c r="BI34">
+        <v>68000.0</v>
+      </c>
+      <c r="BJ34"/>
+      <c r="BK34"/>
+      <c r="BL34"/>
+      <c r="BM34"/>
+      <c r="BN34"/>
+      <c r="BO34"/>
+      <c r="BP34"/>
+      <c r="BQ34"/>
+      <c r="BR34"/>
+      <c r="BS34"/>
+      <c r="BT34"/>
+      <c r="BU34"/>
+      <c r="BV34"/>
+      <c r="BW34"/>
+      <c r="BX34"/>
+      <c r="BY34"/>
+      <c r="BZ34"/>
+      <c r="CA34"/>
+      <c r="CB34"/>
+      <c r="CC34"/>
+      <c r="CD34"/>
+      <c r="CE34"/>
+      <c r="CF34"/>
+      <c r="CG34"/>
+      <c r="CH34"/>
+      <c r="CI34"/>
+      <c r="CJ34"/>
+      <c r="CK34"/>
+      <c r="CL34"/>
+      <c r="CM34"/>
+      <c r="CN34"/>
+      <c r="CO34"/>
+      <c r="CP34"/>
+      <c r="CQ34"/>
+      <c r="CR34"/>
+      <c r="CS34"/>
+    </row>
+    <row r="35" spans="1:97">
+      <c r="A35" t="s">
+        <v>58</v>
+      </c>
+      <c r="B35">
+        <v>698067000.0</v>
+      </c>
+      <c r="C35">
+        <v>654318000.0</v>
+      </c>
+      <c r="D35">
+        <v>651846000.0</v>
+      </c>
+      <c r="E35">
+        <v>680521000.0</v>
+      </c>
+      <c r="F35">
+        <v>651306000.0</v>
+      </c>
+      <c r="G35">
+        <v>641652000.0</v>
+      </c>
+      <c r="H35">
+        <v>626133000.0</v>
+      </c>
+      <c r="I35">
+        <v>632624000.0</v>
+      </c>
+      <c r="J35">
+        <v>654496000.0</v>
+      </c>
+      <c r="K35">
+        <v>585660000.0</v>
+      </c>
+      <c r="L35">
+        <v>641920000.0</v>
+      </c>
+      <c r="M35">
+        <v>659156000.0</v>
+      </c>
+      <c r="N35">
+        <v>639485000.0</v>
+      </c>
+      <c r="O35">
+        <v>634590000.0</v>
+      </c>
+      <c r="P35">
+        <v>645581000.0</v>
+      </c>
+      <c r="Q35">
+        <v>646325000.0</v>
+      </c>
+      <c r="R35">
+        <v>651969000.0</v>
+      </c>
+      <c r="S35">
+        <v>650912000.0</v>
+      </c>
+      <c r="T35">
+        <v>626367000.0</v>
+      </c>
+      <c r="U35">
+        <v>621721000.0</v>
+      </c>
+      <c r="V35">
+        <v>652289000.0</v>
+      </c>
+      <c r="W35">
+        <v>651101000.0</v>
+      </c>
+      <c r="X35">
+        <v>673431000.0</v>
+      </c>
+      <c r="Y35">
+        <v>683252000.0</v>
+      </c>
+      <c r="Z35">
+        <v>682165000.0</v>
+      </c>
+      <c r="AA35">
+        <v>658307000.0</v>
+      </c>
+      <c r="AB35">
+        <v>628177000.0</v>
+      </c>
+      <c r="AC35">
+        <v>628720000.0</v>
+      </c>
+      <c r="AD35">
+        <v>629131000.0</v>
+      </c>
+      <c r="AE35">
+        <v>624335000.0</v>
+      </c>
+      <c r="AF35">
+        <v>672544000.0</v>
+      </c>
+      <c r="AG35">
+        <v>673364000.0</v>
+      </c>
+      <c r="AH35">
+        <v>675554000.0</v>
+      </c>
+      <c r="AI35">
+        <v>665953000.0</v>
+      </c>
+      <c r="AJ35">
+        <v>669421000.0</v>
+      </c>
+      <c r="AK35">
+        <v>670080000.0</v>
+      </c>
+      <c r="AL35">
+        <v>561678000.0</v>
+      </c>
+      <c r="AM35">
+        <v>550145000.0</v>
+      </c>
+      <c r="AN35">
+        <v>555737000.0</v>
+      </c>
+      <c r="AO35">
+        <v>506131000.0</v>
+      </c>
+      <c r="AP35">
+        <v>510771000.0</v>
+      </c>
+      <c r="AQ35">
+        <v>505001000.0</v>
+      </c>
+      <c r="AR35">
+        <v>503511000.0</v>
+      </c>
+      <c r="AS35">
+        <v>407926000.0</v>
+      </c>
+      <c r="AT35">
+        <v>407942000.0</v>
+      </c>
+      <c r="AU35">
+        <v>398465000.0</v>
+      </c>
+      <c r="AV35">
+        <v>308127000.0</v>
+      </c>
+      <c r="AW35">
+        <v>267930000.0</v>
+      </c>
+      <c r="AX35">
+        <v>268366000.0</v>
+      </c>
+      <c r="AY35">
+        <v>267868000.0</v>
+      </c>
+      <c r="AZ35">
+        <v>269620000.0</v>
+      </c>
+      <c r="BA35">
+        <v>269749000.0</v>
+      </c>
+      <c r="BB35">
+        <v>220086000.0</v>
+      </c>
+      <c r="BC35">
+        <v>193632000.0</v>
+      </c>
+      <c r="BD35">
+        <v>167816000.0</v>
+      </c>
+      <c r="BE35">
+        <v>2393000.0</v>
+      </c>
+      <c r="BF35">
+        <v>2277000.0</v>
+      </c>
+      <c r="BG35">
+        <v>2232000.0</v>
+      </c>
+      <c r="BH35">
+        <v>102234000.0</v>
+      </c>
+      <c r="BI35">
+        <v>1892000.0</v>
+      </c>
+      <c r="BJ35">
+        <v>1815000.0</v>
+      </c>
+      <c r="BK35">
+        <v>1796000.0</v>
+      </c>
+      <c r="BL35">
+        <v>101667000.0</v>
+      </c>
+      <c r="BM35">
+        <v>100837000.0</v>
+      </c>
+      <c r="BN35">
+        <v>101569000.0</v>
+      </c>
+      <c r="BO35">
+        <v>101782000.0</v>
+      </c>
+      <c r="BP35">
+        <v>1646000.0</v>
+      </c>
+      <c r="BQ35">
+        <v>1659000.0</v>
+      </c>
+      <c r="BR35">
+        <v>1662000.0</v>
+      </c>
+      <c r="BS35">
+        <v>100003000.0</v>
+      </c>
+      <c r="BT35">
+        <v>88633000.0</v>
+      </c>
+      <c r="BU35">
+        <v>9423000.0</v>
+      </c>
+      <c r="BV35">
+        <v>88532000.0</v>
+      </c>
+      <c r="BW35"/>
+      <c r="BX35">
+        <v>1619000.0</v>
+      </c>
+      <c r="BY35"/>
+      <c r="BZ35"/>
+      <c r="CA35">
+        <v>10101000.0</v>
+      </c>
+      <c r="CB35">
+        <v>862428.0</v>
+      </c>
+      <c r="CC35">
+        <v>871250.0</v>
+      </c>
+      <c r="CD35">
+        <v>1026914.0</v>
+      </c>
+      <c r="CE35">
+        <v>1026914.0</v>
+      </c>
+      <c r="CF35">
+        <v>1026914.0</v>
+      </c>
+      <c r="CG35">
+        <v>1026914.0</v>
+      </c>
+      <c r="CH35">
+        <v>6530014.0</v>
+      </c>
+      <c r="CI35">
+        <v>9072723000.0</v>
+      </c>
+      <c r="CJ35">
+        <v>7176470.0</v>
+      </c>
+      <c r="CK35">
+        <v>6782273.0</v>
+      </c>
+      <c r="CL35">
+        <v>6348088.0</v>
+      </c>
+      <c r="CM35">
+        <v>7839779000.0</v>
+      </c>
+      <c r="CN35">
+        <v>6824588.0</v>
+      </c>
+      <c r="CO35">
+        <v>6314989.0</v>
+      </c>
+      <c r="CP35"/>
+      <c r="CQ35"/>
+      <c r="CR35"/>
+      <c r="CS35"/>
+    </row>
+    <row r="36" spans="1:97">
+      <c r="A36" t="s">
+        <v>59</v>
+      </c>
+      <c r="B36">
+        <v>21733000.0</v>
+      </c>
+      <c r="C36">
+        <v>21799000.0</v>
+      </c>
+      <c r="D36">
+        <v>1057804000.0</v>
+      </c>
+      <c r="E36">
+        <v>1058042000.0</v>
+      </c>
+      <c r="F36">
+        <v>1019124000.0</v>
+      </c>
+      <c r="G36">
+        <v>1024128000.0</v>
+      </c>
+      <c r="H36">
+        <v>2826000.0</v>
+      </c>
+      <c r="I36">
+        <v>1044895000.0</v>
+      </c>
+      <c r="J36">
+        <v>1023571000.0</v>
+      </c>
+      <c r="K36">
+        <v>35200000.0</v>
+      </c>
+      <c r="L36">
+        <v>1029793000.0</v>
+      </c>
+      <c r="M36">
+        <v>1030987000.0</v>
+      </c>
+      <c r="N36">
+        <v>-10600000.0</v>
+      </c>
+      <c r="O36">
+        <v>1011290000.0</v>
+      </c>
+      <c r="P36">
+        <v>1006507000.0</v>
+      </c>
+      <c r="Q36">
+        <v>1007293000.0</v>
+      </c>
+      <c r="R36">
+        <v>1010936000.0</v>
+      </c>
+      <c r="S36">
+        <v>1015028000.0</v>
+      </c>
+      <c r="T36">
+        <v>989931000.0</v>
+      </c>
+      <c r="U36">
+        <v>941236000.0</v>
+      </c>
+      <c r="V36">
+        <v>945560000.0</v>
+      </c>
+      <c r="W36">
+        <v>950400000.0</v>
+      </c>
+      <c r="X36">
+        <v>955742000.0</v>
+      </c>
+      <c r="Y36">
+        <v>959862000.0</v>
+      </c>
+      <c r="Z36">
+        <v>965577000.0</v>
+      </c>
+      <c r="AA36">
+        <v>8960000.0</v>
+      </c>
+      <c r="AB36">
+        <v>939786000.0</v>
+      </c>
+      <c r="AC36">
+        <v>942209000.0</v>
+      </c>
+      <c r="AD36">
+        <v>944829000.0</v>
+      </c>
+      <c r="AE36">
+        <v>945636000.0</v>
+      </c>
+      <c r="AF36">
+        <v>1007991000.0</v>
+      </c>
+      <c r="AG36">
+        <v>1014997000.0</v>
+      </c>
+      <c r="AH36">
+        <v>8260000.0</v>
+      </c>
+      <c r="AI36">
+        <v>8422000.0</v>
+      </c>
+      <c r="AJ36">
+        <v>8397000.0</v>
+      </c>
+      <c r="AK36">
+        <v>8283000.0</v>
+      </c>
+      <c r="AL36">
+        <v>7857000.0</v>
+      </c>
+      <c r="AM36">
+        <v>8083000.0</v>
+      </c>
+      <c r="AN36">
+        <v>8340000.0</v>
+      </c>
+      <c r="AO36">
+        <v>8039000.0</v>
+      </c>
+      <c r="AP36">
+        <v>8005000.0</v>
+      </c>
+      <c r="AQ36">
+        <v>9970000.0</v>
+      </c>
+      <c r="AR36">
+        <v>8333000.0</v>
+      </c>
+      <c r="AS36">
+        <v>8351000.0</v>
+      </c>
+      <c r="AT36">
+        <v>8590000.0</v>
+      </c>
+      <c r="AU36">
+        <v>8879000.0</v>
+      </c>
+      <c r="AV36">
+        <v>521201000.0</v>
+      </c>
+      <c r="AW36">
+        <v>5910000.0</v>
+      </c>
+      <c r="AX36">
+        <v>6083000.0</v>
+      </c>
+      <c r="AY36">
+        <v>6227000.0</v>
+      </c>
+      <c r="AZ36">
+        <v>5564000.0</v>
+      </c>
+      <c r="BA36">
+        <v>5079000.0</v>
+      </c>
+      <c r="BB36">
+        <v>5025000.0</v>
+      </c>
+      <c r="BC36">
+        <v>4160000.0</v>
+      </c>
+      <c r="BD36">
+        <v>11079000.0</v>
+      </c>
+      <c r="BE36">
+        <v>4495000.0</v>
+      </c>
+      <c r="BF36">
+        <v>8245000.0</v>
+      </c>
+      <c r="BG36">
+        <v>9726000.0</v>
+      </c>
+      <c r="BH36">
+        <v>8415000.0</v>
+      </c>
+      <c r="BI36">
+        <v>86000.0</v>
+      </c>
+      <c r="BJ36">
+        <v>7983000.0</v>
+      </c>
+      <c r="BK36">
+        <v>7983000.0</v>
+      </c>
+      <c r="BL36"/>
+      <c r="BM36"/>
+      <c r="BN36">
+        <v>3750000.0</v>
+      </c>
+      <c r="BO36"/>
+      <c r="BP36">
+        <v>5039000.0</v>
+      </c>
+      <c r="BQ36">
+        <v>5277000.0</v>
+      </c>
+      <c r="BR36">
+        <v>5698000.0</v>
+      </c>
+      <c r="BS36">
+        <v>5153000.0</v>
+      </c>
+      <c r="BT36">
+        <v>6797000.0</v>
+      </c>
+      <c r="BU36">
+        <v>4795000.0</v>
+      </c>
+      <c r="BV36">
+        <v>5219000.0</v>
+      </c>
+      <c r="BW36">
+        <v>3844000.0</v>
+      </c>
+      <c r="BX36">
+        <v>3380000.0</v>
+      </c>
+      <c r="BY36">
+        <v>3704000.0</v>
+      </c>
+      <c r="BZ36">
+        <v>3761000.0</v>
+      </c>
+      <c r="CA36">
+        <v>3442000.0</v>
+      </c>
+      <c r="CB36">
+        <v>3734723.0</v>
+      </c>
+      <c r="CC36">
+        <v>4527991.0</v>
+      </c>
+      <c r="CD36">
+        <v>4383940.0</v>
+      </c>
+      <c r="CE36">
+        <v>3688754.0</v>
+      </c>
+      <c r="CF36">
+        <v>4069344.0</v>
+      </c>
+      <c r="CG36">
+        <v>3819245.0</v>
+      </c>
+      <c r="CH36">
+        <v>3321120.0</v>
+      </c>
+      <c r="CI36">
+        <v>2900595.0</v>
+      </c>
+      <c r="CJ36">
+        <v>3000249.0</v>
+      </c>
+      <c r="CK36">
+        <v>3180825.0</v>
+      </c>
+      <c r="CL36">
+        <v>3345896.0</v>
+      </c>
+      <c r="CM36">
+        <v>3186027.0</v>
+      </c>
+      <c r="CN36">
+        <v>3137969.0</v>
+      </c>
+      <c r="CO36"/>
+      <c r="CP36"/>
+      <c r="CQ36">
+        <v>3013793.0</v>
+      </c>
+      <c r="CR36"/>
+      <c r="CS36"/>
+    </row>
+    <row r="37" spans="1:97">
+      <c r="A37" t="s">
+        <v>60</v>
+      </c>
+      <c r="B37"/>
+      <c r="C37"/>
+      <c r="D37"/>
+      <c r="E37"/>
+      <c r="F37"/>
+      <c r="G37"/>
+      <c r="H37"/>
+      <c r="I37"/>
+      <c r="J37"/>
+      <c r="K37"/>
+      <c r="L37"/>
+      <c r="M37">
+        <v>6074000.0</v>
+      </c>
+      <c r="N37">
+        <v>5913000.0</v>
+      </c>
+      <c r="O37">
+        <v>6006000.0</v>
+      </c>
+      <c r="P37">
+        <v>5832000.0</v>
+      </c>
+      <c r="Q37">
+        <v>6373000.0</v>
+      </c>
+      <c r="R37">
+        <v>6366000.0</v>
+      </c>
+      <c r="S37">
+        <v>6255000.0</v>
+      </c>
+      <c r="T37">
+        <v>6268000.0</v>
+      </c>
+      <c r="U37">
+        <v>6271000.0</v>
+      </c>
+      <c r="V37">
+        <v>6227000.0</v>
+      </c>
+      <c r="W37">
+        <v>6243000.0</v>
+      </c>
+      <c r="X37">
+        <v>6264000.0</v>
+      </c>
+      <c r="Y37">
+        <v>6309000.0</v>
+      </c>
+      <c r="Z37">
+        <v>7446000.0</v>
+      </c>
+      <c r="AA37"/>
+      <c r="AB37">
+        <v>7781000.0</v>
+      </c>
+      <c r="AC37">
+        <v>8080000.0</v>
+      </c>
+      <c r="AD37">
+        <v>8410000.0</v>
+      </c>
+      <c r="AE37">
+        <v>8694000.0</v>
+      </c>
+      <c r="AF37">
+        <v>8803000.0</v>
+      </c>
+      <c r="AG37">
+        <v>0.0</v>
+      </c>
+      <c r="AH37">
+        <v>10563000.0</v>
+      </c>
+      <c r="AI37">
+        <v>10714000.0</v>
+      </c>
+      <c r="AJ37">
+        <v>10866000.0</v>
+      </c>
+      <c r="AK37">
+        <v>11133000.0</v>
+      </c>
+      <c r="AL37">
+        <v>11679000.0</v>
+      </c>
+      <c r="AM37">
+        <v>11956000.0</v>
+      </c>
+      <c r="AN37">
+        <v>11918000.0</v>
+      </c>
+      <c r="AO37">
+        <v>3611000.0</v>
+      </c>
+      <c r="AP37">
+        <v>3764000.0</v>
+      </c>
+      <c r="AQ37">
+        <v>4017000.0</v>
+      </c>
+      <c r="AR37">
+        <v>4201000.0</v>
+      </c>
+      <c r="AS37">
+        <v>2994000.0</v>
+      </c>
+      <c r="AT37">
+        <v>3099000.0</v>
+      </c>
+      <c r="AU37">
+        <v>3251000.0</v>
+      </c>
+      <c r="AV37">
+        <v>3348000.0</v>
+      </c>
+      <c r="AW37">
+        <v>4020000.0</v>
+      </c>
+      <c r="AX37">
+        <v>4898000.0</v>
+      </c>
+      <c r="AY37">
+        <v>5097000.0</v>
+      </c>
+      <c r="AZ37">
+        <v>5327000.0</v>
+      </c>
+      <c r="BA37">
+        <v>5557000.0</v>
+      </c>
+      <c r="BB37">
+        <v>5939000.0</v>
+      </c>
+      <c r="BC37">
+        <v>6856000.0</v>
+      </c>
+      <c r="BD37">
+        <v>8189000.0</v>
+      </c>
+      <c r="BE37">
+        <v>8399000.0</v>
+      </c>
+      <c r="BF37">
+        <v>9784000.0</v>
+      </c>
+      <c r="BG37">
+        <v>14749000.0</v>
+      </c>
+      <c r="BH37">
+        <v>19896000.0</v>
+      </c>
+      <c r="BI37">
+        <v>20501000.0</v>
+      </c>
+      <c r="BJ37"/>
+      <c r="BK37"/>
+      <c r="BL37"/>
+      <c r="BM37"/>
+      <c r="BN37"/>
+      <c r="BO37"/>
+      <c r="BP37"/>
+      <c r="BQ37"/>
+      <c r="BR37"/>
+      <c r="BS37"/>
+      <c r="BT37"/>
+      <c r="BU37"/>
+      <c r="BV37"/>
+      <c r="BW37"/>
+      <c r="BX37"/>
+      <c r="BY37"/>
+      <c r="BZ37"/>
+      <c r="CA37"/>
+      <c r="CB37"/>
+      <c r="CC37"/>
+      <c r="CD37"/>
+      <c r="CE37"/>
+      <c r="CF37"/>
+      <c r="CG37"/>
+      <c r="CH37"/>
+      <c r="CI37"/>
+      <c r="CJ37"/>
+      <c r="CK37"/>
+      <c r="CL37"/>
+      <c r="CM37"/>
+      <c r="CN37"/>
+      <c r="CO37"/>
+      <c r="CP37"/>
+      <c r="CQ37"/>
+      <c r="CR37"/>
+      <c r="CS37"/>
+    </row>
+    <row r="38" spans="1:97">
+      <c r="A38" t="s">
+        <v>61</v>
+      </c>
+      <c r="B38">
+        <v>1034285000.0</v>
+      </c>
+      <c r="C38">
+        <v>1036522000.0</v>
+      </c>
+      <c r="D38">
+        <v>20802000.0</v>
+      </c>
+      <c r="E38">
+        <v>984565000.0</v>
+      </c>
+      <c r="F38">
+        <v>948978000.0</v>
+      </c>
+      <c r="G38">
+        <v>1024187000.0</v>
+      </c>
+      <c r="H38">
+        <v>1016541000.0</v>
+      </c>
+      <c r="I38"/>
+      <c r="J38">
+        <v>950393000.0</v>
+      </c>
+      <c r="K38">
+        <v>1067647000.0</v>
+      </c>
+      <c r="L38">
+        <v>959487000.0</v>
+      </c>
+      <c r="M38">
+        <v>12976000.0</v>
+      </c>
+      <c r="N38">
+        <v>1093893000.0</v>
+      </c>
+      <c r="O38">
+        <v>948497000.0</v>
+      </c>
+      <c r="P38">
+        <v>959834000.0</v>
+      </c>
+      <c r="Q38">
+        <v>967362000.0</v>
+      </c>
+      <c r="R38">
+        <v>967201000.0</v>
+      </c>
+      <c r="S38">
+        <v>968470000.0</v>
+      </c>
+      <c r="T38">
+        <v>914634000.0</v>
+      </c>
+      <c r="U38">
+        <v>889295000.0</v>
+      </c>
+      <c r="V38">
+        <v>10530000.0</v>
+      </c>
+      <c r="W38">
+        <v>893928000.0</v>
+      </c>
+      <c r="X38">
+        <v>8082000.0</v>
+      </c>
+      <c r="Y38">
+        <v>10675000.0</v>
+      </c>
+      <c r="Z38">
+        <v>12139000.0</v>
+      </c>
+      <c r="AA38">
+        <v>29793000.0</v>
+      </c>
+      <c r="AB38">
+        <v>9117000.0</v>
+      </c>
+      <c r="AC38">
+        <v>9079000.0</v>
+      </c>
+      <c r="AD38">
+        <v>9328000.0</v>
+      </c>
+      <c r="AE38">
+        <v>24502000.0</v>
+      </c>
+      <c r="AF38">
+        <v>6847000.0</v>
+      </c>
+      <c r="AG38">
+        <v>6911000.0</v>
+      </c>
+      <c r="AH38">
+        <v>8260000.0</v>
+      </c>
+      <c r="AI38">
+        <v>1040206000.0</v>
+      </c>
+      <c r="AJ38">
+        <v>1041493000.0</v>
+      </c>
+      <c r="AK38">
+        <v>1041529000.0</v>
+      </c>
+      <c r="AL38">
+        <v>829495000.0</v>
+      </c>
+      <c r="AM38">
+        <v>831034000.0</v>
+      </c>
+      <c r="AN38">
+        <v>832628000.0</v>
+      </c>
+      <c r="AO38">
+        <v>763262000.0</v>
+      </c>
+      <c r="AP38">
+        <v>763833000.0</v>
+      </c>
+      <c r="AQ38">
+        <v>765703000.0</v>
+      </c>
+      <c r="AR38">
+        <v>763783000.0</v>
+      </c>
+      <c r="AS38">
+        <v>666522000.0</v>
+      </c>
+      <c r="AT38">
+        <v>622847000.0</v>
+      </c>
+      <c r="AU38">
+        <v>618227000.0</v>
+      </c>
+      <c r="AV38">
+        <v>528469000.0</v>
+      </c>
+      <c r="AW38">
+        <v>489767000.0</v>
+      </c>
+      <c r="AX38">
+        <v>490727000.0</v>
+      </c>
+      <c r="AY38">
+        <v>491554000.0</v>
+      </c>
+      <c r="AZ38">
+        <v>435957000.0</v>
+      </c>
+      <c r="BA38">
+        <v>436621000.0</v>
+      </c>
+      <c r="BB38">
+        <v>393929000.0</v>
+      </c>
+      <c r="BC38">
+        <v>370228000.0</v>
+      </c>
+      <c r="BD38">
+        <v>350370000.0</v>
+      </c>
+      <c r="BE38">
+        <v>268047000.0</v>
+      </c>
+      <c r="BF38">
+        <v>259982000.0</v>
+      </c>
+      <c r="BG38">
+        <v>261745000.0</v>
+      </c>
+      <c r="BH38">
+        <v>210721000.0</v>
+      </c>
+      <c r="BI38">
+        <v>189354000.0</v>
+      </c>
+      <c r="BJ38">
+        <v>171865000.0</v>
+      </c>
+      <c r="BK38">
+        <v>174128000.0</v>
+      </c>
+      <c r="BL38">
+        <v>167355000.0</v>
+      </c>
+      <c r="BM38">
+        <v>167867000.0</v>
+      </c>
+      <c r="BN38"/>
+      <c r="BO38">
+        <v>171211000.0</v>
+      </c>
+      <c r="BP38"/>
+      <c r="BQ38"/>
+      <c r="BR38"/>
+      <c r="BS38">
+        <v>160076000.0</v>
+      </c>
+      <c r="BT38"/>
+      <c r="BU38"/>
+      <c r="BV38"/>
+      <c r="BW38"/>
+      <c r="BX38"/>
+      <c r="BY38"/>
+      <c r="BZ38"/>
+      <c r="CA38"/>
+      <c r="CB38"/>
+      <c r="CC38"/>
+      <c r="CD38"/>
+      <c r="CE38"/>
+      <c r="CF38"/>
+      <c r="CG38"/>
+      <c r="CH38"/>
+      <c r="CI38"/>
+      <c r="CJ38"/>
+      <c r="CK38"/>
+      <c r="CL38"/>
+      <c r="CM38"/>
+      <c r="CN38"/>
+      <c r="CO38"/>
+      <c r="CP38"/>
+      <c r="CQ38"/>
+      <c r="CR38"/>
+      <c r="CS38"/>
+    </row>
+    <row r="39" spans="1:97">
+      <c r="A39" t="s">
+        <v>62</v>
+      </c>
+      <c r="B39">
+        <v>1614000.0</v>
+      </c>
+      <c r="C39">
+        <v>7642000.0</v>
+      </c>
+      <c r="D39">
+        <v>4293000.0</v>
+      </c>
+      <c r="E39">
+        <v>2691000.0</v>
+      </c>
+      <c r="F39">
+        <v>11122000.0</v>
+      </c>
+      <c r="G39">
+        <v>14152000.0</v>
+      </c>
+      <c r="H39">
+        <v>3667000.0</v>
+      </c>
+      <c r="I39">
+        <v>17679000.0</v>
+      </c>
+      <c r="J39">
+        <v>17272000.0</v>
+      </c>
+      <c r="K39">
+        <v>26259000.0</v>
+      </c>
+      <c r="L39">
+        <v>-44106000.0</v>
+      </c>
+      <c r="M39">
+        <v>-53804000.0</v>
+      </c>
+      <c r="N39">
+        <v>-41998000.0</v>
+      </c>
+      <c r="O39">
+        <v>-46129000.0</v>
+      </c>
+      <c r="P39">
+        <v>22370000.0</v>
+      </c>
+      <c r="Q39">
+        <v>13931000.0</v>
+      </c>
+      <c r="R39">
+        <v>13114000.0</v>
+      </c>
+      <c r="S39">
+        <v>13511000.0</v>
+      </c>
+      <c r="T39">
+        <v>-21810000.0</v>
+      </c>
+      <c r="U39">
+        <v>14350000.0</v>
+      </c>
+      <c r="V39">
+        <v>10156000.0</v>
+      </c>
+      <c r="W39">
+        <v>11502000.0</v>
+      </c>
+      <c r="X39">
+        <v>10438000.0</v>
+      </c>
+      <c r="Y39">
+        <v>10459000.0</v>
+      </c>
+      <c r="Z39">
+        <v>10894000.0</v>
+      </c>
+      <c r="AA39">
+        <v>11713000.0</v>
+      </c>
+      <c r="AB39">
+        <v>11740000.0</v>
+      </c>
+      <c r="AC39">
+        <v>11050000.0</v>
+      </c>
+      <c r="AD39">
+        <v>13736000.0</v>
+      </c>
+      <c r="AE39">
+        <v>15645000.0</v>
+      </c>
+      <c r="AF39">
+        <v>18390000.0</v>
+      </c>
+      <c r="AG39">
+        <v>16945000.0</v>
+      </c>
+      <c r="AH39">
+        <v>16398000.0</v>
+      </c>
+      <c r="AI39">
+        <v>13537000.0</v>
+      </c>
+      <c r="AJ39">
+        <v>12669000.0</v>
+      </c>
+      <c r="AK39">
+        <v>10966000.0</v>
+      </c>
+      <c r="AL39">
+        <v>9415000.0</v>
+      </c>
+      <c r="AM39">
+        <v>8083000.0</v>
+      </c>
+      <c r="AN39">
+        <v>9094000.0</v>
+      </c>
+      <c r="AO39">
+        <v>9070000.0</v>
+      </c>
+      <c r="AP39">
+        <v>11330000.0</v>
+      </c>
+      <c r="AQ39">
+        <v>9970000.0</v>
+      </c>
+      <c r="AR39">
+        <v>2673000.0</v>
+      </c>
+      <c r="AS39">
+        <v>8351000.0</v>
+      </c>
+      <c r="AT39">
+        <v>8590000.0</v>
+      </c>
+      <c r="AU39">
+        <v>8879000.0</v>
+      </c>
+      <c r="AV39">
+        <v>6342000.0</v>
+      </c>
+      <c r="AW39">
+        <v>5910000.0</v>
+      </c>
+      <c r="AX39">
+        <v>4972000.0</v>
+      </c>
+      <c r="AY39">
+        <v>6227000.0</v>
+      </c>
+      <c r="AZ39">
+        <v>5564000.0</v>
+      </c>
+      <c r="BA39">
+        <v>5079000.0</v>
+      </c>
+      <c r="BB39">
+        <v>5025000.0</v>
+      </c>
+      <c r="BC39">
+        <v>8916000.0</v>
+      </c>
+      <c r="BD39">
+        <v>4269000.0</v>
+      </c>
+      <c r="BE39">
+        <v>4495000.0</v>
+      </c>
+      <c r="BF39">
+        <v>4752000.0</v>
+      </c>
+      <c r="BG39">
+        <v>3755000.0</v>
+      </c>
+      <c r="BH39">
+        <v>3618000.0</v>
+      </c>
+      <c r="BI39">
+        <v>3684000.0</v>
+      </c>
+      <c r="BJ39">
+        <v>4616000.0</v>
+      </c>
+      <c r="BK39">
+        <v>747000.0</v>
+      </c>
+      <c r="BL39">
+        <v>4364000.0</v>
+      </c>
+      <c r="BM39">
+        <v>5274000.0</v>
+      </c>
+      <c r="BN39">
+        <v>1038000.0</v>
+      </c>
+      <c r="BO39">
+        <v>685000.0</v>
+      </c>
+      <c r="BP39"/>
+      <c r="BQ39"/>
+      <c r="BR39"/>
+      <c r="BS39">
+        <v>5153000.0</v>
+      </c>
+      <c r="BT39"/>
+      <c r="BU39"/>
+      <c r="BV39"/>
+      <c r="BW39">
+        <v>486000.0</v>
+      </c>
+      <c r="BX39">
+        <v>606000.0</v>
+      </c>
+      <c r="BY39">
+        <v>308000.0</v>
+      </c>
+      <c r="BZ39">
+        <v>248000.0</v>
+      </c>
+      <c r="CA39">
+        <v>382000.0</v>
+      </c>
+      <c r="CB39"/>
+      <c r="CC39"/>
+      <c r="CD39">
+        <v>4525647.0</v>
+      </c>
+      <c r="CE39">
+        <v>877663.0</v>
+      </c>
+      <c r="CF39">
+        <v>4612768.0</v>
+      </c>
+      <c r="CG39">
+        <v>4110973.0</v>
+      </c>
+      <c r="CH39">
+        <v>2320159.0</v>
+      </c>
+      <c r="CI39">
+        <v>4978362.0</v>
+      </c>
+      <c r="CJ39">
+        <v>3066511.0</v>
+      </c>
+      <c r="CK39">
+        <v>3390786.0</v>
+      </c>
+      <c r="CL39">
+        <v>14694644.0</v>
+      </c>
+      <c r="CM39">
+        <v>3188649.0</v>
+      </c>
+      <c r="CN39">
+        <v>2863060.0</v>
+      </c>
+      <c r="CO39">
+        <v>5606731.0</v>
+      </c>
+      <c r="CP39"/>
+      <c r="CQ39">
+        <v>2891300.0</v>
+      </c>
+      <c r="CR39"/>
+      <c r="CS39"/>
+    </row>
+    <row r="40" spans="1:97">
+      <c r="A40" t="s">
+        <v>63</v>
+      </c>
+      <c r="B40"/>
+      <c r="C40">
+        <v>7370000.0</v>
+      </c>
+      <c r="D40">
+        <v>8509000.0</v>
+      </c>
+      <c r="E40">
+        <v>8509000.0</v>
+      </c>
+      <c r="F40">
+        <v>8493000.0</v>
+      </c>
+      <c r="G40">
+        <v>8508000.0</v>
+      </c>
+      <c r="H40">
+        <v>7826000.0</v>
+      </c>
+      <c r="I40">
+        <v>7805000.0</v>
+      </c>
+      <c r="J40">
+        <v>7792000.0</v>
+      </c>
+      <c r="K40">
+        <v>15329000.0</v>
+      </c>
+      <c r="L40">
+        <v>7599000.0</v>
+      </c>
+      <c r="M40">
+        <v>7597000.0</v>
+      </c>
+      <c r="N40">
+        <v>44135000.0</v>
+      </c>
+      <c r="O40">
+        <v>6834000.0</v>
+      </c>
+      <c r="P40">
+        <v>-629574000.0</v>
+      </c>
+      <c r="Q40">
+        <v>-630575000.0</v>
+      </c>
+      <c r="R40">
+        <v>7197000.0</v>
+      </c>
+      <c r="S40">
+        <v>-636479000.0</v>
+      </c>
+      <c r="T40">
+        <v>-612786000.0</v>
+      </c>
+      <c r="U40">
+        <v>5509000.0</v>
+      </c>
+      <c r="V40">
+        <v>4820000.0</v>
+      </c>
+      <c r="W40">
+        <v>4657000.0</v>
+      </c>
+      <c r="X40">
+        <v>5373000.0</v>
+      </c>
+      <c r="Y40">
+        <v>5233000.0</v>
+      </c>
+      <c r="Z40">
+        <v>4970000.0</v>
+      </c>
+      <c r="AA40">
+        <v>12510000.0</v>
+      </c>
+      <c r="AB40">
+        <v>11893000.0</v>
+      </c>
+      <c r="AC40">
+        <v>11799000.0</v>
+      </c>
+      <c r="AD40">
+        <v>11821000.0</v>
+      </c>
+      <c r="AE40">
+        <v>11658000.0</v>
+      </c>
+      <c r="AF40">
+        <v>11600000.0</v>
+      </c>
+      <c r="AG40">
+        <v>11628000.0</v>
+      </c>
+      <c r="AH40">
+        <v>11489000.0</v>
+      </c>
+      <c r="AI40">
+        <v>-647602000.0</v>
+      </c>
+      <c r="AJ40">
+        <v>6746000.0</v>
+      </c>
+      <c r="AK40">
+        <v>-652191000.0</v>
+      </c>
+      <c r="AL40">
+        <v>-546516000.0</v>
+      </c>
+      <c r="AM40">
+        <v>6125000.0</v>
+      </c>
+      <c r="AN40">
+        <v>6066000.0</v>
+      </c>
+      <c r="AO40">
+        <v>5578000.0</v>
+      </c>
+      <c r="AP40">
+        <v>5434000.0</v>
+      </c>
+      <c r="AQ40">
+        <v>5254000.0</v>
+      </c>
+      <c r="AR40">
+        <v>5043000.0</v>
+      </c>
+      <c r="AS40">
+        <v>4639000.0</v>
+      </c>
+      <c r="AT40">
+        <v>4418000.0</v>
+      </c>
+      <c r="AU40">
+        <v>4372000.0</v>
+      </c>
+      <c r="AV40">
+        <v>6625000.0</v>
+      </c>
+      <c r="AW40">
+        <v>3807000.0</v>
+      </c>
+      <c r="AX40">
+        <v>-258221000.0</v>
+      </c>
+      <c r="AY40">
+        <v>3591000.0</v>
+      </c>
+      <c r="AZ40">
+        <v>3360000.0</v>
+      </c>
+      <c r="BA40">
+        <v>3348000.0</v>
+      </c>
+      <c r="BB40">
+        <v>3151000.0</v>
+      </c>
+      <c r="BC40">
+        <v>-185580000.0</v>
+      </c>
+      <c r="BD40">
+        <v>2846000.0</v>
+      </c>
+      <c r="BE40">
+        <v>3655000.0</v>
+      </c>
+      <c r="BF40">
+        <v>3649000.0</v>
+      </c>
+      <c r="BG40">
+        <v>3647000.0</v>
+      </c>
+      <c r="BH40">
+        <v>1956000.0</v>
+      </c>
+      <c r="BI40">
+        <v>3647000.0</v>
+      </c>
+      <c r="BJ40">
+        <v>2133000.0</v>
+      </c>
+      <c r="BK40">
+        <v>2133000.0</v>
+      </c>
+      <c r="BL40">
+        <v>105504000.0</v>
+      </c>
+      <c r="BM40">
+        <v>104014000.0</v>
+      </c>
+      <c r="BN40">
+        <v>103799000.0</v>
+      </c>
+      <c r="BO40">
+        <v>1775000.0</v>
+      </c>
+      <c r="BP40">
+        <v>1775000.0</v>
+      </c>
+      <c r="BQ40">
+        <v>1775000.0</v>
+      </c>
+      <c r="BR40">
+        <v>1696000.0</v>
+      </c>
+      <c r="BS40">
+        <v>101722000.0</v>
+      </c>
+      <c r="BT40">
+        <v>91920000.0</v>
+      </c>
+      <c r="BU40">
+        <v>-5674000.0</v>
+      </c>
+      <c r="BV40">
+        <v>92605000.0</v>
+      </c>
+      <c r="BW40">
+        <v>4241000.0</v>
+      </c>
+      <c r="BX40">
+        <v>2403000.0</v>
+      </c>
+      <c r="BY40">
+        <v>3825000.0</v>
+      </c>
+      <c r="BZ40">
+        <v>3567000.0</v>
+      </c>
+      <c r="CA40">
+        <v>-6246000.0</v>
+      </c>
+      <c r="CB40">
+        <v>-265823.0</v>
+      </c>
+      <c r="CC40">
+        <v>-175245.0</v>
+      </c>
+      <c r="CD40">
+        <v>-308669.0</v>
+      </c>
+      <c r="CE40">
+        <v>9059002.0</v>
+      </c>
+      <c r="CF40">
+        <v>-168692.0</v>
+      </c>
+      <c r="CG40">
+        <v>-217218.0</v>
+      </c>
+      <c r="CH40">
+        <v>-310845.0</v>
+      </c>
+      <c r="CI40">
+        <v>8396862.0</v>
+      </c>
+      <c r="CJ40">
+        <v>-821940.0</v>
+      </c>
+      <c r="CK40">
+        <v>-746076.0</v>
+      </c>
+      <c r="CL40">
+        <v>-763149.0</v>
+      </c>
+      <c r="CM40">
+        <v>7082328.0</v>
+      </c>
+      <c r="CN40">
+        <v>-766584.0</v>
+      </c>
+      <c r="CO40">
+        <v>-906561.0</v>
+      </c>
+      <c r="CP40"/>
+      <c r="CQ40">
+        <v>10311880.0</v>
+      </c>
+      <c r="CR40"/>
+      <c r="CS40"/>
+    </row>
+    <row r="41" spans="1:97">
+      <c r="A41" t="s">
+        <v>64</v>
+      </c>
+      <c r="B41"/>
+      <c r="C41"/>
+      <c r="D41"/>
+      <c r="E41"/>
+      <c r="F41"/>
+      <c r="G41"/>
+      <c r="H41"/>
+      <c r="I41"/>
+      <c r="J41"/>
+      <c r="K41"/>
+      <c r="L41">
+        <v>8445000.0</v>
+      </c>
+      <c r="M41"/>
+      <c r="N41">
+        <v>8343000.0</v>
+      </c>
+      <c r="O41">
+        <v>8428000.0</v>
+      </c>
+      <c r="P41">
+        <v>8443000.0</v>
+      </c>
+      <c r="Q41">
+        <v>8314000.0</v>
+      </c>
+      <c r="R41">
+        <v>8093000.0</v>
+      </c>
+      <c r="S41">
+        <v>9067000.0</v>
+      </c>
+      <c r="T41">
+        <v>8248000.0</v>
+      </c>
+      <c r="U41">
+        <v>7794000.0</v>
+      </c>
+      <c r="V41">
+        <v>7219000.0</v>
+      </c>
+      <c r="W41">
+        <v>7041000.0</v>
+      </c>
+      <c r="X41">
+        <v>6915000.0</v>
+      </c>
+      <c r="Y41">
+        <v>6881000.0</v>
+      </c>
+      <c r="Z41">
+        <v>6756000.0</v>
+      </c>
+      <c r="AA41">
+        <v>6617000.0</v>
+      </c>
+      <c r="AB41">
+        <v>6440000.0</v>
+      </c>
+      <c r="AC41">
+        <v>6387000.0</v>
+      </c>
+      <c r="AD41">
+        <v>6213000.0</v>
+      </c>
+      <c r="AE41">
+        <v>6130000.0</v>
+      </c>
+      <c r="AF41">
+        <v>5920000.0</v>
+      </c>
+      <c r="AG41">
+        <v>5769000.0</v>
+      </c>
+      <c r="AH41">
+        <v>7028000.0</v>
+      </c>
+      <c r="AI41">
+        <v>6885000.0</v>
+      </c>
+      <c r="AJ41">
+        <v>6746000.0</v>
+      </c>
+      <c r="AK41">
+        <v>6600000.0</v>
+      </c>
+      <c r="AL41">
+        <v>6279000.0</v>
+      </c>
+      <c r="AM41">
+        <v>6125000.0</v>
+      </c>
+      <c r="AN41">
+        <v>6066000.0</v>
+      </c>
+      <c r="AO41">
+        <v>5578000.0</v>
+      </c>
+      <c r="AP41">
+        <v>5434000.0</v>
+      </c>
+      <c r="AQ41">
+        <v>5254000.0</v>
+      </c>
+      <c r="AR41">
+        <v>5043000.0</v>
+      </c>
+      <c r="AS41">
+        <v>4639000.0</v>
+      </c>
+      <c r="AT41">
+        <v>4418000.0</v>
+      </c>
+      <c r="AU41">
+        <v>4372000.0</v>
+      </c>
+      <c r="AV41">
+        <v>4037000.0</v>
+      </c>
+      <c r="AW41">
+        <v>3807000.0</v>
+      </c>
+      <c r="AX41">
+        <v>3717000.0</v>
+      </c>
+      <c r="AY41">
+        <v>3591000.0</v>
+      </c>
+      <c r="AZ41">
+        <v>3360000.0</v>
+      </c>
+      <c r="BA41">
+        <v>3348000.0</v>
+      </c>
+      <c r="BB41">
+        <v>3151000.0</v>
+      </c>
+      <c r="BC41">
+        <v>3024000.0</v>
+      </c>
+      <c r="BD41">
+        <v>2846000.0</v>
+      </c>
+      <c r="BE41">
+        <v>2393000.0</v>
+      </c>
+      <c r="BF41">
+        <v>2277000.0</v>
+      </c>
+      <c r="BG41">
+        <v>2232000.0</v>
+      </c>
+      <c r="BH41">
+        <v>1956000.0</v>
+      </c>
+      <c r="BI41">
+        <v>1892000.0</v>
+      </c>
+      <c r="BJ41">
+        <v>1815000.0</v>
+      </c>
+      <c r="BK41">
+        <v>1796000.0</v>
+      </c>
+      <c r="BL41">
+        <v>1704000.0</v>
+      </c>
+      <c r="BM41">
+        <v>1666000.0</v>
+      </c>
+      <c r="BN41"/>
+      <c r="BO41">
+        <v>1630000.0</v>
+      </c>
+      <c r="BP41"/>
+      <c r="BQ41"/>
+      <c r="BR41"/>
+      <c r="BS41">
+        <v>1629000.0</v>
+      </c>
+      <c r="BT41"/>
+      <c r="BU41"/>
+      <c r="BV41"/>
+      <c r="BW41"/>
+      <c r="BX41"/>
+      <c r="BY41"/>
+      <c r="BZ41"/>
+      <c r="CA41"/>
+      <c r="CB41"/>
+      <c r="CC41"/>
+      <c r="CD41"/>
+      <c r="CE41"/>
+      <c r="CF41"/>
+      <c r="CG41"/>
+      <c r="CH41"/>
+      <c r="CI41"/>
+      <c r="CJ41"/>
+      <c r="CK41"/>
+      <c r="CL41"/>
+      <c r="CM41"/>
+      <c r="CN41"/>
+      <c r="CO41"/>
+      <c r="CP41"/>
+      <c r="CQ41"/>
+      <c r="CR41"/>
+      <c r="CS41"/>
+    </row>
+    <row r="42" spans="1:97">
+      <c r="A42" t="s">
+        <v>65</v>
+      </c>
+      <c r="B42">
+        <v>640457000.0</v>
+      </c>
+      <c r="C42">
+        <v>641625000.0</v>
+      </c>
+      <c r="D42">
+        <v>639101000.0</v>
+      </c>
+      <c r="E42">
+        <v>637748000.0</v>
+      </c>
+      <c r="F42">
+        <v>637497000.0</v>
+      </c>
+      <c r="G42">
+        <v>637946000.0</v>
+      </c>
+      <c r="H42">
+        <v>636192000.0</v>
+      </c>
+      <c r="I42">
+        <v>627459000.0</v>
+      </c>
+      <c r="J42">
+        <v>627876000.0</v>
+      </c>
+      <c r="K42">
+        <v>628079000.0</v>
+      </c>
+      <c r="L42">
+        <v>626815000.0</v>
+      </c>
+      <c r="M42">
+        <v>626022000.0</v>
+      </c>
+      <c r="N42">
+        <v>627014000.0</v>
+      </c>
+      <c r="O42">
+        <v>624785000.0</v>
+      </c>
+      <c r="P42">
+        <v>623838000.0</v>
+      </c>
+      <c r="Q42">
+        <v>622593000.0</v>
+      </c>
+      <c r="R42">
+        <v>622064000.0</v>
+      </c>
+      <c r="S42">
+        <v>623462000.0</v>
+      </c>
+      <c r="T42">
+        <v>618963000.0</v>
+      </c>
+      <c r="U42">
+        <v>589764000.0</v>
+      </c>
+      <c r="V42">
+        <v>563338000.0</v>
+      </c>
+      <c r="W42">
+        <v>562250000.0</v>
+      </c>
+      <c r="X42">
+        <v>560129000.0</v>
+      </c>
+      <c r="Y42">
+        <v>558516000.0</v>
+      </c>
+      <c r="Z42">
+        <v>556729000.0</v>
+      </c>
+      <c r="AA42">
+        <v>554816000.0</v>
+      </c>
+      <c r="AB42">
+        <v>540116000.0</v>
+      </c>
+      <c r="AC42">
+        <v>533583000.0</v>
+      </c>
+      <c r="AD42">
+        <v>528815000.0</v>
+      </c>
+      <c r="AE42">
+        <v>527662000.0</v>
+      </c>
+      <c r="AF42">
+        <v>525780000.0</v>
+      </c>
+      <c r="AG42">
+        <v>524191000.0</v>
+      </c>
+      <c r="AH42">
+        <v>522730000.0</v>
+      </c>
+      <c r="AI42">
+        <v>521314000.0</v>
+      </c>
+      <c r="AJ42">
+        <v>509774000.0</v>
+      </c>
+      <c r="AK42">
+        <v>507227000.0</v>
+      </c>
+      <c r="AL42">
+        <v>403783000.0</v>
+      </c>
+      <c r="AM42">
+        <v>396494000.0</v>
+      </c>
+      <c r="AN42">
+        <v>390966000.0</v>
+      </c>
+      <c r="AO42">
+        <v>372650000.0</v>
+      </c>
+      <c r="AP42">
+        <v>361250000.0</v>
+      </c>
+      <c r="AQ42">
+        <v>359971000.0</v>
+      </c>
+      <c r="AR42">
+        <v>358136000.0</v>
+      </c>
+      <c r="AS42">
+        <v>356517000.0</v>
+      </c>
+      <c r="AT42">
+        <v>305862000.0</v>
+      </c>
+      <c r="AU42">
+        <v>304078000.0</v>
+      </c>
+      <c r="AV42">
+        <v>302483000.0</v>
+      </c>
+      <c r="AW42">
+        <v>299291000.0</v>
+      </c>
+      <c r="AX42">
+        <v>292040000.0</v>
+      </c>
+      <c r="AY42">
+        <v>291571000.0</v>
+      </c>
+      <c r="AZ42">
+        <v>231001000.0</v>
+      </c>
+      <c r="BA42">
+        <v>225916000.0</v>
+      </c>
+      <c r="BB42">
+        <v>225365000.0</v>
+      </c>
+      <c r="BC42">
+        <v>224237000.0</v>
+      </c>
+      <c r="BD42">
+        <v>223007000.0</v>
+      </c>
+      <c r="BE42">
+        <v>164231000.0</v>
+      </c>
+      <c r="BF42">
+        <v>162870000.0</v>
+      </c>
+      <c r="BG42">
+        <v>158127000.0</v>
+      </c>
+      <c r="BH42">
+        <v>153105000.0</v>
+      </c>
+      <c r="BI42">
+        <v>153170000.0</v>
+      </c>
+      <c r="BJ42">
+        <v>134554000.0</v>
+      </c>
+      <c r="BK42">
+        <v>132913000.0</v>
+      </c>
+      <c r="BL42">
+        <v>93378000.0</v>
+      </c>
+      <c r="BM42">
+        <v>107169000.0</v>
+      </c>
+      <c r="BN42">
+        <v>106377000.0</v>
+      </c>
+      <c r="BO42">
+        <v>104386000.0</v>
+      </c>
+      <c r="BP42">
+        <v>102836000.0</v>
+      </c>
+      <c r="BQ42">
+        <v>101298000.0</v>
+      </c>
+      <c r="BR42">
+        <v>99783000.0</v>
+      </c>
+      <c r="BS42">
+        <v>69188000.0</v>
+      </c>
+      <c r="BT42">
+        <v>69188000.0</v>
+      </c>
+      <c r="BU42">
+        <v>69794000.0</v>
+      </c>
+      <c r="BV42">
+        <v>72273000.0</v>
+      </c>
+      <c r="BW42">
+        <v>72273000.0</v>
+      </c>
+      <c r="BX42">
+        <v>99441000.0</v>
+      </c>
+      <c r="BY42">
+        <v>72273000.0</v>
+      </c>
+      <c r="BZ42">
+        <v>72274000.0</v>
+      </c>
+      <c r="CA42">
+        <v>96271000.0</v>
+      </c>
+      <c r="CB42">
+        <v>94918217.0</v>
+      </c>
+      <c r="CC42">
+        <v>91992255.0</v>
+      </c>
+      <c r="CD42">
+        <v>66420123.0</v>
+      </c>
+      <c r="CE42">
+        <v>62560000.0</v>
+      </c>
+      <c r="CF42">
+        <v>74053206.0</v>
+      </c>
+      <c r="CG42">
+        <v>69905050.0</v>
+      </c>
+      <c r="CH42">
+        <v>65810799.0</v>
+      </c>
+      <c r="CI42">
+        <v>45527152.0</v>
+      </c>
+      <c r="CJ42">
+        <v>59924851.0</v>
+      </c>
+      <c r="CK42">
+        <v>58909141.0</v>
+      </c>
+      <c r="CL42">
+        <v>45529255.0</v>
+      </c>
+      <c r="CM42">
+        <v>45527152.0</v>
+      </c>
+      <c r="CN42">
+        <v>45529255.0</v>
+      </c>
+      <c r="CO42">
+        <v>45529255.0</v>
+      </c>
+      <c r="CP42"/>
+      <c r="CQ42">
+        <v>45529255.0</v>
+      </c>
+      <c r="CR42"/>
+      <c r="CS42"/>
+    </row>
+    <row r="43" spans="1:97">
+      <c r="A43" t="s">
+        <v>66</v>
+      </c>
+      <c r="B43"/>
+      <c r="C43"/>
+      <c r="D43"/>
+      <c r="E43"/>
+      <c r="F43"/>
+      <c r="G43"/>
+      <c r="H43"/>
+      <c r="I43"/>
+      <c r="J43"/>
+      <c r="K43"/>
+      <c r="L43"/>
+      <c r="M43"/>
+      <c r="N43"/>
+      <c r="O43"/>
+      <c r="P43"/>
+      <c r="Q43"/>
+      <c r="R43"/>
+      <c r="S43"/>
+      <c r="T43"/>
+      <c r="U43"/>
+      <c r="V43"/>
+      <c r="W43"/>
+      <c r="X43"/>
+      <c r="Y43"/>
+      <c r="Z43"/>
+      <c r="AA43"/>
+      <c r="AB43"/>
+      <c r="AC43"/>
+      <c r="AD43"/>
+      <c r="AE43"/>
+      <c r="AF43"/>
+      <c r="AG43"/>
+      <c r="AH43"/>
+      <c r="AI43"/>
+      <c r="AJ43"/>
+      <c r="AK43"/>
+      <c r="AL43"/>
+      <c r="AM43"/>
+      <c r="AN43"/>
+      <c r="AO43"/>
+      <c r="AP43"/>
+      <c r="AQ43"/>
+      <c r="AR43"/>
+      <c r="AS43"/>
+      <c r="AT43"/>
+      <c r="AU43"/>
+      <c r="AV43"/>
+      <c r="AW43"/>
+      <c r="AX43"/>
+      <c r="AY43"/>
+      <c r="AZ43"/>
+      <c r="BA43"/>
+      <c r="BB43"/>
+      <c r="BC43"/>
+      <c r="BD43"/>
+      <c r="BE43"/>
+      <c r="BF43"/>
+      <c r="BG43"/>
+      <c r="BH43"/>
+      <c r="BI43"/>
+      <c r="BJ43"/>
+      <c r="BK43"/>
+      <c r="BL43"/>
+      <c r="BM43"/>
+      <c r="BN43"/>
+      <c r="BO43"/>
+      <c r="BP43"/>
+      <c r="BQ43"/>
+      <c r="BR43"/>
+      <c r="BS43"/>
+      <c r="BT43"/>
+      <c r="BU43"/>
+      <c r="BV43"/>
+      <c r="BW43"/>
+      <c r="BX43"/>
+      <c r="BY43"/>
+      <c r="BZ43"/>
+      <c r="CA43"/>
+      <c r="CB43"/>
+      <c r="CC43"/>
+      <c r="CD43"/>
+      <c r="CE43"/>
+      <c r="CF43"/>
+      <c r="CG43"/>
+      <c r="CH43"/>
+      <c r="CI43"/>
+      <c r="CJ43"/>
+      <c r="CK43"/>
+      <c r="CL43"/>
+      <c r="CM43"/>
+      <c r="CN43"/>
+      <c r="CO43"/>
+      <c r="CP43"/>
+      <c r="CQ43"/>
+      <c r="CR43"/>
+      <c r="CS43"/>
+    </row>
+    <row r="44" spans="1:97">
+      <c r="A44" t="s">
+        <v>67</v>
+      </c>
+      <c r="B44"/>
+      <c r="C44"/>
+      <c r="D44"/>
+      <c r="E44"/>
+      <c r="F44"/>
+      <c r="G44"/>
+      <c r="H44"/>
+      <c r="I44"/>
+      <c r="J44"/>
+      <c r="K44"/>
+      <c r="L44"/>
+      <c r="M44"/>
+      <c r="N44"/>
+      <c r="O44"/>
+      <c r="P44"/>
+      <c r="Q44"/>
+      <c r="R44"/>
+      <c r="S44"/>
+      <c r="T44"/>
+      <c r="U44"/>
+      <c r="V44"/>
+      <c r="W44"/>
+      <c r="X44"/>
+      <c r="Y44"/>
+      <c r="Z44"/>
+      <c r="AA44"/>
+      <c r="AB44"/>
+      <c r="AC44"/>
+      <c r="AD44"/>
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+      <c r="AG44">
+        <v>0.0</v>
+      </c>
+      <c r="AH44">
+        <v>0.0</v>
+      </c>
+      <c r="AI44">
+        <v>0.0</v>
+      </c>
+      <c r="AJ44">
+        <v>0.0</v>
+      </c>
+      <c r="AK44">
+        <v>0.0</v>
+      </c>
+      <c r="AL44">
+        <v>0.0</v>
+      </c>
+      <c r="AM44">
+        <v>0.0</v>
+      </c>
+      <c r="AN44">
+        <v>0.0</v>
+      </c>
+      <c r="AO44">
+        <v>0.0</v>
+      </c>
+      <c r="AP44">
+        <v>0.0</v>
+      </c>
+      <c r="AQ44">
+        <v>0.0</v>
+      </c>
+      <c r="AR44">
+        <v>0.0</v>
+      </c>
+      <c r="AS44">
+        <v>0.0</v>
+      </c>
+      <c r="AT44">
+        <v>0.0</v>
+      </c>
+      <c r="AU44">
+        <v>0.0</v>
+      </c>
+      <c r="AV44">
+        <v>0.0</v>
+      </c>
+      <c r="AW44">
+        <v>0.0</v>
+      </c>
+      <c r="AX44">
+        <v>0.0</v>
+      </c>
+      <c r="AY44">
+        <v>0.0</v>
+      </c>
+      <c r="AZ44"/>
+      <c r="BA44">
+        <v>0.0</v>
+      </c>
+      <c r="BB44">
+        <v>0.0</v>
+      </c>
+      <c r="BC44">
+        <v>0.0</v>
+      </c>
+      <c r="BD44">
+        <v>0.0</v>
+      </c>
+      <c r="BE44">
+        <v>0.0</v>
+      </c>
+      <c r="BF44">
+        <v>0.0</v>
+      </c>
+      <c r="BG44">
+        <v>0.0</v>
+      </c>
+      <c r="BH44">
+        <v>0.0</v>
+      </c>
+      <c r="BI44">
+        <v>0.0</v>
+      </c>
+      <c r="BJ44"/>
+      <c r="BK44"/>
+      <c r="BL44"/>
+      <c r="BM44"/>
+      <c r="BN44"/>
+      <c r="BO44"/>
+      <c r="BP44"/>
+      <c r="BQ44"/>
+      <c r="BR44"/>
+      <c r="BS44"/>
+      <c r="BT44"/>
+      <c r="BU44"/>
+      <c r="BV44"/>
+      <c r="BW44"/>
+      <c r="BX44"/>
+      <c r="BY44"/>
+      <c r="BZ44"/>
+      <c r="CA44"/>
+      <c r="CB44"/>
+      <c r="CC44"/>
+      <c r="CD44"/>
+      <c r="CE44"/>
+      <c r="CF44"/>
+      <c r="CG44"/>
+      <c r="CH44"/>
+      <c r="CI44"/>
+      <c r="CJ44"/>
+      <c r="CK44"/>
+      <c r="CL44"/>
+      <c r="CM44"/>
+      <c r="CN44"/>
+      <c r="CO44"/>
+      <c r="CP44"/>
+      <c r="CQ44"/>
+      <c r="CR44"/>
+      <c r="CS44"/>
+    </row>
+    <row r="45" spans="1:97">
+      <c r="A45" t="s">
+        <v>68</v>
+      </c>
+      <c r="B45">
+        <v>10772000.0</v>
+      </c>
+      <c r="C45">
+        <v>10854000.0</v>
+      </c>
+      <c r="D45">
+        <v>10341000.0</v>
+      </c>
+      <c r="E45">
+        <v>10367000.0</v>
+      </c>
+      <c r="F45">
+        <v>10393000.0</v>
+      </c>
+      <c r="G45">
+        <v>10486000.0</v>
+      </c>
+      <c r="H45">
+        <v>10449000.0</v>
+      </c>
+      <c r="I45">
+        <v>10471000.0</v>
+      </c>
+      <c r="J45">
+        <v>10406000.0</v>
+      </c>
+      <c r="K45">
+        <v>10428000.0</v>
+      </c>
+      <c r="L45">
+        <v>10450000.0</v>
+      </c>
+      <c r="M45">
+        <v>10471000.0</v>
+      </c>
+      <c r="N45">
+        <v>10493000.0</v>
+      </c>
+      <c r="O45">
+        <v>10522000.0</v>
+      </c>
+      <c r="P45"/>
+      <c r="Q45"/>
+      <c r="R45"/>
+      <c r="S45"/>
+      <c r="T45"/>
+      <c r="U45"/>
+      <c r="V45"/>
+      <c r="W45"/>
+      <c r="X45"/>
+      <c r="Y45"/>
+      <c r="Z45"/>
+      <c r="AA45"/>
+      <c r="AB45"/>
+      <c r="AC45"/>
+      <c r="AD45"/>
+      <c r="AE45"/>
+      <c r="AF45"/>
+      <c r="AG45"/>
+      <c r="AH45">
+        <v>1012577000.0</v>
+      </c>
+      <c r="AI45">
+        <v>1018420000.0</v>
+      </c>
+      <c r="AJ45">
+        <v>1020290000.0</v>
+      </c>
+      <c r="AK45">
+        <v>1021857000.0</v>
+      </c>
+      <c r="AL45">
+        <v>811862000.0</v>
+      </c>
+      <c r="AM45">
+        <v>813052000.0</v>
+      </c>
+      <c r="AN45">
+        <v>814841000.0</v>
+      </c>
+      <c r="AO45">
+        <v>745803000.0</v>
+      </c>
+      <c r="AP45">
+        <v>744278000.0</v>
+      </c>
+      <c r="AQ45">
+        <v>745958000.0</v>
+      </c>
+      <c r="AR45">
+        <v>746682000.0</v>
+      </c>
+      <c r="AS45">
+        <v>650027000.0</v>
+      </c>
+      <c r="AT45">
+        <v>606789000.0</v>
+      </c>
+      <c r="AU45">
+        <v>602068000.0</v>
+      </c>
+      <c r="AV45"/>
+      <c r="AW45">
+        <v>477913000.0</v>
+      </c>
+      <c r="AX45">
+        <v>478712000.0</v>
+      </c>
+      <c r="AY45">
+        <v>480266000.0</v>
+      </c>
+      <c r="AZ45">
+        <v>420642000.0</v>
+      </c>
+      <c r="BA45">
+        <v>422370000.0</v>
+      </c>
+      <c r="BB45">
+        <v>379731000.0</v>
+      </c>
+      <c r="BC45">
+        <v>355749000.0</v>
+      </c>
+      <c r="BD45">
+        <v>337918000.0</v>
+      </c>
+      <c r="BE45">
+        <v>255518000.0</v>
+      </c>
+      <c r="BF45">
+        <v>247703000.0</v>
+      </c>
+      <c r="BG45">
+        <v>246888000.0</v>
+      </c>
+      <c r="BH45">
+        <v>197727000.0</v>
+      </c>
+      <c r="BI45">
+        <v>172872000.0</v>
+      </c>
+      <c r="BJ45">
+        <v>164798000.0</v>
+      </c>
+      <c r="BK45">
+        <v>165398000.0</v>
+      </c>
+      <c r="BL45">
+        <v>158659000.0</v>
+      </c>
+      <c r="BM45">
+        <v>156444000.0</v>
+      </c>
+      <c r="BN45">
+        <v>157459000.0</v>
+      </c>
+      <c r="BO45">
+        <v>158398000.0</v>
+      </c>
+      <c r="BP45">
+        <v>158922000.0</v>
+      </c>
+      <c r="BQ45">
+        <v>159407000.0</v>
+      </c>
+      <c r="BR45">
+        <v>160346000.0</v>
+      </c>
+      <c r="BS45">
+        <v>150847000.0</v>
+      </c>
+      <c r="BT45">
+        <v>151115000.0</v>
+      </c>
+      <c r="BU45">
+        <v>151315000.0</v>
+      </c>
+      <c r="BV45">
+        <v>154266000.0</v>
+      </c>
+      <c r="BW45">
+        <v>154392000.0</v>
+      </c>
+      <c r="BX45">
+        <v>146993000.0</v>
+      </c>
+      <c r="BY45">
+        <v>147691000.0</v>
+      </c>
+      <c r="BZ45">
+        <v>148375000.0</v>
+      </c>
+      <c r="CA45">
+        <v>149599000.0</v>
+      </c>
+      <c r="CB45">
+        <v>151382363.0</v>
+      </c>
+      <c r="CC45">
+        <v>152211225.0</v>
+      </c>
+      <c r="CD45">
+        <v>152933326.0</v>
+      </c>
+      <c r="CE45">
+        <v>153964990.0</v>
+      </c>
+      <c r="CF45">
+        <v>137379365.0</v>
+      </c>
+      <c r="CG45">
+        <v>130452171.0</v>
+      </c>
+      <c r="CH45">
+        <v>131316330.0</v>
+      </c>
+      <c r="CI45">
+        <v>126547214.0</v>
+      </c>
+      <c r="CJ45">
+        <v>127375496.0</v>
+      </c>
+      <c r="CK45">
+        <v>119146165.0</v>
+      </c>
+      <c r="CL45">
+        <v>119571894.0</v>
+      </c>
+      <c r="CM45">
+        <v>120256354.0</v>
+      </c>
+      <c r="CN45">
+        <v>107853291.0</v>
+      </c>
+      <c r="CO45">
+        <v>108368821.0</v>
+      </c>
+      <c r="CP45"/>
+      <c r="CQ45">
+        <v>109293781.0</v>
+      </c>
+      <c r="CR45"/>
+      <c r="CS45"/>
+    </row>
+    <row r="46" spans="1:97">
+      <c r="A46" t="s">
+        <v>69</v>
+      </c>
+      <c r="B46">
+        <v>10289000.0</v>
+      </c>
+      <c r="C46">
+        <v>10315000.0</v>
+      </c>
+      <c r="D46">
+        <v>10341000.0</v>
+      </c>
+      <c r="E46">
+        <v>10367000.0</v>
+      </c>
+      <c r="F46">
+        <v>10393000.0</v>
+      </c>
+      <c r="G46">
+        <v>10486000.0</v>
+      </c>
+      <c r="H46">
+        <v>10449000.0</v>
+      </c>
+      <c r="I46">
+        <v>10471000.0</v>
+      </c>
+      <c r="J46">
+        <v>10406000.0</v>
+      </c>
+      <c r="K46">
+        <v>980819000.0</v>
+      </c>
+      <c r="L46">
+        <v>10450000.0</v>
+      </c>
+      <c r="M46">
+        <v>10471000.0</v>
+      </c>
+      <c r="N46">
+        <v>10600000.0</v>
+      </c>
+      <c r="O46">
+        <v>10522000.0</v>
+      </c>
+      <c r="P46">
+        <v>145000.0</v>
+      </c>
+      <c r="Q46">
+        <v>171000.0</v>
+      </c>
+      <c r="R46">
+        <v>205000.0</v>
+      </c>
+      <c r="S46">
+        <v>222000.0</v>
+      </c>
+      <c r="T46">
+        <v>316000.0</v>
+      </c>
+      <c r="U46">
+        <v>432000.0</v>
+      </c>
+      <c r="V46">
+        <v>548000.0</v>
+      </c>
+      <c r="W46">
+        <v>943306000.0</v>
+      </c>
+      <c r="X46">
+        <v>948473000.0</v>
+      </c>
+      <c r="Y46">
+        <v>952551000.0</v>
+      </c>
+      <c r="Z46">
+        <v>957907000.0</v>
+      </c>
+      <c r="AA46">
+        <v>963350000.0</v>
+      </c>
+      <c r="AB46">
+        <v>931472000.0</v>
+      </c>
+      <c r="AC46">
+        <v>933991000.0</v>
+      </c>
+      <c r="AD46">
+        <v>938938000.0</v>
+      </c>
+      <c r="AE46"/>
+      <c r="AF46">
+        <v>1001144000.0</v>
+      </c>
+      <c r="AG46">
+        <v>1008086000.0</v>
+      </c>
+      <c r="AH46">
+        <v>1012577000.0</v>
+      </c>
+      <c r="AI46">
+        <v>1018420000.0</v>
+      </c>
+      <c r="AJ46">
+        <v>1020290000.0</v>
+      </c>
+      <c r="AK46">
+        <v>1021857000.0</v>
+      </c>
+      <c r="AL46">
+        <v>811862000.0</v>
+      </c>
+      <c r="AM46">
+        <v>813052000.0</v>
+      </c>
+      <c r="AN46">
+        <v>814841000.0</v>
+      </c>
+      <c r="AO46">
+        <v>745803000.0</v>
+      </c>
+      <c r="AP46">
+        <v>744278000.0</v>
+      </c>
+      <c r="AQ46">
+        <v>745958000.0</v>
+      </c>
+      <c r="AR46">
+        <v>746682000.0</v>
+      </c>
+      <c r="AS46">
+        <v>650027000.0</v>
+      </c>
+      <c r="AT46">
+        <v>606789000.0</v>
+      </c>
+      <c r="AU46">
+        <v>602068000.0</v>
+      </c>
+      <c r="AV46">
+        <v>514779000.0</v>
+      </c>
+      <c r="AW46">
+        <v>477913000.0</v>
+      </c>
+      <c r="AX46">
+        <v>478712000.0</v>
+      </c>
+      <c r="AY46">
+        <v>480266000.0</v>
+      </c>
+      <c r="AZ46">
+        <v>420642000.0</v>
+      </c>
+      <c r="BA46">
+        <v>422370000.0</v>
+      </c>
+      <c r="BB46">
+        <v>379731000.0</v>
+      </c>
+      <c r="BC46">
+        <v>355749000.0</v>
+      </c>
+      <c r="BD46">
+        <v>337918000.0</v>
+      </c>
+      <c r="BE46">
+        <v>255518000.0</v>
+      </c>
+      <c r="BF46">
+        <v>247703000.0</v>
+      </c>
+      <c r="BG46">
+        <v>246888000.0</v>
+      </c>
+      <c r="BH46">
+        <v>197727000.0</v>
+      </c>
+      <c r="BI46">
+        <v>172872000.0</v>
+      </c>
+      <c r="BJ46">
+        <v>164798000.0</v>
+      </c>
+      <c r="BK46">
+        <v>165398000.0</v>
+      </c>
+      <c r="BL46">
+        <v>158659000.0</v>
+      </c>
+      <c r="BM46">
+        <v>156444000.0</v>
+      </c>
+      <c r="BN46">
+        <v>157459000.0</v>
+      </c>
+      <c r="BO46">
+        <v>158398000.0</v>
+      </c>
+      <c r="BP46">
+        <v>158922000.0</v>
+      </c>
+      <c r="BQ46">
+        <v>159407000.0</v>
+      </c>
+      <c r="BR46">
+        <v>160346000.0</v>
+      </c>
+      <c r="BS46">
+        <v>150847000.0</v>
+      </c>
+      <c r="BT46">
+        <v>151115000.0</v>
+      </c>
+      <c r="BU46">
+        <v>151315000.0</v>
+      </c>
+      <c r="BV46">
+        <v>154266000.0</v>
+      </c>
+      <c r="BW46">
+        <v>154392000.0</v>
+      </c>
+      <c r="BX46">
+        <v>146993000.0</v>
+      </c>
+      <c r="BY46">
+        <v>147691000.0</v>
+      </c>
+      <c r="BZ46">
+        <v>148375000.0</v>
+      </c>
+      <c r="CA46">
+        <v>149599000.0</v>
+      </c>
+      <c r="CB46">
+        <v>151382363.0</v>
+      </c>
+      <c r="CC46">
+        <v>152211225.0</v>
+      </c>
+      <c r="CD46">
+        <v>152933326.0</v>
+      </c>
+      <c r="CE46">
+        <v>153964990.0</v>
+      </c>
+      <c r="CF46">
+        <v>137379365.0</v>
+      </c>
+      <c r="CG46">
+        <v>130452171.0</v>
+      </c>
+      <c r="CH46">
+        <v>131316330.0</v>
+      </c>
+      <c r="CI46">
+        <v>126547214.0</v>
+      </c>
+      <c r="CJ46">
+        <v>127375496.0</v>
+      </c>
+      <c r="CK46">
+        <v>119146165.0</v>
+      </c>
+      <c r="CL46">
+        <v>119571894.0</v>
+      </c>
+      <c r="CM46">
+        <v>120256354.0</v>
+      </c>
+      <c r="CN46">
+        <v>107853291.0</v>
+      </c>
+      <c r="CO46">
+        <v>108368821.0</v>
+      </c>
+      <c r="CP46"/>
+      <c r="CQ46">
+        <v>109293781.0</v>
+      </c>
+      <c r="CR46"/>
+      <c r="CS46"/>
+    </row>
+    <row r="47" spans="1:97">
+      <c r="A47" t="s">
+        <v>70</v>
+      </c>
+      <c r="B47"/>
+      <c r="C47">
+        <v>1100026000.0</v>
+      </c>
+      <c r="D47">
+        <v>1047343000.0</v>
+      </c>
+      <c r="E47">
+        <v>1048944000.0</v>
+      </c>
+      <c r="F47">
+        <v>1009267000.0</v>
+      </c>
+      <c r="G47">
+        <v>1012175000.0</v>
+      </c>
+      <c r="H47">
+        <v>1010083000.0</v>
+      </c>
+      <c r="I47"/>
+      <c r="J47"/>
+      <c r="K47"/>
+      <c r="L47">
+        <v>1012475000.0</v>
+      </c>
+      <c r="M47">
+        <v>1006188000.0</v>
+      </c>
+      <c r="N47">
+        <v>986966000.0</v>
+      </c>
+      <c r="O47">
+        <v>1001401000.0</v>
+      </c>
+      <c r="P47">
+        <v>994521000.0</v>
+      </c>
+      <c r="Q47">
+        <v>999142000.0</v>
+      </c>
+      <c r="R47">
+        <v>1002478000.0</v>
+      </c>
+      <c r="S47">
+        <v>1006808000.0</v>
+      </c>
+      <c r="T47">
+        <v>981891000.0</v>
+      </c>
+      <c r="U47">
+        <v>932915000.0</v>
+      </c>
+      <c r="V47">
+        <v>937609000.0</v>
+      </c>
+      <c r="W47">
+        <v>942714000.0</v>
+      </c>
+      <c r="X47">
+        <v>947660000.0</v>
+      </c>
+      <c r="Y47">
+        <v>951668000.0</v>
+      </c>
+      <c r="Z47">
+        <v>956802000.0</v>
+      </c>
+      <c r="AA47">
+        <v>944949000.0</v>
+      </c>
+      <c r="AB47">
+        <v>931472000.0</v>
+      </c>
+      <c r="AC47">
+        <v>933130000.0</v>
+      </c>
+      <c r="AD47">
+        <v>936515000.0</v>
+      </c>
+      <c r="AE47">
+        <v>938938000.0</v>
+      </c>
+      <c r="AF47">
+        <v>1001144000.0</v>
+      </c>
+      <c r="AG47">
+        <v>1008086000.0</v>
+      </c>
+      <c r="AH47">
+        <v>1012577000.0</v>
+      </c>
+      <c r="AI47">
+        <v>1018420000.0</v>
+      </c>
+      <c r="AJ47">
+        <v>1020290000.0</v>
+      </c>
+      <c r="AK47">
+        <v>1021857000.0</v>
+      </c>
+      <c r="AL47">
+        <v>811862000.0</v>
+      </c>
+      <c r="AM47">
+        <v>813052000.0</v>
+      </c>
+      <c r="AN47">
+        <v>814841000.0</v>
+      </c>
+      <c r="AO47">
+        <v>745803000.0</v>
+      </c>
+      <c r="AP47">
+        <v>744278000.0</v>
+      </c>
+      <c r="AQ47">
+        <v>745958000.0</v>
+      </c>
+      <c r="AR47">
+        <v>746682000.0</v>
+      </c>
+      <c r="AS47">
+        <v>650027000.0</v>
+      </c>
+      <c r="AT47">
+        <v>606789000.0</v>
+      </c>
+      <c r="AU47">
+        <v>602068000.0</v>
+      </c>
+      <c r="AV47">
+        <v>514779000.0</v>
+      </c>
+      <c r="AW47">
+        <v>477913000.0</v>
+      </c>
+      <c r="AX47">
+        <v>478712000.0</v>
+      </c>
+      <c r="AY47">
+        <v>480266000.0</v>
+      </c>
+      <c r="AZ47">
+        <v>420642000.0</v>
+      </c>
+      <c r="BA47">
+        <v>422370000.0</v>
+      </c>
+      <c r="BB47">
+        <v>379731000.0</v>
+      </c>
+      <c r="BC47">
+        <v>355749000.0</v>
+      </c>
+      <c r="BD47">
+        <v>337918000.0</v>
+      </c>
+      <c r="BE47">
+        <v>255518000.0</v>
+      </c>
+      <c r="BF47">
+        <v>247703000.0</v>
+      </c>
+      <c r="BG47">
+        <v>246888000.0</v>
+      </c>
+      <c r="BH47">
+        <v>197727000.0</v>
+      </c>
+      <c r="BI47">
+        <v>171704000.0</v>
+      </c>
+      <c r="BJ47"/>
+      <c r="BK47"/>
+      <c r="BL47"/>
+      <c r="BM47"/>
+      <c r="BN47"/>
+      <c r="BO47"/>
+      <c r="BP47"/>
+      <c r="BQ47"/>
+      <c r="BR47"/>
+      <c r="BS47"/>
+      <c r="BT47"/>
+      <c r="BU47"/>
+      <c r="BV47"/>
+      <c r="BW47"/>
+      <c r="BX47"/>
+      <c r="BY47"/>
+      <c r="BZ47"/>
+      <c r="CA47"/>
+      <c r="CB47"/>
+      <c r="CC47"/>
+      <c r="CD47"/>
+      <c r="CE47"/>
+      <c r="CF47"/>
+      <c r="CG47"/>
+      <c r="CH47"/>
+      <c r="CI47"/>
+      <c r="CJ47"/>
+      <c r="CK47"/>
+      <c r="CL47"/>
+      <c r="CM47"/>
+      <c r="CN47"/>
+      <c r="CO47"/>
+      <c r="CP47"/>
+      <c r="CQ47"/>
+      <c r="CR47"/>
+      <c r="CS47"/>
+    </row>
+    <row r="48" spans="1:97">
+      <c r="A48" t="s">
+        <v>71</v>
+      </c>
+      <c r="B48">
+        <v>-179486000.0</v>
+      </c>
+      <c r="C48">
+        <v>-183586000.0</v>
+      </c>
+      <c r="D48">
+        <v>-199141000.0</v>
+      </c>
+      <c r="E48">
+        <v>-210587000.0</v>
+      </c>
+      <c r="F48">
+        <v>-208754000.0</v>
+      </c>
+      <c r="G48">
+        <v>-205557000.0</v>
+      </c>
+      <c r="H48">
+        <v>-216044000.0</v>
+      </c>
+      <c r="I48">
+        <v>-217401000.0</v>
+      </c>
+      <c r="J48">
+        <v>-213798000.0</v>
+      </c>
+      <c r="K48">
+        <v>-216963000.0</v>
+      </c>
+      <c r="L48">
+        <v>-212551000.0</v>
+      </c>
+      <c r="M48">
+        <v>-209087000.0</v>
+      </c>
+      <c r="N48">
+        <v>-214450000.0</v>
+      </c>
+      <c r="O48">
+        <v>-212366000.0</v>
+      </c>
+      <c r="P48">
+        <v>-226374000.0</v>
+      </c>
+      <c r="Q48">
+        <v>-224363000.0</v>
+      </c>
+      <c r="R48">
+        <v>-222792000.0</v>
+      </c>
+      <c r="S48">
+        <v>-223973000.0</v>
+      </c>
+      <c r="T48">
+        <v>-221277000.0</v>
+      </c>
+      <c r="U48">
+        <v>-218842000.0</v>
+      </c>
+      <c r="V48">
+        <v>-219016000.0</v>
+      </c>
+      <c r="W48">
+        <v>-215809000.0</v>
+      </c>
+      <c r="X48">
+        <v>-214468000.0</v>
+      </c>
+      <c r="Y48">
+        <v>-210921000.0</v>
+      </c>
+      <c r="Z48">
+        <v>-206886000.0</v>
+      </c>
+      <c r="AA48">
+        <v>-204049000.0</v>
+      </c>
+      <c r="AB48">
+        <v>-207824000.0</v>
+      </c>
+      <c r="AC48">
+        <v>-198056000.0</v>
+      </c>
+      <c r="AD48">
+        <v>-189938000.0</v>
+      </c>
+      <c r="AE48">
+        <v>-181361000.0</v>
+      </c>
+      <c r="AF48">
+        <v>-198199000.0</v>
+      </c>
+      <c r="AG48">
+        <v>-194518000.0</v>
+      </c>
+      <c r="AH48">
+        <v>-184853000.0</v>
+      </c>
+      <c r="AI48">
+        <v>-176684000.0</v>
+      </c>
+      <c r="AJ48">
+        <v>-167397000.0</v>
+      </c>
+      <c r="AK48">
+        <v>-159413000.0</v>
+      </c>
+      <c r="AL48">
+        <v>-148828000.0</v>
+      </c>
+      <c r="AM48">
+        <v>-141695000.0</v>
+      </c>
+      <c r="AN48">
+        <v>-133779000.0</v>
+      </c>
+      <c r="AO48">
+        <v>-126300000.0</v>
+      </c>
+      <c r="AP48">
+        <v>-119765000.0</v>
+      </c>
+      <c r="AQ48">
+        <v>-116895000.0</v>
+      </c>
+      <c r="AR48">
+        <v>-111263000.0</v>
+      </c>
+      <c r="AS48">
+        <v>-105140000.0</v>
+      </c>
+      <c r="AT48">
+        <v>-99006000.0</v>
+      </c>
+      <c r="AU48">
+        <v>-93938000.0</v>
+      </c>
+      <c r="AV48">
+        <v>-90289000.0</v>
+      </c>
+      <c r="AW48">
+        <v>-84911000.0</v>
+      </c>
+      <c r="AX48">
+        <v>-79598000.0</v>
+      </c>
+      <c r="AY48">
+        <v>-75721000.0</v>
+      </c>
+      <c r="AZ48">
+        <v>-69879000.0</v>
+      </c>
+      <c r="BA48">
+        <v>-65555000.0</v>
+      </c>
+      <c r="BB48">
+        <v>-61697000.0</v>
+      </c>
+      <c r="BC48">
+        <v>-57830000.0</v>
+      </c>
+      <c r="BD48">
+        <v>-51686000.0</v>
+      </c>
+      <c r="BE48">
+        <v>-46639000.0</v>
+      </c>
+      <c r="BF48">
+        <v>-43692000.0</v>
+      </c>
+      <c r="BG48">
+        <v>-41060000.0</v>
+      </c>
+      <c r="BH48">
+        <v>-38413000.0</v>
+      </c>
+      <c r="BI48">
+        <v>-35799000.0</v>
+      </c>
+      <c r="BJ48">
+        <v>-32035000.0</v>
+      </c>
+      <c r="BK48">
+        <v>-30654000.0</v>
+      </c>
+      <c r="BL48">
+        <v>-29632000.0</v>
+      </c>
+      <c r="BM48">
+        <v>-28036000.0</v>
+      </c>
+      <c r="BN48">
+        <v>-26486000.0</v>
+      </c>
+      <c r="BO48">
+        <v>-26372000.0</v>
+      </c>
+      <c r="BP48">
+        <v>-25991000.0</v>
+      </c>
+      <c r="BQ48">
+        <v>-25490000.0</v>
+      </c>
+      <c r="BR48">
+        <v>-24436000.0</v>
+      </c>
+      <c r="BS48">
+        <v>-23307000.0</v>
+      </c>
+      <c r="BT48">
+        <v>-21995000.0</v>
+      </c>
+      <c r="BU48">
+        <v>-20732000.0</v>
+      </c>
+      <c r="BV48">
+        <v>-20779000.0</v>
+      </c>
+      <c r="BW48">
+        <v>-19210000.0</v>
+      </c>
+      <c r="BX48">
+        <v>-17444000.0</v>
+      </c>
+      <c r="BY48">
+        <v>-16115000.0</v>
+      </c>
+      <c r="BZ48">
+        <v>-14743000.0</v>
+      </c>
+      <c r="CA48">
+        <v>-13108000.0</v>
+      </c>
+      <c r="CB48">
+        <v>-11367181.0</v>
+      </c>
+      <c r="CC48">
+        <v>-10294183.0</v>
+      </c>
+      <c r="CD48">
+        <v>-9709518.0</v>
+      </c>
+      <c r="CE48">
+        <v>-8841467.0</v>
+      </c>
+      <c r="CF48">
+        <v>-7671128.0</v>
+      </c>
+      <c r="CG48">
+        <v>-6767221.0</v>
+      </c>
+      <c r="CH48">
+        <v>-6162526.0</v>
+      </c>
+      <c r="CI48">
+        <v>-5705170.0</v>
+      </c>
+      <c r="CJ48">
+        <v>-5405573.0</v>
+      </c>
+      <c r="CK48">
+        <v>-4976093.0</v>
+      </c>
+      <c r="CL48">
+        <v>-4705837.0</v>
+      </c>
+      <c r="CM48">
+        <v>-4218178.0</v>
+      </c>
+      <c r="CN48">
+        <v>-3735172.0</v>
+      </c>
+      <c r="CO48">
+        <v>-3279091.0</v>
+      </c>
+      <c r="CP48"/>
+      <c r="CQ48">
+        <v>-2785244.0</v>
+      </c>
+      <c r="CR48"/>
+      <c r="CS48"/>
+    </row>
+    <row r="49" spans="1:97">
+      <c r="A49" t="s">
+        <v>72</v>
+      </c>
+      <c r="B49"/>
+      <c r="C49"/>
+      <c r="D49"/>
+      <c r="E49"/>
+      <c r="F49"/>
+      <c r="G49"/>
+      <c r="H49"/>
+      <c r="I49"/>
+      <c r="J49"/>
+      <c r="K49"/>
+      <c r="L49"/>
+      <c r="M49">
+        <v>-209087000.0</v>
+      </c>
+      <c r="N49">
+        <v>-214450000.0</v>
+      </c>
+      <c r="O49">
+        <v>-212366000.0</v>
+      </c>
+      <c r="P49">
+        <v>-226374000.0</v>
+      </c>
+      <c r="Q49">
+        <v>-224363000.0</v>
+      </c>
+      <c r="R49">
+        <v>-222792000.0</v>
+      </c>
+      <c r="S49">
+        <v>-223973000.0</v>
+      </c>
+      <c r="T49">
+        <v>-221277000.0</v>
+      </c>
+      <c r="U49">
+        <v>-218842000.0</v>
+      </c>
+      <c r="V49">
+        <v>-219016000.0</v>
+      </c>
+      <c r="W49">
+        <v>-215809000.0</v>
+      </c>
+      <c r="X49">
+        <v>-214468000.0</v>
+      </c>
+      <c r="Y49">
+        <v>-210921000.0</v>
+      </c>
+      <c r="Z49">
+        <v>-206886000.0</v>
+      </c>
+      <c r="AA49"/>
+      <c r="AB49">
+        <v>-207824000.0</v>
+      </c>
+      <c r="AC49">
+        <v>-198056000.0</v>
+      </c>
+      <c r="AD49">
+        <v>-189938000.0</v>
+      </c>
+      <c r="AE49">
+        <v>-181361000.0</v>
+      </c>
+      <c r="AF49">
+        <v>-198199000.0</v>
+      </c>
+      <c r="AG49">
+        <v>-194520000.0</v>
+      </c>
+      <c r="AH49">
+        <v>-184853000.0</v>
+      </c>
+      <c r="AI49">
+        <v>-176684000.0</v>
+      </c>
+      <c r="AJ49">
+        <v>-167397000.0</v>
+      </c>
+      <c r="AK49">
+        <v>-159413000.0</v>
+      </c>
+      <c r="AL49">
+        <v>-148828000.0</v>
+      </c>
+      <c r="AM49">
+        <v>-141695000.0</v>
+      </c>
+      <c r="AN49">
+        <v>-133779000.0</v>
+      </c>
+      <c r="AO49">
+        <v>-126300000.0</v>
+      </c>
+      <c r="AP49">
+        <v>-119765000.0</v>
+      </c>
+      <c r="AQ49">
+        <v>-116895000.0</v>
+      </c>
+      <c r="AR49">
+        <v>-111263000.0</v>
+      </c>
+      <c r="AS49">
+        <v>-105140000.0</v>
+      </c>
+      <c r="AT49">
+        <v>-99006000.0</v>
+      </c>
+      <c r="AU49">
+        <v>-93938000.0</v>
+      </c>
+      <c r="AV49">
+        <v>-90289000.0</v>
+      </c>
+      <c r="AW49">
+        <v>-84911000.0</v>
+      </c>
+      <c r="AX49">
+        <v>-79598000.0</v>
+      </c>
+      <c r="AY49">
+        <v>-75721000.0</v>
+      </c>
+      <c r="AZ49">
+        <v>-69879000.0</v>
+      </c>
+      <c r="BA49">
+        <v>-65555000.0</v>
+      </c>
+      <c r="BB49">
+        <v>-61697000.0</v>
+      </c>
+      <c r="BC49">
+        <v>-57830000.0</v>
+      </c>
+      <c r="BD49">
+        <v>-51686000.0</v>
+      </c>
+      <c r="BE49">
+        <v>-46639000.0</v>
+      </c>
+      <c r="BF49">
+        <v>-43692000.0</v>
+      </c>
+      <c r="BG49">
+        <v>-41060000.0</v>
+      </c>
+      <c r="BH49">
+        <v>-38413000.0</v>
+      </c>
+      <c r="BI49">
+        <v>-35799000.0</v>
+      </c>
+      <c r="BJ49"/>
+      <c r="BK49"/>
+      <c r="BL49"/>
+      <c r="BM49"/>
+      <c r="BN49"/>
+      <c r="BO49"/>
+      <c r="BP49"/>
+      <c r="BQ49"/>
+      <c r="BR49"/>
+      <c r="BS49"/>
+      <c r="BT49"/>
+      <c r="BU49"/>
+      <c r="BV49"/>
+      <c r="BW49"/>
+      <c r="BX49"/>
+      <c r="BY49"/>
+      <c r="BZ49"/>
+      <c r="CA49"/>
+      <c r="CB49"/>
+      <c r="CC49"/>
+      <c r="CD49"/>
+      <c r="CE49"/>
+      <c r="CF49"/>
+      <c r="CG49"/>
+      <c r="CH49"/>
+      <c r="CI49"/>
+      <c r="CJ49"/>
+      <c r="CK49"/>
+      <c r="CL49"/>
+      <c r="CM49"/>
+      <c r="CN49"/>
+      <c r="CO49"/>
+      <c r="CP49"/>
+      <c r="CQ49"/>
+      <c r="CR49"/>
+      <c r="CS49"/>
+    </row>
+    <row r="50" spans="1:97">
+      <c r="A50" t="s">
+        <v>73</v>
+      </c>
+      <c r="B50"/>
+      <c r="C50"/>
+      <c r="D50"/>
+      <c r="E50"/>
+      <c r="F50"/>
+      <c r="G50"/>
+      <c r="H50">
+        <v>17383000.0</v>
+      </c>
+      <c r="I50">
+        <v>42878000.0</v>
+      </c>
+      <c r="J50"/>
+      <c r="K50"/>
+      <c r="L50"/>
+      <c r="M50"/>
+      <c r="N50"/>
+      <c r="O50"/>
+      <c r="P50"/>
+      <c r="Q50"/>
+      <c r="R50"/>
+      <c r="S50"/>
+      <c r="T50"/>
+      <c r="U50"/>
+      <c r="V50"/>
+      <c r="W50"/>
+      <c r="X50"/>
+      <c r="Y50"/>
+      <c r="Z50"/>
+      <c r="AA50"/>
+      <c r="AB50"/>
+      <c r="AC50"/>
+      <c r="AD50">
+        <v>916000.0</v>
+      </c>
+      <c r="AE50"/>
+      <c r="AF50"/>
+      <c r="AG50">
+        <v>667595000.0</v>
+      </c>
+      <c r="AH50">
+        <v>668526000.0</v>
+      </c>
+      <c r="AI50">
+        <v>656032000.0</v>
+      </c>
+      <c r="AJ50">
+        <v>661625000.0</v>
+      </c>
+      <c r="AK50">
+        <v>662690000.0</v>
+      </c>
+      <c r="AL50">
+        <v>6279000.0</v>
+      </c>
+      <c r="AM50">
+        <v>543358000.0</v>
+      </c>
+      <c r="AN50">
+        <v>6066000.0</v>
+      </c>
+      <c r="AO50">
+        <v>5578000.0</v>
+      </c>
+      <c r="AP50"/>
+      <c r="AQ50">
+        <v>498572000.0</v>
+      </c>
+      <c r="AR50"/>
+      <c r="AS50"/>
+      <c r="AT50"/>
+      <c r="AU50">
+        <v>395109000.0</v>
+      </c>
+      <c r="AV50"/>
+      <c r="AW50"/>
+      <c r="AX50"/>
+      <c r="AY50"/>
+      <c r="AZ50"/>
+      <c r="BA50"/>
+      <c r="BB50"/>
+      <c r="BC50"/>
+      <c r="BD50"/>
+      <c r="BE50"/>
+      <c r="BF50"/>
+      <c r="BG50"/>
+      <c r="BH50"/>
+      <c r="BI50"/>
+      <c r="BJ50"/>
+      <c r="BK50"/>
+      <c r="BL50"/>
+      <c r="BM50"/>
+      <c r="BN50"/>
+      <c r="BO50"/>
+      <c r="BP50"/>
+      <c r="BQ50"/>
+      <c r="BR50"/>
+      <c r="BS50"/>
+      <c r="BT50"/>
+      <c r="BU50"/>
+      <c r="BV50"/>
+      <c r="BW50"/>
+      <c r="BX50"/>
+      <c r="BY50"/>
+      <c r="BZ50"/>
+      <c r="CA50"/>
+      <c r="CB50"/>
+      <c r="CC50"/>
+      <c r="CD50"/>
+      <c r="CE50"/>
+      <c r="CF50"/>
+      <c r="CG50"/>
+      <c r="CH50"/>
+      <c r="CI50"/>
+      <c r="CJ50"/>
+      <c r="CK50"/>
+      <c r="CL50"/>
+      <c r="CM50"/>
+      <c r="CN50"/>
+      <c r="CO50"/>
+      <c r="CP50"/>
+      <c r="CQ50"/>
+      <c r="CR50"/>
+      <c r="CS50"/>
+    </row>
+    <row r="51" spans="1:97">
+      <c r="A51" t="s">
+        <v>74</v>
+      </c>
+      <c r="B51">
+        <v>655075000.0</v>
+      </c>
+      <c r="C51">
+        <v>644666000.0</v>
+      </c>
+      <c r="D51">
+        <v>642377000.0</v>
+      </c>
+      <c r="E51">
+        <v>670345000.0</v>
+      </c>
+      <c r="F51">
+        <v>642118000.0</v>
+      </c>
+      <c r="G51">
+        <v>632357000.0</v>
+      </c>
+      <c r="H51">
+        <v>634341000.0</v>
+      </c>
+      <c r="I51">
+        <v>666464000.0</v>
+      </c>
+      <c r="J51">
+        <v>645697000.0</v>
+      </c>
+      <c r="K51">
+        <v>640893000.0</v>
+      </c>
+      <c r="L51">
+        <v>634858000.0</v>
+      </c>
+      <c r="M51">
+        <v>654725000.0</v>
+      </c>
+      <c r="N51">
+        <v>631941000.0</v>
+      </c>
+      <c r="O51">
+        <v>626897000.0</v>
+      </c>
+      <c r="P51">
+        <v>637138000.0</v>
+      </c>
+      <c r="Q51">
+        <v>638011000.0</v>
+      </c>
+      <c r="R51">
+        <v>643876000.0</v>
+      </c>
+      <c r="S51">
+        <v>642842000.0</v>
+      </c>
+      <c r="T51">
+        <v>618649000.0</v>
+      </c>
+      <c r="U51">
+        <v>614441000.0</v>
+      </c>
+      <c r="V51">
+        <v>645230000.0</v>
+      </c>
+      <c r="W51">
+        <v>644185000.0</v>
+      </c>
+      <c r="X51">
+        <v>666516000.0</v>
+      </c>
+      <c r="Y51">
+        <v>683252000.0</v>
+      </c>
+      <c r="Z51">
+        <v>682165000.0</v>
+      </c>
+      <c r="AA51">
+        <v>651690000.0</v>
+      </c>
+      <c r="AB51">
+        <v>628177000.0</v>
+      </c>
+      <c r="AC51">
+        <v>628720000.0</v>
+      </c>
+      <c r="AD51">
+        <v>629131000.0</v>
+      </c>
+      <c r="AE51">
+        <v>624335000.0</v>
+      </c>
+      <c r="AF51">
+        <v>672544000.0</v>
+      </c>
+      <c r="AG51">
+        <v>673364000.0</v>
+      </c>
+      <c r="AH51">
+        <v>1327594000.0</v>
+      </c>
+      <c r="AI51">
+        <v>659068000.0</v>
+      </c>
+      <c r="AJ51">
+        <v>662675000.0</v>
+      </c>
+      <c r="AK51">
+        <v>663480000.0</v>
+      </c>
+      <c r="AL51">
+        <v>555399000.0</v>
+      </c>
+      <c r="AM51">
+        <v>544020000.0</v>
+      </c>
+      <c r="AN51">
+        <v>549671000.0</v>
+      </c>
+      <c r="AO51">
+        <v>500553000.0</v>
+      </c>
+      <c r="AP51">
+        <v>505337000.0</v>
+      </c>
+      <c r="AQ51">
+        <v>499747000.0</v>
+      </c>
+      <c r="AR51">
+        <v>498468000.0</v>
+      </c>
+      <c r="AS51">
+        <v>403287000.0</v>
+      </c>
+      <c r="AT51">
+        <v>403524000.0</v>
+      </c>
+      <c r="AU51">
+        <v>394093000.0</v>
+      </c>
+      <c r="AV51">
+        <v>308127000.0</v>
+      </c>
+      <c r="AW51">
+        <v>264123000.0</v>
+      </c>
+      <c r="AX51">
+        <v>264649000.0</v>
+      </c>
+      <c r="AY51">
+        <v>264277000.0</v>
+      </c>
+      <c r="AZ51">
+        <v>266260000.0</v>
+      </c>
+      <c r="BA51">
+        <v>266401000.0</v>
+      </c>
+      <c r="BB51">
+        <v>216935000.0</v>
+      </c>
+      <c r="BC51">
+        <v>190608000.0</v>
+      </c>
+      <c r="BD51">
+        <v>167816000.0</v>
+      </c>
+      <c r="BE51">
+        <v>140051000.0</v>
+      </c>
+      <c r="BF51">
+        <v>134208000.0</v>
+      </c>
+      <c r="BG51">
+        <v>127890000.0</v>
+      </c>
+      <c r="BH51">
+        <v>102234000.0</v>
+      </c>
+      <c r="BI51">
+        <v>103050000.0</v>
+      </c>
+      <c r="BJ51">
+        <v>103760000.0</v>
+      </c>
+      <c r="BK51">
+        <v>100941000.0</v>
+      </c>
+      <c r="BL51">
+        <v>101667000.0</v>
+      </c>
+      <c r="BM51">
+        <v>100837000.0</v>
+      </c>
+      <c r="BN51">
+        <v>101569000.0</v>
+      </c>
+      <c r="BO51">
+        <v>101782000.0</v>
+      </c>
+      <c r="BP51">
+        <v>102461000.0</v>
+      </c>
+      <c r="BQ51">
+        <v>109409000.0</v>
+      </c>
+      <c r="BR51">
+        <v>109994000.0</v>
+      </c>
+      <c r="BS51">
+        <v>100003000.0</v>
+      </c>
+      <c r="BT51">
+        <v>88633000.0</v>
+      </c>
+      <c r="BU51">
+        <v>88488000.0</v>
+      </c>
+      <c r="BV51">
+        <v>88532000.0</v>
+      </c>
+      <c r="BW51">
+        <v>83461000.0</v>
+      </c>
+      <c r="BX51">
+        <v>83610000.0</v>
+      </c>
+      <c r="BY51">
+        <v>75519000.0</v>
+      </c>
+      <c r="BZ51">
+        <v>75656000.0</v>
+      </c>
+      <c r="CA51">
+        <v>66363000.0</v>
+      </c>
+      <c r="CB51">
+        <v>66601238.0</v>
+      </c>
+      <c r="CC51">
+        <v>70858404.0</v>
+      </c>
+      <c r="CD51">
+        <v>73316704.0</v>
+      </c>
+      <c r="CE51">
+        <v>73025535.0</v>
+      </c>
+      <c r="CF51">
+        <v>63520797.0</v>
+      </c>
+      <c r="CG51">
+        <v>57656589.0</v>
+      </c>
+      <c r="CH51">
+        <v>60062756.0</v>
+      </c>
+      <c r="CI51">
+        <v>57226111.0</v>
+      </c>
+      <c r="CJ51">
+        <v>57521267.0</v>
+      </c>
+      <c r="CK51">
+        <v>49042069.0</v>
+      </c>
+      <c r="CL51">
+        <v>57834269.0</v>
+      </c>
+      <c r="CM51">
+        <v>47343182.0</v>
+      </c>
+      <c r="CN51">
+        <v>34531382.0</v>
+      </c>
+      <c r="CO51">
+        <v>34668455.0</v>
+      </c>
+      <c r="CP51"/>
+      <c r="CQ51">
+        <v>34440000.0</v>
+      </c>
+      <c r="CR51"/>
+      <c r="CS51"/>
+    </row>
+    <row r="52" spans="1:97">
+      <c r="A52" t="s">
+        <v>75</v>
+      </c>
+      <c r="B52">
+        <v>249000.0</v>
+      </c>
+      <c r="C52">
+        <v>0.0</v>
+      </c>
+      <c r="D52">
+        <v>0.0</v>
+      </c>
+      <c r="E52">
+        <v>0.0</v>
+      </c>
+      <c r="F52">
+        <v>0.0</v>
+      </c>
+      <c r="G52">
+        <v>0.0</v>
+      </c>
+      <c r="H52">
+        <v>17413000.0</v>
+      </c>
+      <c r="I52">
+        <v>42878000.0</v>
+      </c>
+      <c r="J52">
+        <v>45150000.0</v>
+      </c>
+      <c r="K52">
+        <v>63834000.0</v>
+      </c>
+      <c r="L52">
+        <v>1383000.0</v>
+      </c>
+      <c r="M52">
+        <v>4701000.0</v>
+      </c>
+      <c r="N52">
+        <v>23724000.0</v>
+      </c>
+      <c r="O52">
+        <v>735000.0</v>
+      </c>
+      <c r="P52">
+        <v>637138000.0</v>
+      </c>
+      <c r="Q52">
+        <v>638011000.0</v>
+      </c>
+      <c r="R52">
+        <v>643876000.0</v>
+      </c>
+      <c r="S52">
+        <v>642842000.0</v>
+      </c>
+      <c r="T52">
+        <v>618649000.0</v>
+      </c>
+      <c r="U52">
+        <v>614441000.0</v>
+      </c>
+      <c r="V52">
+        <v>645230000.0</v>
+      </c>
+      <c r="W52">
+        <v>644185000.0</v>
+      </c>
+      <c r="X52">
+        <v>666516000.0</v>
+      </c>
+      <c r="Y52">
+        <v>6881000.0</v>
+      </c>
+      <c r="Z52">
+        <v>6756000.0</v>
+      </c>
+      <c r="AA52"/>
+      <c r="AB52">
+        <v>6440000.0</v>
+      </c>
+      <c r="AC52">
+        <v>6387000.0</v>
+      </c>
+      <c r="AD52">
+        <v>6213000.0</v>
+      </c>
+      <c r="AE52">
+        <v>6130000.0</v>
+      </c>
+      <c r="AF52">
+        <v>5920000.0</v>
+      </c>
+      <c r="AG52">
+        <v>5769000.0</v>
+      </c>
+      <c r="AH52">
+        <v>659068000.0</v>
+      </c>
+      <c r="AI52">
+        <v>659068000.0</v>
+      </c>
+      <c r="AJ52">
+        <v>662675000.0</v>
+      </c>
+      <c r="AK52">
+        <v>663480000.0</v>
+      </c>
+      <c r="AL52">
+        <v>555399000.0</v>
+      </c>
+      <c r="AM52">
+        <v>544020000.0</v>
+      </c>
+      <c r="AN52">
+        <v>549671000.0</v>
+      </c>
+      <c r="AO52">
+        <v>500553000.0</v>
+      </c>
+      <c r="AP52">
+        <v>505337000.0</v>
+      </c>
+      <c r="AQ52">
+        <v>499747000.0</v>
+      </c>
+      <c r="AR52">
+        <v>498468000.0</v>
+      </c>
+      <c r="AS52">
+        <v>403287000.0</v>
+      </c>
+      <c r="AT52">
+        <v>403524000.0</v>
+      </c>
+      <c r="AU52">
+        <v>394093000.0</v>
+      </c>
+      <c r="AV52">
+        <v>4037000.0</v>
+      </c>
+      <c r="AW52">
+        <v>264123000.0</v>
+      </c>
+      <c r="AX52">
+        <v>264649000.0</v>
+      </c>
+      <c r="AY52">
+        <v>264277000.0</v>
+      </c>
+      <c r="AZ52">
+        <v>266260000.0</v>
+      </c>
+      <c r="BA52">
+        <v>266401000.0</v>
+      </c>
+      <c r="BB52">
+        <v>216935000.0</v>
+      </c>
+      <c r="BC52">
+        <v>190608000.0</v>
+      </c>
+      <c r="BD52">
+        <v>167816000.0</v>
+      </c>
+      <c r="BE52">
+        <v>140051000.0</v>
+      </c>
+      <c r="BF52">
+        <v>134208000.0</v>
+      </c>
+      <c r="BG52">
+        <v>127890000.0</v>
+      </c>
+      <c r="BH52">
+        <v>102234000.0</v>
+      </c>
+      <c r="BI52">
+        <v>103050000.0</v>
+      </c>
+      <c r="BJ52">
+        <v>103760000.0</v>
+      </c>
+      <c r="BK52">
+        <v>100941000.0</v>
+      </c>
+      <c r="BL52">
+        <v>101667000.0</v>
+      </c>
+      <c r="BM52">
+        <v>100837000.0</v>
+      </c>
+      <c r="BN52">
+        <v>101569000.0</v>
+      </c>
+      <c r="BO52">
+        <v>101782000.0</v>
+      </c>
+      <c r="BP52">
+        <v>102461000.0</v>
+      </c>
+      <c r="BQ52">
+        <v>109409000.0</v>
+      </c>
+      <c r="BR52">
+        <v>109994000.0</v>
+      </c>
+      <c r="BS52">
+        <v>100003000.0</v>
+      </c>
+      <c r="BT52">
+        <v>88633000.0</v>
+      </c>
+      <c r="BU52">
+        <v>88488000.0</v>
+      </c>
+      <c r="BV52">
+        <v>88532000.0</v>
+      </c>
+      <c r="BW52">
+        <v>83461000.0</v>
+      </c>
+      <c r="BX52">
+        <v>83610000.0</v>
+      </c>
+      <c r="BY52">
+        <v>75519000.0</v>
+      </c>
+      <c r="BZ52">
+        <v>75656000.0</v>
+      </c>
+      <c r="CA52">
+        <v>66363000.0</v>
+      </c>
+      <c r="CB52">
+        <v>66601238.0</v>
+      </c>
+      <c r="CC52">
+        <v>70858404.0</v>
+      </c>
+      <c r="CD52">
+        <v>73316704.0</v>
+      </c>
+      <c r="CE52">
+        <v>73025535.0</v>
+      </c>
+      <c r="CF52">
+        <v>63520797.0</v>
+      </c>
+      <c r="CG52">
+        <v>57656589.0</v>
+      </c>
+      <c r="CH52">
+        <v>60062756.0</v>
+      </c>
+      <c r="CI52">
+        <v>57226111.0</v>
+      </c>
+      <c r="CJ52">
+        <v>57521267.0</v>
+      </c>
+      <c r="CK52">
+        <v>49042069.0</v>
+      </c>
+      <c r="CL52">
+        <v>57834269.0</v>
+      </c>
+      <c r="CM52">
+        <v>47343182.0</v>
+      </c>
+      <c r="CN52">
+        <v>34531382.0</v>
+      </c>
+      <c r="CO52">
+        <v>34668455.0</v>
+      </c>
+      <c r="CP52"/>
+      <c r="CQ52">
+        <v>34440000.0</v>
+      </c>
+      <c r="CR52"/>
+      <c r="CS52"/>
+    </row>
+    <row r="53" spans="1:97">
+      <c r="A53" t="s">
+        <v>76</v>
+      </c>
+      <c r="B53"/>
+      <c r="C53"/>
+      <c r="D53"/>
+      <c r="E53"/>
+      <c r="F53"/>
+      <c r="G53"/>
+      <c r="H53"/>
+      <c r="I53">
+        <v>8264000.0</v>
+      </c>
+      <c r="J53">
+        <v>7620000.0</v>
+      </c>
+      <c r="K53">
+        <v>2613000.0</v>
+      </c>
+      <c r="L53">
+        <v>12668000.0</v>
+      </c>
+      <c r="M53">
+        <v>8574000.0</v>
+      </c>
+      <c r="N53">
+        <v>3291000.0</v>
+      </c>
+      <c r="O53">
+        <v>6065000.0</v>
+      </c>
+      <c r="P53"/>
+      <c r="Q53"/>
+      <c r="R53"/>
+      <c r="S53">
+        <v>34588000.0</v>
+      </c>
+      <c r="T53">
+        <v>34408000.0</v>
+      </c>
+      <c r="U53"/>
+      <c r="V53"/>
+      <c r="W53"/>
+      <c r="X53"/>
+      <c r="Y53"/>
+      <c r="Z53"/>
+      <c r="AA53">
+        <v>59000.0</v>
+      </c>
+      <c r="AB53">
+        <v>62000.0</v>
+      </c>
+      <c r="AC53">
+        <v>224000.0</v>
+      </c>
+      <c r="AD53">
+        <v>4286000.0</v>
+      </c>
+      <c r="AE53"/>
+      <c r="AF53">
+        <v>91000.0</v>
+      </c>
+      <c r="AG53">
+        <v>213000.0</v>
+      </c>
+      <c r="AH53">
+        <v>32000.0</v>
+      </c>
+      <c r="AI53">
+        <v>32000.0</v>
+      </c>
+      <c r="AJ53">
+        <v>242000.0</v>
+      </c>
+      <c r="AK53">
+        <v>550000.0</v>
+      </c>
+      <c r="AL53">
+        <v>517000.0</v>
+      </c>
+      <c r="AM53">
+        <v>517000.0</v>
+      </c>
+      <c r="AN53">
+        <v>456000.0</v>
+      </c>
+      <c r="AO53">
+        <v>467000.0</v>
+      </c>
+      <c r="AP53">
+        <v>430000.0</v>
+      </c>
+      <c r="AQ53">
+        <v>435000.0</v>
+      </c>
+      <c r="AR53">
+        <v>414000.0</v>
+      </c>
+      <c r="AS53">
+        <v>422000.0</v>
+      </c>
+      <c r="AT53">
+        <v>1015000.0</v>
+      </c>
+      <c r="AU53">
+        <v>973000.0</v>
+      </c>
+      <c r="AV53">
+        <v>926000.0</v>
+      </c>
+      <c r="AW53">
+        <v>982000.0</v>
+      </c>
+      <c r="AX53">
+        <v>960000.0</v>
+      </c>
+      <c r="AY53">
+        <v>877000.0</v>
+      </c>
+      <c r="AZ53">
+        <v>873000.0</v>
+      </c>
+      <c r="BA53">
+        <v>912000.0</v>
+      </c>
+      <c r="BB53">
+        <v>1705000.0</v>
+      </c>
+      <c r="BC53">
+        <v>1403000.0</v>
+      </c>
+      <c r="BD53">
+        <v>6912000.0</v>
+      </c>
+      <c r="BE53">
+        <v>6553000.0</v>
+      </c>
+      <c r="BF53">
+        <v>6652000.0</v>
+      </c>
+      <c r="BG53">
+        <v>10127000.0</v>
+      </c>
+      <c r="BH53">
+        <v>8671000.0</v>
+      </c>
+      <c r="BI53">
+        <v>11872000.0</v>
+      </c>
+      <c r="BJ53">
+        <v>2451000.0</v>
+      </c>
+      <c r="BK53"/>
+      <c r="BL53">
+        <v>4332000.0</v>
+      </c>
+      <c r="BM53">
+        <v>6149000.0</v>
+      </c>
+      <c r="BN53">
+        <v>6108000.0</v>
+      </c>
+      <c r="BO53">
+        <v>8155000.0</v>
+      </c>
+      <c r="BP53">
+        <v>4754000.0</v>
+      </c>
+      <c r="BQ53">
+        <v>3036000.0</v>
+      </c>
+      <c r="BR53">
+        <v>1818000.0</v>
+      </c>
+      <c r="BS53">
+        <v>4076000.0</v>
+      </c>
+      <c r="BT53"/>
+      <c r="BU53"/>
+      <c r="BV53"/>
+      <c r="BW53"/>
+      <c r="BX53"/>
+      <c r="BY53"/>
+      <c r="BZ53"/>
+      <c r="CA53"/>
+      <c r="CB53">
+        <v>1380961.0</v>
+      </c>
+      <c r="CC53">
+        <v>4414617.0</v>
+      </c>
+      <c r="CD53"/>
+      <c r="CE53"/>
+      <c r="CF53"/>
+      <c r="CG53"/>
+      <c r="CH53"/>
+      <c r="CI53"/>
+      <c r="CJ53"/>
+      <c r="CK53"/>
+      <c r="CL53"/>
+      <c r="CM53"/>
+      <c r="CN53"/>
+      <c r="CO53"/>
+      <c r="CP53"/>
+      <c r="CQ53"/>
+      <c r="CR53"/>
+      <c r="CS53"/>
+    </row>
+    <row r="54" spans="1:97">
+      <c r="A54" t="s">
+        <v>77</v>
+      </c>
+      <c r="B54"/>
+      <c r="C54"/>
+      <c r="D54"/>
+      <c r="E54"/>
+      <c r="F54"/>
+      <c r="G54"/>
+      <c r="H54"/>
+      <c r="I54"/>
+      <c r="J54"/>
+      <c r="K54"/>
+      <c r="L54"/>
+      <c r="M54"/>
+      <c r="N54"/>
+      <c r="O54"/>
+      <c r="P54"/>
+      <c r="Q54"/>
+      <c r="R54"/>
+      <c r="S54"/>
+      <c r="T54"/>
+      <c r="U54"/>
+      <c r="V54"/>
+      <c r="W54"/>
+      <c r="X54"/>
+      <c r="Y54"/>
+      <c r="Z54"/>
+      <c r="AA54"/>
+      <c r="AB54"/>
+      <c r="AC54"/>
+      <c r="AD54"/>
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+      <c r="AG54">
+        <v>0.0</v>
+      </c>
+      <c r="AH54">
+        <v>0.0</v>
+      </c>
+      <c r="AI54">
+        <v>0.0</v>
+      </c>
+      <c r="AJ54">
+        <v>0.0</v>
+      </c>
+      <c r="AK54">
+        <v>0.0</v>
+      </c>
+      <c r="AL54">
+        <v>0.0</v>
+      </c>
+      <c r="AM54">
+        <v>0.0</v>
+      </c>
+      <c r="AN54">
+        <v>0.0</v>
+      </c>
+      <c r="AO54">
+        <v>0.0</v>
+      </c>
+      <c r="AP54">
+        <v>0.0</v>
+      </c>
+      <c r="AQ54">
+        <v>0.0</v>
+      </c>
+      <c r="AR54">
+        <v>0.0</v>
+      </c>
+      <c r="AS54">
+        <v>0.0</v>
+      </c>
+      <c r="AT54">
+        <v>0.0</v>
+      </c>
+      <c r="AU54">
+        <v>0.0</v>
+      </c>
+      <c r="AV54">
+        <v>0.0</v>
+      </c>
+      <c r="AW54">
+        <v>0.0</v>
+      </c>
+      <c r="AX54">
+        <v>0.0</v>
+      </c>
+      <c r="AY54">
+        <v>0.0</v>
+      </c>
+      <c r="AZ54"/>
+      <c r="BA54">
+        <v>0.0</v>
+      </c>
+      <c r="BB54">
+        <v>0.0</v>
+      </c>
+      <c r="BC54">
+        <v>0.0</v>
+      </c>
+      <c r="BD54">
+        <v>0.0</v>
+      </c>
+      <c r="BE54">
+        <v>0.0</v>
+      </c>
+      <c r="BF54">
+        <v>0.0</v>
+      </c>
+      <c r="BG54">
+        <v>0.0</v>
+      </c>
+      <c r="BH54">
+        <v>0.0</v>
+      </c>
+      <c r="BI54">
+        <v>0.0</v>
+      </c>
+      <c r="BJ54"/>
+      <c r="BK54"/>
+      <c r="BL54"/>
+      <c r="BM54"/>
+      <c r="BN54"/>
+      <c r="BO54"/>
+      <c r="BP54"/>
+      <c r="BQ54"/>
+      <c r="BR54"/>
+      <c r="BS54"/>
+      <c r="BT54"/>
+      <c r="BU54"/>
+      <c r="BV54"/>
+      <c r="BW54"/>
+      <c r="BX54"/>
+      <c r="BY54"/>
+      <c r="BZ54"/>
+      <c r="CA54"/>
+      <c r="CB54"/>
+      <c r="CC54"/>
+      <c r="CD54"/>
+      <c r="CE54"/>
+      <c r="CF54"/>
+      <c r="CG54"/>
+      <c r="CH54"/>
+      <c r="CI54"/>
+      <c r="CJ54"/>
+      <c r="CK54"/>
+      <c r="CL54"/>
+      <c r="CM54"/>
+      <c r="CN54"/>
+      <c r="CO54"/>
+      <c r="CP54"/>
+      <c r="CQ54"/>
+      <c r="CR54"/>
+      <c r="CS54"/>
+    </row>
+    <row r="55" spans="1:97">
+      <c r="A55" t="s">
+        <v>78</v>
+      </c>
+      <c r="B55">
+        <v>1167981000.0</v>
+      </c>
+      <c r="C55">
+        <v>1171263000.0</v>
+      </c>
+      <c r="D55">
+        <v>1146346000.0</v>
+      </c>
+      <c r="E55">
+        <v>1155534000.0</v>
+      </c>
+      <c r="F55">
+        <v>1126691000.0</v>
+      </c>
+      <c r="G55">
+        <v>1134639000.0</v>
+      </c>
+      <c r="H55">
+        <v>1112561000.0</v>
+      </c>
+      <c r="I55">
+        <v>1140370000.0</v>
+      </c>
+      <c r="J55">
+        <v>1121684000.0</v>
+      </c>
+      <c r="K55">
+        <v>1113239000.0</v>
+      </c>
+      <c r="L55">
+        <v>1117549000.0</v>
+      </c>
+      <c r="M55">
+        <v>1128836000.0</v>
+      </c>
+      <c r="N55">
+        <v>1093893000.0</v>
+      </c>
+      <c r="O55">
+        <v>1102767000.0</v>
+      </c>
+      <c r="P55">
+        <v>1099933000.0</v>
+      </c>
+      <c r="Q55">
+        <v>1089051000.0</v>
+      </c>
+      <c r="R55">
+        <v>1095001000.0</v>
+      </c>
+      <c r="S55">
+        <v>1102090000.0</v>
+      </c>
+      <c r="T55">
+        <v>1071069000.0</v>
+      </c>
+      <c r="U55">
+        <v>1034110000.0</v>
+      </c>
+      <c r="V55">
+        <v>1036644000.0</v>
+      </c>
+      <c r="W55">
+        <v>1045002000.0</v>
+      </c>
+      <c r="X55">
+        <v>1064925000.0</v>
+      </c>
+      <c r="Y55">
+        <v>1070643000.0</v>
+      </c>
+      <c r="Z55">
+        <v>1071326000.0</v>
+      </c>
+      <c r="AA55">
+        <v>1056260000.0</v>
+      </c>
+      <c r="AB55">
+        <v>1011760000.0</v>
+      </c>
+      <c r="AC55">
+        <v>1013188000.0</v>
+      </c>
+      <c r="AD55">
+        <v>1018655000.0</v>
+      </c>
+      <c r="AE55">
+        <v>1028872000.0</v>
+      </c>
+      <c r="AF55">
+        <v>1060446000.0</v>
+      </c>
+      <c r="AG55">
+        <v>1059952000.0</v>
+      </c>
+      <c r="AH55">
+        <v>1071247000.0</v>
+      </c>
+      <c r="AI55">
+        <v>1071732000.0</v>
+      </c>
+      <c r="AJ55">
+        <v>1070148000.0</v>
+      </c>
+      <c r="AK55">
+        <v>1071405000.0</v>
+      </c>
+      <c r="AL55">
+        <v>856834000.0</v>
+      </c>
+      <c r="AM55">
+        <v>855209000.0</v>
+      </c>
+      <c r="AN55">
+        <v>858487000.0</v>
+      </c>
+      <c r="AO55">
+        <v>786023000.0</v>
+      </c>
+      <c r="AP55">
+        <v>782961000.0</v>
+      </c>
+      <c r="AQ55">
+        <v>783877000.0</v>
+      </c>
+      <c r="AR55">
+        <v>783628000.0</v>
+      </c>
+      <c r="AS55">
+        <v>685603000.0</v>
+      </c>
+      <c r="AT55">
+        <v>639355000.0</v>
+      </c>
+      <c r="AU55">
+        <v>634297000.0</v>
+      </c>
+      <c r="AV55">
+        <v>545472000.0</v>
+      </c>
+      <c r="AW55">
+        <v>505125000.0</v>
+      </c>
+      <c r="AX55">
+        <v>504692000.0</v>
+      </c>
+      <c r="AY55">
+        <v>507974000.0</v>
+      </c>
+      <c r="AZ55">
+        <v>454632000.0</v>
+      </c>
+      <c r="BA55">
+        <v>451491000.0</v>
+      </c>
+      <c r="BB55">
+        <v>405831000.0</v>
+      </c>
+      <c r="BC55">
+        <v>385371000.0</v>
+      </c>
+      <c r="BD55">
+        <v>365886000.0</v>
+      </c>
+      <c r="BE55">
+        <v>278637000.0</v>
+      </c>
+      <c r="BF55">
+        <v>274742000.0</v>
+      </c>
+      <c r="BG55">
+        <v>273493000.0</v>
+      </c>
+      <c r="BH55">
+        <v>248690000.0</v>
+      </c>
+      <c r="BI55">
+        <v>252128000.0</v>
+      </c>
+      <c r="BJ55">
+        <v>195394000.0</v>
+      </c>
+      <c r="BK55">
+        <v>196445000.0</v>
+      </c>
+      <c r="BL55">
+        <v>198365000.0</v>
+      </c>
+      <c r="BM55">
+        <v>176292000.0</v>
+      </c>
+      <c r="BN55">
+        <v>177587000.0</v>
+      </c>
+      <c r="BO55">
+        <v>182000000.0</v>
+      </c>
+      <c r="BP55">
+        <v>184914000.0</v>
+      </c>
+      <c r="BQ55">
+        <v>187355000.0</v>
+      </c>
+      <c r="BR55">
+        <v>187670000.0</v>
+      </c>
+      <c r="BS55">
+        <v>177945000.0</v>
+      </c>
+      <c r="BT55">
+        <v>167547000.0</v>
+      </c>
+      <c r="BU55">
+        <v>169009000.0</v>
+      </c>
+      <c r="BV55">
+        <v>175147000.0</v>
+      </c>
+      <c r="BW55">
+        <v>175144000.0</v>
+      </c>
+      <c r="BX55">
+        <v>176217000.0</v>
+      </c>
+      <c r="BY55">
+        <v>169360000.0</v>
+      </c>
+      <c r="BZ55">
+        <v>170617000.0</v>
+      </c>
+      <c r="CA55">
+        <v>167087000.0</v>
+      </c>
+      <c r="CB55">
+        <v>167955012.0</v>
+      </c>
+      <c r="CC55">
+        <v>171047101.0</v>
+      </c>
+      <c r="CD55">
+        <v>171372946.0</v>
+      </c>
+      <c r="CE55">
+        <v>171462049.0</v>
+      </c>
+      <c r="CF55">
+        <v>155093203.0</v>
+      </c>
+      <c r="CG55">
+        <v>146938951.0</v>
+      </c>
+      <c r="CH55">
+        <v>145928629.0</v>
+      </c>
+      <c r="CI55">
+        <v>142616940.0</v>
+      </c>
+      <c r="CJ55">
+        <v>141525438.0</v>
+      </c>
+      <c r="CK55">
+        <v>133590789.0</v>
+      </c>
+      <c r="CL55">
+        <v>145502645.0</v>
+      </c>
+      <c r="CM55">
+        <v>134066391.0</v>
+      </c>
+      <c r="CN55">
+        <v>121092550.0</v>
+      </c>
+      <c r="CO55">
+        <v>121515904.0</v>
+      </c>
+      <c r="CP55"/>
+      <c r="CQ55">
+        <v>126963776.0</v>
+      </c>
+      <c r="CR55"/>
+      <c r="CS55"/>
+    </row>
+    <row r="56" spans="1:97">
+      <c r="A56" t="s">
+        <v>79</v>
+      </c>
+      <c r="B56">
+        <v>45065000.0</v>
+      </c>
+      <c r="C56">
+        <v>49977000.0</v>
+      </c>
+      <c r="D56">
+        <v>78201000.0</v>
+      </c>
+      <c r="E56">
+        <v>87125000.0</v>
+      </c>
+      <c r="F56">
+        <v>97174000.0</v>
+      </c>
+      <c r="G56">
+        <v>100025000.0</v>
+      </c>
+      <c r="H56">
+        <v>85571000.0</v>
+      </c>
+      <c r="I56">
+        <v>85004000.0</v>
+      </c>
+      <c r="J56">
+        <v>87707000.0</v>
+      </c>
+      <c r="K56">
+        <v>65549000.0</v>
+      </c>
+      <c r="L56">
+        <v>44106000.0</v>
+      </c>
+      <c r="M56">
+        <v>53804000.0</v>
+      </c>
+      <c r="N56">
+        <v>41998000.0</v>
+      </c>
+      <c r="O56">
+        <v>46129000.0</v>
+      </c>
+      <c r="P56">
+        <v>58390000.0</v>
+      </c>
+      <c r="Q56">
+        <v>46760000.0</v>
+      </c>
+      <c r="R56">
+        <v>49197000.0</v>
+      </c>
+      <c r="S56">
+        <v>52474000.0</v>
+      </c>
+      <c r="T56">
+        <v>46414000.0</v>
+      </c>
+      <c r="U56">
+        <v>58617000.0</v>
+      </c>
+      <c r="V56">
+        <v>57016000.0</v>
+      </c>
+      <c r="W56">
+        <v>60623000.0</v>
+      </c>
+      <c r="X56">
+        <v>74334000.0</v>
+      </c>
+      <c r="Y56">
+        <v>76128000.0</v>
+      </c>
+      <c r="Z56">
+        <v>71460000.0</v>
+      </c>
+      <c r="AA56">
+        <v>49853000.0</v>
+      </c>
+      <c r="AB56">
+        <v>45551000.0</v>
+      </c>
+      <c r="AC56">
+        <v>44965000.0</v>
+      </c>
+      <c r="AD56">
+        <v>47688000.0</v>
+      </c>
+      <c r="AE56">
+        <v>57000000.0</v>
+      </c>
+      <c r="AF56">
+        <v>49685000.0</v>
+      </c>
+      <c r="AG56">
+        <v>40534000.0</v>
+      </c>
+      <c r="AH56">
+        <v>50410000.0</v>
+      </c>
+      <c r="AI56">
+        <v>44890000.0</v>
+      </c>
+      <c r="AJ56">
+        <v>41461000.0</v>
+      </c>
+      <c r="AK56">
+        <v>41265000.0</v>
+      </c>
+      <c r="AL56">
+        <v>37115000.0</v>
+      </c>
+      <c r="AM56">
+        <v>34074000.0</v>
+      </c>
+      <c r="AN56">
+        <v>35306000.0</v>
+      </c>
+      <c r="AO56">
+        <v>32181000.0</v>
+      </c>
+      <c r="AP56">
+        <v>30678000.0</v>
+      </c>
+      <c r="AQ56">
+        <v>27949000.0</v>
+      </c>
+      <c r="AR56">
+        <v>28613000.0</v>
+      </c>
+      <c r="AS56">
+        <v>27225000.0</v>
+      </c>
+      <c r="AT56">
+        <v>23976000.0</v>
+      </c>
+      <c r="AU56">
+        <v>23350000.0</v>
+      </c>
+      <c r="AV56">
+        <v>24271000.0</v>
+      </c>
+      <c r="AW56">
+        <v>21302000.0</v>
+      </c>
+      <c r="AX56">
+        <v>19897000.0</v>
+      </c>
+      <c r="AY56">
+        <v>21481000.0</v>
+      </c>
+      <c r="AZ56">
+        <v>28426000.0</v>
+      </c>
+      <c r="BA56">
+        <v>24042000.0</v>
+      </c>
+      <c r="BB56">
+        <v>21075000.0</v>
+      </c>
+      <c r="BC56">
+        <v>25462000.0</v>
+      </c>
+      <c r="BD56">
+        <v>27968000.0</v>
+      </c>
+      <c r="BE56">
+        <v>23119000.0</v>
+      </c>
+      <c r="BF56">
+        <v>27039000.0</v>
+      </c>
+      <c r="BG56">
+        <v>26605000.0</v>
+      </c>
+      <c r="BH56">
+        <v>50963000.0</v>
+      </c>
+      <c r="BI56">
+        <v>79170000.0</v>
+      </c>
+      <c r="BJ56">
+        <v>30596000.0</v>
+      </c>
+      <c r="BK56">
+        <v>23064000.0</v>
+      </c>
+      <c r="BL56">
+        <v>39706000.0</v>
+      </c>
+      <c r="BM56">
+        <v>19848000.0</v>
+      </c>
+      <c r="BN56">
+        <v>16378000.0</v>
+      </c>
+      <c r="BO56">
+        <v>23602000.0</v>
+      </c>
+      <c r="BP56">
+        <v>20953000.0</v>
+      </c>
+      <c r="BQ56">
+        <v>22671000.0</v>
+      </c>
+      <c r="BR56">
+        <v>21626000.0</v>
+      </c>
+      <c r="BS56">
+        <v>21945000.0</v>
+      </c>
+      <c r="BT56">
+        <v>9635000.0</v>
+      </c>
+      <c r="BU56">
+        <v>12899000.0</v>
+      </c>
+      <c r="BV56">
+        <v>15662000.0</v>
+      </c>
+      <c r="BW56">
+        <v>16908000.0</v>
+      </c>
+      <c r="BX56">
+        <v>25844000.0</v>
+      </c>
+      <c r="BY56">
+        <v>17965000.0</v>
+      </c>
+      <c r="BZ56">
+        <v>18481000.0</v>
+      </c>
+      <c r="CA56">
+        <v>14046000.0</v>
+      </c>
+      <c r="CB56">
+        <v>12837926.0</v>
+      </c>
+      <c r="CC56">
+        <v>14307885.0</v>
+      </c>
+      <c r="CD56">
+        <v>14055680.0</v>
+      </c>
+      <c r="CE56">
+        <v>13808305.0</v>
+      </c>
+      <c r="CF56">
+        <v>13644494.0</v>
+      </c>
+      <c r="CG56">
+        <v>12667535.0</v>
+      </c>
+      <c r="CH56">
+        <v>11291179.0</v>
+      </c>
+      <c r="CI56">
+        <v>13169131.0</v>
+      </c>
+      <c r="CJ56">
+        <v>11149693.0</v>
+      </c>
+      <c r="CK56">
+        <v>11263799.0</v>
+      </c>
+      <c r="CL56">
+        <v>22584855.0</v>
+      </c>
+      <c r="CM56">
+        <v>10624010.0</v>
+      </c>
+      <c r="CN56">
+        <v>10101290.0</v>
+      </c>
+      <c r="CO56">
+        <v>13147083.0</v>
+      </c>
+      <c r="CP56"/>
+      <c r="CQ56">
+        <v>14656202.0</v>
+      </c>
+      <c r="CR56"/>
+      <c r="CS56"/>
+    </row>
+    <row r="57" spans="1:97">
+      <c r="A57" t="s">
+        <v>80</v>
+      </c>
+      <c r="B57">
+        <v>249000.0</v>
+      </c>
+      <c r="C57">
+        <v>53085000.0</v>
+      </c>
+      <c r="D57">
+        <v>49380000.0</v>
+      </c>
+      <c r="E57">
+        <v>42006000.0</v>
+      </c>
+      <c r="F57">
+        <v>38818000.0</v>
+      </c>
+      <c r="G57">
+        <v>49153000.0</v>
+      </c>
+      <c r="H57">
+        <v>61424000.0</v>
+      </c>
+      <c r="I57">
+        <v>83906000.0</v>
+      </c>
+      <c r="J57">
+        <v>39925000.0</v>
+      </c>
+      <c r="K57">
+        <v>107962000.0</v>
+      </c>
+      <c r="L57">
+        <v>42747000.0</v>
+      </c>
+      <c r="M57">
+        <v>38168000.0</v>
+      </c>
+      <c r="N57">
+        <v>67859000.0</v>
+      </c>
+      <c r="O57">
+        <v>43723000.0</v>
+      </c>
+      <c r="P57">
+        <v>43361000.0</v>
+      </c>
+      <c r="Q57">
+        <v>36300000.0</v>
+      </c>
+      <c r="R57">
+        <v>38206000.0</v>
+      </c>
+      <c r="S57">
+        <v>52140000.0</v>
+      </c>
+      <c r="T57">
+        <v>50426000.0</v>
+      </c>
+      <c r="U57">
+        <v>46117000.0</v>
+      </c>
+      <c r="V57">
+        <v>45983000.0</v>
+      </c>
+      <c r="W57">
+        <v>55575000.0</v>
+      </c>
+      <c r="X57">
+        <v>55234000.0</v>
+      </c>
+      <c r="Y57">
+        <v>50360000.0</v>
+      </c>
+      <c r="Z57">
+        <v>48043000.0</v>
+      </c>
+      <c r="AA57">
+        <v>44855000.0</v>
+      </c>
+      <c r="AB57">
+        <v>50826000.0</v>
+      </c>
+      <c r="AC57">
+        <v>45993000.0</v>
+      </c>
+      <c r="AD57">
+        <v>41471000.0</v>
+      </c>
+      <c r="AE57">
+        <v>45387000.0</v>
+      </c>
+      <c r="AF57">
+        <v>44446000.0</v>
+      </c>
+      <c r="AG57">
+        <v>40785000.0</v>
+      </c>
+      <c r="AH57">
+        <v>41687000.0</v>
+      </c>
+      <c r="AI57">
+        <v>47461000.0</v>
+      </c>
+      <c r="AJ57">
+        <v>46442000.0</v>
+      </c>
+      <c r="AK57">
+        <v>41495000.0</v>
+      </c>
+      <c r="AL57">
+        <v>26927000.0</v>
+      </c>
+      <c r="AM57">
+        <v>37421000.0</v>
+      </c>
+      <c r="AN57">
+        <v>40567000.0</v>
+      </c>
+      <c r="AO57">
+        <v>38351000.0</v>
+      </c>
+      <c r="AP57">
+        <v>32981000.0</v>
+      </c>
+      <c r="AQ57">
+        <v>31885000.0</v>
+      </c>
+      <c r="AR57">
+        <v>29662000.0</v>
+      </c>
+      <c r="AS57">
+        <v>23740000.0</v>
+      </c>
+      <c r="AT57">
+        <v>21798000.0</v>
+      </c>
+      <c r="AU57">
+        <v>22509000.0</v>
+      </c>
+      <c r="AV57">
+        <v>21738000.0</v>
+      </c>
+      <c r="AW57">
+        <v>19014000.0</v>
+      </c>
+      <c r="AX57">
+        <v>18974000.0</v>
+      </c>
+      <c r="AY57">
+        <v>19191000.0</v>
+      </c>
+      <c r="AZ57">
+        <v>18614000.0</v>
+      </c>
+      <c r="BA57">
+        <v>15517000.0</v>
+      </c>
+      <c r="BB57">
+        <v>16481000.0</v>
+      </c>
+      <c r="BC57">
+        <v>18852000.0</v>
+      </c>
+      <c r="BD57">
+        <v>186788000.0</v>
+      </c>
+      <c r="BE57">
+        <v>150740000.0</v>
+      </c>
+      <c r="BF57">
+        <v>143906000.0</v>
+      </c>
+      <c r="BG57">
+        <v>140554000.0</v>
+      </c>
+      <c r="BH57">
+        <v>115637000.0</v>
+      </c>
+      <c r="BI57">
+        <v>112522000.0</v>
+      </c>
+      <c r="BJ57">
+        <v>111105000.0</v>
+      </c>
+      <c r="BK57">
+        <v>110366000.0</v>
+      </c>
+      <c r="BL57">
+        <v>112728000.0</v>
+      </c>
+      <c r="BM57">
+        <v>111642000.0</v>
+      </c>
+      <c r="BN57">
+        <v>110312000.0</v>
+      </c>
+      <c r="BO57">
+        <v>115141000.0</v>
+      </c>
+      <c r="BP57">
+        <v>116005000.0</v>
+      </c>
+      <c r="BQ57">
+        <v>117836000.0</v>
+      </c>
+      <c r="BR57">
+        <v>116700000.0</v>
+      </c>
+      <c r="BS57">
+        <v>110773000.0</v>
+      </c>
+      <c r="BT57">
+        <v>98559000.0</v>
+      </c>
+      <c r="BU57">
+        <v>97911000.0</v>
+      </c>
+      <c r="BV57">
+        <v>97339000.0</v>
+      </c>
+      <c r="BW57">
+        <v>94262000.0</v>
+      </c>
+      <c r="BX57">
+        <v>90564000.0</v>
+      </c>
+      <c r="BY57">
+        <v>83229000.0</v>
+      </c>
+      <c r="BZ57">
+        <v>82322000.0</v>
+      </c>
+      <c r="CA57">
+        <v>76464000.0</v>
+      </c>
+      <c r="CB57">
+        <v>74367558.0</v>
+      </c>
+      <c r="CC57">
+        <v>77413365.0</v>
+      </c>
+      <c r="CD57">
+        <v>79881586.0</v>
+      </c>
+      <c r="CE57">
+        <v>82435537.0</v>
+      </c>
+      <c r="CF57">
+        <v>71235531.0</v>
+      </c>
+      <c r="CG57">
+        <v>64568063.0</v>
+      </c>
+      <c r="CH57">
+        <v>66592770.0</v>
+      </c>
+      <c r="CI57">
+        <v>66298834.0</v>
+      </c>
+      <c r="CJ57">
+        <v>64697737.0</v>
+      </c>
+      <c r="CK57">
+        <v>55824342.0</v>
+      </c>
+      <c r="CL57">
+        <v>64182357.0</v>
+      </c>
+      <c r="CM57">
+        <v>55182961.0</v>
+      </c>
+      <c r="CN57">
+        <v>41355970.0</v>
+      </c>
+      <c r="CO57">
+        <v>40983444.0</v>
+      </c>
+      <c r="CP57"/>
+      <c r="CQ57">
+        <v>45616367.0</v>
+      </c>
+      <c r="CR57"/>
+      <c r="CS57"/>
+    </row>
+    <row r="58" spans="1:97">
+      <c r="A58" t="s">
+        <v>81</v>
+      </c>
+      <c r="B58">
+        <v>698316000.0</v>
+      </c>
+      <c r="C58">
+        <v>707403000.0</v>
+      </c>
+      <c r="D58">
+        <v>701226000.0</v>
+      </c>
+      <c r="E58">
+        <v>722527000.0</v>
+      </c>
+      <c r="F58">
+        <v>690124000.0</v>
+      </c>
+      <c r="G58">
+        <v>690805000.0</v>
+      </c>
+      <c r="H58">
+        <v>687557000.0</v>
+      </c>
+      <c r="I58">
+        <v>716530000.0</v>
+      </c>
+      <c r="J58">
+        <v>694421000.0</v>
+      </c>
+      <c r="K58">
+        <v>693622000.0</v>
+      </c>
+      <c r="L58">
+        <v>684667000.0</v>
+      </c>
+      <c r="M58">
+        <v>697324000.0</v>
+      </c>
+      <c r="N58">
+        <v>675367000.0</v>
+      </c>
+      <c r="O58">
+        <v>678313000.0</v>
+      </c>
+      <c r="P58">
+        <v>688942000.0</v>
+      </c>
+      <c r="Q58">
+        <v>682625000.0</v>
+      </c>
+      <c r="R58">
+        <v>690175000.0</v>
+      </c>
+      <c r="S58">
+        <v>703052000.0</v>
+      </c>
+      <c r="T58">
+        <v>676793000.0</v>
+      </c>
+      <c r="U58">
+        <v>667838000.0</v>
+      </c>
+      <c r="V58">
+        <v>698272000.0</v>
+      </c>
+      <c r="W58">
+        <v>706676000.0</v>
+      </c>
+      <c r="X58">
+        <v>728665000.0</v>
+      </c>
+      <c r="Y58">
+        <v>733612000.0</v>
+      </c>
+      <c r="Z58">
+        <v>730208000.0</v>
+      </c>
+      <c r="AA58">
+        <v>703162000.0</v>
+      </c>
+      <c r="AB58">
+        <v>679003000.0</v>
+      </c>
+      <c r="AC58">
+        <v>674713000.0</v>
+      </c>
+      <c r="AD58">
+        <v>670602000.0</v>
+      </c>
+      <c r="AE58">
+        <v>669722000.0</v>
+      </c>
+      <c r="AF58">
+        <v>716990000.0</v>
+      </c>
+      <c r="AG58">
+        <v>714149000.0</v>
+      </c>
+      <c r="AH58">
+        <v>717241000.0</v>
+      </c>
+      <c r="AI58">
+        <v>713414000.0</v>
+      </c>
+      <c r="AJ58">
+        <v>715863000.0</v>
+      </c>
+      <c r="AK58">
+        <v>711575000.0</v>
+      </c>
+      <c r="AL58">
+        <v>588605000.0</v>
+      </c>
+      <c r="AM58">
+        <v>587566000.0</v>
+      </c>
+      <c r="AN58">
+        <v>596304000.0</v>
+      </c>
+      <c r="AO58">
+        <v>544482000.0</v>
+      </c>
+      <c r="AP58">
+        <v>543752000.0</v>
+      </c>
+      <c r="AQ58">
+        <v>536886000.0</v>
+      </c>
+      <c r="AR58">
+        <v>533173000.0</v>
+      </c>
+      <c r="AS58">
+        <v>431666000.0</v>
+      </c>
+      <c r="AT58">
+        <v>429740000.0</v>
+      </c>
+      <c r="AU58">
+        <v>420974000.0</v>
+      </c>
+      <c r="AV58">
+        <v>329865000.0</v>
+      </c>
+      <c r="AW58">
+        <v>286944000.0</v>
+      </c>
+      <c r="AX58">
+        <v>287340000.0</v>
+      </c>
+      <c r="AY58">
+        <v>287059000.0</v>
+      </c>
+      <c r="AZ58">
+        <v>288234000.0</v>
+      </c>
+      <c r="BA58">
+        <v>285266000.0</v>
+      </c>
+      <c r="BB58">
+        <v>236567000.0</v>
+      </c>
+      <c r="BC58">
+        <v>212484000.0</v>
+      </c>
+      <c r="BD58">
+        <v>186788000.0</v>
+      </c>
+      <c r="BE58">
+        <v>153133000.0</v>
+      </c>
+      <c r="BF58">
+        <v>146183000.0</v>
+      </c>
+      <c r="BG58">
+        <v>142786000.0</v>
+      </c>
+      <c r="BH58">
+        <v>115637000.0</v>
+      </c>
+      <c r="BI58">
+        <v>114414000.0</v>
+      </c>
+      <c r="BJ58">
+        <v>112920000.0</v>
+      </c>
+      <c r="BK58">
+        <v>112162000.0</v>
+      </c>
+      <c r="BL58">
+        <v>112728000.0</v>
+      </c>
+      <c r="BM58">
+        <v>111642000.0</v>
+      </c>
+      <c r="BN58">
+        <v>110312000.0</v>
+      </c>
+      <c r="BO58">
+        <v>115141000.0</v>
+      </c>
+      <c r="BP58">
+        <v>117651000.0</v>
+      </c>
+      <c r="BQ58">
+        <v>119495000.0</v>
+      </c>
+      <c r="BR58">
+        <v>118362000.0</v>
+      </c>
+      <c r="BS58">
+        <v>110773000.0</v>
+      </c>
+      <c r="BT58">
+        <v>98559000.0</v>
+      </c>
+      <c r="BU58">
+        <v>97911000.0</v>
+      </c>
+      <c r="BV58">
+        <v>97339000.0</v>
+      </c>
+      <c r="BW58">
+        <v>94262000.0</v>
+      </c>
+      <c r="BX58">
+        <v>92183000.0</v>
+      </c>
+      <c r="BY58">
+        <v>83229000.0</v>
+      </c>
+      <c r="BZ58">
+        <v>82322000.0</v>
+      </c>
+      <c r="CA58">
+        <v>76464000.0</v>
+      </c>
+      <c r="CB58">
+        <v>75229986.0</v>
+      </c>
+      <c r="CC58">
+        <v>78284615.0</v>
+      </c>
+      <c r="CD58">
+        <v>80908500.0</v>
+      </c>
+      <c r="CE58">
+        <v>83462451.0</v>
+      </c>
+      <c r="CF58">
+        <v>72262445.0</v>
+      </c>
+      <c r="CG58">
+        <v>65594977.0</v>
+      </c>
+      <c r="CH58">
+        <v>66592770.0</v>
+      </c>
+      <c r="CI58">
+        <v>66298834.0</v>
+      </c>
+      <c r="CJ58">
+        <v>64697737.0</v>
+      </c>
+      <c r="CK58">
+        <v>55824342.0</v>
+      </c>
+      <c r="CL58">
+        <v>64182357.0</v>
+      </c>
+      <c r="CM58">
+        <v>55182961.0</v>
+      </c>
+      <c r="CN58">
+        <v>41355970.0</v>
+      </c>
+      <c r="CO58">
+        <v>40983444.0</v>
+      </c>
+      <c r="CP58"/>
+      <c r="CQ58">
+        <v>45616367.0</v>
+      </c>
+      <c r="CR58"/>
+      <c r="CS58"/>
+    </row>
+    <row r="59" spans="1:97">
+      <c r="A59" t="s">
+        <v>82</v>
+      </c>
+      <c r="B59"/>
+      <c r="C59"/>
+      <c r="D59"/>
+      <c r="E59"/>
+      <c r="F59"/>
+      <c r="G59"/>
+      <c r="H59"/>
+      <c r="I59"/>
+      <c r="J59"/>
+      <c r="K59"/>
+      <c r="L59"/>
+      <c r="M59"/>
+      <c r="N59"/>
+      <c r="O59"/>
+      <c r="P59"/>
+      <c r="Q59"/>
+      <c r="R59"/>
+      <c r="S59"/>
+      <c r="T59"/>
+      <c r="U59"/>
+      <c r="V59"/>
+      <c r="W59"/>
+      <c r="X59"/>
+      <c r="Y59"/>
+      <c r="Z59"/>
+      <c r="AA59"/>
+      <c r="AB59"/>
+      <c r="AC59"/>
+      <c r="AD59"/>
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>343456000.0</v>
+      </c>
+      <c r="AG59">
+        <v>345801000.0</v>
+      </c>
+      <c r="AH59">
+        <v>354006000.0</v>
+      </c>
+      <c r="AI59">
+        <v>358318000.0</v>
+      </c>
+      <c r="AJ59">
+        <v>354285000.0</v>
+      </c>
+      <c r="AK59">
+        <v>359830000.0</v>
+      </c>
+      <c r="AL59">
+        <v>268229000.0</v>
+      </c>
+      <c r="AM59">
+        <v>267643000.0</v>
+      </c>
+      <c r="AN59">
+        <v>262183000.0</v>
+      </c>
+      <c r="AO59">
+        <v>241541000.0</v>
+      </c>
+      <c r="AP59">
+        <v>0.0</v>
+      </c>
+      <c r="AQ59">
+        <v>0.0</v>
+      </c>
+      <c r="AR59">
+        <v>0.0</v>
+      </c>
+      <c r="AS59">
+        <v>0.0</v>
+      </c>
+      <c r="AT59">
+        <v>0.0</v>
+      </c>
+      <c r="AU59">
+        <v>0.0</v>
+      </c>
+      <c r="AV59">
+        <v>0.0</v>
+      </c>
+      <c r="AW59">
+        <v>0.0</v>
+      </c>
+      <c r="AX59">
+        <v>0.0</v>
+      </c>
+      <c r="AY59">
+        <v>0.0</v>
+      </c>
+      <c r="AZ59"/>
+      <c r="BA59">
+        <v>0.0</v>
+      </c>
+      <c r="BB59">
+        <v>0.0</v>
+      </c>
+      <c r="BC59">
+        <v>0.0</v>
+      </c>
+      <c r="BD59">
+        <v>0.0</v>
+      </c>
+      <c r="BE59">
+        <v>0.0</v>
+      </c>
+      <c r="BF59">
+        <v>0.0</v>
+      </c>
+      <c r="BG59">
+        <v>0.0</v>
+      </c>
+      <c r="BH59">
+        <v>0.0</v>
+      </c>
+      <c r="BI59">
+        <v>0.0</v>
+      </c>
+      <c r="BJ59"/>
+      <c r="BK59"/>
+      <c r="BL59"/>
+      <c r="BM59"/>
+      <c r="BN59"/>
+      <c r="BO59"/>
+      <c r="BP59"/>
+      <c r="BQ59"/>
+      <c r="BR59"/>
+      <c r="BS59"/>
+      <c r="BT59"/>
+      <c r="BU59"/>
+      <c r="BV59"/>
+      <c r="BW59"/>
+      <c r="BX59"/>
+      <c r="BY59"/>
+      <c r="BZ59"/>
+      <c r="CA59"/>
+      <c r="CB59"/>
+      <c r="CC59"/>
+      <c r="CD59"/>
+      <c r="CE59"/>
+      <c r="CF59"/>
+      <c r="CG59"/>
+      <c r="CH59"/>
+      <c r="CI59"/>
+      <c r="CJ59"/>
+      <c r="CK59"/>
+      <c r="CL59"/>
+      <c r="CM59"/>
+      <c r="CN59"/>
+      <c r="CO59"/>
+      <c r="CP59"/>
+      <c r="CQ59"/>
+      <c r="CR59"/>
+      <c r="CS59"/>
+    </row>
+    <row r="60" spans="1:97">
+      <c r="A60" t="s">
+        <v>83</v>
+      </c>
+      <c r="B60">
+        <v>463815000.0</v>
+      </c>
+      <c r="C60">
+        <v>458090000.0</v>
+      </c>
+      <c r="D60">
+        <v>439491000.0</v>
+      </c>
+      <c r="E60">
+        <v>427513000.0</v>
+      </c>
+      <c r="F60">
+        <v>431025000.0</v>
+      </c>
+      <c r="G60">
+        <v>438153000.0</v>
+      </c>
+      <c r="H60">
+        <v>419520000.0</v>
+      </c>
+      <c r="I60">
+        <v>418260000.0</v>
+      </c>
+      <c r="J60">
+        <v>421645000.0</v>
+      </c>
+      <c r="K60">
+        <v>413742000.0</v>
+      </c>
+      <c r="L60">
+        <v>426805000.0</v>
+      </c>
+      <c r="M60">
+        <v>425438000.0</v>
+      </c>
+      <c r="N60">
+        <v>412613000.0</v>
+      </c>
+      <c r="O60">
+        <v>418448000.0</v>
+      </c>
+      <c r="P60">
+        <v>405159000.0</v>
+      </c>
+      <c r="Q60">
+        <v>400053000.0</v>
+      </c>
+      <c r="R60">
+        <v>398460000.0</v>
+      </c>
+      <c r="S60">
+        <v>392783000.0</v>
+      </c>
+      <c r="T60">
+        <v>388008000.0</v>
+      </c>
+      <c r="U60">
+        <v>360001000.0</v>
+      </c>
+      <c r="V60">
+        <v>332145000.0</v>
+      </c>
+      <c r="W60">
+        <v>332083000.0</v>
+      </c>
+      <c r="X60">
+        <v>329996000.0</v>
+      </c>
+      <c r="Y60">
+        <v>330722000.0</v>
+      </c>
+      <c r="Z60">
+        <v>333672000.0</v>
+      </c>
+      <c r="AA60">
+        <v>345317000.0</v>
+      </c>
+      <c r="AB60">
+        <v>324976000.0</v>
+      </c>
+      <c r="AC60">
+        <v>330395000.0</v>
+      </c>
+      <c r="AD60">
+        <v>339643000.0</v>
+      </c>
+      <c r="AE60">
+        <v>350456000.0</v>
+      </c>
+      <c r="AF60">
+        <v>334653000.0</v>
+      </c>
+      <c r="AG60">
+        <v>336141000.0</v>
+      </c>
+      <c r="AH60">
+        <v>343443000.0</v>
+      </c>
+      <c r="AI60">
+        <v>347604000.0</v>
+      </c>
+      <c r="AJ60">
+        <v>343419000.0</v>
+      </c>
+      <c r="AK60">
+        <v>348697000.0</v>
+      </c>
+      <c r="AL60">
+        <v>256550000.0</v>
+      </c>
+      <c r="AM60">
+        <v>255687000.0</v>
+      </c>
+      <c r="AN60">
+        <v>250265000.0</v>
+      </c>
+      <c r="AO60">
+        <v>237930000.0</v>
+      </c>
+      <c r="AP60">
+        <v>235445000.0</v>
+      </c>
+      <c r="AQ60">
+        <v>242974000.0</v>
+      </c>
+      <c r="AR60">
+        <v>246254000.0</v>
+      </c>
+      <c r="AS60">
+        <v>250943000.0</v>
+      </c>
+      <c r="AT60">
+        <v>206516000.0</v>
+      </c>
+      <c r="AU60">
+        <v>210072000.0</v>
+      </c>
+      <c r="AV60">
+        <v>212259000.0</v>
+      </c>
+      <c r="AW60">
+        <v>214161000.0</v>
+      </c>
+      <c r="AX60">
+        <v>212454000.0</v>
+      </c>
+      <c r="AY60">
+        <v>215818000.0</v>
+      </c>
+      <c r="AZ60">
+        <v>161071000.0</v>
+      </c>
+      <c r="BA60">
+        <v>160668000.0</v>
+      </c>
+      <c r="BB60">
+        <v>163325000.0</v>
+      </c>
+      <c r="BC60">
+        <v>166031000.0</v>
+      </c>
+      <c r="BD60">
+        <v>170909000.0</v>
+      </c>
+      <c r="BE60">
+        <v>117105000.0</v>
+      </c>
+      <c r="BF60">
+        <v>118775000.0</v>
+      </c>
+      <c r="BG60">
+        <v>115958000.0</v>
+      </c>
+      <c r="BH60">
+        <v>113157000.0</v>
+      </c>
+      <c r="BI60">
+        <v>117213000.0</v>
+      </c>
+      <c r="BJ60">
+        <v>61356000.0</v>
+      </c>
+      <c r="BK60">
+        <v>62708000.0</v>
+      </c>
+      <c r="BL60">
+        <v>63751000.0</v>
+      </c>
+      <c r="BM60">
+        <v>42304000.0</v>
+      </c>
+      <c r="BN60">
+        <v>44092000.0</v>
+      </c>
+      <c r="BO60">
+        <v>43590000.0</v>
+      </c>
+      <c r="BP60">
+        <v>43772000.0</v>
+      </c>
+      <c r="BQ60">
+        <v>44086000.0</v>
+      </c>
+      <c r="BR60">
+        <v>44946000.0</v>
+      </c>
+      <c r="BS60">
+        <v>45891000.0</v>
+      </c>
+      <c r="BT60">
+        <v>47130000.0</v>
+      </c>
+      <c r="BU60">
+        <v>48740000.0</v>
+      </c>
+      <c r="BV60">
+        <v>50904000.0</v>
+      </c>
+      <c r="BW60">
+        <v>52843000.0</v>
+      </c>
+      <c r="BX60">
+        <v>54839000.0</v>
+      </c>
+      <c r="BY60">
+        <v>56168000.0</v>
+      </c>
+      <c r="BZ60">
+        <v>57541000.0</v>
+      </c>
+      <c r="CA60">
+        <v>58914000.0</v>
+      </c>
+      <c r="CB60">
+        <v>59925992.0</v>
+      </c>
+      <c r="CC60">
+        <v>59344700.0</v>
+      </c>
+      <c r="CD60">
+        <v>56719951.0</v>
+      </c>
+      <c r="CE60">
+        <v>53727524.0</v>
+      </c>
+      <c r="CF60">
+        <v>47752894.0</v>
+      </c>
+      <c r="CG60">
+        <v>45618068.0</v>
+      </c>
+      <c r="CH60">
+        <v>43176422.0</v>
+      </c>
+      <c r="CI60">
+        <v>39828992.0</v>
+      </c>
+      <c r="CJ60">
+        <v>40128589.0</v>
+      </c>
+      <c r="CK60">
+        <v>40558069.0</v>
+      </c>
+      <c r="CL60">
+        <v>40828325.0</v>
+      </c>
+      <c r="CM60">
+        <v>41315984.0</v>
+      </c>
+      <c r="CN60">
+        <v>41798990.0</v>
+      </c>
+      <c r="CO60">
+        <v>42255071.0</v>
+      </c>
+      <c r="CP60"/>
+      <c r="CQ60">
+        <v>42748918.0</v>
+      </c>
+      <c r="CR60"/>
+      <c r="CS60"/>
+    </row>
+    <row r="61" spans="1:97">
+      <c r="A61" t="s">
+        <v>84</v>
+      </c>
+      <c r="B61"/>
+      <c r="C61"/>
+      <c r="D61"/>
+      <c r="E61"/>
+      <c r="F61"/>
+      <c r="G61"/>
+      <c r="H61"/>
+      <c r="I61"/>
+      <c r="J61"/>
+      <c r="K61"/>
+      <c r="L61"/>
+      <c r="M61"/>
+      <c r="N61"/>
+      <c r="O61"/>
+      <c r="P61"/>
+      <c r="Q61"/>
+      <c r="R61"/>
+      <c r="S61"/>
+      <c r="T61"/>
+      <c r="U61"/>
+      <c r="V61"/>
+      <c r="W61"/>
+      <c r="X61"/>
+      <c r="Y61"/>
+      <c r="Z61"/>
+      <c r="AA61"/>
+      <c r="AB61"/>
+      <c r="AC61"/>
+      <c r="AD61"/>
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+      <c r="AG61">
+        <v>0.0</v>
+      </c>
+      <c r="AH61">
+        <v>0.0</v>
+      </c>
+      <c r="AI61">
+        <v>0.0</v>
+      </c>
+      <c r="AJ61">
+        <v>0.0</v>
+      </c>
+      <c r="AK61">
+        <v>0.0</v>
+      </c>
+      <c r="AL61">
+        <v>0.0</v>
+      </c>
+      <c r="AM61">
+        <v>0.0</v>
+      </c>
+      <c r="AN61">
+        <v>0.0</v>
+      </c>
+      <c r="AO61">
+        <v>0.0</v>
+      </c>
+      <c r="AP61">
+        <v>0.0</v>
+      </c>
+      <c r="AQ61">
+        <v>0.0</v>
+      </c>
+      <c r="AR61">
+        <v>0.0</v>
+      </c>
+      <c r="AS61">
+        <v>0.0</v>
+      </c>
+      <c r="AT61">
+        <v>0.0</v>
+      </c>
+      <c r="AU61">
+        <v>0.0</v>
+      </c>
+      <c r="AV61">
+        <v>0.0</v>
+      </c>
+      <c r="AW61">
+        <v>0.0</v>
+      </c>
+      <c r="AX61">
+        <v>0.0</v>
+      </c>
+      <c r="AY61">
+        <v>0.0</v>
+      </c>
+      <c r="AZ61"/>
+      <c r="BA61">
+        <v>0.0</v>
+      </c>
+      <c r="BB61">
+        <v>0.0</v>
+      </c>
+      <c r="BC61">
+        <v>0.0</v>
+      </c>
+      <c r="BD61">
+        <v>0.0</v>
+      </c>
+      <c r="BE61">
+        <v>0.0</v>
+      </c>
+      <c r="BF61">
+        <v>0.0</v>
+      </c>
+      <c r="BG61">
+        <v>0.0</v>
+      </c>
+      <c r="BH61">
+        <v>0.0</v>
+      </c>
+      <c r="BI61">
+        <v>0.0</v>
+      </c>
+      <c r="BJ61"/>
+      <c r="BK61"/>
+      <c r="BL61"/>
+      <c r="BM61"/>
+      <c r="BN61"/>
+      <c r="BO61"/>
+      <c r="BP61"/>
+      <c r="BQ61"/>
+      <c r="BR61"/>
+      <c r="BS61"/>
+      <c r="BT61"/>
+      <c r="BU61"/>
+      <c r="BV61"/>
+      <c r="BW61"/>
+      <c r="BX61"/>
+      <c r="BY61"/>
+      <c r="BZ61"/>
+      <c r="CA61"/>
+      <c r="CB61"/>
+      <c r="CC61"/>
+      <c r="CD61"/>
+      <c r="CE61"/>
+      <c r="CF61"/>
+      <c r="CG61"/>
+      <c r="CH61"/>
+      <c r="CI61"/>
+      <c r="CJ61"/>
+      <c r="CK61"/>
+      <c r="CL61"/>
+      <c r="CM61"/>
+      <c r="CN61"/>
+      <c r="CO61"/>
+      <c r="CP61"/>
+      <c r="CQ61"/>
+      <c r="CR61"/>
+      <c r="CS61"/>
+    </row>
+    <row r="62" spans="1:97">
+      <c r="A62" t="s">
+        <v>85</v>
+      </c>
+      <c r="B62"/>
+      <c r="C62"/>
+      <c r="D62"/>
+      <c r="E62"/>
+      <c r="F62"/>
+      <c r="G62"/>
+      <c r="H62"/>
+      <c r="I62"/>
+      <c r="J62"/>
+      <c r="K62"/>
+      <c r="L62"/>
+      <c r="M62"/>
+      <c r="N62"/>
+      <c r="O62"/>
+      <c r="P62"/>
+      <c r="Q62"/>
+      <c r="R62"/>
+      <c r="S62"/>
+      <c r="T62"/>
+      <c r="U62"/>
+      <c r="V62"/>
+      <c r="W62"/>
+      <c r="X62"/>
+      <c r="Y62"/>
+      <c r="Z62"/>
+      <c r="AA62"/>
+      <c r="AB62"/>
+      <c r="AC62"/>
+      <c r="AD62"/>
+      <c r="AE62"/>
+      <c r="AF62"/>
+      <c r="AG62">
+        <v>9662000.0</v>
+      </c>
+      <c r="AH62"/>
+      <c r="AI62"/>
+      <c r="AJ62"/>
+      <c r="AK62"/>
+      <c r="AL62"/>
+      <c r="AM62"/>
+      <c r="AN62"/>
+      <c r="AO62"/>
+      <c r="AP62"/>
+      <c r="AQ62"/>
+      <c r="AR62"/>
+      <c r="AS62"/>
+      <c r="AT62"/>
+      <c r="AU62"/>
+      <c r="AV62"/>
+      <c r="AW62"/>
+      <c r="AX62"/>
+      <c r="AY62"/>
+      <c r="AZ62"/>
+      <c r="BA62"/>
+      <c r="BB62"/>
+      <c r="BC62"/>
+      <c r="BD62"/>
+      <c r="BE62"/>
+      <c r="BF62"/>
+      <c r="BG62"/>
+      <c r="BH62"/>
+      <c r="BI62"/>
+      <c r="BJ62"/>
+      <c r="BK62"/>
+      <c r="BL62"/>
+      <c r="BM62"/>
+      <c r="BN62"/>
+      <c r="BO62"/>
+      <c r="BP62"/>
+      <c r="BQ62"/>
+      <c r="BR62"/>
+      <c r="BS62"/>
+      <c r="BT62"/>
+      <c r="BU62"/>
+      <c r="BV62"/>
+      <c r="BW62"/>
+      <c r="BX62"/>
+      <c r="BY62"/>
+      <c r="BZ62"/>
+      <c r="CA62"/>
+      <c r="CB62"/>
+      <c r="CC62"/>
+      <c r="CD62"/>
+      <c r="CE62"/>
+      <c r="CF62"/>
+      <c r="CG62"/>
+      <c r="CH62"/>
+      <c r="CI62"/>
+      <c r="CJ62"/>
+      <c r="CK62"/>
+      <c r="CL62"/>
+      <c r="CM62"/>
+      <c r="CN62"/>
+      <c r="CO62"/>
+      <c r="CP62"/>
+      <c r="CQ62"/>
+      <c r="CR62"/>
+      <c r="CS62"/>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>50135000.0</v>
+      </c>
+      <c r="C2">
+        <v>45978000.0</v>
+      </c>
+      <c r="D2">
+        <v>45964000.0</v>
+      </c>
+      <c r="E2">
+        <v>43295000.0</v>
+      </c>
+      <c r="F2">
+        <v>39322000.0</v>
+      </c>
+      <c r="G2">
+        <v>38578000.0</v>
+      </c>
+      <c r="H2">
+        <v>36904000.0</v>
+      </c>
+      <c r="I2">
+        <v>37431000.0</v>
+      </c>
+      <c r="J2">
+        <v>42110000.0</v>
+      </c>
+      <c r="K2">
+        <v>34092000.0</v>
+      </c>
+      <c r="L2">
+        <v>31335000.0</v>
+      </c>
+      <c r="M2">
+        <v>25152000.0</v>
+      </c>
+      <c r="N2">
+        <v>23510000.0</v>
+      </c>
+      <c r="O2">
+        <v>17639000.0</v>
+      </c>
+      <c r="P2">
+        <v>13327000.0</v>
+      </c>
+      <c r="Q2">
+        <v>12283000.0</v>
+      </c>
+      <c r="R2">
+        <v>12991000.0</v>
+      </c>
+      <c r="S2">
+        <v>13193000.0</v>
+      </c>
+      <c r="T2">
+        <v>9165000.0</v>
+      </c>
+      <c r="U2">
+        <v>10927000.0</v>
+      </c>
+      <c r="V2">
+        <v>8251206.0</v>
+      </c>
+      <c r="W2">
+        <v>6251448.0</v>
+      </c>
+      <c r="X2">
+        <v>5362266.0</v>
+      </c>
+      <c r="Y2">
+        <v>5723930.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>35929000.0</v>
+      </c>
+      <c r="C3">
+        <v>34981000.0</v>
+      </c>
+      <c r="D3">
+        <v>33060000.0</v>
+      </c>
+      <c r="E3">
+        <v>31707000.0</v>
+      </c>
+      <c r="F3">
+        <v>28950000.0</v>
+      </c>
+      <c r="G3">
+        <v>28303000.0</v>
+      </c>
+      <c r="H3">
+        <v>26740000.0</v>
+      </c>
+      <c r="I3">
+        <v>85745000.0</v>
+      </c>
+      <c r="J3">
+        <v>94874000.0</v>
+      </c>
+      <c r="K3">
+        <v>82856000.0</v>
+      </c>
+      <c r="L3">
+        <v>19761000.0</v>
+      </c>
+      <c r="M3">
+        <v>15725000.0</v>
+      </c>
+      <c r="N3">
+        <v>13429000.0</v>
+      </c>
+      <c r="O3">
+        <v>10229000.0</v>
+      </c>
+      <c r="P3">
+        <v>7749000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7225000.0</v>
+      </c>
+      <c r="R3">
+        <v>6958000.0</v>
+      </c>
+      <c r="S3">
+        <v>6859000.0</v>
+      </c>
+      <c r="T3">
+        <v>6343000.0</v>
+      </c>
+      <c r="U3">
+        <v>6476000.0</v>
+      </c>
+      <c r="V3">
+        <v>6098875.0</v>
+      </c>
+      <c r="W3">
+        <v>5223422.0</v>
+      </c>
+      <c r="X3">
+        <v>4758047.0</v>
+      </c>
+      <c r="Y3">
+        <v>4041861.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4">
+        <v>1833000.0</v>
+      </c>
+      <c r="G4">
+        <v>1833000.0</v>
+      </c>
+      <c r="H4">
+        <v>594000.0</v>
+      </c>
+      <c r="I4">
+        <v>594000.0</v>
+      </c>
+      <c r="J4">
+        <v>594000.0</v>
+      </c>
+      <c r="K4">
+        <v>594000.0</v>
+      </c>
+      <c r="L4">
+        <v>11000.0</v>
+      </c>
+      <c r="M4">
+        <v>2397000.0</v>
+      </c>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5">
+        <v>84710000.0</v>
+      </c>
+      <c r="C5">
+        <v>71858000.0</v>
+      </c>
+      <c r="D5">
+        <v>52766000.0</v>
+      </c>
+      <c r="E5">
+        <v>63415000.0</v>
+      </c>
+      <c r="F5">
+        <v>35369000.0</v>
+      </c>
+      <c r="G5">
+        <v>32300000.0</v>
+      </c>
+      <c r="H5">
+        <v>35222000.0</v>
+      </c>
+      <c r="I5">
+        <v>-24503000.0</v>
+      </c>
+      <c r="J5">
+        <v>-36549000.0</v>
+      </c>
+      <c r="K5">
+        <v>-36448000.0</v>
+      </c>
+      <c r="L5">
+        <v>22008000.0</v>
+      </c>
+      <c r="M5">
+        <v>16231000.0</v>
+      </c>
+      <c r="N5">
+        <v>13639000.0</v>
+      </c>
+      <c r="O5">
+        <v>9183000.0</v>
+      </c>
+      <c r="P5">
+        <v>7902000.0</v>
+      </c>
+      <c r="Q5">
+        <v>6461000.0</v>
+      </c>
+      <c r="R5">
+        <v>6664000.0</v>
+      </c>
+      <c r="S5">
+        <v>-1058000.0</v>
+      </c>
+      <c r="T5">
+        <v>-467000.0</v>
+      </c>
+      <c r="U5">
+        <v>2266000.0</v>
+      </c>
+      <c r="V5">
+        <v>8108434.0</v>
+      </c>
+      <c r="W5">
+        <v>9078164.0</v>
+      </c>
+      <c r="X5">
+        <v>7832347.0</v>
+      </c>
+      <c r="Y5">
+        <v>8470993.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>120639000.0</v>
+      </c>
+      <c r="C6">
+        <v>106839000.0</v>
+      </c>
+      <c r="D6">
+        <v>85826000.0</v>
+      </c>
+      <c r="E6">
+        <v>95122000.0</v>
+      </c>
+      <c r="F6">
+        <v>64319000.0</v>
+      </c>
+      <c r="G6">
+        <v>60603000.0</v>
+      </c>
+      <c r="H6">
+        <v>61962000.0</v>
+      </c>
+      <c r="I6">
+        <v>61242000.0</v>
+      </c>
+      <c r="J6">
+        <v>58325000.0</v>
+      </c>
+      <c r="K6">
+        <v>46408000.0</v>
+      </c>
+      <c r="L6">
+        <v>41769000.0</v>
+      </c>
+      <c r="M6">
+        <v>31956000.0</v>
+      </c>
+      <c r="N6">
+        <v>27068000.0</v>
+      </c>
+      <c r="O6">
+        <v>19412000.0</v>
+      </c>
+      <c r="P6">
+        <v>15651000.0</v>
+      </c>
+      <c r="Q6">
+        <v>13686000.0</v>
+      </c>
+      <c r="R6">
+        <v>13622000.0</v>
+      </c>
+      <c r="S6">
+        <v>5801000.0</v>
+      </c>
+      <c r="T6">
+        <v>5876000.0</v>
+      </c>
+      <c r="U6">
+        <v>8742000.0</v>
+      </c>
+      <c r="V6">
+        <v>14207309.0</v>
+      </c>
+      <c r="W6">
+        <v>14301586.0</v>
+      </c>
+      <c r="X6">
+        <v>12590394.0</v>
+      </c>
+      <c r="Y6">
+        <v>12512854.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8">
+        <v>0.0</v>
+      </c>
+      <c r="E8">
+        <v>0.0</v>
+      </c>
+      <c r="F8">
+        <v>1833000.0</v>
+      </c>
+      <c r="G8">
+        <v>0.0</v>
+      </c>
+      <c r="H8">
+        <v>594000.0</v>
+      </c>
+      <c r="I8">
+        <v>0.0</v>
+      </c>
+      <c r="J8">
+        <v>0.0</v>
+      </c>
+      <c r="K8"/>
+      <c r="L8">
+        <v>11000.0</v>
+      </c>
+      <c r="M8">
+        <v>2348000.0</v>
+      </c>
+      <c r="N8"/>
+      <c r="O8"/>
+      <c r="P8"/>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>110724000.0</v>
+      </c>
+      <c r="C9">
+        <v>109532000.0</v>
+      </c>
+      <c r="D9">
+        <v>101956000.0</v>
+      </c>
+      <c r="E9">
+        <v>97282000.0</v>
+      </c>
+      <c r="F9">
+        <v>85953000.0</v>
+      </c>
+      <c r="G9">
+        <v>84986000.0</v>
+      </c>
+      <c r="H9">
+        <v>83623000.0</v>
+      </c>
+      <c r="I9">
+        <v>82432000.0</v>
+      </c>
+      <c r="J9">
+        <v>83849000.0</v>
+      </c>
+      <c r="K9">
+        <v>70345000.0</v>
+      </c>
+      <c r="L9">
+        <v>62081000.0</v>
+      </c>
+      <c r="M9">
+        <v>47230000.0</v>
+      </c>
+      <c r="N9">
+        <v>38635000.0</v>
+      </c>
+      <c r="O9">
+        <v>28915000.0</v>
+      </c>
+      <c r="P9">
+        <v>21588000.0</v>
+      </c>
+      <c r="Q9">
+        <v>19250000.0</v>
+      </c>
+      <c r="R9">
+        <v>19694000.0</v>
+      </c>
+      <c r="S9">
+        <v>18008000.0</v>
+      </c>
+      <c r="T9">
+        <v>21817000.0</v>
+      </c>
+      <c r="U9">
+        <v>18913000.0</v>
+      </c>
+      <c r="V9">
+        <v>16968027.0</v>
+      </c>
+      <c r="W9">
+        <v>17232209.0</v>
+      </c>
+      <c r="X9">
+        <v>15610685.0</v>
+      </c>
+      <c r="Y9">
+        <v>15031096.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10">
+        <v>51038000.0</v>
+      </c>
+      <c r="C10">
+        <v>37823000.0</v>
+      </c>
+      <c r="D10">
+        <v>19900000.0</v>
+      </c>
+      <c r="E10">
+        <v>36222000.0</v>
+      </c>
+      <c r="F10">
+        <v>10805000.0</v>
+      </c>
+      <c r="G10">
+        <v>6530000.0</v>
+      </c>
+      <c r="H10">
+        <v>24034000.0</v>
+      </c>
+      <c r="I10">
+        <v>22328000.0</v>
+      </c>
+      <c r="J10">
+        <v>9252000.0</v>
+      </c>
+      <c r="K10">
+        <v>8417000.0</v>
+      </c>
+      <c r="L10">
+        <v>7226000.0</v>
+      </c>
+      <c r="M10">
+        <v>5631000.0</v>
+      </c>
+      <c r="N10">
+        <v>4224000.0</v>
+      </c>
+      <c r="O10">
+        <v>339000.0</v>
+      </c>
+      <c r="P10">
+        <v>1558000.0</v>
+      </c>
+      <c r="Q10">
+        <v>1999000.0</v>
+      </c>
+      <c r="R10">
+        <v>2297000.0</v>
+      </c>
+      <c r="S10">
+        <v>-1234000.0</v>
+      </c>
+      <c r="T10">
+        <v>94000.0</v>
+      </c>
+      <c r="U10">
+        <v>1781000.0</v>
+      </c>
+      <c r="V10">
+        <v>2448182000.0</v>
+      </c>
+      <c r="W10">
+        <v>3423619000.0</v>
+      </c>
+      <c r="X10">
+        <v>3474174000.0</v>
+      </c>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11">
+        <v>482000.0</v>
+      </c>
+      <c r="C11">
+        <v>450000.0</v>
+      </c>
+      <c r="D11">
+        <v>450000.0</v>
+      </c>
+      <c r="E11">
+        <v>422000.0</v>
+      </c>
+      <c r="F11">
+        <v>385000.0</v>
+      </c>
+      <c r="G11">
+        <v>379000.0</v>
+      </c>
+      <c r="H11">
+        <v>400000.0</v>
+      </c>
+      <c r="I11">
+        <v>347000.0</v>
+      </c>
+      <c r="J11">
+        <v>386000.0</v>
+      </c>
+      <c r="K11">
+        <v>289000.0</v>
+      </c>
+      <c r="L11">
+        <v>372000.0</v>
+      </c>
+      <c r="M11">
+        <v>282000.0</v>
+      </c>
+      <c r="N11">
+        <v>305000.0</v>
+      </c>
+      <c r="O11">
+        <v>286000.0</v>
+      </c>
+      <c r="P11">
+        <v>225000.0</v>
+      </c>
+      <c r="Q11">
+        <v>264000.0</v>
+      </c>
+      <c r="R11">
+        <v>222000.0</v>
+      </c>
+      <c r="S11">
+        <v>219000.0</v>
+      </c>
+      <c r="T11">
+        <v>217000.0</v>
+      </c>
+      <c r="U11">
+        <v>5751000.0</v>
+      </c>
+      <c r="V11">
+        <v>-1884955748.0</v>
+      </c>
+      <c r="W11">
+        <v>-2984755455.0</v>
+      </c>
+      <c r="X11">
+        <v>-3030436827.0</v>
+      </c>
+      <c r="Y11">
+        <v>4765875.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>33672000.0</v>
+      </c>
+      <c r="C12">
+        <v>34035000.0</v>
+      </c>
+      <c r="D12">
+        <v>32866000.0</v>
+      </c>
+      <c r="E12">
+        <v>27193000.0</v>
+      </c>
+      <c r="F12">
+        <v>24564000.0</v>
+      </c>
+      <c r="G12">
+        <v>25770000.0</v>
+      </c>
+      <c r="H12">
+        <v>26285000.0</v>
+      </c>
+      <c r="I12">
+        <v>25177000.0</v>
+      </c>
+      <c r="J12">
+        <v>23651000.0</v>
+      </c>
+      <c r="K12">
+        <v>19239000.0</v>
+      </c>
+      <c r="L12">
+        <v>14910000.0</v>
+      </c>
+      <c r="M12">
+        <v>10579000.0</v>
+      </c>
+      <c r="N12">
+        <v>9975000.0</v>
+      </c>
+      <c r="O12">
+        <v>8732000.0</v>
+      </c>
+      <c r="P12">
+        <v>5728000.0</v>
+      </c>
+      <c r="Q12">
+        <v>5620000.0</v>
+      </c>
+      <c r="R12">
+        <v>5749000.0</v>
+      </c>
+      <c r="S12">
+        <v>5857000.0</v>
+      </c>
+      <c r="T12">
+        <v>5402000.0</v>
+      </c>
+      <c r="U12">
+        <v>5296000.0</v>
+      </c>
+      <c r="V12">
+        <v>3769636.0</v>
+      </c>
+      <c r="W12">
+        <v>2664135.0</v>
+      </c>
+      <c r="X12">
+        <v>1323378.0</v>
+      </c>
+      <c r="Y12">
+        <v>1573270.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>138000.0</v>
+      </c>
+      <c r="C13">
+        <v>87000.0</v>
+      </c>
+      <c r="D13">
+        <v>71000.0</v>
+      </c>
+      <c r="E13">
+        <v>65000.0</v>
+      </c>
+      <c r="F13">
+        <v>116000.0</v>
+      </c>
+      <c r="G13">
+        <v>278000.0</v>
+      </c>
+      <c r="H13">
+        <v>659000.0</v>
+      </c>
+      <c r="I13">
+        <v>1055000.0</v>
+      </c>
+      <c r="J13">
+        <v>410000.0</v>
+      </c>
+      <c r="K13">
+        <v>429000.0</v>
+      </c>
+      <c r="L13"/>
+      <c r="M13"/>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>-630000.0</v>
+      </c>
+      <c r="C14">
+        <v>-480000.0</v>
+      </c>
+      <c r="D14">
+        <v>-539000.0</v>
+      </c>
+      <c r="E14">
+        <v>530000.0</v>
+      </c>
+      <c r="F14">
+        <v>205000.0</v>
+      </c>
+      <c r="G14">
+        <v>117000.0</v>
+      </c>
+      <c r="H14">
+        <v>7781000.0</v>
+      </c>
+      <c r="I14">
+        <v>550000.0</v>
+      </c>
+      <c r="J14">
+        <v>532000.0</v>
+      </c>
+      <c r="K14">
+        <v>197000.0</v>
+      </c>
+      <c r="L14">
+        <v>116000.0</v>
+      </c>
+      <c r="M14">
+        <v>160000.0</v>
+      </c>
+      <c r="N14">
+        <v>125000.0</v>
+      </c>
+      <c r="O14">
+        <v>3000.0</v>
+      </c>
+      <c r="P14">
+        <v>210000.0</v>
+      </c>
+      <c r="Q14">
+        <v>470000.0</v>
+      </c>
+      <c r="R14">
+        <v>733000.0</v>
+      </c>
+      <c r="S14">
+        <v>621000.0</v>
+      </c>
+      <c r="T14"/>
+      <c r="U14"/>
+      <c r="V14"/>
+      <c r="W14"/>
+      <c r="X14"/>
+      <c r="Y14"/>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>49926000.0</v>
+      </c>
+      <c r="C15">
+        <v>36893000.0</v>
+      </c>
+      <c r="D15">
+        <v>19180000.0</v>
+      </c>
+      <c r="E15">
+        <v>35270000.0</v>
+      </c>
+      <c r="F15">
+        <v>12048000.0</v>
+      </c>
+      <c r="G15">
+        <v>6034000.0</v>
+      </c>
+      <c r="H15">
+        <v>23683000.0</v>
+      </c>
+      <c r="I15">
+        <v>21431000.0</v>
+      </c>
+      <c r="J15">
+        <v>8334000.0</v>
+      </c>
+      <c r="K15">
+        <v>7931000.0</v>
+      </c>
+      <c r="L15">
+        <v>6749000.0</v>
+      </c>
+      <c r="M15">
+        <v>7586000.0</v>
+      </c>
+      <c r="N15">
+        <v>3794000.0</v>
+      </c>
+      <c r="O15">
+        <v>50000.0</v>
+      </c>
+      <c r="P15">
+        <v>1123000.0</v>
+      </c>
+      <c r="Q15">
+        <v>1105000.0</v>
+      </c>
+      <c r="R15">
+        <v>1342000.0</v>
+      </c>
+      <c r="S15">
+        <v>1134000.0</v>
+      </c>
+      <c r="T15">
+        <v>-77000.0</v>
+      </c>
+      <c r="U15">
+        <v>1781000.0</v>
+      </c>
+      <c r="V15">
+        <v>2448182.0</v>
+      </c>
+      <c r="W15">
+        <v>3423619.0</v>
+      </c>
+      <c r="X15">
+        <v>3474174.0</v>
+      </c>
+      <c r="Y15">
+        <v>3705118.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16">
+        <v>49926000.0</v>
+      </c>
+      <c r="C16">
+        <v>36893000.0</v>
+      </c>
+      <c r="D16">
+        <v>19180000.0</v>
+      </c>
+      <c r="E16">
+        <v>35270000.0</v>
+      </c>
+      <c r="F16">
+        <v>12048000.0</v>
+      </c>
+      <c r="G16">
+        <v>6034000.0</v>
+      </c>
+      <c r="H16">
+        <v>23642000.0</v>
+      </c>
+      <c r="I16">
+        <v>21431000.0</v>
+      </c>
+      <c r="J16">
+        <v>8334000.0</v>
+      </c>
+      <c r="K16">
+        <v>7931000.0</v>
+      </c>
+      <c r="L16">
+        <v>6749000.0</v>
+      </c>
+      <c r="M16">
+        <v>7586000.0</v>
+      </c>
+      <c r="N16">
+        <v>3794000.0</v>
+      </c>
+      <c r="O16">
+        <v>50000.0</v>
+      </c>
+      <c r="P16">
+        <v>1123000.0</v>
+      </c>
+      <c r="Q16">
+        <v>1105000.0</v>
+      </c>
+      <c r="R16">
+        <v>1342000.0</v>
+      </c>
+      <c r="S16"/>
+      <c r="T16"/>
+      <c r="U16"/>
+      <c r="V16"/>
+      <c r="W16"/>
+      <c r="X16"/>
+      <c r="Y16"/>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>50556000.0</v>
+      </c>
+      <c r="C17">
+        <v>37373000.0</v>
+      </c>
+      <c r="D17">
+        <v>38117000.0</v>
+      </c>
+      <c r="E17">
+        <v>35800000.0</v>
+      </c>
+      <c r="F17">
+        <v>10420000.0</v>
+      </c>
+      <c r="G17">
+        <v>6151000.0</v>
+      </c>
+      <c r="H17">
+        <v>23634000.0</v>
+      </c>
+      <c r="I17">
+        <v>21951000.0</v>
+      </c>
+      <c r="J17">
+        <v>8866000.0</v>
+      </c>
+      <c r="K17">
+        <v>8128000.0</v>
+      </c>
+      <c r="L17">
+        <v>6854000.0</v>
+      </c>
+      <c r="M17">
+        <v>5349000.0</v>
+      </c>
+      <c r="N17">
+        <v>119513000.0</v>
+      </c>
+      <c r="O17">
+        <v>92202000.0</v>
+      </c>
+      <c r="P17">
+        <v>935000.0</v>
+      </c>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-33534000.0</v>
+      </c>
+      <c r="C18">
+        <v>-33948000.0</v>
+      </c>
+      <c r="D18">
+        <v>-32574000.0</v>
+      </c>
+      <c r="E18">
+        <v>-27128000.0</v>
+      </c>
+      <c r="F18">
+        <v>-24448000.0</v>
+      </c>
+      <c r="G18">
+        <v>-25492000.0</v>
+      </c>
+      <c r="H18">
+        <v>-25626000.0</v>
+      </c>
+      <c r="I18">
+        <v>-24122000.0</v>
+      </c>
+      <c r="J18">
+        <v>-23241000.0</v>
+      </c>
+      <c r="K18">
+        <v>-18810000.0</v>
+      </c>
+      <c r="L18"/>
+      <c r="M18"/>
+      <c r="N18"/>
+      <c r="O18"/>
+      <c r="P18"/>
+      <c r="Q18"/>
+      <c r="R18"/>
+      <c r="S18"/>
+      <c r="T18"/>
+      <c r="U18"/>
+      <c r="V18"/>
+      <c r="W18"/>
+      <c r="X18"/>
+      <c r="Y18"/>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19">
+        <v>17062000.0</v>
+      </c>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19">
+        <v>4547000.0</v>
+      </c>
+      <c r="J19">
+        <v>243000.0</v>
+      </c>
+      <c r="K19">
+        <v>3690000.0</v>
+      </c>
+      <c r="L19">
+        <v>128000.0</v>
+      </c>
+      <c r="M19">
+        <v>-201000.0</v>
+      </c>
+      <c r="N19">
+        <v>-192000.0</v>
+      </c>
+      <c r="O19">
+        <v>-402000.0</v>
+      </c>
+      <c r="P19">
+        <v>314000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20">
+        <v>24564000.0</v>
+      </c>
+      <c r="G20">
+        <v>25770000.0</v>
+      </c>
+      <c r="H20"/>
+      <c r="I20">
+        <v>25177000.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>53577000.0</v>
+      </c>
+      <c r="C21">
+        <v>51449000.0</v>
+      </c>
+      <c r="D21">
+        <v>48337000.0</v>
+      </c>
+      <c r="E21">
+        <v>47509000.0</v>
+      </c>
+      <c r="F21">
+        <v>34378000.0</v>
+      </c>
+      <c r="G21">
+        <v>33308999.0</v>
+      </c>
+      <c r="H21">
+        <v>61962000.0</v>
+      </c>
+      <c r="I21">
+        <v>33472000.0</v>
+      </c>
+      <c r="J21">
+        <v>32660000.0</v>
+      </c>
+      <c r="K21">
+        <v>23966000.0</v>
+      </c>
+      <c r="L21">
+        <v>22008000.0</v>
+      </c>
+      <c r="M21">
+        <v>16231000.0</v>
+      </c>
+      <c r="N21">
+        <v>14294000.0</v>
+      </c>
+      <c r="O21">
+        <v>11070000.0</v>
+      </c>
+      <c r="P21">
+        <v>1307000.0</v>
+      </c>
+      <c r="Q21">
+        <v>1441000.0</v>
+      </c>
+      <c r="R21">
+        <v>2493000.0</v>
+      </c>
+      <c r="S21">
+        <v>4441000.0</v>
+      </c>
+      <c r="T21">
+        <v>4965000.0</v>
+      </c>
+      <c r="U21">
+        <v>7532000.0</v>
+      </c>
+      <c r="V21">
+        <v>8108434.0</v>
+      </c>
+      <c r="W21">
+        <v>9078164.0</v>
+      </c>
+      <c r="X21">
+        <v>7832347.0</v>
+      </c>
+      <c r="Y21">
+        <v>8470993.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>107282000.0</v>
+      </c>
+      <c r="C23">
+        <v>104061000.0</v>
+      </c>
+      <c r="D23">
+        <v>99583000.0</v>
+      </c>
+      <c r="E23">
+        <v>93068000.0</v>
+      </c>
+      <c r="F23">
+        <v>90897000.0</v>
+      </c>
+      <c r="G23">
+        <v>123564000.0</v>
+      </c>
+      <c r="H23">
+        <v>58565000.0</v>
+      </c>
+      <c r="I23">
+        <v>86391000.0</v>
+      </c>
+      <c r="J23">
+        <v>93299000.0</v>
+      </c>
+      <c r="K23">
+        <v>80471000.0</v>
+      </c>
+      <c r="L23">
+        <v>71408000.0</v>
+      </c>
+      <c r="M23">
+        <v>56151000.0</v>
+      </c>
+      <c r="N23">
+        <v>47851000.0</v>
+      </c>
+      <c r="O23">
+        <v>35484000.0</v>
+      </c>
+      <c r="P23">
+        <v>28340000.0</v>
+      </c>
+      <c r="Q23">
+        <v>24500000.0</v>
+      </c>
+      <c r="R23">
+        <v>24479000.0</v>
+      </c>
+      <c r="S23">
+        <v>26760000.0</v>
+      </c>
+      <c r="T23">
+        <v>26017000.0</v>
+      </c>
+      <c r="U23">
+        <v>22308000.0</v>
+      </c>
+      <c r="V23">
+        <v>17110799.0</v>
+      </c>
+      <c r="W23">
+        <v>14405493.0</v>
+      </c>
+      <c r="X23">
+        <v>13140604.0</v>
+      </c>
+      <c r="Y23">
+        <v>12284033.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>36022000.0</v>
+      </c>
+      <c r="C25">
+        <v>34981000.0</v>
+      </c>
+      <c r="D25">
+        <v>32656000.0</v>
+      </c>
+      <c r="E25">
+        <v>31707000.0</v>
+      </c>
+      <c r="F25">
+        <v>28950000.0</v>
+      </c>
+      <c r="G25">
+        <v>28303000.0</v>
+      </c>
+      <c r="H25">
+        <v>26740000.0</v>
+      </c>
+      <c r="I25">
+        <v>25679000.0</v>
+      </c>
+      <c r="J25">
+        <v>27240000.0</v>
+      </c>
+      <c r="K25"/>
+      <c r="L25"/>
+      <c r="M25"/>
+      <c r="N25"/>
+      <c r="O25"/>
+      <c r="P25"/>
+      <c r="Q25"/>
+      <c r="R25"/>
+      <c r="S25"/>
+      <c r="T25"/>
+      <c r="U25"/>
+      <c r="V25"/>
+      <c r="W25"/>
+      <c r="X25"/>
+      <c r="Y25"/>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26">
+        <v>0.13</v>
+      </c>
+      <c r="E26">
+        <v>0.26</v>
+      </c>
+      <c r="F26">
+        <v>0.09</v>
+      </c>
+      <c r="G26">
+        <v>0.05</v>
+      </c>
+      <c r="H26">
+        <v>0.2</v>
+      </c>
+      <c r="I26">
+        <v>0.19</v>
+      </c>
+      <c r="J26">
+        <v>0.07</v>
+      </c>
+      <c r="K26">
+        <v>0.05</v>
+      </c>
+      <c r="L26">
+        <v>0.0</v>
+      </c>
+      <c r="M26">
+        <v>0.0</v>
+      </c>
+      <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
+        <v>0.0</v>
+      </c>
+      <c r="P26">
+        <v>0.0</v>
+      </c>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>21218000.0</v>
+      </c>
+      <c r="C28">
+        <v>23189000.0</v>
+      </c>
+      <c r="D28">
+        <v>20653000.0</v>
+      </c>
+      <c r="E28">
+        <v>18066000.0</v>
+      </c>
+      <c r="F28">
+        <v>22625000.0</v>
+      </c>
+      <c r="G28">
+        <v>21303000.0</v>
+      </c>
+      <c r="H28">
+        <v>21661000.0</v>
+      </c>
+      <c r="I28">
+        <v>23281000.0</v>
+      </c>
+      <c r="J28">
+        <v>23949000.0</v>
+      </c>
+      <c r="K28">
+        <v>23922000.0</v>
+      </c>
+      <c r="L28">
+        <v>20312000.0</v>
+      </c>
+      <c r="M28">
+        <v>15274000.0</v>
+      </c>
+      <c r="N28">
+        <v>10912000.0</v>
+      </c>
+      <c r="O28">
+        <v>7616000.0</v>
+      </c>
+      <c r="P28">
+        <v>6648000.0</v>
+      </c>
+      <c r="Q28">
+        <v>4992000.0</v>
+      </c>
+      <c r="R28">
+        <v>6072000.0</v>
+      </c>
+      <c r="S28">
+        <v>6708000.0</v>
+      </c>
+      <c r="T28">
+        <v>6721000.0</v>
+      </c>
+      <c r="U28">
+        <v>4517000.0</v>
+      </c>
+      <c r="V28">
+        <v>2630533.0</v>
+      </c>
+      <c r="W28">
+        <v>2938683.0</v>
+      </c>
+      <c r="X28">
+        <v>2807041.0</v>
+      </c>
+      <c r="Y28">
+        <v>2444042.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>482000.0</v>
+      </c>
+      <c r="C29">
+        <v>450000.0</v>
+      </c>
+      <c r="D29">
+        <v>448000.0</v>
+      </c>
+      <c r="E29">
+        <v>422000.0</v>
+      </c>
+      <c r="F29">
+        <v>385000.0</v>
+      </c>
+      <c r="G29">
+        <v>379000.0</v>
+      </c>
+      <c r="H29">
+        <v>400000.0</v>
+      </c>
+      <c r="I29">
+        <v>347000.0</v>
+      </c>
+      <c r="J29">
+        <v>386000.0</v>
+      </c>
+      <c r="K29">
+        <v>289000.0</v>
+      </c>
+      <c r="L29">
+        <v>372000.0</v>
+      </c>
+      <c r="M29"/>
+      <c r="N29"/>
+      <c r="O29"/>
+      <c r="P29"/>
+      <c r="Q29"/>
+      <c r="R29"/>
+      <c r="S29"/>
+      <c r="T29"/>
+      <c r="U29"/>
+      <c r="V29"/>
+      <c r="W29"/>
+      <c r="X29"/>
+      <c r="Y29"/>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>57147000.0</v>
+      </c>
+      <c r="C30">
+        <v>58083000.0</v>
+      </c>
+      <c r="D30">
+        <v>53619000.0</v>
+      </c>
+      <c r="E30">
+        <v>49773000.0</v>
+      </c>
+      <c r="F30">
+        <v>51575000.0</v>
+      </c>
+      <c r="G30">
+        <v>84986000.0</v>
+      </c>
+      <c r="H30">
+        <v>21661000.0</v>
+      </c>
+      <c r="I30">
+        <v>48960000.0</v>
+      </c>
+      <c r="J30">
+        <v>51189000.0</v>
+      </c>
+      <c r="K30">
+        <v>46379000.0</v>
+      </c>
+      <c r="L30">
+        <v>40073000.0</v>
+      </c>
+      <c r="M30">
+        <v>30999000.0</v>
+      </c>
+      <c r="N30">
+        <v>24341000.0</v>
+      </c>
+      <c r="O30">
+        <v>17845000.0</v>
+      </c>
+      <c r="P30">
+        <v>15013000.0</v>
+      </c>
+      <c r="Q30">
+        <v>12217000.0</v>
+      </c>
+      <c r="R30">
+        <v>11488000.0</v>
+      </c>
+      <c r="S30">
+        <v>13567000.0</v>
+      </c>
+      <c r="T30">
+        <v>16852000.0</v>
+      </c>
+      <c r="U30">
+        <v>11381000.0</v>
+      </c>
+      <c r="V30">
+        <v>8859593.0</v>
+      </c>
+      <c r="W30">
+        <v>8154045.0</v>
+      </c>
+      <c r="X30">
+        <v>7778338.0</v>
+      </c>
+      <c r="Y30">
+        <v>6560103.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:25">
+      <c r="A31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>-2539000.0</v>
+      </c>
+      <c r="C31">
+        <v>-13626000.0</v>
+      </c>
+      <c r="D31">
+        <v>-28437000.0</v>
+      </c>
+      <c r="E31">
+        <v>-11287000.0</v>
+      </c>
+      <c r="F31">
+        <v>-23573000.0</v>
+      </c>
+      <c r="G31">
+        <v>6530000.0</v>
+      </c>
+      <c r="H31">
+        <v>-37928000.0</v>
+      </c>
+      <c r="I31">
+        <v>-38914000.0</v>
+      </c>
+      <c r="J31">
+        <v>-23686000.0</v>
+      </c>
+      <c r="K31">
+        <v>-15564000.0</v>
+      </c>
+      <c r="L31">
+        <v>-14782000.0</v>
+      </c>
+      <c r="M31">
+        <v>-10600000.0</v>
+      </c>
+      <c r="N31">
+        <v>-10380000.0</v>
+      </c>
+      <c r="O31">
+        <v>-3550000.0</v>
+      </c>
+      <c r="P31">
+        <v>251000.0</v>
+      </c>
+      <c r="Q31">
+        <v>-5454000.0</v>
+      </c>
+      <c r="R31">
+        <v>-4367000.0</v>
+      </c>
+      <c r="S31">
+        <v>-5898000.0</v>
+      </c>
+      <c r="T31">
+        <v>-5259000.0</v>
+      </c>
+      <c r="U31">
+        <v>-4683000.0</v>
+      </c>
+      <c r="V31">
+        <v>-1890616000.0</v>
+      </c>
+      <c r="W31">
+        <v>-2990410000.0</v>
+      </c>
+      <c r="X31">
+        <v>-3034795000.0</v>
+      </c>
+      <c r="Y31"/>
+    </row>
+    <row r="32" spans="1:25">
+      <c r="A32" t="s">
+        <v>188</v>
+      </c>
+      <c r="B32">
+        <v>160859000.0</v>
+      </c>
+      <c r="C32">
+        <v>155510000.0</v>
+      </c>
+      <c r="D32">
+        <v>147920000.0</v>
+      </c>
+      <c r="E32">
+        <v>140577000.0</v>
+      </c>
+      <c r="F32">
+        <v>125275000.0</v>
+      </c>
+      <c r="G32">
+        <v>123564000.0</v>
+      </c>
+      <c r="H32">
+        <v>120527000.0</v>
+      </c>
+      <c r="I32">
+        <v>119863000.0</v>
+      </c>
+      <c r="J32">
+        <v>125959000.0</v>
+      </c>
+      <c r="K32">
+        <v>104437000.0</v>
+      </c>
+      <c r="L32">
+        <v>93416000.0</v>
+      </c>
+      <c r="M32">
+        <v>72382000.0</v>
+      </c>
+      <c r="N32">
+        <v>62145000.0</v>
+      </c>
+      <c r="O32">
+        <v>46554000.0</v>
+      </c>
+      <c r="P32">
+        <v>34915000.0</v>
+      </c>
+      <c r="Q32">
+        <v>31533000.0</v>
+      </c>
+      <c r="R32">
+        <v>32685000.0</v>
+      </c>
+      <c r="S32">
+        <v>31201000.0</v>
+      </c>
+      <c r="T32">
+        <v>30982000.0</v>
+      </c>
+      <c r="U32">
+        <v>29840000.0</v>
+      </c>
+      <c r="V32">
+        <v>25219233.0</v>
+      </c>
+      <c r="W32">
+        <v>23483657.0</v>
+      </c>
+      <c r="X32">
+        <v>20972951.0</v>
+      </c>
+      <c r="Y32">
+        <v>20755026.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CS32"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:97">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>156</v>
+      </c>
+      <c r="CS1" t="s">
+        <v>157</v>
+      </c>
+    </row>
+    <row r="2" spans="1:97">
+      <c r="A2" t="s">
+        <v>158</v>
+      </c>
+      <c r="B2">
+        <v>32435000.0</v>
+      </c>
+      <c r="C2">
+        <v>14456000.0</v>
+      </c>
+      <c r="D2">
+        <v>13275000.0</v>
+      </c>
+      <c r="E2">
+        <v>11140000.0</v>
+      </c>
+      <c r="F2">
+        <v>11264000.0</v>
+      </c>
+      <c r="G2">
+        <v>12323000.0</v>
+      </c>
+      <c r="H2">
+        <v>12141000.0</v>
+      </c>
+      <c r="I2">
+        <v>10927000.0</v>
+      </c>
+      <c r="J2">
+        <v>10587000.0</v>
+      </c>
+      <c r="K2">
+        <v>20377000.0</v>
+      </c>
+      <c r="L2">
+        <v>11555000.0</v>
+      </c>
+      <c r="M2">
+        <v>11666000.0</v>
+      </c>
+      <c r="N2">
+        <v>10794000.0</v>
+      </c>
+      <c r="O2">
+        <v>10175000.0</v>
+      </c>
+      <c r="P2">
+        <v>11830000.0</v>
+      </c>
+      <c r="Q2">
+        <v>11198000.0</v>
+      </c>
+      <c r="R2">
+        <v>10092000.0</v>
+      </c>
+      <c r="S2">
+        <v>10463000.0</v>
+      </c>
+      <c r="T2">
+        <v>10378000.0</v>
+      </c>
+      <c r="U2">
+        <v>9604000.0</v>
+      </c>
+      <c r="V2">
+        <v>8877000.0</v>
+      </c>
+      <c r="W2">
+        <v>9966000.0</v>
+      </c>
+      <c r="X2">
+        <v>9699000.0</v>
+      </c>
+      <c r="Y2">
+        <v>8780000.0</v>
+      </c>
+      <c r="Z2">
+        <v>10133000.0</v>
+      </c>
+      <c r="AA2">
+        <v>9670000.0</v>
+      </c>
+      <c r="AB2">
+        <v>9528000.0</v>
+      </c>
+      <c r="AC2">
+        <v>9233000.0</v>
+      </c>
+      <c r="AD2">
+        <v>8473000.0</v>
+      </c>
+      <c r="AE2">
+        <v>9846000.0</v>
+      </c>
+      <c r="AF2">
+        <v>11627000.0</v>
+      </c>
+      <c r="AG2">
+        <v>10323000.0</v>
+      </c>
+      <c r="AH2">
+        <v>10365000.0</v>
+      </c>
+      <c r="AI2">
+        <v>11549000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>11285000.0</v>
+      </c>
+      <c r="AK2">
+        <v>9862000.0</v>
+      </c>
+      <c r="AL2">
+        <v>9414000.0</v>
+      </c>
+      <c r="AM2">
+        <v>9639000.0</v>
+      </c>
+      <c r="AN2">
+        <v>8318000.0</v>
+      </c>
+      <c r="AO2">
+        <v>7987000.0</v>
+      </c>
+      <c r="AP2">
+        <v>8148000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>8787000.0</v>
+      </c>
+      <c r="AR2">
+        <v>8297000.0</v>
+      </c>
+      <c r="AS2">
+        <v>7264000.0</v>
+      </c>
+      <c r="AT2">
+        <v>6987000.0</v>
+      </c>
+      <c r="AU2">
+        <v>6543000.0</v>
+      </c>
+      <c r="AV2">
+        <v>6792000.0</v>
+      </c>
+      <c r="AW2">
+        <v>6393000.0</v>
+      </c>
+      <c r="AX2">
+        <v>5970000.0</v>
+      </c>
+      <c r="AY2">
+        <v>6469000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>6818000.0</v>
+      </c>
+      <c r="BA2">
+        <v>5360000.0</v>
+      </c>
+      <c r="BB2">
+        <v>4863000.0</v>
+      </c>
+      <c r="BC2">
+        <v>5117000.0</v>
+      </c>
+      <c r="BD2">
+        <v>4598000.0</v>
+      </c>
+      <c r="BE2">
+        <v>4262000.0</v>
+      </c>
+      <c r="BF2">
+        <v>3662000.0</v>
+      </c>
+      <c r="BG2">
+        <v>3722000.0</v>
+      </c>
+      <c r="BH2">
+        <v>3614000.0</v>
+      </c>
+      <c r="BI2">
+        <v>3062000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>2974000.0</v>
+      </c>
+      <c r="BK2">
+        <v>3208000.0</v>
+      </c>
+      <c r="BL2">
+        <v>3083000.0</v>
+      </c>
+      <c r="BM2">
+        <v>3039000.0</v>
+      </c>
+      <c r="BN2">
+        <v>2953000.0</v>
+      </c>
+      <c r="BO2">
+        <v>3222000.0</v>
+      </c>
+      <c r="BP2">
+        <v>3264000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>3268000.0</v>
+      </c>
+      <c r="BR2">
+        <v>3427000.0</v>
+      </c>
+      <c r="BS2">
+        <v>3601000.0</v>
+      </c>
+      <c r="BT2">
+        <v>3348000.0</v>
+      </c>
+      <c r="BU2">
+        <v>3113000.0</v>
+      </c>
+      <c r="BV2">
+        <v>3244000.0</v>
+      </c>
+      <c r="BW2">
+        <v>-298000.0</v>
+      </c>
+      <c r="BX2">
+        <v>3379000.0</v>
+      </c>
+      <c r="BY2">
+        <v>2921000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>2793000.0</v>
+      </c>
+      <c r="CA2">
+        <v>2912433.0</v>
+      </c>
+      <c r="CB2">
+        <v>2710931.0</v>
+      </c>
+      <c r="CC2">
+        <v>2774865.0</v>
+      </c>
+      <c r="CD2">
+        <v>2528771.0</v>
+      </c>
+      <c r="CE2">
+        <v>2311891.0</v>
+      </c>
+      <c r="CF2">
+        <v>2132142.0</v>
+      </c>
+      <c r="CG2">
+        <v>1997307.0</v>
+      </c>
+      <c r="CH2">
+        <v>1705107.0</v>
+      </c>
+      <c r="CI2">
+        <v>1561128.0</v>
+      </c>
+      <c r="CJ2">
+        <v>1534520.0</v>
+      </c>
+      <c r="CK2">
+        <v>1607800.0</v>
+      </c>
+      <c r="CL2">
+        <v>1548000.0</v>
+      </c>
+      <c r="CM2">
+        <v>1328968.0</v>
+      </c>
+      <c r="CN2">
+        <v>1497883.0</v>
+      </c>
+      <c r="CO2">
+        <v>1087329.0</v>
+      </c>
+      <c r="CP2">
+        <v>1448086.0</v>
+      </c>
+      <c r="CQ2">
+        <v>1604600.0</v>
+      </c>
+      <c r="CR2">
+        <v>1417162.0</v>
+      </c>
+      <c r="CS2">
+        <v>1386720.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:97">
+      <c r="A3" t="s">
+        <v>159</v>
+      </c>
+      <c r="B3">
+        <v>9974000.0</v>
+      </c>
+      <c r="C3">
+        <v>9757000.0</v>
+      </c>
+      <c r="D3">
+        <v>8331000.0</v>
+      </c>
+      <c r="E3">
+        <v>8543000.0</v>
+      </c>
+      <c r="F3">
+        <v>9358000.0</v>
+      </c>
+      <c r="G3">
+        <v>8674000.0</v>
+      </c>
+      <c r="H3">
+        <v>8943000.0</v>
+      </c>
+      <c r="I3">
+        <v>8542000.0</v>
+      </c>
+      <c r="J3">
+        <v>8822000.0</v>
+      </c>
+      <c r="K3">
+        <v>8428000.0</v>
+      </c>
+      <c r="L3">
+        <v>8353000.0</v>
+      </c>
+      <c r="M3">
+        <v>8382000.0</v>
+      </c>
+      <c r="N3">
+        <v>7875000.0</v>
+      </c>
+      <c r="O3">
+        <v>8046000.0</v>
+      </c>
+      <c r="P3">
+        <v>7889000.0</v>
+      </c>
+      <c r="Q3">
+        <v>7862000.0</v>
+      </c>
+      <c r="R3">
+        <v>7911000.0</v>
+      </c>
+      <c r="S3">
+        <v>7492000.0</v>
+      </c>
+      <c r="T3">
+        <v>7340000.0</v>
+      </c>
+      <c r="U3">
+        <v>7105000.0</v>
+      </c>
+      <c r="V3">
+        <v>7013000.0</v>
+      </c>
+      <c r="W3">
+        <v>7191000.0</v>
+      </c>
+      <c r="X3">
+        <v>7171000.0</v>
+      </c>
+      <c r="Y3">
+        <v>6970000.0</v>
+      </c>
+      <c r="Z3">
+        <v>6971000.0</v>
+      </c>
+      <c r="AA3">
+        <v>6875000.0</v>
+      </c>
+      <c r="AB3">
+        <v>6789000.0</v>
+      </c>
+      <c r="AC3">
+        <v>6612000.0</v>
+      </c>
+      <c r="AD3">
+        <v>6464000.0</v>
+      </c>
+      <c r="AE3">
+        <v>6635000.0</v>
+      </c>
+      <c r="AF3">
+        <v>7483000.0</v>
+      </c>
+      <c r="AG3">
+        <v>7396000.0</v>
+      </c>
+      <c r="AH3">
+        <v>7221000.0</v>
+      </c>
+      <c r="AI3">
+        <v>7304000.0</v>
+      </c>
+      <c r="AJ3">
+        <v>7247000.0</v>
+      </c>
+      <c r="AK3">
+        <v>6681000.0</v>
+      </c>
+      <c r="AL3">
+        <v>6008000.0</v>
+      </c>
+      <c r="AM3">
+        <v>6095000.0</v>
+      </c>
+      <c r="AN3">
+        <v>5449000.0</v>
+      </c>
+      <c r="AO3">
+        <v>5521000.0</v>
+      </c>
+      <c r="AP3">
+        <v>5392000.0</v>
+      </c>
+      <c r="AQ3">
+        <v>5373000.0</v>
+      </c>
+      <c r="AR3">
+        <v>5149000.0</v>
+      </c>
+      <c r="AS3">
+        <v>4675000.0</v>
+      </c>
+      <c r="AT3">
+        <v>4564000.0</v>
+      </c>
+      <c r="AU3">
+        <v>4138000.0</v>
+      </c>
+      <c r="AV3">
+        <v>3998000.0</v>
+      </c>
+      <c r="AW3">
+        <v>3907000.0</v>
+      </c>
+      <c r="AX3">
+        <v>3909000.0</v>
+      </c>
+      <c r="AY3">
+        <v>3646000.0</v>
+      </c>
+      <c r="AZ3">
+        <v>3450000.0</v>
+      </c>
+      <c r="BA3">
+        <v>3260000.0</v>
+      </c>
+      <c r="BB3">
+        <v>3073000.0</v>
+      </c>
+      <c r="BC3">
+        <v>2973000.0</v>
+      </c>
+      <c r="BD3">
+        <v>2682000.0</v>
+      </c>
+      <c r="BE3">
+        <v>2663000.0</v>
+      </c>
+      <c r="BF3">
+        <v>2283000.0</v>
+      </c>
+      <c r="BG3">
+        <v>1651000.0</v>
+      </c>
+      <c r="BH3">
+        <v>2162000.0</v>
+      </c>
+      <c r="BI3">
+        <v>1947000.0</v>
+      </c>
+      <c r="BJ3">
+        <v>1989000.0</v>
+      </c>
+      <c r="BK3">
+        <v>1902000.0</v>
+      </c>
+      <c r="BL3">
+        <v>1830000.0</v>
+      </c>
+      <c r="BM3">
+        <v>1759000.0</v>
+      </c>
+      <c r="BN3">
+        <v>1734000.0</v>
+      </c>
+      <c r="BO3">
+        <v>1799000.0</v>
+      </c>
+      <c r="BP3">
+        <v>1741000.0</v>
+      </c>
+      <c r="BQ3">
+        <v>1710000.0</v>
+      </c>
+      <c r="BR3">
+        <v>1708000.0</v>
+      </c>
+      <c r="BS3">
+        <v>1600000.0</v>
+      </c>
+      <c r="BT3">
+        <v>1912000.0</v>
+      </c>
+      <c r="BU3">
+        <v>1724000.0</v>
+      </c>
+      <c r="BV3">
+        <v>1623000.0</v>
+      </c>
+      <c r="BW3">
+        <v>1492000.0</v>
+      </c>
+      <c r="BX3">
+        <v>1622000.0</v>
+      </c>
+      <c r="BY3">
+        <v>1617000.0</v>
+      </c>
+      <c r="BZ3">
+        <v>1612000.0</v>
+      </c>
+      <c r="CA3">
+        <v>1696248.0</v>
+      </c>
+      <c r="CB3">
+        <v>1831909.0</v>
+      </c>
+      <c r="CC3">
+        <v>1389007.0</v>
+      </c>
+      <c r="CD3">
+        <v>1558836.0</v>
+      </c>
+      <c r="CE3">
+        <v>1822269.0</v>
+      </c>
+      <c r="CF3">
+        <v>1463640.0</v>
+      </c>
+      <c r="CG3">
+        <v>1446360.0</v>
+      </c>
+      <c r="CH3">
+        <v>1366606.0</v>
+      </c>
+      <c r="CI3">
+        <v>1385422.0</v>
+      </c>
+      <c r="CJ3">
+        <v>1321589.0</v>
+      </c>
+      <c r="CK3">
+        <v>1282091.0</v>
+      </c>
+      <c r="CL3">
+        <v>1234320.0</v>
+      </c>
+      <c r="CM3">
+        <v>1234625.0</v>
+      </c>
+      <c r="CN3">
+        <v>1178874.0</v>
+      </c>
+      <c r="CO3">
+        <v>1187727.0</v>
+      </c>
+      <c r="CP3">
+        <v>1156821.0</v>
+      </c>
+      <c r="CQ3">
+        <v>1095096.0</v>
+      </c>
+      <c r="CR3">
+        <v>990592.0</v>
+      </c>
+      <c r="CS3">
+        <v>961364.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:97">
+      <c r="A4" t="s">
+        <v>160</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4"/>
+      <c r="N4"/>
+      <c r="O4"/>
+      <c r="P4"/>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4">
+        <v>1833000.0</v>
+      </c>
+      <c r="V4">
+        <v>1833000.0</v>
+      </c>
+      <c r="W4">
+        <v>1833000.0</v>
+      </c>
+      <c r="X4">
+        <v>1833000.0</v>
+      </c>
+      <c r="Y4"/>
+      <c r="Z4"/>
+      <c r="AA4">
+        <v>-107000.0</v>
+      </c>
+      <c r="AB4">
+        <v>-107000.0</v>
+      </c>
+      <c r="AC4">
+        <v>701000.0</v>
+      </c>
+      <c r="AD4">
+        <v>701000.0</v>
+      </c>
+      <c r="AE4">
+        <v>701000.0</v>
+      </c>
+      <c r="AF4">
+        <v>701000.0</v>
+      </c>
+      <c r="AG4">
+        <v>0.0</v>
+      </c>
+      <c r="AH4">
+        <v>0.0</v>
+      </c>
+      <c r="AI4">
+        <v>0.0</v>
+      </c>
+      <c r="AJ4">
+        <v>0.0</v>
+      </c>
+      <c r="AK4">
+        <v>0.0</v>
+      </c>
+      <c r="AL4">
+        <v>0.0</v>
+      </c>
+      <c r="AM4">
+        <v>0.0</v>
+      </c>
+      <c r="AN4">
+        <v>0.0</v>
+      </c>
+      <c r="AO4">
+        <v>0.0</v>
+      </c>
+      <c r="AP4">
+        <v>0.0</v>
+      </c>
+      <c r="AQ4">
+        <v>8000.0</v>
+      </c>
+      <c r="AR4">
+        <v>44000.0</v>
+      </c>
+      <c r="AS4">
+        <v>-33000.0</v>
+      </c>
+      <c r="AT4">
+        <v>-8000.0</v>
+      </c>
+      <c r="AU4">
+        <v>2397000.0</v>
+      </c>
+      <c r="AV4">
+        <v>0.0</v>
+      </c>
+      <c r="AW4">
+        <v>0.0</v>
+      </c>
+      <c r="AX4">
+        <v>0.0</v>
+      </c>
+      <c r="AY4">
+        <v>0.0</v>
+      </c>
+      <c r="AZ4">
+        <v>0.0</v>
+      </c>
+      <c r="BA4">
+        <v>0.0</v>
+      </c>
+      <c r="BB4">
+        <v>0.0</v>
+      </c>
+      <c r="BC4">
+        <v>0.0</v>
+      </c>
+      <c r="BD4">
+        <v>0.0</v>
+      </c>
+      <c r="BE4">
+        <v>0.0</v>
+      </c>
+      <c r="BF4">
+        <v>0.0</v>
+      </c>
+      <c r="BG4">
+        <v>0.0</v>
+      </c>
+      <c r="BH4">
+        <v>0.0</v>
+      </c>
+      <c r="BI4">
+        <v>0.0</v>
+      </c>
+      <c r="BJ4">
+        <v>0.0</v>
+      </c>
+      <c r="BK4">
+        <v>0.0</v>
+      </c>
+      <c r="BL4">
+        <v>0.0</v>
+      </c>
+      <c r="BM4">
+        <v>0.0</v>
+      </c>
+      <c r="BN4">
+        <v>0.0</v>
+      </c>
+      <c r="BO4">
+        <v>0.0</v>
+      </c>
+      <c r="BP4">
+        <v>0.0</v>
+      </c>
+      <c r="BQ4">
+        <v>0.0</v>
+      </c>
+      <c r="BR4">
+        <v>0.0</v>
+      </c>
+      <c r="BS4">
+        <v>0.0</v>
+      </c>
+      <c r="BT4">
+        <v>0.0</v>
+      </c>
+      <c r="BU4">
+        <v>0.0</v>
+      </c>
+      <c r="BV4">
+        <v>0.0</v>
+      </c>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+      <c r="CS4"/>
+    </row>
+    <row r="5" spans="1:97">
+      <c r="A5" t="s">
+        <v>161</v>
+      </c>
+      <c r="B5">
+        <v>12978000.0</v>
+      </c>
+      <c r="C5">
+        <v>31881000.0</v>
+      </c>
+      <c r="D5">
+        <v>27354000.0</v>
+      </c>
+      <c r="E5">
+        <v>13503000.0</v>
+      </c>
+      <c r="F5">
+        <v>11972000.0</v>
+      </c>
+      <c r="G5">
+        <v>25905000.0</v>
+      </c>
+      <c r="H5">
+        <v>16347000.0</v>
+      </c>
+      <c r="I5">
+        <v>11504000.0</v>
+      </c>
+      <c r="J5">
+        <v>18102000.0</v>
+      </c>
+      <c r="K5">
+        <v>9977000.0</v>
+      </c>
+      <c r="L5">
+        <v>11016000.0</v>
+      </c>
+      <c r="M5">
+        <v>10252000.0</v>
+      </c>
+      <c r="N5">
+        <v>11936000.0</v>
+      </c>
+      <c r="O5">
+        <v>11656000.0</v>
+      </c>
+      <c r="P5">
+        <v>10924000.0</v>
+      </c>
+      <c r="Q5">
+        <v>10740000.0</v>
+      </c>
+      <c r="R5">
+        <v>13379000.0</v>
+      </c>
+      <c r="S5">
+        <v>8921000.0</v>
+      </c>
+      <c r="T5">
+        <v>9251000.0</v>
+      </c>
+      <c r="U5">
+        <v>9357000.0</v>
+      </c>
+      <c r="V5">
+        <v>7637000.0</v>
+      </c>
+      <c r="W5">
+        <v>7187000.0</v>
+      </c>
+      <c r="X5">
+        <v>7417000.0</v>
+      </c>
+      <c r="Y5">
+        <v>6983000.0</v>
+      </c>
+      <c r="Z5">
+        <v>8427000.0</v>
+      </c>
+      <c r="AA5">
+        <v>22866000.0</v>
+      </c>
+      <c r="AB5">
+        <v>8630000.0</v>
+      </c>
+      <c r="AC5">
+        <v>9313000.0</v>
+      </c>
+      <c r="AD5">
+        <v>9490000.0</v>
+      </c>
+      <c r="AE5">
+        <v>1775000.0</v>
+      </c>
+      <c r="AF5">
+        <v>14480000.0</v>
+      </c>
+      <c r="AG5">
+        <v>8867000.0</v>
+      </c>
+      <c r="AH5">
+        <v>9661000.0</v>
+      </c>
+      <c r="AI5">
+        <v>8577000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>9477000.0</v>
+      </c>
+      <c r="AK5">
+        <v>7716000.0</v>
+      </c>
+      <c r="AL5">
+        <v>6676000.0</v>
+      </c>
+      <c r="AM5">
+        <v>5176000.0</v>
+      </c>
+      <c r="AN5">
+        <v>5523000.0</v>
+      </c>
+      <c r="AO5">
+        <v>6208000.0</v>
+      </c>
+      <c r="AP5">
+        <v>7059000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>6293000.0</v>
+      </c>
+      <c r="AR5">
+        <v>5466000.0</v>
+      </c>
+      <c r="AS5">
+        <v>5033000.0</v>
+      </c>
+      <c r="AT5">
+        <v>5216000.0</v>
+      </c>
+      <c r="AU5">
+        <v>4003000.0</v>
+      </c>
+      <c r="AV5">
+        <v>3738000.0</v>
+      </c>
+      <c r="AW5">
+        <v>3550000.0</v>
+      </c>
+      <c r="AX5">
+        <v>4710000.0</v>
+      </c>
+      <c r="AY5">
+        <v>3859000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>3301000.0</v>
+      </c>
+      <c r="BA5">
+        <v>3688000.0</v>
+      </c>
+      <c r="BB5">
+        <v>3500000.0</v>
+      </c>
+      <c r="BC5">
+        <v>2105000.0</v>
+      </c>
+      <c r="BD5">
+        <v>2571000.0</v>
+      </c>
+      <c r="BE5">
+        <v>2266000.0</v>
+      </c>
+      <c r="BF5">
+        <v>2898000.0</v>
+      </c>
+      <c r="BG5">
+        <v>2443000.0</v>
+      </c>
+      <c r="BH5">
+        <v>1954000.0</v>
+      </c>
+      <c r="BI5">
+        <v>1205000.0</v>
+      </c>
+      <c r="BJ5">
+        <v>1701000.0</v>
+      </c>
+      <c r="BK5">
+        <v>2259000.0</v>
+      </c>
+      <c r="BL5">
+        <v>1660000.0</v>
+      </c>
+      <c r="BM5">
+        <v>1737000.0</v>
+      </c>
+      <c r="BN5">
+        <v>1796000.0</v>
+      </c>
+      <c r="BO5">
+        <v>2517000.0</v>
+      </c>
+      <c r="BP5">
+        <v>1938000.0</v>
+      </c>
+      <c r="BQ5">
+        <v>1611000.0</v>
+      </c>
+      <c r="BR5">
+        <v>1491000.0</v>
+      </c>
+      <c r="BS5">
+        <v>1404000.0</v>
+      </c>
+      <c r="BT5">
+        <v>1313000.0</v>
+      </c>
+      <c r="BU5">
+        <v>782000.0</v>
+      </c>
+      <c r="BV5">
+        <v>1380000.0</v>
+      </c>
+      <c r="BW5">
+        <v>1790000.0</v>
+      </c>
+      <c r="BX5">
+        <v>1288000.0</v>
+      </c>
+      <c r="BY5">
+        <v>1345000.0</v>
+      </c>
+      <c r="BZ5">
+        <v>1053000.0</v>
+      </c>
+      <c r="CA5">
+        <v>279637.0</v>
+      </c>
+      <c r="CB5">
+        <v>2202314.0</v>
+      </c>
+      <c r="CC5">
+        <v>2522993.0</v>
+      </c>
+      <c r="CD5">
+        <v>1262710.0</v>
+      </c>
+      <c r="CE5">
+        <v>1700806.0</v>
+      </c>
+      <c r="CF5">
+        <v>1864281.0</v>
+      </c>
+      <c r="CG5">
+        <v>2251605.0</v>
+      </c>
+      <c r="CH5">
+        <v>155075.0</v>
+      </c>
+      <c r="CI5">
+        <v>2456535.0</v>
+      </c>
+      <c r="CJ5">
+        <v>2294850.0</v>
+      </c>
+      <c r="CK5">
+        <v>2373422.0</v>
+      </c>
+      <c r="CL5">
+        <v>1953357.0</v>
+      </c>
+      <c r="CM5">
+        <v>1736141.0</v>
+      </c>
+      <c r="CN5">
+        <v>1755858.0</v>
+      </c>
+      <c r="CO5">
+        <v>2298465.0</v>
+      </c>
+      <c r="CP5">
+        <v>2041883.0</v>
+      </c>
+      <c r="CQ5">
+        <v>1879107.0</v>
+      </c>
+      <c r="CR5">
+        <v>2155206.0</v>
+      </c>
+      <c r="CS5">
+        <v>2366529.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:97">
+      <c r="A6" t="s">
+        <v>162</v>
+      </c>
+      <c r="B6">
+        <v>22952000.0</v>
+      </c>
+      <c r="C6">
+        <v>41638000.0</v>
+      </c>
+      <c r="D6">
+        <v>35685000.0</v>
+      </c>
+      <c r="E6">
+        <v>22046000.0</v>
+      </c>
+      <c r="F6">
+        <v>21330000.0</v>
+      </c>
+      <c r="G6">
+        <v>34579000.0</v>
+      </c>
+      <c r="H6">
+        <v>25290000.0</v>
+      </c>
+      <c r="I6">
+        <v>20046000.0</v>
+      </c>
+      <c r="J6">
+        <v>26924000.0</v>
+      </c>
+      <c r="K6">
+        <v>18405000.0</v>
+      </c>
+      <c r="L6">
+        <v>19369000.0</v>
+      </c>
+      <c r="M6">
+        <v>18634000.0</v>
+      </c>
+      <c r="N6">
+        <v>19811000.0</v>
+      </c>
+      <c r="O6">
+        <v>19702000.0</v>
+      </c>
+      <c r="P6">
+        <v>18813000.0</v>
+      </c>
+      <c r="Q6">
+        <v>18602000.0</v>
+      </c>
+      <c r="R6">
+        <v>21290000.0</v>
+      </c>
+      <c r="S6">
+        <v>16413000.0</v>
+      </c>
+      <c r="T6">
+        <v>16591000.0</v>
+      </c>
+      <c r="U6">
+        <v>16462000.0</v>
+      </c>
+      <c r="V6">
+        <v>14650000.0</v>
+      </c>
+      <c r="W6">
+        <v>14378000.0</v>
+      </c>
+      <c r="X6">
+        <v>14588000.0</v>
+      </c>
+      <c r="Y6">
+        <v>13953000.0</v>
+      </c>
+      <c r="Z6">
+        <v>15398000.0</v>
+      </c>
+      <c r="AA6">
+        <v>29741000.0</v>
+      </c>
+      <c r="AB6">
+        <v>15419000.0</v>
+      </c>
+      <c r="AC6">
+        <v>15925000.0</v>
+      </c>
+      <c r="AD6">
+        <v>15954000.0</v>
+      </c>
+      <c r="AE6">
+        <v>8410000.0</v>
+      </c>
+      <c r="AF6">
+        <v>21963000.0</v>
+      </c>
+      <c r="AG6">
+        <v>16263000.0</v>
+      </c>
+      <c r="AH6">
+        <v>16882000.0</v>
+      </c>
+      <c r="AI6">
+        <v>15881000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>16724000.0</v>
+      </c>
+      <c r="AK6">
+        <v>14397000.0</v>
+      </c>
+      <c r="AL6">
+        <v>12684000.0</v>
+      </c>
+      <c r="AM6">
+        <v>11271000.0</v>
+      </c>
+      <c r="AN6">
+        <v>10972000.0</v>
+      </c>
+      <c r="AO6">
+        <v>11729000.0</v>
+      </c>
+      <c r="AP6">
+        <v>12451000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>11666000.0</v>
+      </c>
+      <c r="AR6">
+        <v>10615000.0</v>
+      </c>
+      <c r="AS6">
+        <v>9708000.0</v>
+      </c>
+      <c r="AT6">
+        <v>9780000.0</v>
+      </c>
+      <c r="AU6">
+        <v>8141000.0</v>
+      </c>
+      <c r="AV6">
+        <v>7736000.0</v>
+      </c>
+      <c r="AW6">
+        <v>7457000.0</v>
+      </c>
+      <c r="AX6">
+        <v>8619000.0</v>
+      </c>
+      <c r="AY6">
+        <v>7505000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>6751000.0</v>
+      </c>
+      <c r="BA6">
+        <v>6948000.0</v>
+      </c>
+      <c r="BB6">
+        <v>6573000.0</v>
+      </c>
+      <c r="BC6">
+        <v>5078000.0</v>
+      </c>
+      <c r="BD6">
+        <v>5253000.0</v>
+      </c>
+      <c r="BE6">
+        <v>4929000.0</v>
+      </c>
+      <c r="BF6">
+        <v>5181000.0</v>
+      </c>
+      <c r="BG6">
+        <v>4094000.0</v>
+      </c>
+      <c r="BH6">
+        <v>4116000.0</v>
+      </c>
+      <c r="BI6">
+        <v>3152000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>3690000.0</v>
+      </c>
+      <c r="BK6">
+        <v>4161000.0</v>
+      </c>
+      <c r="BL6">
+        <v>3490000.0</v>
+      </c>
+      <c r="BM6">
+        <v>3496000.0</v>
+      </c>
+      <c r="BN6">
+        <v>3530000.0</v>
+      </c>
+      <c r="BO6">
+        <v>4316000.0</v>
+      </c>
+      <c r="BP6">
+        <v>3679000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>3321000.0</v>
+      </c>
+      <c r="BR6">
+        <v>3199000.0</v>
+      </c>
+      <c r="BS6">
+        <v>3004000.0</v>
+      </c>
+      <c r="BT6">
+        <v>3225000.0</v>
+      </c>
+      <c r="BU6">
+        <v>2506000.0</v>
+      </c>
+      <c r="BV6">
+        <v>3003000.0</v>
+      </c>
+      <c r="BW6">
+        <v>3282000.0</v>
+      </c>
+      <c r="BX6">
+        <v>2910000.0</v>
+      </c>
+      <c r="BY6">
+        <v>2962000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>2665000.0</v>
+      </c>
+      <c r="CA6">
+        <v>1975885.0</v>
+      </c>
+      <c r="CB6">
+        <v>4034223.0</v>
+      </c>
+      <c r="CC6">
+        <v>3912000.0</v>
+      </c>
+      <c r="CD6">
+        <v>2821546.0</v>
+      </c>
+      <c r="CE6">
+        <v>3523075.0</v>
+      </c>
+      <c r="CF6">
+        <v>3327921.0</v>
+      </c>
+      <c r="CG6">
+        <v>3697965.0</v>
+      </c>
+      <c r="CH6">
+        <v>1521681.0</v>
+      </c>
+      <c r="CI6">
+        <v>3841957.0</v>
+      </c>
+      <c r="CJ6">
+        <v>3616439.0</v>
+      </c>
+      <c r="CK6">
+        <v>3655513.0</v>
+      </c>
+      <c r="CL6">
+        <v>3187677.0</v>
+      </c>
+      <c r="CM6">
+        <v>2970766.0</v>
+      </c>
+      <c r="CN6">
+        <v>2934732.0</v>
+      </c>
+      <c r="CO6">
+        <v>3486192.0</v>
+      </c>
+      <c r="CP6">
+        <v>3198704.0</v>
+      </c>
+      <c r="CQ6">
+        <v>2974203.0</v>
+      </c>
+      <c r="CR6">
+        <v>3145798.0</v>
+      </c>
+      <c r="CS6">
+        <v>3327893.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:97">
+      <c r="A7" t="s">
+        <v>163</v>
+      </c>
+      <c r="B7"/>
+      <c r="C7"/>
+      <c r="D7"/>
+      <c r="E7"/>
+      <c r="F7"/>
+      <c r="G7"/>
+      <c r="H7"/>
+      <c r="I7"/>
+      <c r="J7"/>
+      <c r="K7"/>
+      <c r="L7"/>
+      <c r="M7"/>
+      <c r="N7"/>
+      <c r="O7"/>
+      <c r="P7"/>
+      <c r="Q7"/>
+      <c r="R7"/>
+      <c r="S7"/>
+      <c r="T7"/>
+      <c r="U7"/>
+      <c r="V7"/>
+      <c r="W7"/>
+      <c r="X7"/>
+      <c r="Y7"/>
+      <c r="Z7"/>
+      <c r="AA7"/>
+      <c r="AB7"/>
+      <c r="AC7"/>
+      <c r="AD7"/>
+      <c r="AE7">
+        <v>0.0</v>
+      </c>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+      <c r="AG7">
+        <v>0.0</v>
+      </c>
+      <c r="AH7">
+        <v>0.0</v>
+      </c>
+      <c r="AI7">
+        <v>0.0</v>
+      </c>
+      <c r="AJ7">
+        <v>0.0</v>
+      </c>
+      <c r="AK7">
+        <v>0.0</v>
+      </c>
+      <c r="AL7">
+        <v>0.0</v>
+      </c>
+      <c r="AM7">
+        <v>0.0</v>
+      </c>
+      <c r="AN7">
+        <v>0.0</v>
+      </c>
+      <c r="AO7">
+        <v>0.0</v>
+      </c>
+      <c r="AP7">
+        <v>0.0</v>
+      </c>
+      <c r="AQ7">
+        <v>0.0</v>
+      </c>
+      <c r="AR7">
+        <v>0.0</v>
+      </c>
+      <c r="AS7">
+        <v>0.0</v>
+      </c>
+      <c r="AT7">
+        <v>0.0</v>
+      </c>
+      <c r="AU7">
+        <v>0.0</v>
+      </c>
+      <c r="AV7">
+        <v>0.0</v>
+      </c>
+      <c r="AW7">
+        <v>0.0</v>
+      </c>
+      <c r="AX7">
+        <v>0.0</v>
+      </c>
+      <c r="AY7">
+        <v>0.0</v>
+      </c>
+      <c r="AZ7">
+        <v>0.0</v>
+      </c>
+      <c r="BA7">
+        <v>0.0</v>
+      </c>
+      <c r="BB7">
+        <v>0.0</v>
+      </c>
+      <c r="BC7">
+        <v>0.0</v>
+      </c>
+      <c r="BD7">
+        <v>0.0</v>
+      </c>
+      <c r="BE7">
+        <v>0.0</v>
+      </c>
+      <c r="BF7">
+        <v>0.0</v>
+      </c>
+      <c r="BG7">
+        <v>0.0</v>
+      </c>
+      <c r="BH7">
+        <v>0.0</v>
+      </c>
+      <c r="BI7">
+        <v>0.0</v>
+      </c>
+      <c r="BJ7">
+        <v>0.0</v>
+      </c>
+      <c r="BK7">
+        <v>0.0</v>
+      </c>
+      <c r="BL7">
+        <v>0.0</v>
+      </c>
+      <c r="BM7">
+        <v>0.0</v>
+      </c>
+      <c r="BN7">
+        <v>0.0</v>
+      </c>
+      <c r="BO7">
+        <v>0.0</v>
+      </c>
+      <c r="BP7">
+        <v>0.0</v>
+      </c>
+      <c r="BQ7">
+        <v>0.0</v>
+      </c>
+      <c r="BR7">
+        <v>0.0</v>
+      </c>
+      <c r="BS7">
+        <v>0.0</v>
+      </c>
+      <c r="BT7">
+        <v>0.0</v>
+      </c>
+      <c r="BU7">
+        <v>0.0</v>
+      </c>
+      <c r="BV7">
+        <v>0.0</v>
+      </c>
+      <c r="BW7"/>
+      <c r="BX7"/>
+      <c r="BY7"/>
+      <c r="BZ7"/>
+      <c r="CA7"/>
+      <c r="CB7"/>
+      <c r="CC7"/>
+      <c r="CD7"/>
+      <c r="CE7"/>
+      <c r="CF7"/>
+      <c r="CG7"/>
+      <c r="CH7"/>
+      <c r="CI7"/>
+      <c r="CJ7"/>
+      <c r="CK7"/>
+      <c r="CL7"/>
+      <c r="CM7"/>
+      <c r="CN7"/>
+      <c r="CO7"/>
+      <c r="CP7"/>
+      <c r="CQ7"/>
+      <c r="CR7"/>
+      <c r="CS7"/>
+    </row>
+    <row r="8" spans="1:97">
+      <c r="A8" t="s">
+        <v>164</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8"/>
+      <c r="N8"/>
+      <c r="O8">
+        <v>0.0</v>
+      </c>
+      <c r="P8">
+        <v>0.0</v>
+      </c>
+      <c r="Q8">
+        <v>0.0</v>
+      </c>
+      <c r="R8"/>
+      <c r="S8">
+        <v>0.0</v>
+      </c>
+      <c r="T8">
+        <v>0.0</v>
+      </c>
+      <c r="U8">
+        <v>1833000.0</v>
+      </c>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+      <c r="Z8"/>
+      <c r="AA8">
+        <v>-107000.0</v>
+      </c>
+      <c r="AB8"/>
+      <c r="AC8">
+        <v>701000.0</v>
+      </c>
+      <c r="AD8"/>
+      <c r="AE8">
+        <v>0.0</v>
+      </c>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+      <c r="AG8">
+        <v>0.0</v>
+      </c>
+      <c r="AH8">
+        <v>0.0</v>
+      </c>
+      <c r="AI8">
+        <v>0.0</v>
+      </c>
+      <c r="AJ8">
+        <v>0.0</v>
+      </c>
+      <c r="AK8">
+        <v>0.0</v>
+      </c>
+      <c r="AL8">
+        <v>0.0</v>
+      </c>
+      <c r="AM8">
+        <v>0.0</v>
+      </c>
+      <c r="AN8">
+        <v>0.0</v>
+      </c>
+      <c r="AO8">
+        <v>0.0</v>
+      </c>
+      <c r="AP8">
+        <v>0.0</v>
+      </c>
+      <c r="AQ8">
+        <v>11000.0</v>
+      </c>
+      <c r="AR8">
+        <v>0.0</v>
+      </c>
+      <c r="AS8">
+        <v>0.0</v>
+      </c>
+      <c r="AT8">
+        <v>0.0</v>
+      </c>
+      <c r="AU8">
+        <v>2348000.0</v>
+      </c>
+      <c r="AV8">
+        <v>0.0</v>
+      </c>
+      <c r="AW8">
+        <v>0.0</v>
+      </c>
+      <c r="AX8">
+        <v>0.0</v>
+      </c>
+      <c r="AY8">
+        <v>0.0</v>
+      </c>
+      <c r="AZ8">
+        <v>0.0</v>
+      </c>
+      <c r="BA8">
+        <v>0.0</v>
+      </c>
+      <c r="BB8">
+        <v>0.0</v>
+      </c>
+      <c r="BC8">
+        <v>0.0</v>
+      </c>
+      <c r="BD8">
+        <v>0.0</v>
+      </c>
+      <c r="BE8">
+        <v>0.0</v>
+      </c>
+      <c r="BF8">
+        <v>0.0</v>
+      </c>
+      <c r="BG8">
+        <v>0.0</v>
+      </c>
+      <c r="BH8">
+        <v>0.0</v>
+      </c>
+      <c r="BI8">
+        <v>0.0</v>
+      </c>
+      <c r="BJ8">
+        <v>0.0</v>
+      </c>
+      <c r="BK8">
+        <v>0.0</v>
+      </c>
+      <c r="BL8">
+        <v>0.0</v>
+      </c>
+      <c r="BM8">
+        <v>0.0</v>
+      </c>
+      <c r="BN8">
+        <v>0.0</v>
+      </c>
+      <c r="BO8">
+        <v>0.0</v>
+      </c>
+      <c r="BP8">
+        <v>0.0</v>
+      </c>
+      <c r="BQ8">
+        <v>0.0</v>
+      </c>
+      <c r="BR8">
+        <v>0.0</v>
+      </c>
+      <c r="BS8">
+        <v>0.0</v>
+      </c>
+      <c r="BT8">
+        <v>0.0</v>
+      </c>
+      <c r="BU8">
+        <v>0.0</v>
+      </c>
+      <c r="BV8">
+        <v>0.0</v>
+      </c>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+      <c r="CS8"/>
+    </row>
+    <row r="9" spans="1:97">
+      <c r="A9" t="s">
+        <v>165</v>
+      </c>
+      <c r="B9">
+        <v>9441000.0</v>
+      </c>
+      <c r="C9">
+        <v>29460000.0</v>
+      </c>
+      <c r="D9">
+        <v>27773000.0</v>
+      </c>
+      <c r="E9">
+        <v>27157000.0</v>
+      </c>
+      <c r="F9">
+        <v>27058000.0</v>
+      </c>
+      <c r="G9">
+        <v>28712000.0</v>
+      </c>
+      <c r="H9">
+        <v>26837000.0</v>
+      </c>
+      <c r="I9">
+        <v>26806000.0</v>
+      </c>
+      <c r="J9">
+        <v>27177000.0</v>
+      </c>
+      <c r="K9">
+        <v>17152000.0</v>
+      </c>
+      <c r="L9">
+        <v>25968000.0</v>
+      </c>
+      <c r="M9">
+        <v>23787000.0</v>
+      </c>
+      <c r="N9">
+        <v>24866000.0</v>
+      </c>
+      <c r="O9">
+        <v>24705000.0</v>
+      </c>
+      <c r="P9">
+        <v>23645000.0</v>
+      </c>
+      <c r="Q9">
+        <v>23674000.0</v>
+      </c>
+      <c r="R9">
+        <v>24338000.0</v>
+      </c>
+      <c r="S9">
+        <v>23002000.0</v>
+      </c>
+      <c r="T9">
+        <v>22263000.0</v>
+      </c>
+      <c r="U9">
+        <v>21192000.0</v>
+      </c>
+      <c r="V9">
+        <v>20168000.0</v>
+      </c>
+      <c r="W9">
+        <v>20077000.0</v>
+      </c>
+      <c r="X9">
+        <v>20448000.0</v>
+      </c>
+      <c r="Y9">
+        <v>18817000.0</v>
+      </c>
+      <c r="Z9">
+        <v>20451000.0</v>
+      </c>
+      <c r="AA9">
+        <v>20430000.0</v>
+      </c>
+      <c r="AB9">
+        <v>20351000.0</v>
+      </c>
+      <c r="AC9">
+        <v>20345000.0</v>
+      </c>
+      <c r="AD9">
+        <v>21221000.0</v>
+      </c>
+      <c r="AE9">
+        <v>20055000.0</v>
+      </c>
+      <c r="AF9">
+        <v>22969000.0</v>
+      </c>
+      <c r="AG9">
+        <v>22749000.0</v>
+      </c>
+      <c r="AH9">
+        <v>23231000.0</v>
+      </c>
+      <c r="AI9">
+        <v>22282000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>22368000.0</v>
+      </c>
+      <c r="AK9">
+        <v>20346000.0</v>
+      </c>
+      <c r="AL9">
+        <v>18853000.0</v>
+      </c>
+      <c r="AM9">
+        <v>18726000.0</v>
+      </c>
+      <c r="AN9">
+        <v>17190000.0</v>
+      </c>
+      <c r="AO9">
+        <v>17142000.0</v>
+      </c>
+      <c r="AP9">
+        <v>17287000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>16808000.0</v>
+      </c>
+      <c r="AR9">
+        <v>16302000.0</v>
+      </c>
+      <c r="AS9">
+        <v>14706000.0</v>
+      </c>
+      <c r="AT9">
+        <v>14265000.0</v>
+      </c>
+      <c r="AU9">
+        <v>12662000.0</v>
+      </c>
+      <c r="AV9">
+        <v>12136000.0</v>
+      </c>
+      <c r="AW9">
+        <v>11281000.0</v>
+      </c>
+      <c r="AX9">
+        <v>11817000.0</v>
+      </c>
+      <c r="AY9">
+        <v>10721000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>9473000.0</v>
+      </c>
+      <c r="BA9">
+        <v>9435000.0</v>
+      </c>
+      <c r="BB9">
+        <v>9006000.0</v>
+      </c>
+      <c r="BC9">
+        <v>8406000.0</v>
+      </c>
+      <c r="BD9">
+        <v>7020000.0</v>
+      </c>
+      <c r="BE9">
+        <v>6725000.0</v>
+      </c>
+      <c r="BF9">
+        <v>6764000.0</v>
+      </c>
+      <c r="BG9">
+        <v>6424000.0</v>
+      </c>
+      <c r="BH9">
+        <v>5165000.0</v>
+      </c>
+      <c r="BI9">
+        <v>4933000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>5112000.0</v>
+      </c>
+      <c r="BK9">
+        <v>4851000.0</v>
+      </c>
+      <c r="BL9">
+        <v>4850000.0</v>
+      </c>
+      <c r="BM9">
+        <v>4793000.0</v>
+      </c>
+      <c r="BN9">
+        <v>4756000.0</v>
+      </c>
+      <c r="BO9">
+        <v>4732000.0</v>
+      </c>
+      <c r="BP9">
+        <v>5220000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>4935000.0</v>
+      </c>
+      <c r="BR9">
+        <v>4617000.0</v>
+      </c>
+      <c r="BS9">
+        <v>4451000.0</v>
+      </c>
+      <c r="BT9">
+        <v>4295000.0</v>
+      </c>
+      <c r="BU9">
+        <v>4637000.0</v>
+      </c>
+      <c r="BV9">
+        <v>4881000.0</v>
+      </c>
+      <c r="BW9">
+        <v>8362000.0</v>
+      </c>
+      <c r="BX9">
+        <v>4426000.0</v>
+      </c>
+      <c r="BY9">
+        <v>4647000.0</v>
+      </c>
+      <c r="BZ9">
+        <v>4752000.0</v>
+      </c>
+      <c r="CA9">
+        <v>4163903.0</v>
+      </c>
+      <c r="CB9">
+        <v>4765512.0</v>
+      </c>
+      <c r="CC9">
+        <v>5001985.0</v>
+      </c>
+      <c r="CD9">
+        <v>4981600.0</v>
+      </c>
+      <c r="CE9">
+        <v>4119664.0</v>
+      </c>
+      <c r="CF9">
+        <v>4072487.0</v>
+      </c>
+      <c r="CG9">
+        <v>4273102.0</v>
+      </c>
+      <c r="CH9">
+        <v>4607533.0</v>
+      </c>
+      <c r="CI9">
+        <v>4417505.0</v>
+      </c>
+      <c r="CJ9">
+        <v>4388336.0</v>
+      </c>
+      <c r="CK9">
+        <v>4487942.0</v>
+      </c>
+      <c r="CL9">
+        <v>3938426.0</v>
+      </c>
+      <c r="CM9">
+        <v>3587144.0</v>
+      </c>
+      <c r="CN9">
+        <v>3536200.0</v>
+      </c>
+      <c r="CO9">
+        <v>4398288.0</v>
+      </c>
+      <c r="CP9">
+        <v>4089053.0</v>
+      </c>
+      <c r="CQ9">
+        <v>3704268.0</v>
+      </c>
+      <c r="CR9">
+        <v>3695602.0</v>
+      </c>
+      <c r="CS9">
+        <v>3827740.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:97">
+      <c r="A10" t="s">
+        <v>166</v>
+      </c>
+      <c r="B10">
+        <v>4325000.0</v>
+      </c>
+      <c r="C10">
+        <v>23255000.0</v>
+      </c>
+      <c r="D10">
+        <v>18696000.0</v>
+      </c>
+      <c r="E10">
+        <v>5212000.0</v>
+      </c>
+      <c r="F10">
+        <v>3875000.0</v>
+      </c>
+      <c r="G10">
+        <v>17683000.0</v>
+      </c>
+      <c r="H10">
+        <v>7841000.0</v>
+      </c>
+      <c r="I10">
+        <v>2716000.0</v>
+      </c>
+      <c r="J10">
+        <v>9583000.0</v>
+      </c>
+      <c r="K10">
+        <v>1674000.0</v>
+      </c>
+      <c r="L10">
+        <v>2616000.0</v>
+      </c>
+      <c r="M10">
+        <v>11590000.0</v>
+      </c>
+      <c r="N10">
+        <v>4019999.0</v>
+      </c>
+      <c r="O10">
+        <v>20339000.0</v>
+      </c>
+      <c r="P10">
+        <v>4086999.0</v>
+      </c>
+      <c r="Q10">
+        <v>4506000.0</v>
+      </c>
+      <c r="R10">
+        <v>7290000.0</v>
+      </c>
+      <c r="S10">
+        <v>2759000.0</v>
+      </c>
+      <c r="T10">
+        <v>3046000.0</v>
+      </c>
+      <c r="U10">
+        <v>3472000.0</v>
+      </c>
+      <c r="V10">
+        <v>1528000.0</v>
+      </c>
+      <c r="W10">
+        <v>3262000.0</v>
+      </c>
+      <c r="X10">
+        <v>1018999.0</v>
+      </c>
+      <c r="Y10">
+        <v>515000.0</v>
+      </c>
+      <c r="Z10">
+        <v>1734000.0</v>
+      </c>
+      <c r="AA10">
+        <v>16319000.0</v>
+      </c>
+      <c r="AB10">
+        <v>1951000.0</v>
+      </c>
+      <c r="AC10">
+        <v>2807000.0</v>
+      </c>
+      <c r="AD10">
+        <v>2957000.0</v>
+      </c>
+      <c r="AE10">
+        <v>8761000.0</v>
+      </c>
+      <c r="AF10">
+        <v>7952000.0</v>
+      </c>
+      <c r="AG10">
+        <v>1839000.0</v>
+      </c>
+      <c r="AH10">
+        <v>3363000.0</v>
+      </c>
+      <c r="AI10">
+        <v>2115000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>3266000.0</v>
+      </c>
+      <c r="AK10">
+        <v>2233000.0</v>
+      </c>
+      <c r="AL10">
+        <v>1638000.0</v>
+      </c>
+      <c r="AM10">
+        <v>609000.0</v>
+      </c>
+      <c r="AN10">
+        <v>1044000.0</v>
+      </c>
+      <c r="AO10">
+        <v>1520000.0</v>
+      </c>
+      <c r="AP10">
+        <v>5244000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>2179000.0</v>
+      </c>
+      <c r="AR10">
+        <v>1651000.0</v>
+      </c>
+      <c r="AS10">
+        <v>1684000.0</v>
+      </c>
+      <c r="AT10">
+        <v>1712000.0</v>
+      </c>
+      <c r="AU10">
+        <v>964000.0</v>
+      </c>
+      <c r="AV10">
+        <v>1195000.0</v>
+      </c>
+      <c r="AW10">
+        <v>1337000.0</v>
+      </c>
+      <c r="AX10">
+        <v>2516000.0</v>
+      </c>
+      <c r="AY10">
+        <v>1373000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>725000.0</v>
+      </c>
+      <c r="BA10">
+        <v>1075000.0</v>
+      </c>
+      <c r="BB10">
+        <v>1051000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-1367000.0</v>
+      </c>
+      <c r="BD10">
+        <v>249000.0</v>
+      </c>
+      <c r="BE10">
+        <v>548000.0</v>
+      </c>
+      <c r="BF10">
+        <v>925000.0</v>
+      </c>
+      <c r="BG10">
+        <v>1144000.0</v>
+      </c>
+      <c r="BH10">
+        <v>343000.0</v>
+      </c>
+      <c r="BI10">
+        <v>-196000.0</v>
+      </c>
+      <c r="BJ10">
+        <v>299000.0</v>
+      </c>
+      <c r="BK10">
+        <v>849000.0</v>
+      </c>
+      <c r="BL10">
+        <v>363000.0</v>
+      </c>
+      <c r="BM10">
+        <v>365000.0</v>
+      </c>
+      <c r="BN10">
+        <v>422000.0</v>
+      </c>
+      <c r="BO10">
+        <v>1103000.0</v>
+      </c>
+      <c r="BP10">
+        <v>990000.0</v>
+      </c>
+      <c r="BQ10">
+        <v>141000.0</v>
+      </c>
+      <c r="BR10">
+        <v>63000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-118000.0</v>
+      </c>
+      <c r="BT10">
+        <v>-195000.0</v>
+      </c>
+      <c r="BU10">
+        <v>-710000.0</v>
+      </c>
+      <c r="BV10">
+        <v>-54000.0</v>
+      </c>
+      <c r="BW10">
+        <v>1781000.0</v>
+      </c>
+      <c r="BX10">
+        <v>172000.0</v>
+      </c>
+      <c r="BY10">
+        <v>133000.0</v>
+      </c>
+      <c r="BZ10">
+        <v>-138000.0</v>
+      </c>
+      <c r="CA10">
+        <v>1781000.0</v>
+      </c>
+      <c r="CB10">
+        <v>602414.0</v>
+      </c>
+      <c r="CC10">
+        <v>858382.0</v>
+      </c>
+      <c r="CD10">
+        <v>763375.0</v>
+      </c>
+      <c r="CE10">
+        <v>2448182000.0</v>
+      </c>
+      <c r="CF10">
+        <v>511510.0</v>
+      </c>
+      <c r="CG10">
+        <v>746486.0</v>
+      </c>
+      <c r="CH10">
+        <v>824444.0</v>
+      </c>
+      <c r="CI10">
+        <v>3423619000.0</v>
+      </c>
+      <c r="CJ10">
+        <v>797296.0</v>
+      </c>
+      <c r="CK10">
+        <v>956521.0</v>
+      </c>
+      <c r="CL10">
+        <v>739118.0</v>
+      </c>
+      <c r="CM10">
+        <v>3474174000.0</v>
+      </c>
+      <c r="CN10">
+        <v>770696.0</v>
+      </c>
+      <c r="CO10">
+        <v>1050005.0</v>
+      </c>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+      <c r="CS10"/>
+    </row>
+    <row r="11" spans="1:97">
+      <c r="A11" t="s">
+        <v>167</v>
+      </c>
+      <c r="B11">
+        <v>132000.0</v>
+      </c>
+      <c r="C11">
+        <v>130000.0</v>
+      </c>
+      <c r="D11">
+        <v>131000.0</v>
+      </c>
+      <c r="E11">
+        <v>94000.0</v>
+      </c>
+      <c r="F11">
+        <v>127000.0</v>
+      </c>
+      <c r="G11">
+        <v>123000.0</v>
+      </c>
+      <c r="H11">
+        <v>118000.0</v>
+      </c>
+      <c r="I11">
+        <v>90000.0</v>
+      </c>
+      <c r="J11">
+        <v>119000.0</v>
+      </c>
+      <c r="K11">
+        <v>111000.0</v>
+      </c>
+      <c r="L11">
+        <v>95000.0</v>
+      </c>
+      <c r="M11">
+        <v>125000.0</v>
+      </c>
+      <c r="N11">
+        <v>119000.0</v>
+      </c>
+      <c r="O11">
+        <v>109000.0</v>
+      </c>
+      <c r="P11">
+        <v>112000.0</v>
+      </c>
+      <c r="Q11">
+        <v>100000.0</v>
+      </c>
+      <c r="R11">
+        <v>101000.0</v>
+      </c>
+      <c r="S11">
+        <v>111000.0</v>
+      </c>
+      <c r="T11">
+        <v>100000.0</v>
+      </c>
+      <c r="U11">
+        <v>87000.0</v>
+      </c>
+      <c r="V11">
+        <v>87000.0</v>
+      </c>
+      <c r="W11">
+        <v>91000.0</v>
+      </c>
+      <c r="X11">
+        <v>105000.0</v>
+      </c>
+      <c r="Y11">
+        <v>96000.0</v>
+      </c>
+      <c r="Z11">
+        <v>87000.0</v>
+      </c>
+      <c r="AA11">
+        <v>76000.0</v>
+      </c>
+      <c r="AB11">
+        <v>102000.0</v>
+      </c>
+      <c r="AC11">
+        <v>104000.0</v>
+      </c>
+      <c r="AD11">
+        <v>118000.0</v>
+      </c>
+      <c r="AE11">
+        <v>87000.0</v>
+      </c>
+      <c r="AF11">
+        <v>115000.0</v>
+      </c>
+      <c r="AG11">
+        <v>84000.0</v>
+      </c>
+      <c r="AH11">
+        <v>129000.0</v>
+      </c>
+      <c r="AI11">
+        <v>90000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>126000.0</v>
+      </c>
+      <c r="AK11">
+        <v>89000.0</v>
+      </c>
+      <c r="AL11">
+        <v>81000.0</v>
+      </c>
+      <c r="AM11">
+        <v>42000.0</v>
+      </c>
+      <c r="AN11">
+        <v>80000.0</v>
+      </c>
+      <c r="AO11">
+        <v>11000.0</v>
+      </c>
+      <c r="AP11">
+        <v>156000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>98000.0</v>
+      </c>
+      <c r="AR11">
+        <v>100000.0</v>
+      </c>
+      <c r="AS11">
+        <v>91000.0</v>
+      </c>
+      <c r="AT11">
+        <v>83000.0</v>
+      </c>
+      <c r="AU11">
+        <v>74000.0</v>
+      </c>
+      <c r="AV11">
+        <v>74000.0</v>
+      </c>
+      <c r="AW11">
+        <v>57000.0</v>
+      </c>
+      <c r="AX11">
+        <v>84000.0</v>
+      </c>
+      <c r="AY11">
+        <v>78000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>90000.0</v>
+      </c>
+      <c r="BA11">
+        <v>72000.0</v>
+      </c>
+      <c r="BB11">
+        <v>65000.0</v>
+      </c>
+      <c r="BC11">
+        <v>74000.0</v>
+      </c>
+      <c r="BD11">
+        <v>77000.0</v>
+      </c>
+      <c r="BE11">
+        <v>70000.0</v>
+      </c>
+      <c r="BF11">
+        <v>65000.0</v>
+      </c>
+      <c r="BG11">
+        <v>61000.0</v>
+      </c>
+      <c r="BH11">
+        <v>54000.0</v>
+      </c>
+      <c r="BI11">
+        <v>58000.0</v>
+      </c>
+      <c r="BJ11">
+        <v>53000.0</v>
+      </c>
+      <c r="BK11">
+        <v>51000.0</v>
+      </c>
+      <c r="BL11">
+        <v>57000.0</v>
+      </c>
+      <c r="BM11">
+        <v>102000.0</v>
+      </c>
+      <c r="BN11">
+        <v>54000.0</v>
+      </c>
+      <c r="BO11">
+        <v>56000.0</v>
+      </c>
+      <c r="BP11">
+        <v>55000.0</v>
+      </c>
+      <c r="BQ11">
+        <v>57000.0</v>
+      </c>
+      <c r="BR11">
+        <v>54000.0</v>
+      </c>
+      <c r="BS11">
+        <v>56000.0</v>
+      </c>
+      <c r="BT11">
+        <v>53000.0</v>
+      </c>
+      <c r="BU11">
+        <v>53000.0</v>
+      </c>
+      <c r="BV11">
+        <v>57000.0</v>
+      </c>
+      <c r="BW11">
+        <v>167000.0</v>
+      </c>
+      <c r="BX11">
+        <v>1219000.0</v>
+      </c>
+      <c r="BY11">
+        <v>1248000.0</v>
+      </c>
+      <c r="BZ11">
+        <v>1075000.0</v>
+      </c>
+      <c r="CA11">
+        <v>2224171.0</v>
+      </c>
+      <c r="CB11">
+        <v>-3378013.0</v>
+      </c>
+      <c r="CC11">
+        <v>-3200649.0</v>
+      </c>
+      <c r="CD11">
+        <v>-4414560.0</v>
+      </c>
+      <c r="CE11">
+        <v>2082440.0</v>
+      </c>
+      <c r="CF11">
+        <v>970109.0</v>
+      </c>
+      <c r="CG11">
+        <v>911737.0</v>
+      </c>
+      <c r="CH11">
+        <v>770060.0</v>
+      </c>
+      <c r="CI11">
+        <v>2492935.0</v>
+      </c>
+      <c r="CJ11">
+        <v>801090.0</v>
+      </c>
+      <c r="CK11">
+        <v>581295.0</v>
+      </c>
+      <c r="CL11">
+        <v>568550.0</v>
+      </c>
+      <c r="CM11">
+        <v>2730403.0</v>
+      </c>
+      <c r="CN11">
+        <v>308501.0</v>
+      </c>
+      <c r="CO11">
+        <v>331304.0</v>
+      </c>
+      <c r="CP11">
+        <v>1132181.0</v>
+      </c>
+      <c r="CQ11">
+        <v>1158000.0</v>
+      </c>
+      <c r="CR11">
+        <v>1192152.0</v>
+      </c>
+      <c r="CS11">
+        <v>1266840.0</v>
+      </c>
+    </row>
+    <row r="12" spans="1:97">
+      <c r="A12" t="s">
+        <v>168</v>
+      </c>
+      <c r="B12">
+        <v>8653000.0</v>
+      </c>
+      <c r="C12">
+        <v>8626000.0</v>
+      </c>
+      <c r="D12">
+        <v>8658000.0</v>
+      </c>
+      <c r="E12">
+        <v>8291000.0</v>
+      </c>
+      <c r="F12">
+        <v>8878000.0</v>
+      </c>
+      <c r="G12">
+        <v>8222000.0</v>
+      </c>
+      <c r="H12">
+        <v>8506000.0</v>
+      </c>
+      <c r="I12">
+        <v>8788000.0</v>
+      </c>
+      <c r="J12">
+        <v>8519000.0</v>
+      </c>
+      <c r="K12">
+        <v>8303000.0</v>
+      </c>
+      <c r="L12">
+        <v>8400000.0</v>
+      </c>
+      <c r="M12">
+        <v>8260000.0</v>
+      </c>
+      <c r="N12">
+        <v>7903000.0</v>
+      </c>
+      <c r="O12">
+        <v>8082000.0</v>
+      </c>
+      <c r="P12">
+        <v>6816000.0</v>
+      </c>
+      <c r="Q12">
+        <v>6234000.0</v>
+      </c>
+      <c r="R12">
+        <v>6061000.0</v>
+      </c>
+      <c r="S12">
+        <v>6147000.0</v>
+      </c>
+      <c r="T12">
+        <v>6142000.0</v>
+      </c>
+      <c r="U12">
+        <v>6143000.0</v>
+      </c>
+      <c r="V12">
+        <v>6132000.0</v>
+      </c>
+      <c r="W12">
+        <v>6209000.0</v>
+      </c>
+      <c r="X12">
+        <v>6400000.0</v>
+      </c>
+      <c r="Y12">
+        <v>6468000.0</v>
+      </c>
+      <c r="Z12">
+        <v>6693000.0</v>
+      </c>
+      <c r="AA12">
+        <v>6547000.0</v>
+      </c>
+      <c r="AB12">
+        <v>6679000.0</v>
+      </c>
+      <c r="AC12">
+        <v>6526000.0</v>
+      </c>
+      <c r="AD12">
+        <v>6533000.0</v>
+      </c>
+      <c r="AE12">
+        <v>6472000.0</v>
+      </c>
+      <c r="AF12">
+        <v>6419000.0</v>
+      </c>
+      <c r="AG12">
+        <v>6313000.0</v>
+      </c>
+      <c r="AH12">
+        <v>5973000.0</v>
+      </c>
+      <c r="AI12">
+        <v>6493000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>6376000.0</v>
+      </c>
+      <c r="AK12">
+        <v>5629000.0</v>
+      </c>
+      <c r="AL12">
+        <v>5153000.0</v>
+      </c>
+      <c r="AM12">
+        <v>5018000.0</v>
+      </c>
+      <c r="AN12">
+        <v>4669000.0</v>
+      </c>
+      <c r="AO12">
+        <v>4748000.0</v>
+      </c>
+      <c r="AP12">
+        <v>4804000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>4246000.0</v>
+      </c>
+      <c r="AR12">
+        <v>3740000.0</v>
+      </c>
+      <c r="AS12">
+        <v>3516000.0</v>
+      </c>
+      <c r="AT12">
+        <v>3408000.0</v>
+      </c>
+      <c r="AU12">
+        <v>3054000.0</v>
+      </c>
+      <c r="AV12">
+        <v>2762000.0</v>
+      </c>
+      <c r="AW12">
+        <v>2449000.0</v>
+      </c>
+      <c r="AX12">
+        <v>2372000.0</v>
+      </c>
+      <c r="AY12">
+        <v>2486000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>2602000.0</v>
+      </c>
+      <c r="BA12">
+        <v>2613000.0</v>
+      </c>
+      <c r="BB12">
+        <v>2449000.0</v>
+      </c>
+      <c r="BC12">
+        <v>2408000.0</v>
+      </c>
+      <c r="BD12">
+        <v>1815000.0</v>
+      </c>
+      <c r="BE12">
+        <v>1734000.0</v>
+      </c>
+      <c r="BF12">
+        <v>1712000.0</v>
+      </c>
+      <c r="BG12">
+        <v>1451000.0</v>
+      </c>
+      <c r="BH12">
+        <v>1430000.0</v>
+      </c>
+      <c r="BI12">
+        <v>1445000.0</v>
+      </c>
+      <c r="BJ12">
+        <v>1402000.0</v>
+      </c>
+      <c r="BK12">
+        <v>1410000.0</v>
+      </c>
+      <c r="BL12">
+        <v>1401000.0</v>
+      </c>
+      <c r="BM12">
+        <v>1402000.0</v>
+      </c>
+      <c r="BN12">
+        <v>1407000.0</v>
+      </c>
+      <c r="BO12">
+        <v>1414000.0</v>
+      </c>
+      <c r="BP12">
+        <v>1437000.0</v>
+      </c>
+      <c r="BQ12">
+        <v>1470000.0</v>
+      </c>
+      <c r="BR12">
+        <v>1428000.0</v>
+      </c>
+      <c r="BS12">
+        <v>1522000.0</v>
+      </c>
+      <c r="BT12">
+        <v>1508000.0</v>
+      </c>
+      <c r="BU12">
+        <v>1425000.0</v>
+      </c>
+      <c r="BV12">
+        <v>1402000.0</v>
+      </c>
+      <c r="BW12">
+        <v>1395000.0</v>
+      </c>
+      <c r="BX12">
+        <v>1375000.0</v>
+      </c>
+      <c r="BY12">
+        <v>1357000.0</v>
+      </c>
+      <c r="BZ12">
+        <v>1275000.0</v>
+      </c>
+      <c r="CA12">
+        <v>1356794.0</v>
+      </c>
+      <c r="CB12">
+        <v>1228724.0</v>
+      </c>
+      <c r="CC12">
+        <v>1402913.0</v>
+      </c>
+      <c r="CD12">
+        <v>1307569.0</v>
+      </c>
+      <c r="CE12">
+        <v>1117730.0</v>
+      </c>
+      <c r="CF12">
+        <v>970109.0</v>
+      </c>
+      <c r="CG12">
+        <v>911737.0</v>
+      </c>
+      <c r="CH12">
+        <v>770060.0</v>
+      </c>
+      <c r="CI12">
+        <v>713200.0</v>
+      </c>
+      <c r="CJ12">
+        <v>801090.0</v>
+      </c>
+      <c r="CK12">
+        <v>581295.0</v>
+      </c>
+      <c r="CL12">
+        <v>568550.0</v>
+      </c>
+      <c r="CM12">
+        <v>346054.0</v>
+      </c>
+      <c r="CN12">
+        <v>308501.0</v>
+      </c>
+      <c r="CO12">
+        <v>331304.0</v>
+      </c>
+      <c r="CP12">
+        <v>337519.0</v>
+      </c>
+      <c r="CQ12">
+        <v>524143.0</v>
+      </c>
+      <c r="CR12">
+        <v>367031.0</v>
+      </c>
+      <c r="CS12">
+        <v>322888.0</v>
+      </c>
+    </row>
+    <row r="13" spans="1:97">
+      <c r="A13" t="s">
+        <v>169</v>
+      </c>
+      <c r="B13">
+        <v>9000.0</v>
+      </c>
+      <c r="C13">
+        <v>2000.0</v>
+      </c>
+      <c r="D13">
+        <v>5000.0</v>
+      </c>
+      <c r="E13">
+        <v>35000.0</v>
+      </c>
+      <c r="F13">
+        <v>100000.0</v>
+      </c>
+      <c r="G13">
+        <v>72000.0</v>
+      </c>
+      <c r="H13">
+        <v>3000.0</v>
+      </c>
+      <c r="I13">
+        <v>4000.0</v>
+      </c>
+      <c r="J13">
+        <v>8000.0</v>
+      </c>
+      <c r="K13">
+        <v>2000.0</v>
+      </c>
+      <c r="L13">
+        <v>11000.0</v>
+      </c>
+      <c r="M13">
+        <v>18000.0</v>
+      </c>
+      <c r="N13">
+        <v>20000.0</v>
+      </c>
+      <c r="O13">
+        <v>22000.0</v>
+      </c>
+      <c r="P13">
+        <v>13000.0</v>
+      </c>
+      <c r="Q13">
+        <v>16000.0</v>
+      </c>
+      <c r="R13">
+        <v>14000.0</v>
+      </c>
+      <c r="S13">
+        <v>13000.0</v>
+      </c>
+      <c r="T13">
+        <v>31000.0</v>
+      </c>
+      <c r="U13">
+        <v>23000.0</v>
+      </c>
+      <c r="V13">
+        <v>49000.0</v>
+      </c>
+      <c r="W13">
+        <v>72000.0</v>
+      </c>
+      <c r="X13">
+        <v>71000.0</v>
+      </c>
+      <c r="Y13">
+        <v>73000.0</v>
+      </c>
+      <c r="Z13">
+        <v>62000.0</v>
+      </c>
+      <c r="AA13">
+        <v>109000.0</v>
+      </c>
+      <c r="AB13">
+        <v>141000.0</v>
+      </c>
+      <c r="AC13">
+        <v>164000.0</v>
+      </c>
+      <c r="AD13">
+        <v>245000.0</v>
+      </c>
+      <c r="AE13"/>
+      <c r="AF13"/>
+      <c r="AG13"/>
+      <c r="AH13"/>
+      <c r="AI13"/>
+      <c r="AJ13"/>
+      <c r="AK13"/>
+      <c r="AL13"/>
+      <c r="AM13"/>
+      <c r="AN13"/>
+      <c r="AO13"/>
+      <c r="AP13"/>
+      <c r="AQ13"/>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13"/>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+      <c r="CS13"/>
+    </row>
+    <row r="14" spans="1:97">
+      <c r="A14" t="s">
+        <v>170</v>
+      </c>
+      <c r="B14">
+        <v>-51000.0</v>
+      </c>
+      <c r="C14">
+        <v>-287000.0</v>
+      </c>
+      <c r="D14">
+        <v>-232000.0</v>
+      </c>
+      <c r="E14">
+        <v>-64000.0</v>
+      </c>
+      <c r="F14">
+        <v>-47000.0</v>
+      </c>
+      <c r="G14">
+        <v>-223000.0</v>
+      </c>
+      <c r="H14">
+        <v>-99000.0</v>
+      </c>
+      <c r="I14">
+        <v>-34000.0</v>
+      </c>
+      <c r="J14">
+        <v>-124000.0</v>
+      </c>
+      <c r="K14">
+        <v>-22000.0</v>
+      </c>
+      <c r="L14">
+        <v>-35000.0</v>
+      </c>
+      <c r="M14">
+        <v>159000.0</v>
+      </c>
+      <c r="N14">
+        <v>-54000.0</v>
+      </c>
+      <c r="O14">
+        <v>291000.0</v>
+      </c>
+      <c r="P14">
+        <v>-60000.0</v>
+      </c>
+      <c r="Q14">
+        <v>-68000.0</v>
+      </c>
+      <c r="R14">
+        <v>111000.0</v>
+      </c>
+      <c r="S14">
+        <v>40000.0</v>
+      </c>
+      <c r="T14">
+        <v>-47000.0</v>
+      </c>
+      <c r="U14">
+        <v>6271000.0</v>
+      </c>
+      <c r="V14">
+        <v>26000.0</v>
+      </c>
+      <c r="W14">
+        <v>59000.0</v>
+      </c>
+      <c r="X14">
+        <v>14000.0</v>
+      </c>
+      <c r="Y14">
+        <v>9000.0</v>
+      </c>
+      <c r="Z14">
+        <v>35000.0</v>
+      </c>
+      <c r="AA14">
+        <v>7781000.0</v>
+      </c>
+      <c r="AB14">
+        <v>7781000.0</v>
+      </c>
+      <c r="AC14">
+        <v>77000.0</v>
+      </c>
+      <c r="AD14">
+        <v>65000.0</v>
+      </c>
+      <c r="AE14">
+        <v>106000.0</v>
+      </c>
+      <c r="AF14">
+        <v>193000.0</v>
+      </c>
+      <c r="AG14">
+        <v>45000.0</v>
+      </c>
+      <c r="AH14">
+        <v>206000.0</v>
+      </c>
+      <c r="AI14">
+        <v>107000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>147000.0</v>
+      </c>
+      <c r="AK14">
+        <v>161000.0</v>
+      </c>
+      <c r="AL14">
+        <v>117000.0</v>
+      </c>
+      <c r="AM14">
+        <v>66000.0</v>
+      </c>
+      <c r="AN14">
+        <v>15000.0</v>
+      </c>
+      <c r="AO14">
+        <v>25000.0</v>
+      </c>
+      <c r="AP14">
+        <v>91000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>38000.0</v>
+      </c>
+      <c r="AR14">
+        <v>25000.0</v>
+      </c>
+      <c r="AS14">
+        <v>26000.0</v>
+      </c>
+      <c r="AT14">
+        <v>27000.0</v>
+      </c>
+      <c r="AU14">
+        <v>55000.0</v>
+      </c>
+      <c r="AV14">
+        <v>18000.0</v>
+      </c>
+      <c r="AW14">
+        <v>27000.0</v>
+      </c>
+      <c r="AX14">
+        <v>60000.0</v>
+      </c>
+      <c r="AY14">
+        <v>34000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>21000.0</v>
+      </c>
+      <c r="BA14">
+        <v>33000.0</v>
+      </c>
+      <c r="BB14">
+        <v>37000.0</v>
+      </c>
+      <c r="BC14">
+        <v>-104000.0</v>
+      </c>
+      <c r="BD14">
+        <v>9000.0</v>
+      </c>
+      <c r="BE14">
+        <v>31000.0</v>
+      </c>
+      <c r="BF14">
+        <v>67000.0</v>
+      </c>
+      <c r="BG14">
+        <v>94000.0</v>
+      </c>
+      <c r="BH14">
+        <v>97000.0</v>
+      </c>
+      <c r="BI14">
+        <v>-42000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>43000.0</v>
+      </c>
+      <c r="BK14">
+        <v>206000.0</v>
+      </c>
+      <c r="BL14">
+        <v>69000.0</v>
+      </c>
+      <c r="BM14">
+        <v>77000.0</v>
+      </c>
+      <c r="BN14">
+        <v>118000.0</v>
+      </c>
+      <c r="BO14">
+        <v>390000.0</v>
+      </c>
+      <c r="BP14">
+        <v>329000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>25000.0</v>
+      </c>
+      <c r="BR14">
+        <v>0.0</v>
+      </c>
+      <c r="BS14">
+        <v>621000.0</v>
+      </c>
+      <c r="BT14">
+        <v>0.0</v>
+      </c>
+      <c r="BU14">
+        <v>0.0</v>
+      </c>
+      <c r="BV14">
+        <v>0.0</v>
+      </c>
+      <c r="BW14"/>
+      <c r="BX14"/>
+      <c r="BY14"/>
+      <c r="BZ14"/>
+      <c r="CA14"/>
+      <c r="CB14"/>
+      <c r="CC14"/>
+      <c r="CD14"/>
+      <c r="CE14"/>
+      <c r="CF14"/>
+      <c r="CG14"/>
+      <c r="CH14"/>
+      <c r="CI14"/>
+      <c r="CJ14"/>
+      <c r="CK14"/>
+      <c r="CL14"/>
+      <c r="CM14"/>
+      <c r="CN14"/>
+      <c r="CO14"/>
+      <c r="CP14"/>
+      <c r="CQ14"/>
+      <c r="CR14"/>
+      <c r="CS14"/>
+    </row>
+    <row r="15" spans="1:97">
+      <c r="A15" t="s">
+        <v>171</v>
+      </c>
+      <c r="B15">
+        <v>4142000.0</v>
+      </c>
+      <c r="C15">
+        <v>22838000.0</v>
+      </c>
+      <c r="D15">
+        <v>18333000.0</v>
+      </c>
+      <c r="E15">
+        <v>5054000.0</v>
+      </c>
+      <c r="F15">
+        <v>3701000.0</v>
+      </c>
+      <c r="G15">
+        <v>17337000.0</v>
+      </c>
+      <c r="H15">
+        <v>7624000.0</v>
+      </c>
+      <c r="I15">
+        <v>2592000.0</v>
+      </c>
+      <c r="J15">
+        <v>9340000.0</v>
+      </c>
+      <c r="K15">
+        <v>1541000.0</v>
+      </c>
+      <c r="L15">
+        <v>2486000.0</v>
+      </c>
+      <c r="M15">
+        <v>11306000.0</v>
+      </c>
+      <c r="N15">
+        <v>3847000.0</v>
+      </c>
+      <c r="O15">
+        <v>19939000.0</v>
+      </c>
+      <c r="P15">
+        <v>3915000.0</v>
+      </c>
+      <c r="Q15">
+        <v>4338000.0</v>
+      </c>
+      <c r="R15">
+        <v>7078000.0</v>
+      </c>
+      <c r="S15">
+        <v>2608000.0</v>
+      </c>
+      <c r="T15">
+        <v>2899000.0</v>
+      </c>
+      <c r="U15">
+        <v>5126000.0</v>
+      </c>
+      <c r="V15">
+        <v>1415000.0</v>
+      </c>
+      <c r="W15">
+        <v>3112000.0</v>
+      </c>
+      <c r="X15">
+        <v>900000.0</v>
+      </c>
+      <c r="Y15">
+        <v>410000.0</v>
+      </c>
+      <c r="Z15">
+        <v>1612000.0</v>
+      </c>
+      <c r="AA15">
+        <v>15776000.0</v>
+      </c>
+      <c r="AB15">
+        <v>1807000.0</v>
+      </c>
+      <c r="AC15">
+        <v>3327000.0</v>
+      </c>
+      <c r="AD15">
+        <v>2774000.0</v>
+      </c>
+      <c r="AE15">
+        <v>8457000.0</v>
+      </c>
+      <c r="AF15">
+        <v>7644000.0</v>
+      </c>
+      <c r="AG15">
+        <v>1710000.0</v>
+      </c>
+      <c r="AH15">
+        <v>3028000.0</v>
+      </c>
+      <c r="AI15">
+        <v>1921000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>2993000.0</v>
+      </c>
+      <c r="AK15">
+        <v>1983000.0</v>
+      </c>
+      <c r="AL15">
+        <v>1440000.0</v>
+      </c>
+      <c r="AM15">
+        <v>532000.0</v>
+      </c>
+      <c r="AN15">
+        <v>949000.0</v>
+      </c>
+      <c r="AO15">
+        <v>1484000.0</v>
+      </c>
+      <c r="AP15">
+        <v>4997000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>2051000.0</v>
+      </c>
+      <c r="AR15">
+        <v>1570000.0</v>
+      </c>
+      <c r="AS15">
+        <v>1534000.0</v>
+      </c>
+      <c r="AT15">
+        <v>1594000.0</v>
+      </c>
+      <c r="AU15">
+        <v>2862000.0</v>
+      </c>
+      <c r="AV15">
+        <v>1103000.0</v>
+      </c>
+      <c r="AW15">
+        <v>1253000.0</v>
+      </c>
+      <c r="AX15">
+        <v>2372000.0</v>
+      </c>
+      <c r="AY15">
+        <v>1261000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>614000.0</v>
+      </c>
+      <c r="BA15">
+        <v>970000.0</v>
+      </c>
+      <c r="BB15">
+        <v>949000.0</v>
+      </c>
+      <c r="BC15">
+        <v>-1380000.0</v>
+      </c>
+      <c r="BD15">
+        <v>163000.0</v>
+      </c>
+      <c r="BE15">
+        <v>431000.0</v>
+      </c>
+      <c r="BF15">
+        <v>793000.0</v>
+      </c>
+      <c r="BG15">
+        <v>562000.0</v>
+      </c>
+      <c r="BH15">
+        <v>578000.0</v>
+      </c>
+      <c r="BI15">
+        <v>-196000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>185000.0</v>
+      </c>
+      <c r="BK15">
+        <v>545000.0</v>
+      </c>
+      <c r="BL15">
+        <v>177000.0</v>
+      </c>
+      <c r="BM15">
+        <v>166000.0</v>
+      </c>
+      <c r="BN15">
+        <v>217000.0</v>
+      </c>
+      <c r="BO15">
+        <v>715000.0</v>
+      </c>
+      <c r="BP15">
+        <v>601000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>47000.0</v>
+      </c>
+      <c r="BR15">
+        <v>-21000.0</v>
+      </c>
+      <c r="BS15">
+        <v>-156000.0</v>
+      </c>
+      <c r="BT15">
+        <v>-173000.0</v>
+      </c>
+      <c r="BU15">
+        <v>1532000.0</v>
+      </c>
+      <c r="BV15">
+        <v>-69000.0</v>
+      </c>
+      <c r="BW15">
+        <v>-244000.0</v>
+      </c>
+      <c r="BX15">
+        <v>172000.0</v>
+      </c>
+      <c r="BY15">
+        <v>133000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>-138000.0</v>
+      </c>
+      <c r="CA15">
+        <v>-244605.0</v>
+      </c>
+      <c r="CB15">
+        <v>602414.0</v>
+      </c>
+      <c r="CC15">
+        <v>858382.0</v>
+      </c>
+      <c r="CD15">
+        <v>763375.0</v>
+      </c>
+      <c r="CE15">
+        <v>361952.0</v>
+      </c>
+      <c r="CF15">
+        <v>511510.0</v>
+      </c>
+      <c r="CG15">
+        <v>746486.0</v>
+      </c>
+      <c r="CH15">
+        <v>824444.0</v>
+      </c>
+      <c r="CI15">
+        <v>930684.0</v>
+      </c>
+      <c r="CJ15">
+        <v>797296.0</v>
+      </c>
+      <c r="CK15">
+        <v>956521.0</v>
+      </c>
+      <c r="CL15">
+        <v>739118.0</v>
+      </c>
+      <c r="CM15">
+        <v>743771.0</v>
+      </c>
+      <c r="CN15">
+        <v>770696.0</v>
+      </c>
+      <c r="CO15">
+        <v>1050005.0</v>
+      </c>
+      <c r="CP15">
+        <v>909702.0</v>
+      </c>
+      <c r="CQ15">
+        <v>721106.0</v>
+      </c>
+      <c r="CR15">
+        <v>963054.0</v>
+      </c>
+      <c r="CS15">
+        <v>1099689.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:97">
+      <c r="A16" t="s">
+        <v>172</v>
+      </c>
+      <c r="B16"/>
+      <c r="C16">
+        <v>22838000.0</v>
+      </c>
+      <c r="D16">
+        <v>18333000.0</v>
+      </c>
+      <c r="E16">
+        <v>5054000.0</v>
+      </c>
+      <c r="F16">
+        <v>3701000.0</v>
+      </c>
+      <c r="G16">
+        <v>17337000.0</v>
+      </c>
+      <c r="H16">
+        <v>7624000.0</v>
+      </c>
+      <c r="I16"/>
+      <c r="J16"/>
+      <c r="K16"/>
+      <c r="L16">
+        <v>2486000.0</v>
+      </c>
+      <c r="M16">
+        <v>11306000.0</v>
+      </c>
+      <c r="N16">
+        <v>3847000.0</v>
+      </c>
+      <c r="O16">
+        <v>19939000.0</v>
+      </c>
+      <c r="P16">
+        <v>3915000.0</v>
+      </c>
+      <c r="Q16">
+        <v>4338000.0</v>
+      </c>
+      <c r="R16">
+        <v>7078000.0</v>
+      </c>
+      <c r="S16">
+        <v>2608000.0</v>
+      </c>
+      <c r="T16">
+        <v>2899000.0</v>
+      </c>
+      <c r="U16">
+        <v>5126000.0</v>
+      </c>
+      <c r="V16">
+        <v>1415000.0</v>
+      </c>
+      <c r="W16">
+        <v>3112000.0</v>
+      </c>
+      <c r="X16">
+        <v>900000.0</v>
+      </c>
+      <c r="Y16">
+        <v>410000.0</v>
+      </c>
+      <c r="Z16">
+        <v>1612000.0</v>
+      </c>
+      <c r="AA16">
+        <v>15775000.0</v>
+      </c>
+      <c r="AB16">
+        <v>1807000.0</v>
+      </c>
+      <c r="AC16">
+        <v>3327000.0</v>
+      </c>
+      <c r="AD16">
+        <v>2733000.0</v>
+      </c>
+      <c r="AE16">
+        <v>9049000.0</v>
+      </c>
+      <c r="AF16">
+        <v>7644000.0</v>
+      </c>
+      <c r="AG16">
+        <v>1710000.0</v>
+      </c>
+      <c r="AH16">
+        <v>3028000.0</v>
+      </c>
+      <c r="AI16">
+        <v>1918000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>2993000.0</v>
+      </c>
+      <c r="AK16">
+        <v>1983000.0</v>
+      </c>
+      <c r="AL16">
+        <v>1440000.0</v>
+      </c>
+      <c r="AM16">
+        <v>501000.0</v>
+      </c>
+      <c r="AN16">
+        <v>949000.0</v>
+      </c>
+      <c r="AO16">
+        <v>1484000.0</v>
+      </c>
+      <c r="AP16">
+        <v>4997000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2051000.0</v>
+      </c>
+      <c r="AR16">
+        <v>1570000.0</v>
+      </c>
+      <c r="AS16">
+        <v>1534000.0</v>
+      </c>
+      <c r="AT16">
+        <v>1594000.0</v>
+      </c>
+      <c r="AU16">
+        <v>2858000.0</v>
+      </c>
+      <c r="AV16">
+        <v>1103000.0</v>
+      </c>
+      <c r="AW16">
+        <v>1253000.0</v>
+      </c>
+      <c r="AX16">
+        <v>2372000.0</v>
+      </c>
+      <c r="AY16">
+        <v>1261000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>614000.0</v>
+      </c>
+      <c r="BA16">
+        <v>970000.0</v>
+      </c>
+      <c r="BB16">
+        <v>949000.0</v>
+      </c>
+      <c r="BC16">
+        <v>-1337000.0</v>
+      </c>
+      <c r="BD16">
+        <v>163000.0</v>
+      </c>
+      <c r="BE16">
+        <v>431000.0</v>
+      </c>
+      <c r="BF16">
+        <v>793000.0</v>
+      </c>
+      <c r="BG16">
+        <v>556000.0</v>
+      </c>
+      <c r="BH16">
+        <v>578000.0</v>
+      </c>
+      <c r="BI16">
+        <v>-196000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>203000.0</v>
+      </c>
+      <c r="BK16">
+        <v>545000.0</v>
+      </c>
+      <c r="BL16">
+        <v>197000.0</v>
+      </c>
+      <c r="BM16">
+        <v>170000.0</v>
+      </c>
+      <c r="BN16">
+        <v>193000.0</v>
+      </c>
+      <c r="BO16">
+        <v>715000.0</v>
+      </c>
+      <c r="BP16">
+        <v>601000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>47000.0</v>
+      </c>
       <c r="BR16">
-        <v>1719000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BS16">
-        <v>1657000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BT16">
-        <v>2167000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BU16">
-        <v>2371000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BV16">
-        <v>2403000.0</v>
+        <v>0.0</v>
       </c>
       <c r="BW16"/>
-      <c r="BX16">
-[...49 lines deleted...]
-      </c>
+      <c r="BX16"/>
+      <c r="BY16"/>
+      <c r="BZ16"/>
+      <c r="CA16"/>
+      <c r="CB16"/>
+      <c r="CC16"/>
+      <c r="CD16"/>
+      <c r="CE16"/>
+      <c r="CF16"/>
+      <c r="CG16"/>
+      <c r="CH16"/>
+      <c r="CI16"/>
+      <c r="CJ16"/>
+      <c r="CK16"/>
+      <c r="CL16"/>
+      <c r="CM16"/>
+      <c r="CN16"/>
       <c r="CO16"/>
-      <c r="CP16">
-[...1 lines deleted...]
-      </c>
+      <c r="CP16"/>
       <c r="CQ16"/>
       <c r="CR16"/>
+      <c r="CS16"/>
+    </row>
+    <row r="17" spans="1:97">
+      <c r="A17" t="s">
+        <v>173</v>
+      </c>
+      <c r="B17">
+        <v>4193000.0</v>
+      </c>
+      <c r="C17">
+        <v>23125000.0</v>
+      </c>
+      <c r="D17">
+        <v>18565000.0</v>
+      </c>
+      <c r="E17">
+        <v>5118000.0</v>
+      </c>
+      <c r="F17">
+        <v>3748000.0</v>
+      </c>
+      <c r="G17">
+        <v>17560000.0</v>
+      </c>
+      <c r="H17">
+        <v>7723000.0</v>
+      </c>
+      <c r="I17">
+        <v>2626000.0</v>
+      </c>
+      <c r="J17">
+        <v>9464000.0</v>
+      </c>
+      <c r="K17">
+        <v>1563000.0</v>
+      </c>
+      <c r="L17">
+        <v>2521000.0</v>
+      </c>
+      <c r="M17">
+        <v>12499000.0</v>
+      </c>
+      <c r="N17">
+        <v>3901000.0</v>
+      </c>
+      <c r="O17">
+        <v>20308000.0</v>
+      </c>
+      <c r="P17">
+        <v>3975000.0</v>
+      </c>
+      <c r="Q17">
+        <v>4406000.0</v>
+      </c>
+      <c r="R17">
+        <v>7111000.0</v>
+      </c>
+      <c r="S17">
+        <v>2563000.0</v>
+      </c>
+      <c r="T17">
+        <v>2946000.0</v>
+      </c>
+      <c r="U17">
+        <v>3385000.0</v>
+      </c>
+      <c r="V17">
+        <v>1526000.0</v>
+      </c>
+      <c r="W17">
+        <v>3132000.0</v>
+      </c>
+      <c r="X17">
+        <v>914000.0</v>
+      </c>
+      <c r="Y17">
+        <v>419000.0</v>
+      </c>
+      <c r="Z17">
+        <v>1686000.0</v>
+      </c>
+      <c r="AA17">
+        <v>16243000.0</v>
+      </c>
+      <c r="AB17">
+        <v>1849000.0</v>
+      </c>
+      <c r="AC17">
+        <v>2703000.0</v>
+      </c>
+      <c r="AD17">
+        <v>2839000.0</v>
+      </c>
+      <c r="AE17">
+        <v>9234000.0</v>
+      </c>
+      <c r="AF17">
+        <v>7822000.0</v>
+      </c>
+      <c r="AG17">
+        <v>1732000.0</v>
+      </c>
+      <c r="AH17">
+        <v>3163000.0</v>
+      </c>
+      <c r="AI17">
+        <v>2034000.0</v>
+      </c>
+      <c r="AJ17">
+        <v>3135000.0</v>
+      </c>
+      <c r="AK17">
+        <v>2166000.0</v>
+      </c>
+      <c r="AL17">
+        <v>1531000.0</v>
+      </c>
+      <c r="AM17">
+        <v>575000.0</v>
+      </c>
+      <c r="AN17">
+        <v>923000.0</v>
+      </c>
+      <c r="AO17">
+        <v>1525000.0</v>
+      </c>
+      <c r="AP17">
+        <v>5105000.0</v>
+      </c>
+      <c r="AQ17">
+        <v>2150000.0</v>
+      </c>
+      <c r="AR17">
+        <v>1529000.0</v>
+      </c>
+      <c r="AS17">
+        <v>1569000.0</v>
+      </c>
+      <c r="AT17">
+        <v>1606000.0</v>
+      </c>
+      <c r="AU17">
+        <v>626000.0</v>
+      </c>
+      <c r="AV17">
+        <v>1095000.0</v>
+      </c>
+      <c r="AW17">
+        <v>1257000.0</v>
+      </c>
+      <c r="AX17">
+        <v>2371000.0</v>
+      </c>
+      <c r="AY17">
+        <v>116717000.0</v>
+      </c>
+      <c r="AZ17">
+        <v>717000.0</v>
+      </c>
+      <c r="BA17">
+        <v>1058000.0</v>
+      </c>
+      <c r="BB17">
+        <v>1021000.0</v>
+      </c>
+      <c r="BC17">
+        <v>90879000.0</v>
+      </c>
+      <c r="BD17">
+        <v>158000.0</v>
+      </c>
+      <c r="BE17">
+        <v>432000.0</v>
+      </c>
+      <c r="BF17">
+        <v>733000.0</v>
+      </c>
+      <c r="BG17">
+        <v>0.0</v>
+      </c>
+      <c r="BH17">
+        <v>829000.0</v>
+      </c>
+      <c r="BI17">
+        <v>-176000.0</v>
+      </c>
+      <c r="BJ17">
+        <v>0.0</v>
+      </c>
+      <c r="BK17">
+        <v>0.0</v>
+      </c>
+      <c r="BL17">
+        <v>0.0</v>
+      </c>
+      <c r="BM17">
+        <v>0.0</v>
+      </c>
+      <c r="BN17">
+        <v>0.0</v>
+      </c>
+      <c r="BO17">
+        <v>0.0</v>
+      </c>
+      <c r="BP17">
+        <v>0.0</v>
+      </c>
+      <c r="BQ17">
+        <v>0.0</v>
+      </c>
+      <c r="BR17">
+        <v>0.0</v>
+      </c>
+      <c r="BS17">
+        <v>0.0</v>
+      </c>
+      <c r="BT17">
+        <v>0.0</v>
+      </c>
+      <c r="BU17">
+        <v>0.0</v>
+      </c>
+      <c r="BV17">
+        <v>0.0</v>
+      </c>
+      <c r="BW17"/>
+      <c r="BX17"/>
+      <c r="BY17"/>
+      <c r="BZ17"/>
+      <c r="CA17"/>
+      <c r="CB17"/>
+      <c r="CC17"/>
+      <c r="CD17"/>
+      <c r="CE17"/>
+      <c r="CF17"/>
+      <c r="CG17"/>
+      <c r="CH17"/>
+      <c r="CI17"/>
+      <c r="CJ17"/>
+      <c r="CK17"/>
+      <c r="CL17"/>
+      <c r="CM17"/>
+      <c r="CN17"/>
+      <c r="CO17"/>
+      <c r="CP17"/>
+      <c r="CQ17"/>
+      <c r="CR17"/>
+      <c r="CS17"/>
+    </row>
+    <row r="18" spans="1:97">
+      <c r="A18" t="s">
+        <v>174</v>
+      </c>
+      <c r="B18">
+        <v>-8375000.0</v>
+      </c>
+      <c r="C18">
+        <v>-8628000.0</v>
+      </c>
+      <c r="D18">
+        <v>-8653000.0</v>
+      </c>
+      <c r="E18">
+        <v>-8256000.0</v>
+      </c>
+      <c r="F18">
+        <v>-7997000.0</v>
+      </c>
+      <c r="G18">
+        <v>-8150000.0</v>
+      </c>
+      <c r="H18">
+        <v>-8503000.0</v>
+      </c>
+      <c r="I18">
+        <v>-8784000.0</v>
+      </c>
+      <c r="J18">
+        <v>-8511000.0</v>
+      </c>
+      <c r="K18">
+        <v>-8301000.0</v>
+      </c>
+      <c r="L18">
+        <v>-8389000.0</v>
+      </c>
+      <c r="M18">
+        <v>-8242000.0</v>
+      </c>
+      <c r="N18">
+        <v>-7883000.0</v>
+      </c>
+      <c r="O18">
+        <v>-8060000.0</v>
+      </c>
+      <c r="P18">
+        <v>-6803000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-6218000.0</v>
+      </c>
+      <c r="R18">
+        <v>-6047000.0</v>
+      </c>
+      <c r="S18">
+        <v>-6134000.0</v>
+      </c>
+      <c r="T18">
+        <v>-6111000.0</v>
+      </c>
+      <c r="U18">
+        <v>-6120000.0</v>
+      </c>
+      <c r="V18">
+        <v>-6083000.0</v>
+      </c>
+      <c r="W18">
+        <v>-6137000.0</v>
+      </c>
+      <c r="X18">
+        <v>-6329000.0</v>
+      </c>
+      <c r="Y18">
+        <v>-6395000.0</v>
+      </c>
+      <c r="Z18">
+        <v>-6631000.0</v>
+      </c>
+      <c r="AA18">
+        <v>-6438000.0</v>
+      </c>
+      <c r="AB18">
+        <v>-6538000.0</v>
+      </c>
+      <c r="AC18">
+        <v>-6362000.0</v>
+      </c>
+      <c r="AD18">
+        <v>-6288000.0</v>
+      </c>
+      <c r="AE18"/>
+      <c r="AF18"/>
+      <c r="AG18"/>
+      <c r="AH18"/>
+      <c r="AI18"/>
+      <c r="AJ18"/>
+      <c r="AK18"/>
+      <c r="AL18"/>
+      <c r="AM18"/>
+      <c r="AN18"/>
+      <c r="AO18"/>
+      <c r="AP18"/>
+      <c r="AQ18"/>
+      <c r="AR18"/>
+      <c r="AS18"/>
+      <c r="AT18"/>
+      <c r="AU18"/>
+      <c r="AV18"/>
+      <c r="AW18"/>
+      <c r="AX18"/>
+      <c r="AY18"/>
+      <c r="AZ18"/>
+      <c r="BA18"/>
+      <c r="BB18"/>
+      <c r="BC18"/>
+      <c r="BD18"/>
+      <c r="BE18"/>
+      <c r="BF18"/>
+      <c r="BG18"/>
+      <c r="BH18"/>
+      <c r="BI18"/>
+      <c r="BJ18"/>
+      <c r="BK18"/>
+      <c r="BL18"/>
+      <c r="BM18"/>
+      <c r="BN18"/>
+      <c r="BO18"/>
+      <c r="BP18"/>
+      <c r="BQ18"/>
+      <c r="BR18"/>
+      <c r="BS18"/>
+      <c r="BT18"/>
+      <c r="BU18"/>
+      <c r="BV18"/>
+      <c r="BW18"/>
+      <c r="BX18"/>
+      <c r="BY18"/>
+      <c r="BZ18"/>
+      <c r="CA18"/>
+      <c r="CB18"/>
+      <c r="CC18"/>
+      <c r="CD18"/>
+      <c r="CE18"/>
+      <c r="CF18"/>
+      <c r="CG18"/>
+      <c r="CH18"/>
+      <c r="CI18"/>
+      <c r="CJ18"/>
+      <c r="CK18"/>
+      <c r="CL18"/>
+      <c r="CM18"/>
+      <c r="CN18"/>
+      <c r="CO18"/>
+      <c r="CP18"/>
+      <c r="CQ18"/>
+      <c r="CR18"/>
+      <c r="CS18"/>
+    </row>
+    <row r="19" spans="1:97">
+      <c r="A19" t="s">
+        <v>175</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19"/>
+      <c r="D19"/>
+      <c r="E19"/>
+      <c r="F19"/>
+      <c r="G19"/>
+      <c r="H19"/>
+      <c r="I19"/>
+      <c r="J19"/>
+      <c r="K19"/>
+      <c r="L19"/>
+      <c r="M19">
+        <v>8591000.0</v>
+      </c>
+      <c r="N19">
+        <v>-204000.0</v>
+      </c>
+      <c r="O19">
+        <v>17006000.0</v>
+      </c>
+      <c r="P19">
+        <v>71000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-15000.0</v>
+      </c>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+      <c r="Z19"/>
+      <c r="AA19"/>
+      <c r="AB19"/>
+      <c r="AC19"/>
+      <c r="AD19"/>
+      <c r="AE19">
+        <v>-115000.0</v>
+      </c>
+      <c r="AF19">
+        <v>4449000.0</v>
+      </c>
+      <c r="AG19">
+        <v>45000.0</v>
+      </c>
+      <c r="AH19">
+        <v>168000.0</v>
+      </c>
+      <c r="AI19">
+        <v>-19000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>102000.0</v>
+      </c>
+      <c r="AK19">
+        <v>45000.0</v>
+      </c>
+      <c r="AL19">
+        <v>115000.0</v>
+      </c>
+      <c r="AM19">
+        <v>451000.0</v>
+      </c>
+      <c r="AN19">
+        <v>190000.0</v>
+      </c>
+      <c r="AO19">
+        <v>60000.0</v>
+      </c>
+      <c r="AP19">
+        <v>2989000.0</v>
+      </c>
+      <c r="AQ19">
+        <v>132000.0</v>
+      </c>
+      <c r="AR19">
+        <v>-75000.0</v>
+      </c>
+      <c r="AS19">
+        <v>167000.0</v>
+      </c>
+      <c r="AT19">
+        <v>-96000.0</v>
+      </c>
+      <c r="AU19">
+        <v>-163000.0</v>
+      </c>
+      <c r="AV19">
+        <v>31000.0</v>
+      </c>
+      <c r="AW19">
+        <v>-5000.0</v>
+      </c>
+      <c r="AX19">
+        <v>-64000.0</v>
+      </c>
+      <c r="AY19">
+        <v>-306000.0</v>
+      </c>
+      <c r="AZ19">
+        <v>26000.0</v>
+      </c>
+      <c r="BA19">
+        <v>69000.0</v>
+      </c>
+      <c r="BB19">
+        <v>19000.0</v>
+      </c>
+      <c r="BC19">
+        <v>-571000.0</v>
+      </c>
+      <c r="BD19">
+        <v>44000.0</v>
+      </c>
+      <c r="BE19">
+        <v>67000.0</v>
+      </c>
+      <c r="BF19">
+        <v>58000.0</v>
+      </c>
+      <c r="BG19"/>
+      <c r="BH19">
+        <v>265000.0</v>
+      </c>
+      <c r="BI19">
+        <v>55000.0</v>
+      </c>
+      <c r="BJ19"/>
+      <c r="BK19"/>
+      <c r="BL19"/>
+      <c r="BM19"/>
+      <c r="BN19"/>
+      <c r="BO19"/>
+      <c r="BP19"/>
+      <c r="BQ19"/>
+      <c r="BR19"/>
+      <c r="BS19"/>
+      <c r="BT19"/>
+      <c r="BU19"/>
+      <c r="BV19"/>
+      <c r="BW19"/>
+      <c r="BX19"/>
+      <c r="BY19"/>
+      <c r="BZ19"/>
+      <c r="CA19"/>
+      <c r="CB19"/>
+      <c r="CC19"/>
+      <c r="CD19"/>
+      <c r="CE19"/>
+      <c r="CF19"/>
+      <c r="CG19"/>
+      <c r="CH19"/>
+      <c r="CI19"/>
+      <c r="CJ19"/>
+      <c r="CK19"/>
+      <c r="CL19"/>
+      <c r="CM19"/>
+      <c r="CN19"/>
+      <c r="CO19"/>
+      <c r="CP19"/>
+      <c r="CQ19"/>
+      <c r="CR19"/>
+      <c r="CS19"/>
+    </row>
+    <row r="20" spans="1:97">
+      <c r="A20" t="s">
+        <v>176</v>
+      </c>
+      <c r="B20"/>
+      <c r="C20"/>
+      <c r="D20"/>
+      <c r="E20"/>
+      <c r="F20"/>
+      <c r="G20"/>
+      <c r="H20"/>
+      <c r="I20"/>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20">
+        <v>6061000.0</v>
+      </c>
+      <c r="S20">
+        <v>6147000.0</v>
+      </c>
+      <c r="T20">
+        <v>6142000.0</v>
+      </c>
+      <c r="U20">
+        <v>6143000.0</v>
+      </c>
+      <c r="V20">
+        <v>6132000.0</v>
+      </c>
+      <c r="W20">
+        <v>6209000.0</v>
+      </c>
+      <c r="X20">
+        <v>6400000.0</v>
+      </c>
+      <c r="Y20">
+        <v>6468000.0</v>
+      </c>
+      <c r="Z20">
+        <v>6693000.0</v>
+      </c>
+      <c r="AA20"/>
+      <c r="AB20">
+        <v>6679000.0</v>
+      </c>
+      <c r="AC20">
+        <v>6526000.0</v>
+      </c>
+      <c r="AD20">
+        <v>6533000.0</v>
+      </c>
+      <c r="AE20">
+        <v>25177000.0</v>
+      </c>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+      <c r="AG20">
+        <v>0.0</v>
+      </c>
+      <c r="AH20">
+        <v>0.0</v>
+      </c>
+      <c r="AI20">
+        <v>0.0</v>
+      </c>
+      <c r="AJ20">
+        <v>0.0</v>
+      </c>
+      <c r="AK20">
+        <v>0.0</v>
+      </c>
+      <c r="AL20">
+        <v>0.0</v>
+      </c>
+      <c r="AM20">
+        <v>0.0</v>
+      </c>
+      <c r="AN20">
+        <v>0.0</v>
+      </c>
+      <c r="AO20">
+        <v>0.0</v>
+      </c>
+      <c r="AP20">
+        <v>0.0</v>
+      </c>
+      <c r="AQ20">
+        <v>0.0</v>
+      </c>
+      <c r="AR20">
+        <v>0.0</v>
+      </c>
+      <c r="AS20">
+        <v>0.0</v>
+      </c>
+      <c r="AT20">
+        <v>0.0</v>
+      </c>
+      <c r="AU20">
+        <v>0.0</v>
+      </c>
+      <c r="AV20">
+        <v>0.0</v>
+      </c>
+      <c r="AW20">
+        <v>0.0</v>
+      </c>
+      <c r="AX20">
+        <v>0.0</v>
+      </c>
+      <c r="AY20">
+        <v>0.0</v>
+      </c>
+      <c r="AZ20">
+        <v>0.0</v>
+      </c>
+      <c r="BA20">
+        <v>0.0</v>
+      </c>
+      <c r="BB20">
+        <v>0.0</v>
+      </c>
+      <c r="BC20">
+        <v>0.0</v>
+      </c>
+      <c r="BD20">
+        <v>0.0</v>
+      </c>
+      <c r="BE20">
+        <v>0.0</v>
+      </c>
+      <c r="BF20">
+        <v>0.0</v>
+      </c>
+      <c r="BG20">
+        <v>0.0</v>
+      </c>
+      <c r="BH20">
+        <v>0.0</v>
+      </c>
+      <c r="BI20">
+        <v>0.0</v>
+      </c>
+      <c r="BJ20">
+        <v>0.0</v>
+      </c>
+      <c r="BK20">
+        <v>0.0</v>
+      </c>
+      <c r="BL20">
+        <v>0.0</v>
+      </c>
+      <c r="BM20">
+        <v>0.0</v>
+      </c>
+      <c r="BN20">
+        <v>0.0</v>
+      </c>
+      <c r="BO20">
+        <v>0.0</v>
+      </c>
+      <c r="BP20">
+        <v>0.0</v>
+      </c>
+      <c r="BQ20">
+        <v>0.0</v>
+      </c>
+      <c r="BR20">
+        <v>0.0</v>
+      </c>
+      <c r="BS20">
+        <v>0.0</v>
+      </c>
+      <c r="BT20">
+        <v>0.0</v>
+      </c>
+      <c r="BU20">
+        <v>0.0</v>
+      </c>
+      <c r="BV20">
+        <v>0.0</v>
+      </c>
+      <c r="BW20"/>
+      <c r="BX20"/>
+      <c r="BY20"/>
+      <c r="BZ20"/>
+      <c r="CA20"/>
+      <c r="CB20"/>
+      <c r="CC20"/>
+      <c r="CD20"/>
+      <c r="CE20"/>
+      <c r="CF20"/>
+      <c r="CG20"/>
+      <c r="CH20"/>
+      <c r="CI20"/>
+      <c r="CJ20"/>
+      <c r="CK20"/>
+      <c r="CL20"/>
+      <c r="CM20"/>
+      <c r="CN20"/>
+      <c r="CO20"/>
+      <c r="CP20"/>
+      <c r="CQ20"/>
+      <c r="CR20"/>
+      <c r="CS20"/>
+    </row>
+    <row r="21" spans="1:97">
+      <c r="A21" t="s">
+        <v>177</v>
+      </c>
+      <c r="B21">
+        <v>13184000.0</v>
+      </c>
+      <c r="C21">
+        <v>13444000.0</v>
+      </c>
+      <c r="D21">
+        <v>14123000.0</v>
+      </c>
+      <c r="E21">
+        <v>13719000.0</v>
+      </c>
+      <c r="F21">
+        <v>12291000.0</v>
+      </c>
+      <c r="G21">
+        <v>14481000.0</v>
+      </c>
+      <c r="H21">
+        <v>13038000.0</v>
+      </c>
+      <c r="I21">
+        <v>11733000.0</v>
+      </c>
+      <c r="J21">
+        <v>12197000.0</v>
+      </c>
+      <c r="K21">
+        <v>14137000.0</v>
+      </c>
+      <c r="L21">
+        <v>13784000.0</v>
+      </c>
+      <c r="M21">
+        <v>18612000.0</v>
+      </c>
+      <c r="N21">
+        <v>19782000.0</v>
+      </c>
+      <c r="O21">
+        <v>19702000.0</v>
+      </c>
+      <c r="P21">
+        <v>18813000.0</v>
+      </c>
+      <c r="Q21">
+        <v>10731000.0</v>
+      </c>
+      <c r="R21">
+        <v>21289000.0</v>
+      </c>
+      <c r="S21">
+        <v>16413000.0</v>
+      </c>
+      <c r="T21">
+        <v>16591000.0</v>
+      </c>
+      <c r="U21">
+        <v>16462000.0</v>
+      </c>
+      <c r="V21">
+        <v>7521000.0</v>
+      </c>
+      <c r="W21">
+        <v>14378000.0</v>
+      </c>
+      <c r="X21">
+        <v>14588000.0</v>
+      </c>
+      <c r="Y21">
+        <v>7203000.0</v>
+      </c>
+      <c r="Z21">
+        <v>8380000.0</v>
+      </c>
+      <c r="AA21">
+        <v>8408000.0</v>
+      </c>
+      <c r="AB21">
+        <v>7965000.0</v>
+      </c>
+      <c r="AC21">
+        <v>2456000.0</v>
+      </c>
+      <c r="AD21">
+        <v>8755000.0</v>
+      </c>
+      <c r="AE21">
+        <v>4520000.0</v>
+      </c>
+      <c r="AF21">
+        <v>10527000.0</v>
+      </c>
+      <c r="AG21">
+        <v>8729000.0</v>
+      </c>
+      <c r="AH21">
+        <v>9696000.0</v>
+      </c>
+      <c r="AI21">
+        <v>8627000.0</v>
+      </c>
+      <c r="AJ21">
+        <v>9540000.0</v>
+      </c>
+      <c r="AK21">
+        <v>7817000.0</v>
+      </c>
+      <c r="AL21">
+        <v>6676000.0</v>
+      </c>
+      <c r="AM21">
+        <v>5176000.0</v>
+      </c>
+      <c r="AN21">
+        <v>1018000.0</v>
+      </c>
+      <c r="AO21">
+        <v>1538000.0</v>
+      </c>
+      <c r="AP21">
+        <v>7059000.0</v>
+      </c>
+      <c r="AQ21">
+        <v>6293000.0</v>
+      </c>
+      <c r="AR21">
+        <v>1799000.0</v>
+      </c>
+      <c r="AS21">
+        <v>1679000.0</v>
+      </c>
+      <c r="AT21">
+        <v>1817000.0</v>
+      </c>
+      <c r="AU21">
+        <v>3562000.0</v>
+      </c>
+      <c r="AV21">
+        <v>1195000.0</v>
+      </c>
+      <c r="AW21">
+        <v>1361000.0</v>
+      </c>
+      <c r="AX21">
+        <v>2601000.0</v>
+      </c>
+      <c r="AY21">
+        <v>3845000.0</v>
+      </c>
+      <c r="AZ21">
+        <v>3301000.0</v>
+      </c>
+      <c r="BA21">
+        <v>3659000.0</v>
+      </c>
+      <c r="BB21">
+        <v>3489000.0</v>
+      </c>
+      <c r="BC21">
+        <v>4272000.0</v>
+      </c>
+      <c r="BD21">
+        <v>2020000.0</v>
+      </c>
+      <c r="BE21">
+        <v>548000.0</v>
+      </c>
+      <c r="BF21">
+        <v>2579000.0</v>
+      </c>
+      <c r="BG21">
+        <v>876000.0</v>
+      </c>
+      <c r="BH21">
+        <v>342000.0</v>
+      </c>
+      <c r="BI21">
+        <v>1194000.0</v>
+      </c>
+      <c r="BJ21">
+        <v>1659000.0</v>
+      </c>
+      <c r="BK21">
+        <v>1692000.0</v>
+      </c>
+      <c r="BL21">
+        <v>1757000.0</v>
+      </c>
+      <c r="BM21">
+        <v>1762000.0</v>
+      </c>
+      <c r="BN21">
+        <v>1822000.0</v>
+      </c>
+      <c r="BO21">
+        <v>3006000.0</v>
+      </c>
+      <c r="BP21">
+        <v>1930000.0</v>
+      </c>
+      <c r="BQ21">
+        <v>1600000.0</v>
+      </c>
+      <c r="BR21">
+        <v>1480000.0</v>
+      </c>
+      <c r="BS21">
+        <v>1376000.0</v>
+      </c>
+      <c r="BT21">
+        <v>1283000.0</v>
+      </c>
+      <c r="BU21">
+        <v>676000.0</v>
+      </c>
+      <c r="BV21">
+        <v>1295000.0</v>
+      </c>
+      <c r="BW21">
+        <v>1259000.0</v>
+      </c>
+      <c r="BX21">
+        <v>1391000.0</v>
+      </c>
+      <c r="BY21">
+        <v>1380000.0</v>
+      </c>
+      <c r="BZ21">
+        <v>937000.0</v>
+      </c>
+      <c r="CA21">
+        <v>279637.0</v>
+      </c>
+      <c r="CB21">
+        <v>2202314.0</v>
+      </c>
+      <c r="CC21">
+        <v>2805836.0</v>
+      </c>
+      <c r="CD21">
+        <v>1262710.0</v>
+      </c>
+      <c r="CE21">
+        <v>1700806.0</v>
+      </c>
+      <c r="CF21">
+        <v>1075911.0</v>
+      </c>
+      <c r="CG21">
+        <v>1380879.0</v>
+      </c>
+      <c r="CH21">
+        <v>1697190.0</v>
+      </c>
+      <c r="CI21">
+        <v>2456535.0</v>
+      </c>
+      <c r="CJ21">
+        <v>1575531.0</v>
+      </c>
+      <c r="CK21">
+        <v>1958529.0</v>
+      </c>
+      <c r="CL21">
+        <v>1521682.0</v>
+      </c>
+      <c r="CM21">
+        <v>1736141.0</v>
+      </c>
+      <c r="CN21">
+        <v>1493268.0</v>
+      </c>
+      <c r="CO21">
+        <v>2134191.0</v>
+      </c>
+      <c r="CP21">
+        <v>2041883.0</v>
+      </c>
+      <c r="CQ21">
+        <v>1879107.0</v>
+      </c>
+      <c r="CR21">
+        <v>2155206.0</v>
+      </c>
+      <c r="CS21">
+        <v>2366529.0</v>
+      </c>
+    </row>
+    <row r="22" spans="1:97">
+      <c r="A22" t="s">
+        <v>178</v>
+      </c>
+      <c r="B22"/>
+      <c r="C22"/>
+      <c r="D22"/>
+      <c r="E22"/>
+      <c r="F22"/>
+      <c r="G22"/>
+      <c r="H22"/>
+      <c r="I22"/>
+      <c r="J22"/>
+      <c r="K22"/>
+      <c r="L22"/>
+      <c r="M22"/>
+      <c r="N22"/>
+      <c r="O22"/>
+      <c r="P22"/>
+      <c r="Q22"/>
+      <c r="R22"/>
+      <c r="S22"/>
+      <c r="T22"/>
+      <c r="U22"/>
+      <c r="V22"/>
+      <c r="W22"/>
+      <c r="X22"/>
+      <c r="Y22"/>
+      <c r="Z22"/>
+      <c r="AA22"/>
+      <c r="AB22"/>
+      <c r="AC22"/>
+      <c r="AD22"/>
+      <c r="AE22">
+        <v>0.0</v>
+      </c>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+      <c r="AG22">
+        <v>0.0</v>
+      </c>
+      <c r="AH22">
+        <v>0.0</v>
+      </c>
+      <c r="AI22">
+        <v>0.0</v>
+      </c>
+      <c r="AJ22">
+        <v>0.0</v>
+      </c>
+      <c r="AK22">
+        <v>0.0</v>
+      </c>
+      <c r="AL22">
+        <v>0.0</v>
+      </c>
+      <c r="AM22">
+        <v>0.0</v>
+      </c>
+      <c r="AN22">
+        <v>0.0</v>
+      </c>
+      <c r="AO22">
+        <v>0.0</v>
+      </c>
+      <c r="AP22">
+        <v>0.0</v>
+      </c>
+      <c r="AQ22">
+        <v>0.0</v>
+      </c>
+      <c r="AR22">
+        <v>0.0</v>
+      </c>
+      <c r="AS22">
+        <v>0.0</v>
+      </c>
+      <c r="AT22">
+        <v>0.0</v>
+      </c>
+      <c r="AU22">
+        <v>0.0</v>
+      </c>
+      <c r="AV22">
+        <v>0.0</v>
+      </c>
+      <c r="AW22">
+        <v>0.0</v>
+      </c>
+      <c r="AX22">
+        <v>0.0</v>
+      </c>
+      <c r="AY22">
+        <v>0.0</v>
+      </c>
+      <c r="AZ22">
+        <v>0.0</v>
+      </c>
+      <c r="BA22">
+        <v>0.0</v>
+      </c>
+      <c r="BB22">
+        <v>0.0</v>
+      </c>
+      <c r="BC22">
+        <v>0.0</v>
+      </c>
+      <c r="BD22">
+        <v>0.0</v>
+      </c>
+      <c r="BE22">
+        <v>0.0</v>
+      </c>
+      <c r="BF22">
+        <v>0.0</v>
+      </c>
+      <c r="BG22">
+        <v>0.0</v>
+      </c>
+      <c r="BH22">
+        <v>0.0</v>
+      </c>
+      <c r="BI22">
+        <v>0.0</v>
+      </c>
+      <c r="BJ22">
+        <v>0.0</v>
+      </c>
+      <c r="BK22">
+        <v>0.0</v>
+      </c>
+      <c r="BL22">
+        <v>0.0</v>
+      </c>
+      <c r="BM22">
+        <v>0.0</v>
+      </c>
+      <c r="BN22">
+        <v>0.0</v>
+      </c>
+      <c r="BO22">
+        <v>0.0</v>
+      </c>
+      <c r="BP22">
+        <v>0.0</v>
+      </c>
+      <c r="BQ22">
+        <v>0.0</v>
+      </c>
+      <c r="BR22">
+        <v>0.0</v>
+      </c>
+      <c r="BS22">
+        <v>0.0</v>
+      </c>
+      <c r="BT22">
+        <v>0.0</v>
+      </c>
+      <c r="BU22">
+        <v>0.0</v>
+      </c>
+      <c r="BV22">
+        <v>0.0</v>
+      </c>
+      <c r="BW22"/>
+      <c r="BX22"/>
+      <c r="BY22"/>
+      <c r="BZ22"/>
+      <c r="CA22"/>
+      <c r="CB22"/>
+      <c r="CC22"/>
+      <c r="CD22"/>
+      <c r="CE22"/>
+      <c r="CF22"/>
+      <c r="CG22"/>
+      <c r="CH22"/>
+      <c r="CI22"/>
+      <c r="CJ22"/>
+      <c r="CK22"/>
+      <c r="CL22"/>
+      <c r="CM22"/>
+      <c r="CN22"/>
+      <c r="CO22"/>
+      <c r="CP22"/>
+      <c r="CQ22"/>
+      <c r="CR22"/>
+      <c r="CS22"/>
+    </row>
+    <row r="23" spans="1:97">
+      <c r="A23" t="s">
+        <v>179</v>
+      </c>
+      <c r="B23">
+        <v>28692000.0</v>
+      </c>
+      <c r="C23">
+        <v>30472000.0</v>
+      </c>
+      <c r="D23">
+        <v>26925000.0</v>
+      </c>
+      <c r="E23">
+        <v>24578000.0</v>
+      </c>
+      <c r="F23">
+        <v>26031000.0</v>
+      </c>
+      <c r="G23">
+        <v>26554000.0</v>
+      </c>
+      <c r="H23">
+        <v>25940000.0</v>
+      </c>
+      <c r="I23">
+        <v>26000000.0</v>
+      </c>
+      <c r="J23">
+        <v>25567000.0</v>
+      </c>
+      <c r="K23">
+        <v>23392000.0</v>
+      </c>
+      <c r="L23">
+        <v>37523000.0</v>
+      </c>
+      <c r="M23">
+        <v>16841000.0</v>
+      </c>
+      <c r="N23">
+        <v>15878000.0</v>
+      </c>
+      <c r="O23">
+        <v>15178000.0</v>
+      </c>
+      <c r="P23">
+        <v>16662000.0</v>
+      </c>
+      <c r="Q23">
+        <v>24117000.0</v>
+      </c>
+      <c r="R23">
+        <v>13141000.0</v>
+      </c>
+      <c r="S23">
+        <v>17052000.0</v>
+      </c>
+      <c r="T23">
+        <v>16050000.0</v>
+      </c>
+      <c r="U23">
+        <v>14334000.0</v>
+      </c>
+      <c r="V23">
+        <v>21524000.0</v>
+      </c>
+      <c r="W23">
+        <v>15665000.0</v>
+      </c>
+      <c r="X23">
+        <v>15559000.0</v>
+      </c>
+      <c r="Y23">
+        <v>20394000.0</v>
+      </c>
+      <c r="Z23">
+        <v>22204000.0</v>
+      </c>
+      <c r="AA23">
+        <v>21692000.0</v>
+      </c>
+      <c r="AB23">
+        <v>21914000.0</v>
+      </c>
+      <c r="AC23">
+        <v>20760000.0</v>
+      </c>
+      <c r="AD23">
+        <v>20939000.0</v>
+      </c>
+      <c r="AE23">
+        <v>21775000.0</v>
+      </c>
+      <c r="AF23">
+        <v>24069000.0</v>
+      </c>
+      <c r="AG23">
+        <v>24343000.0</v>
+      </c>
+      <c r="AH23">
+        <v>23900000.0</v>
+      </c>
+      <c r="AI23">
+        <v>25204000.0</v>
+      </c>
+      <c r="AJ23">
+        <v>24113000.0</v>
+      </c>
+      <c r="AK23">
+        <v>22391000.0</v>
+      </c>
+      <c r="AL23">
+        <v>21591000.0</v>
+      </c>
+      <c r="AM23">
+        <v>23189000.0</v>
+      </c>
+      <c r="AN23">
+        <v>19985000.0</v>
+      </c>
+      <c r="AO23">
+        <v>18921000.0</v>
+      </c>
+      <c r="AP23">
+        <v>18376000.0</v>
+      </c>
+      <c r="AQ23">
+        <v>19302000.0</v>
+      </c>
+      <c r="AR23">
+        <v>19133000.0</v>
+      </c>
+      <c r="AS23">
+        <v>16937000.0</v>
+      </c>
+      <c r="AT23">
+        <v>16036000.0</v>
+      </c>
+      <c r="AU23">
+        <v>15204000.0</v>
+      </c>
+      <c r="AV23">
+        <v>15002000.0</v>
+      </c>
+      <c r="AW23">
+        <v>13883000.0</v>
+      </c>
+      <c r="AX23">
+        <v>12835000.0</v>
+      </c>
+      <c r="AY23">
+        <v>13345000.0</v>
+      </c>
+      <c r="AZ23">
+        <v>12990000.0</v>
+      </c>
+      <c r="BA23">
+        <v>11136000.0</v>
+      </c>
+      <c r="BB23">
+        <v>10380000.0</v>
+      </c>
+      <c r="BC23">
+        <v>10314000.0</v>
+      </c>
+      <c r="BD23">
+        <v>9598000.0</v>
+      </c>
+      <c r="BE23">
+        <v>8788000.0</v>
+      </c>
+      <c r="BF23">
+        <v>7847000.0</v>
+      </c>
+      <c r="BG23">
+        <v>7900000.0</v>
+      </c>
+      <c r="BH23">
+        <v>7271000.0</v>
+      </c>
+      <c r="BI23">
+        <v>6801000.0</v>
+      </c>
+      <c r="BJ23">
+        <v>6427000.0</v>
+      </c>
+      <c r="BK23">
+        <v>6367000.0</v>
+      </c>
+      <c r="BL23">
+        <v>6176000.0</v>
+      </c>
+      <c r="BM23">
+        <v>6070000.0</v>
+      </c>
+      <c r="BN23">
+        <v>5887000.0</v>
+      </c>
+      <c r="BO23">
+        <v>4948000.0</v>
+      </c>
+      <c r="BP23">
+        <v>6554000.0</v>
+      </c>
+      <c r="BQ23">
+        <v>6603000.0</v>
+      </c>
+      <c r="BR23">
+        <v>6564000.0</v>
+      </c>
+      <c r="BS23">
+        <v>6676000.0</v>
+      </c>
+      <c r="BT23">
+        <v>6360000.0</v>
+      </c>
+      <c r="BU23">
+        <v>7074000.0</v>
+      </c>
+      <c r="BV23">
+        <v>6830000.0</v>
+      </c>
+      <c r="BW23">
+        <v>6805000.0</v>
+      </c>
+      <c r="BX23">
+        <v>6414000.0</v>
+      </c>
+      <c r="BY23">
+        <v>6188000.0</v>
+      </c>
+      <c r="BZ23">
+        <v>6608000.0</v>
+      </c>
+      <c r="CA23">
+        <v>6796699.0</v>
+      </c>
+      <c r="CB23">
+        <v>5274129.0</v>
+      </c>
+      <c r="CC23">
+        <v>4971014.0</v>
+      </c>
+      <c r="CD23">
+        <v>6247661.0</v>
+      </c>
+      <c r="CE23">
+        <v>4730749.0</v>
+      </c>
+      <c r="CF23">
+        <v>4340348.0</v>
+      </c>
+      <c r="CG23">
+        <v>4018803.0</v>
+      </c>
+      <c r="CH23">
+        <v>4020899.0</v>
+      </c>
+      <c r="CI23">
+        <v>3522098.0</v>
+      </c>
+      <c r="CJ23">
+        <v>3628006.0</v>
+      </c>
+      <c r="CK23">
+        <v>3722320.0</v>
+      </c>
+      <c r="CL23">
+        <v>3533069.0</v>
+      </c>
+      <c r="CM23">
+        <v>3179971.0</v>
+      </c>
+      <c r="CN23">
+        <v>3278225.0</v>
+      </c>
+      <c r="CO23">
+        <v>3187152.0</v>
+      </c>
+      <c r="CP23">
+        <v>3495256.0</v>
+      </c>
+      <c r="CQ23">
+        <v>3429761.0</v>
+      </c>
+      <c r="CR23">
+        <v>2957558.0</v>
+      </c>
+      <c r="CS23">
+        <v>2847931.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:97">
+      <c r="A24" t="s">
+        <v>180</v>
+      </c>
+      <c r="B24"/>
+      <c r="C24"/>
+      <c r="D24"/>
+      <c r="E24"/>
+      <c r="F24"/>
+      <c r="G24"/>
+      <c r="H24"/>
+      <c r="I24"/>
+      <c r="J24"/>
+      <c r="K24"/>
+      <c r="L24"/>
+      <c r="M24"/>
+      <c r="N24"/>
+      <c r="O24"/>
+      <c r="P24"/>
+      <c r="Q24"/>
+      <c r="R24"/>
+      <c r="S24"/>
+      <c r="T24"/>
+      <c r="U24"/>
+      <c r="V24"/>
+      <c r="W24"/>
+      <c r="X24"/>
+      <c r="Y24"/>
+      <c r="Z24"/>
+      <c r="AA24"/>
+      <c r="AB24"/>
+      <c r="AC24"/>
+      <c r="AD24"/>
+      <c r="AE24"/>
+      <c r="AF24"/>
+      <c r="AG24"/>
+      <c r="AH24"/>
+      <c r="AI24"/>
+      <c r="AJ24"/>
+      <c r="AK24"/>
+      <c r="AL24"/>
+      <c r="AM24"/>
+      <c r="AN24"/>
+      <c r="AO24"/>
+      <c r="AP24"/>
+      <c r="AQ24"/>
+      <c r="AR24"/>
+      <c r="AS24"/>
+      <c r="AT24"/>
+      <c r="AU24"/>
+      <c r="AV24"/>
+      <c r="AW24"/>
+      <c r="AX24"/>
+      <c r="AY24"/>
+      <c r="AZ24"/>
+      <c r="BA24"/>
+      <c r="BB24"/>
+      <c r="BC24"/>
+      <c r="BD24"/>
+      <c r="BE24"/>
+      <c r="BF24"/>
+      <c r="BG24"/>
+      <c r="BH24"/>
+      <c r="BI24"/>
+      <c r="BJ24"/>
+      <c r="BK24"/>
+      <c r="BL24"/>
+      <c r="BM24"/>
+      <c r="BN24"/>
+      <c r="BO24"/>
+      <c r="BP24"/>
+      <c r="BQ24"/>
+      <c r="BR24"/>
+      <c r="BS24"/>
+      <c r="BT24"/>
+      <c r="BU24"/>
+      <c r="BV24"/>
+      <c r="BW24"/>
+      <c r="BX24"/>
+      <c r="BY24"/>
+      <c r="BZ24"/>
+      <c r="CA24"/>
+      <c r="CB24"/>
+      <c r="CC24"/>
+      <c r="CD24"/>
+      <c r="CE24"/>
+      <c r="CF24"/>
+      <c r="CG24"/>
+      <c r="CH24"/>
+      <c r="CI24"/>
+      <c r="CJ24"/>
+      <c r="CK24"/>
+      <c r="CL24"/>
+      <c r="CM24"/>
+      <c r="CN24"/>
+      <c r="CO24"/>
+      <c r="CP24"/>
+      <c r="CQ24"/>
+      <c r="CR24"/>
+      <c r="CS24"/>
+    </row>
+    <row r="25" spans="1:97">
+      <c r="A25" t="s">
+        <v>181</v>
+      </c>
+      <c r="B25">
+        <v>10000000.0</v>
+      </c>
+      <c r="C25">
+        <v>9764000.0</v>
+      </c>
+      <c r="D25">
+        <v>8357000.0</v>
+      </c>
+      <c r="E25">
+        <v>8543000.0</v>
+      </c>
+      <c r="F25">
+        <v>9358000.0</v>
+      </c>
+      <c r="G25">
+        <v>8674000.0</v>
+      </c>
+      <c r="H25">
+        <v>8943000.0</v>
+      </c>
+      <c r="I25">
+        <v>8542000.0</v>
+      </c>
+      <c r="J25">
+        <v>8822000.0</v>
+      </c>
+      <c r="K25">
+        <v>8450000.0</v>
+      </c>
+      <c r="L25">
+        <v>24559000.0</v>
+      </c>
+      <c r="M25">
+        <v>-7824000.0</v>
+      </c>
+      <c r="N25">
+        <v>7875000.0</v>
+      </c>
+      <c r="O25">
+        <v>8046000.0</v>
+      </c>
+      <c r="P25">
+        <v>7889000.0</v>
+      </c>
+      <c r="Q25">
+        <v>7861000.0</v>
+      </c>
+      <c r="R25">
+        <v>7911000.0</v>
+      </c>
+      <c r="S25">
+        <v>7492000.0</v>
+      </c>
+      <c r="T25">
+        <v>7340000.0</v>
+      </c>
+      <c r="U25">
+        <v>7105000.0</v>
+      </c>
+      <c r="V25">
+        <v>7013000.0</v>
+      </c>
+      <c r="W25">
+        <v>7191000.0</v>
+      </c>
+      <c r="X25">
+        <v>7171000.0</v>
+      </c>
+      <c r="Y25">
+        <v>6970000.0</v>
+      </c>
+      <c r="Z25">
+        <v>6971000.0</v>
+      </c>
+      <c r="AA25">
+        <v>6875000.0</v>
+      </c>
+      <c r="AB25">
+        <v>6789000.0</v>
+      </c>
+      <c r="AC25">
+        <v>6612000.0</v>
+      </c>
+      <c r="AD25">
+        <v>6464000.0</v>
+      </c>
+      <c r="AE25">
+        <v>3579000.0</v>
+      </c>
+      <c r="AF25">
+        <v>7483000.0</v>
+      </c>
+      <c r="AG25">
+        <v>7396000.0</v>
+      </c>
+      <c r="AH25">
+        <v>7221000.0</v>
+      </c>
+      <c r="AI25">
+        <v>7304000.0</v>
+      </c>
+      <c r="AJ25">
+        <v>7247000.0</v>
+      </c>
+      <c r="AK25">
+        <v>6681000.0</v>
+      </c>
+      <c r="AL25">
+        <v>6008000.0</v>
+      </c>
+      <c r="AM25">
+        <v>6095000.0</v>
+      </c>
+      <c r="AN25">
+        <v>5449000.0</v>
+      </c>
+      <c r="AO25">
+        <v>5521000.0</v>
+      </c>
+      <c r="AP25">
+        <v>5392000.0</v>
+      </c>
+      <c r="AQ25">
+        <v>5373000.0</v>
+      </c>
+      <c r="AR25">
+        <v>5149000.0</v>
+      </c>
+      <c r="AS25">
+        <v>4675000.0</v>
+      </c>
+      <c r="AT25">
+        <v>4564000.0</v>
+      </c>
+      <c r="AU25">
+        <v>3911000.0</v>
+      </c>
+      <c r="AV25">
+        <v>3998000.0</v>
+      </c>
+      <c r="AW25">
+        <v>3908000.0</v>
+      </c>
+      <c r="AX25">
+        <v>3908000.0</v>
+      </c>
+      <c r="AY25">
+        <v>3646000.0</v>
+      </c>
+      <c r="AZ25">
+        <v>3450000.0</v>
+      </c>
+      <c r="BA25">
+        <v>3260000.0</v>
+      </c>
+      <c r="BB25">
+        <v>3073000.0</v>
+      </c>
+      <c r="BC25">
+        <v>2974000.0</v>
+      </c>
+      <c r="BD25">
+        <v>2682000.0</v>
+      </c>
+      <c r="BE25">
+        <v>2290000.0</v>
+      </c>
+      <c r="BF25">
+        <v>2283000.0</v>
+      </c>
+      <c r="BG25">
+        <v>1651000.0</v>
+      </c>
+      <c r="BH25">
+        <v>2162000.0</v>
+      </c>
+      <c r="BI25">
+        <v>1947000.0</v>
+      </c>
+      <c r="BJ25">
+        <v>1989000.0</v>
+      </c>
+      <c r="BK25">
+        <v>1902000.0</v>
+      </c>
+      <c r="BL25">
+        <v>1830000.0</v>
+      </c>
+      <c r="BM25">
+        <v>1759000.0</v>
+      </c>
+      <c r="BN25">
+        <v>1734000.0</v>
+      </c>
+      <c r="BO25">
+        <v>1799000.0</v>
+      </c>
+      <c r="BP25">
+        <v>1741000.0</v>
+      </c>
+      <c r="BQ25">
+        <v>1710000.0</v>
+      </c>
+      <c r="BR25">
+        <v>1708000.0</v>
+      </c>
+      <c r="BS25">
+        <v>1600000.0</v>
+      </c>
+      <c r="BT25">
+        <v>1912000.0</v>
+      </c>
+      <c r="BU25">
+        <v>1724000.0</v>
+      </c>
+      <c r="BV25">
+        <v>1623000.0</v>
+      </c>
+      <c r="BW25">
+        <v>1492000.0</v>
+      </c>
+      <c r="BX25">
+        <v>1622000.0</v>
+      </c>
+      <c r="BY25">
+        <v>1617000.0</v>
+      </c>
+      <c r="BZ25">
+        <v>1612000.0</v>
+      </c>
+      <c r="CA25">
+        <v>1696248.0</v>
+      </c>
+      <c r="CB25">
+        <v>1831909.0</v>
+      </c>
+      <c r="CC25">
+        <v>1389007.0</v>
+      </c>
+      <c r="CD25">
+        <v>1558836.0</v>
+      </c>
+      <c r="CE25">
+        <v>1822269.0</v>
+      </c>
+      <c r="CF25">
+        <v>1463640.0</v>
+      </c>
+      <c r="CG25">
+        <v>1446360.0</v>
+      </c>
+      <c r="CH25">
+        <v>1366606.0</v>
+      </c>
+      <c r="CI25">
+        <v>1385422.0</v>
+      </c>
+      <c r="CJ25">
+        <v>1321589.0</v>
+      </c>
+      <c r="CK25">
+        <v>1282091.0</v>
+      </c>
+      <c r="CL25">
+        <v>1234320.0</v>
+      </c>
+      <c r="CM25">
+        <v>1234625.0</v>
+      </c>
+      <c r="CN25">
+        <v>1178874.0</v>
+      </c>
+      <c r="CO25">
+        <v>1187727.0</v>
+      </c>
+      <c r="CP25">
+        <v>1156821.0</v>
+      </c>
+      <c r="CQ25">
+        <v>1095096.0</v>
+      </c>
+      <c r="CR25">
+        <v>990592.0</v>
+      </c>
+      <c r="CS25">
+        <v>836271.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:97">
+      <c r="A26" t="s">
+        <v>182</v>
+      </c>
+      <c r="B26"/>
+      <c r="C26"/>
+      <c r="D26"/>
+      <c r="E26"/>
+      <c r="F26"/>
+      <c r="G26"/>
+      <c r="H26"/>
+      <c r="I26"/>
+      <c r="J26"/>
+      <c r="K26"/>
+      <c r="L26"/>
+      <c r="M26"/>
+      <c r="N26"/>
+      <c r="O26"/>
+      <c r="P26"/>
+      <c r="Q26"/>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26"/>
+      <c r="U26"/>
+      <c r="V26"/>
+      <c r="W26"/>
+      <c r="X26"/>
+      <c r="Y26"/>
+      <c r="Z26"/>
+      <c r="AA26"/>
+      <c r="AB26"/>
+      <c r="AC26"/>
+      <c r="AD26"/>
+      <c r="AE26">
+        <v>0.0</v>
+      </c>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+      <c r="AG26">
+        <v>0.0</v>
+      </c>
+      <c r="AH26">
+        <v>0.0</v>
+      </c>
+      <c r="AI26">
+        <v>0.0</v>
+      </c>
+      <c r="AJ26">
+        <v>0.0</v>
+      </c>
+      <c r="AK26">
+        <v>0.0</v>
+      </c>
+      <c r="AL26">
+        <v>0.0</v>
+      </c>
+      <c r="AM26">
+        <v>0.0</v>
+      </c>
+      <c r="AN26">
+        <v>0.0</v>
+      </c>
+      <c r="AO26">
+        <v>0.0</v>
+      </c>
+      <c r="AP26">
+        <v>0.0</v>
+      </c>
+      <c r="AQ26">
+        <v>0.0</v>
+      </c>
+      <c r="AR26">
+        <v>0.0</v>
+      </c>
+      <c r="AS26">
+        <v>0.0</v>
+      </c>
+      <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
+        <v>0.0</v>
+      </c>
+      <c r="AV26">
+        <v>0.0</v>
+      </c>
+      <c r="AW26">
+        <v>0.0</v>
+      </c>
+      <c r="AX26">
+        <v>0.0</v>
+      </c>
+      <c r="AY26">
+        <v>0.0</v>
+      </c>
+      <c r="AZ26">
+        <v>0.0</v>
+      </c>
+      <c r="BA26">
+        <v>0.0</v>
+      </c>
+      <c r="BB26">
+        <v>0.0</v>
+      </c>
+      <c r="BC26">
+        <v>0.0</v>
+      </c>
+      <c r="BD26">
+        <v>0.0</v>
+      </c>
+      <c r="BE26">
+        <v>0.0</v>
+      </c>
+      <c r="BF26">
+        <v>0.0</v>
+      </c>
+      <c r="BG26">
+        <v>0.0</v>
+      </c>
+      <c r="BH26">
+        <v>0.0</v>
+      </c>
+      <c r="BI26">
+        <v>0.0</v>
+      </c>
+      <c r="BJ26">
+        <v>0.0</v>
+      </c>
+      <c r="BK26">
+        <v>0.0</v>
+      </c>
+      <c r="BL26">
+        <v>0.0</v>
+      </c>
+      <c r="BM26">
+        <v>0.0</v>
+      </c>
+      <c r="BN26">
+        <v>0.0</v>
+      </c>
+      <c r="BO26">
+        <v>0.0</v>
+      </c>
+      <c r="BP26">
+        <v>0.0</v>
+      </c>
+      <c r="BQ26">
+        <v>0.0</v>
+      </c>
+      <c r="BR26">
+        <v>0.0</v>
+      </c>
+      <c r="BS26">
+        <v>0.0</v>
+      </c>
+      <c r="BT26">
+        <v>0.0</v>
+      </c>
+      <c r="BU26">
+        <v>0.0</v>
+      </c>
+      <c r="BV26">
+        <v>0.0</v>
+      </c>
+      <c r="BW26"/>
+      <c r="BX26"/>
+      <c r="BY26"/>
+      <c r="BZ26"/>
+      <c r="CA26"/>
+      <c r="CB26"/>
+      <c r="CC26"/>
+      <c r="CD26"/>
+      <c r="CE26"/>
+      <c r="CF26"/>
+      <c r="CG26"/>
+      <c r="CH26"/>
+      <c r="CI26"/>
+      <c r="CJ26"/>
+      <c r="CK26"/>
+      <c r="CL26"/>
+      <c r="CM26"/>
+      <c r="CN26"/>
+      <c r="CO26"/>
+      <c r="CP26"/>
+      <c r="CQ26"/>
+      <c r="CR26"/>
+      <c r="CS26"/>
+    </row>
+    <row r="27" spans="1:97">
+      <c r="A27" t="s">
+        <v>183</v>
+      </c>
+      <c r="B27"/>
+      <c r="C27"/>
+      <c r="D27"/>
+      <c r="E27"/>
+      <c r="F27"/>
+      <c r="G27"/>
+      <c r="H27"/>
+      <c r="I27"/>
+      <c r="J27"/>
+      <c r="K27"/>
+      <c r="L27"/>
+      <c r="M27"/>
+      <c r="N27"/>
+      <c r="O27"/>
+      <c r="P27"/>
+      <c r="Q27"/>
+      <c r="R27"/>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+      <c r="Z27"/>
+      <c r="AA27"/>
+      <c r="AB27"/>
+      <c r="AC27"/>
+      <c r="AD27"/>
+      <c r="AE27"/>
+      <c r="AF27"/>
+      <c r="AG27"/>
+      <c r="AH27"/>
+      <c r="AI27"/>
+      <c r="AJ27"/>
+      <c r="AK27"/>
+      <c r="AL27"/>
+      <c r="AM27"/>
+      <c r="AN27"/>
+      <c r="AO27"/>
+      <c r="AP27"/>
+      <c r="AQ27"/>
+      <c r="AR27"/>
+      <c r="AS27"/>
+      <c r="AT27"/>
+      <c r="AU27"/>
+      <c r="AV27"/>
+      <c r="AW27"/>
+      <c r="AX27"/>
+      <c r="AY27"/>
+      <c r="AZ27"/>
+      <c r="BA27"/>
+      <c r="BB27"/>
+      <c r="BC27"/>
+      <c r="BD27"/>
+      <c r="BE27"/>
+      <c r="BF27"/>
+      <c r="BG27"/>
+      <c r="BH27"/>
+      <c r="BI27"/>
+      <c r="BJ27"/>
+      <c r="BK27"/>
+      <c r="BL27"/>
+      <c r="BM27"/>
+      <c r="BN27"/>
+      <c r="BO27"/>
+      <c r="BP27"/>
+      <c r="BQ27"/>
+      <c r="BR27"/>
+      <c r="BS27"/>
+      <c r="BT27"/>
+      <c r="BU27"/>
+      <c r="BV27"/>
+      <c r="BW27"/>
+      <c r="BX27"/>
+      <c r="BY27"/>
+      <c r="BZ27"/>
+      <c r="CA27"/>
+      <c r="CB27"/>
+      <c r="CC27"/>
+      <c r="CD27"/>
+      <c r="CE27"/>
+      <c r="CF27"/>
+      <c r="CG27"/>
+      <c r="CH27"/>
+      <c r="CI27"/>
+      <c r="CJ27"/>
+      <c r="CK27"/>
+      <c r="CL27"/>
+      <c r="CM27"/>
+      <c r="CN27"/>
+      <c r="CO27"/>
+      <c r="CP27"/>
+      <c r="CQ27"/>
+      <c r="CR27"/>
+      <c r="CS27"/>
+    </row>
+    <row r="28" spans="1:97">
+      <c r="A28" t="s">
+        <v>184</v>
+      </c>
+      <c r="B28">
+        <v>6010000.0</v>
+      </c>
+      <c r="C28">
+        <v>5535000.0</v>
+      </c>
+      <c r="D28">
+        <v>5319000.0</v>
+      </c>
+      <c r="E28">
+        <v>4921000.0</v>
+      </c>
+      <c r="F28">
+        <v>5443000.0</v>
+      </c>
+      <c r="G28">
+        <v>5579000.0</v>
+      </c>
+      <c r="H28">
+        <v>4878000.0</v>
+      </c>
+      <c r="I28">
+        <v>6552000.0</v>
+      </c>
+      <c r="J28">
+        <v>6180000.0</v>
+      </c>
+      <c r="K28">
+        <v>5002000.0</v>
+      </c>
+      <c r="L28">
+        <v>5392000.0</v>
+      </c>
+      <c r="M28">
+        <v>5175000.0</v>
+      </c>
+      <c r="N28">
+        <v>5084000.0</v>
+      </c>
+      <c r="O28">
+        <v>5003000.0</v>
+      </c>
+      <c r="P28">
+        <v>4832000.0</v>
+      </c>
+      <c r="Q28">
+        <v>5182000.0</v>
+      </c>
+      <c r="R28">
+        <v>3049000.0</v>
+      </c>
+      <c r="S28">
+        <v>6589000.0</v>
+      </c>
+      <c r="T28">
+        <v>5672000.0</v>
+      </c>
+      <c r="U28">
+        <v>4730000.0</v>
+      </c>
+      <c r="V28">
+        <v>5634000.0</v>
+      </c>
+      <c r="W28">
+        <v>5699000.0</v>
+      </c>
+      <c r="X28">
+        <v>5860000.0</v>
+      </c>
+      <c r="Y28">
+        <v>4644000.0</v>
+      </c>
+      <c r="Z28">
+        <v>5100000.0</v>
+      </c>
+      <c r="AA28">
+        <v>5147000.0</v>
+      </c>
+      <c r="AB28">
+        <v>5597000.0</v>
+      </c>
+      <c r="AC28">
+        <v>4915000.0</v>
+      </c>
+      <c r="AD28">
+        <v>6002000.0</v>
+      </c>
+      <c r="AE28">
+        <v>5294000.0</v>
+      </c>
+      <c r="AF28">
+        <v>4959000.0</v>
+      </c>
+      <c r="AG28">
+        <v>6624000.0</v>
+      </c>
+      <c r="AH28">
+        <v>6314000.0</v>
+      </c>
+      <c r="AI28">
+        <v>6351000.0</v>
+      </c>
+      <c r="AJ28">
+        <v>5581000.0</v>
+      </c>
+      <c r="AK28">
+        <v>5848000.0</v>
+      </c>
+      <c r="AL28">
+        <v>6169000.0</v>
+      </c>
+      <c r="AM28">
+        <v>7455000.0</v>
+      </c>
+      <c r="AN28">
+        <v>6218000.0</v>
+      </c>
+      <c r="AO28">
+        <v>5413000.0</v>
+      </c>
+      <c r="AP28">
+        <v>4836000.0</v>
+      </c>
+      <c r="AQ28">
+        <v>5142000.0</v>
+      </c>
+      <c r="AR28">
+        <v>5687000.0</v>
+      </c>
+      <c r="AS28">
+        <v>4998000.0</v>
+      </c>
+      <c r="AT28">
+        <v>4485000.0</v>
+      </c>
+      <c r="AU28">
+        <v>4523000.0</v>
+      </c>
+      <c r="AV28">
+        <v>4212000.0</v>
+      </c>
+      <c r="AW28">
+        <v>3582000.0</v>
+      </c>
+      <c r="AX28">
+        <v>2957000.0</v>
+      </c>
+      <c r="AY28">
+        <v>3230000.0</v>
+      </c>
+      <c r="AZ28">
+        <v>2722000.0</v>
+      </c>
+      <c r="BA28">
+        <v>2516000.0</v>
+      </c>
+      <c r="BB28">
+        <v>2444000.0</v>
+      </c>
+      <c r="BC28">
+        <v>2224000.0</v>
+      </c>
+      <c r="BD28">
+        <v>1888000.0</v>
+      </c>
+      <c r="BE28">
+        <v>1863000.0</v>
+      </c>
+      <c r="BF28">
+        <v>1641000.0</v>
+      </c>
+      <c r="BG28">
+        <v>1911000.0</v>
+      </c>
+      <c r="BH28">
+        <v>1495000.0</v>
+      </c>
+      <c r="BI28">
+        <v>1778000.0</v>
+      </c>
+      <c r="BJ28">
+        <v>1464000.0</v>
+      </c>
+      <c r="BK28">
+        <v>1257000.0</v>
+      </c>
+      <c r="BL28">
+        <v>1263000.0</v>
+      </c>
+      <c r="BM28">
+        <v>1272000.0</v>
+      </c>
+      <c r="BN28">
+        <v>1200000.0</v>
+      </c>
+      <c r="BO28">
+        <v>1469000.0</v>
+      </c>
+      <c r="BP28">
+        <v>1549000.0</v>
+      </c>
+      <c r="BQ28">
+        <v>1625000.0</v>
+      </c>
+      <c r="BR28">
+        <v>1429000.0</v>
+      </c>
+      <c r="BS28">
+        <v>1475000.0</v>
+      </c>
+      <c r="BT28">
+        <v>1100000.0</v>
+      </c>
+      <c r="BU28">
+        <v>2170000.0</v>
+      </c>
+      <c r="BV28">
+        <v>1963000.0</v>
+      </c>
+      <c r="BW28">
+        <v>1823000.0</v>
+      </c>
+      <c r="BX28">
+        <v>1413000.0</v>
+      </c>
+      <c r="BY28">
+        <v>1450000.0</v>
+      </c>
+      <c r="BZ28">
+        <v>2034000.0</v>
+      </c>
+      <c r="CA28">
+        <v>2047357.0</v>
+      </c>
+      <c r="CB28">
+        <v>928167.0</v>
+      </c>
+      <c r="CC28">
+        <v>679701.0</v>
+      </c>
+      <c r="CD28">
+        <v>861775.0</v>
+      </c>
+      <c r="CE28">
+        <v>622189.0</v>
+      </c>
+      <c r="CF28">
+        <v>658341.0</v>
+      </c>
+      <c r="CG28">
+        <v>673561.0</v>
+      </c>
+      <c r="CH28">
+        <v>781201.0</v>
+      </c>
+      <c r="CI28">
+        <v>662558.0</v>
+      </c>
+      <c r="CJ28">
+        <v>717822.0</v>
+      </c>
+      <c r="CK28">
+        <v>753029.0</v>
+      </c>
+      <c r="CL28">
+        <v>805274.0</v>
+      </c>
+      <c r="CM28">
+        <v>685128.0</v>
+      </c>
+      <c r="CN28">
+        <v>603468.0</v>
+      </c>
+      <c r="CO28">
+        <v>784371.0</v>
+      </c>
+      <c r="CP28">
+        <v>734074.0</v>
+      </c>
+      <c r="CQ28">
+        <v>742065.0</v>
+      </c>
+      <c r="CR28">
+        <v>649804.0</v>
+      </c>
+      <c r="CS28">
+        <v>504097.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:97">
+      <c r="A29" t="s">
+        <v>185</v>
+      </c>
+      <c r="B29">
+        <v>132000.0</v>
+      </c>
+      <c r="C29">
+        <v>130000.0</v>
+      </c>
+      <c r="D29">
+        <v>131000.0</v>
+      </c>
+      <c r="E29">
+        <v>94000.0</v>
+      </c>
+      <c r="F29">
+        <v>127000.0</v>
+      </c>
+      <c r="G29">
+        <v>123000.0</v>
+      </c>
+      <c r="H29">
+        <v>118000.0</v>
+      </c>
+      <c r="I29">
+        <v>90000.0</v>
+      </c>
+      <c r="J29">
+        <v>119000.0</v>
+      </c>
+      <c r="K29">
+        <v>111000.0</v>
+      </c>
+      <c r="L29">
+        <v>95000.0</v>
+      </c>
+      <c r="M29">
+        <v>125000.0</v>
+      </c>
+      <c r="N29">
+        <v>119000.0</v>
+      </c>
+      <c r="O29">
+        <v>109000.0</v>
+      </c>
+      <c r="P29">
+        <v>112000.0</v>
+      </c>
+      <c r="Q29">
+        <v>100000.0</v>
+      </c>
+      <c r="R29">
+        <v>101000.0</v>
+      </c>
+      <c r="S29">
+        <v>111000.0</v>
+      </c>
+      <c r="T29">
+        <v>100000.0</v>
+      </c>
+      <c r="U29">
+        <v>87000.0</v>
+      </c>
+      <c r="V29">
+        <v>87000.0</v>
+      </c>
+      <c r="W29">
+        <v>91000.0</v>
+      </c>
+      <c r="X29">
+        <v>105000.0</v>
+      </c>
+      <c r="Y29">
+        <v>96000.0</v>
+      </c>
+      <c r="Z29">
+        <v>87000.0</v>
+      </c>
+      <c r="AA29">
+        <v>76000.0</v>
+      </c>
+      <c r="AB29">
+        <v>102000.0</v>
+      </c>
+      <c r="AC29">
+        <v>104000.0</v>
+      </c>
+      <c r="AD29">
+        <v>118000.0</v>
+      </c>
+      <c r="AE29"/>
+      <c r="AF29"/>
+      <c r="AG29"/>
+      <c r="AH29"/>
+      <c r="AI29"/>
+      <c r="AJ29"/>
+      <c r="AK29"/>
+      <c r="AL29"/>
+      <c r="AM29"/>
+      <c r="AN29"/>
+      <c r="AO29"/>
+      <c r="AP29"/>
+      <c r="AQ29"/>
+      <c r="AR29"/>
+      <c r="AS29"/>
+      <c r="AT29"/>
+      <c r="AU29"/>
+      <c r="AV29"/>
+      <c r="AW29"/>
+      <c r="AX29"/>
+      <c r="AY29"/>
+      <c r="AZ29"/>
+      <c r="BA29"/>
+      <c r="BB29"/>
+      <c r="BC29"/>
+      <c r="BD29"/>
+      <c r="BE29"/>
+      <c r="BF29"/>
+      <c r="BG29"/>
+      <c r="BH29"/>
+      <c r="BI29"/>
+      <c r="BJ29"/>
+      <c r="BK29"/>
+      <c r="BL29"/>
+      <c r="BM29"/>
+      <c r="BN29"/>
+      <c r="BO29"/>
+      <c r="BP29"/>
+      <c r="BQ29"/>
+      <c r="BR29"/>
+      <c r="BS29"/>
+      <c r="BT29"/>
+      <c r="BU29"/>
+      <c r="BV29"/>
+      <c r="BW29"/>
+      <c r="BX29"/>
+      <c r="BY29"/>
+      <c r="BZ29"/>
+      <c r="CA29"/>
+      <c r="CB29"/>
+      <c r="CC29"/>
+      <c r="CD29"/>
+      <c r="CE29"/>
+      <c r="CF29"/>
+      <c r="CG29"/>
+      <c r="CH29"/>
+      <c r="CI29"/>
+      <c r="CJ29"/>
+      <c r="CK29"/>
+      <c r="CL29"/>
+      <c r="CM29"/>
+      <c r="CN29"/>
+      <c r="CO29"/>
+      <c r="CP29"/>
+      <c r="CQ29"/>
+      <c r="CR29"/>
+      <c r="CS29"/>
+    </row>
+    <row r="30" spans="1:97">
+      <c r="A30" t="s">
+        <v>186</v>
+      </c>
+      <c r="B30">
+        <v>-3743000.0</v>
+      </c>
+      <c r="C30">
+        <v>16016000.0</v>
+      </c>
+      <c r="D30">
+        <v>13650000.0</v>
+      </c>
+      <c r="E30">
+        <v>13438000.0</v>
+      </c>
+      <c r="F30">
+        <v>14767000.0</v>
+      </c>
+      <c r="G30">
+        <v>14231000.0</v>
+      </c>
+      <c r="H30">
+        <v>13799000.0</v>
+      </c>
+      <c r="I30">
+        <v>15073000.0</v>
+      </c>
+      <c r="J30">
+        <v>14980000.0</v>
+      </c>
+      <c r="K30">
+        <v>3015000.0</v>
+      </c>
+      <c r="L30">
+        <v>25968000.0</v>
+      </c>
+      <c r="M30">
+        <v>5175000.0</v>
+      </c>
+      <c r="N30">
+        <v>5084000.0</v>
+      </c>
+      <c r="O30">
+        <v>5003000.0</v>
+      </c>
+      <c r="P30">
+        <v>4832000.0</v>
+      </c>
+      <c r="Q30">
+        <v>12919000.0</v>
+      </c>
+      <c r="R30">
+        <v>3049000.0</v>
+      </c>
+      <c r="S30">
+        <v>6589000.0</v>
+      </c>
+      <c r="T30">
+        <v>5672000.0</v>
+      </c>
+      <c r="U30">
+        <v>4730000.0</v>
+      </c>
+      <c r="V30">
+        <v>12647000.0</v>
+      </c>
+      <c r="W30">
+        <v>5699000.0</v>
+      </c>
+      <c r="X30">
+        <v>5860000.0</v>
+      </c>
+      <c r="Y30">
+        <v>11614000.0</v>
+      </c>
+      <c r="Z30">
+        <v>12071000.0</v>
+      </c>
+      <c r="AA30">
+        <v>12022000.0</v>
+      </c>
+      <c r="AB30">
+        <v>12386000.0</v>
+      </c>
+      <c r="AC30">
+        <v>11527000.0</v>
+      </c>
+      <c r="AD30">
+        <v>12466000.0</v>
+      </c>
+      <c r="AE30">
+        <v>11929000.0</v>
+      </c>
+      <c r="AF30">
+        <v>12442000.0</v>
+      </c>
+      <c r="AG30">
+        <v>14020000.0</v>
+      </c>
+      <c r="AH30">
+        <v>13535000.0</v>
+      </c>
+      <c r="AI30">
+        <v>13655000.0</v>
+      </c>
+      <c r="AJ30">
+        <v>12828000.0</v>
+      </c>
+      <c r="AK30">
+        <v>12529000.0</v>
+      </c>
+      <c r="AL30">
+        <v>12177000.0</v>
+      </c>
+      <c r="AM30">
+        <v>13550000.0</v>
+      </c>
+      <c r="AN30">
+        <v>11667000.0</v>
+      </c>
+      <c r="AO30">
+        <v>10934000.0</v>
+      </c>
+      <c r="AP30">
+        <v>10228000.0</v>
+      </c>
+      <c r="AQ30">
+        <v>10515000.0</v>
+      </c>
+      <c r="AR30">
+        <v>10836000.0</v>
+      </c>
+      <c r="AS30">
+        <v>9673000.0</v>
+      </c>
+      <c r="AT30">
+        <v>9049000.0</v>
+      </c>
+      <c r="AU30">
+        <v>8661000.0</v>
+      </c>
+      <c r="AV30">
+        <v>8210000.0</v>
+      </c>
+      <c r="AW30">
+        <v>7490000.0</v>
+      </c>
+      <c r="AX30">
+        <v>6865000.0</v>
+      </c>
+      <c r="AY30">
+        <v>6876000.0</v>
+      </c>
+      <c r="AZ30">
+        <v>6172000.0</v>
+      </c>
+      <c r="BA30">
+        <v>5776000.0</v>
+      </c>
+      <c r="BB30">
+        <v>5517000.0</v>
+      </c>
+      <c r="BC30">
+        <v>5197000.0</v>
+      </c>
+      <c r="BD30">
+        <v>5000000.0</v>
+      </c>
+      <c r="BE30">
+        <v>4526000.0</v>
+      </c>
+      <c r="BF30">
+        <v>4185000.0</v>
+      </c>
+      <c r="BG30">
+        <v>4178000.0</v>
+      </c>
+      <c r="BH30">
+        <v>3657000.0</v>
+      </c>
+      <c r="BI30">
+        <v>3739000.0</v>
+      </c>
+      <c r="BJ30">
+        <v>3453000.0</v>
+      </c>
+      <c r="BK30">
+        <v>3159000.0</v>
+      </c>
+      <c r="BL30">
+        <v>3093000.0</v>
+      </c>
+      <c r="BM30">
+        <v>3031000.0</v>
+      </c>
+      <c r="BN30">
+        <v>2934000.0</v>
+      </c>
+      <c r="BO30">
+        <v>1726000.0</v>
+      </c>
+      <c r="BP30">
+        <v>3290000.0</v>
+      </c>
+      <c r="BQ30">
+        <v>3335000.0</v>
+      </c>
+      <c r="BR30">
+        <v>3137000.0</v>
+      </c>
+      <c r="BS30">
+        <v>3075000.0</v>
+      </c>
+      <c r="BT30">
+        <v>3012000.0</v>
+      </c>
+      <c r="BU30">
+        <v>3961000.0</v>
+      </c>
+      <c r="BV30">
+        <v>3586000.0</v>
+      </c>
+      <c r="BW30">
+        <v>7103000.0</v>
+      </c>
+      <c r="BX30">
+        <v>3035000.0</v>
+      </c>
+      <c r="BY30">
+        <v>3267000.0</v>
+      </c>
+      <c r="BZ30">
+        <v>3815000.0</v>
+      </c>
+      <c r="CA30">
+        <v>3884266.0</v>
+      </c>
+      <c r="CB30">
+        <v>2563198.0</v>
+      </c>
+      <c r="CC30">
+        <v>2196149.0</v>
+      </c>
+      <c r="CD30">
+        <v>3718890.0</v>
+      </c>
+      <c r="CE30">
+        <v>2418858.0</v>
+      </c>
+      <c r="CF30">
+        <v>2208206.0</v>
+      </c>
+      <c r="CG30">
+        <v>2021496.0</v>
+      </c>
+      <c r="CH30">
+        <v>2315792.0</v>
+      </c>
+      <c r="CI30">
+        <v>1960970.0</v>
+      </c>
+      <c r="CJ30">
+        <v>2093486.0</v>
+      </c>
+      <c r="CK30">
+        <v>2114520.0</v>
+      </c>
+      <c r="CL30">
+        <v>1985069.0</v>
+      </c>
+      <c r="CM30">
+        <v>1851003.0</v>
+      </c>
+      <c r="CN30">
+        <v>1780342.0</v>
+      </c>
+      <c r="CO30">
+        <v>2099823.0</v>
+      </c>
+      <c r="CP30">
+        <v>2047170.0</v>
+      </c>
+      <c r="CQ30">
+        <v>1825161.0</v>
+      </c>
+      <c r="CR30">
+        <v>1540396.0</v>
+      </c>
+      <c r="CS30">
+        <v>1461211.0</v>
+      </c>
+    </row>
+    <row r="31" spans="1:97">
+      <c r="A31" t="s">
+        <v>187</v>
+      </c>
+      <c r="B31">
+        <v>-8859000.0</v>
+      </c>
+      <c r="C31">
+        <v>9811000.0</v>
+      </c>
+      <c r="D31">
+        <v>4573000.0</v>
+      </c>
+      <c r="E31">
+        <v>-8507000.0</v>
+      </c>
+      <c r="F31">
+        <v>-8416000.0</v>
+      </c>
+      <c r="G31">
+        <v>3202000.0</v>
+      </c>
+      <c r="H31">
+        <v>-5197000.0</v>
+      </c>
+      <c r="I31">
+        <v>-9017000.0</v>
+      </c>
+      <c r="J31">
+        <v>-2614000.0</v>
+      </c>
+      <c r="K31">
+        <v>-12463000.0</v>
+      </c>
+      <c r="L31">
+        <v>2616000.0</v>
+      </c>
+      <c r="M31">
+        <v>-7022000.0</v>
+      </c>
+      <c r="N31">
+        <v>-15762001.0</v>
+      </c>
+      <c r="O31">
+        <v>637000.0</v>
+      </c>
+      <c r="P31">
+        <v>-14726001.0</v>
+      </c>
+      <c r="Q31">
+        <v>-6249000.0</v>
+      </c>
+      <c r="R31">
+        <v>-13999000.0</v>
+      </c>
+      <c r="S31">
+        <v>-13654000.0</v>
+      </c>
+      <c r="T31">
+        <v>-13545000.0</v>
+      </c>
+      <c r="U31">
+        <v>-12990000.0</v>
+      </c>
+      <c r="V31">
+        <v>-5993000.0</v>
+      </c>
+      <c r="W31">
+        <v>-11116000.0</v>
+      </c>
+      <c r="X31">
+        <v>-13569001.0</v>
+      </c>
+      <c r="Y31">
+        <v>-6688000.0</v>
+      </c>
+      <c r="Z31">
+        <v>-6646000.0</v>
+      </c>
+      <c r="AA31">
+        <v>7911000.0</v>
+      </c>
+      <c r="AB31">
+        <v>-6014000.0</v>
+      </c>
+      <c r="AC31">
+        <v>-6011000.0</v>
+      </c>
+      <c r="AD31">
+        <v>-5798000.0</v>
+      </c>
+      <c r="AE31">
+        <v>-6346000.0</v>
+      </c>
+      <c r="AF31">
+        <v>-2402000.0</v>
+      </c>
+      <c r="AG31">
+        <v>-6665000.0</v>
+      </c>
+      <c r="AH31">
+        <v>-6317000.0</v>
+      </c>
+      <c r="AI31">
+        <v>-6203000.0</v>
+      </c>
+      <c r="AJ31">
+        <v>-6020000.0</v>
+      </c>
+      <c r="AK31">
+        <v>-5244000.0</v>
+      </c>
+      <c r="AL31">
+        <v>-5038000.0</v>
+      </c>
+      <c r="AM31">
+        <v>-4567000.0</v>
+      </c>
+      <c r="AN31">
+        <v>-4479000.0</v>
+      </c>
+      <c r="AO31">
+        <v>-4688000.0</v>
+      </c>
+      <c r="AP31">
+        <v>-1815000.0</v>
+      </c>
+      <c r="AQ31">
+        <v>-4114000.0</v>
+      </c>
+      <c r="AR31">
+        <v>-3815000.0</v>
+      </c>
+      <c r="AS31">
+        <v>-8024000.0</v>
+      </c>
+      <c r="AT31">
+        <v>-3504000.0</v>
+      </c>
+      <c r="AU31">
+        <v>-7558000.0</v>
+      </c>
+      <c r="AV31">
+        <v>-2731000.0</v>
+      </c>
+      <c r="AW31">
+        <v>-2439000.0</v>
+      </c>
+      <c r="AX31">
+        <v>-2395000.0</v>
+      </c>
+      <c r="AY31">
+        <v>-2472000.0</v>
+      </c>
+      <c r="AZ31">
+        <v>-2576000.0</v>
+      </c>
+      <c r="BA31">
+        <v>-2584000.0</v>
+      </c>
+      <c r="BB31">
+        <v>-2438000.0</v>
+      </c>
+      <c r="BC31">
+        <v>-4683000.0</v>
+      </c>
+      <c r="BD31">
+        <v>-1771000.0</v>
+      </c>
+      <c r="BE31">
+        <v>-2040000.0</v>
+      </c>
+      <c r="BF31">
+        <v>-1915000.0</v>
+      </c>
+      <c r="BG31">
+        <v>268000.0</v>
+      </c>
+      <c r="BH31">
+        <v>-1154000.0</v>
+      </c>
+      <c r="BI31">
+        <v>-1390000.0</v>
+      </c>
+      <c r="BJ31">
+        <v>-1360000.0</v>
+      </c>
+      <c r="BK31">
+        <v>-843000.0</v>
+      </c>
+      <c r="BL31">
+        <v>-1484000.0</v>
+      </c>
+      <c r="BM31">
+        <v>-1405000.0</v>
+      </c>
+      <c r="BN31">
+        <v>-1433000.0</v>
+      </c>
+      <c r="BO31">
+        <v>-1903000.0</v>
+      </c>
+      <c r="BP31">
+        <v>-940000.0</v>
+      </c>
+      <c r="BQ31">
+        <v>-1459000.0</v>
+      </c>
+      <c r="BR31">
+        <v>-1417000.0</v>
+      </c>
+      <c r="BS31">
+        <v>-1494000.0</v>
+      </c>
+      <c r="BT31">
+        <v>-1523000.0</v>
+      </c>
+      <c r="BU31">
+        <v>-1386000.0</v>
+      </c>
+      <c r="BV31">
+        <v>-1511000.0</v>
+      </c>
+      <c r="BW31">
+        <v>-2043000.0</v>
+      </c>
+      <c r="BX31">
+        <v>-1219000.0</v>
+      </c>
+      <c r="BY31">
+        <v>-1247000.0</v>
+      </c>
+      <c r="BZ31">
+        <v>-1075000.0</v>
+      </c>
+      <c r="CA31">
+        <v>1501363.0</v>
+      </c>
+      <c r="CB31">
+        <v>-2342000.0</v>
+      </c>
+      <c r="CC31">
+        <v>-2523000.0</v>
+      </c>
+      <c r="CD31">
+        <v>-2148000.0</v>
+      </c>
+      <c r="CE31">
+        <v>-1700806.0</v>
+      </c>
+      <c r="CF31">
+        <v>-1352771.0</v>
+      </c>
+      <c r="CG31">
+        <v>-1505119.0</v>
+      </c>
+      <c r="CH31">
+        <v>-697237.0</v>
+      </c>
+      <c r="CI31">
+        <v>-2456535.0</v>
+      </c>
+      <c r="CJ31">
+        <v>-1497554.0</v>
+      </c>
+      <c r="CK31">
+        <v>-1416901.0</v>
+      </c>
+      <c r="CL31">
+        <v>-1214239.0</v>
+      </c>
+      <c r="CM31">
+        <v>-1736141.0</v>
+      </c>
+      <c r="CN31">
+        <v>-985162.0</v>
+      </c>
+      <c r="CO31">
+        <v>-1248460.0</v>
+      </c>
+      <c r="CP31"/>
+      <c r="CQ31"/>
+      <c r="CR31"/>
+      <c r="CS31"/>
+    </row>
+    <row r="32" spans="1:97">
+      <c r="A32" t="s">
+        <v>188</v>
+      </c>
+      <c r="B32">
+        <v>41876000.0</v>
+      </c>
+      <c r="C32">
+        <v>43916000.0</v>
+      </c>
+      <c r="D32">
+        <v>41048000.0</v>
+      </c>
+      <c r="E32">
+        <v>38297000.0</v>
+      </c>
+      <c r="F32">
+        <v>38322000.0</v>
+      </c>
+      <c r="G32">
+        <v>41035000.0</v>
+      </c>
+      <c r="H32">
+        <v>38978000.0</v>
+      </c>
+      <c r="I32">
+        <v>37733000.0</v>
+      </c>
+      <c r="J32">
+        <v>37764000.0</v>
+      </c>
+      <c r="K32">
+        <v>37529000.0</v>
+      </c>
+      <c r="L32">
+        <v>37523000.0</v>
+      </c>
+      <c r="M32">
+        <v>35453000.0</v>
+      </c>
+      <c r="N32">
+        <v>35660000.0</v>
+      </c>
+      <c r="O32">
+        <v>34880000.0</v>
+      </c>
+      <c r="P32">
+        <v>35475000.0</v>
+      </c>
+      <c r="Q32">
+        <v>34872000.0</v>
+      </c>
+      <c r="R32">
+        <v>34430000.0</v>
+      </c>
+      <c r="S32">
+        <v>33465000.0</v>
+      </c>
+      <c r="T32">
+        <v>32641000.0</v>
+      </c>
+      <c r="U32">
+        <v>30796000.0</v>
+      </c>
+      <c r="V32">
+        <v>29045000.0</v>
+      </c>
+      <c r="W32">
+        <v>30043000.0</v>
+      </c>
+      <c r="X32">
+        <v>30147000.0</v>
+      </c>
+      <c r="Y32">
+        <v>27597000.0</v>
+      </c>
+      <c r="Z32">
+        <v>30584000.0</v>
+      </c>
+      <c r="AA32">
+        <v>30100000.0</v>
+      </c>
+      <c r="AB32">
+        <v>29879000.0</v>
+      </c>
+      <c r="AC32">
+        <v>29578000.0</v>
+      </c>
+      <c r="AD32">
+        <v>29694000.0</v>
+      </c>
+      <c r="AE32">
+        <v>29901000.0</v>
+      </c>
+      <c r="AF32">
+        <v>34596000.0</v>
+      </c>
+      <c r="AG32">
+        <v>33072000.0</v>
+      </c>
+      <c r="AH32">
+        <v>33596000.0</v>
+      </c>
+      <c r="AI32">
+        <v>33831000.0</v>
+      </c>
+      <c r="AJ32">
+        <v>33653000.0</v>
+      </c>
+      <c r="AK32">
+        <v>30208000.0</v>
+      </c>
+      <c r="AL32">
+        <v>28267000.0</v>
+      </c>
+      <c r="AM32">
+        <v>28365000.0</v>
+      </c>
+      <c r="AN32">
+        <v>25508000.0</v>
+      </c>
+      <c r="AO32">
+        <v>25129000.0</v>
+      </c>
+      <c r="AP32">
+        <v>25435000.0</v>
+      </c>
+      <c r="AQ32">
+        <v>25595000.0</v>
+      </c>
+      <c r="AR32">
+        <v>24599000.0</v>
+      </c>
+      <c r="AS32">
+        <v>21970000.0</v>
+      </c>
+      <c r="AT32">
+        <v>21252000.0</v>
+      </c>
+      <c r="AU32">
+        <v>19205000.0</v>
+      </c>
+      <c r="AV32">
+        <v>18928000.0</v>
+      </c>
+      <c r="AW32">
+        <v>17674000.0</v>
+      </c>
+      <c r="AX32">
+        <v>17787000.0</v>
+      </c>
+      <c r="AY32">
+        <v>17190000.0</v>
+      </c>
+      <c r="AZ32">
+        <v>16291000.0</v>
+      </c>
+      <c r="BA32">
+        <v>14795000.0</v>
+      </c>
+      <c r="BB32">
+        <v>13869000.0</v>
+      </c>
+      <c r="BC32">
+        <v>13523000.0</v>
+      </c>
+      <c r="BD32">
+        <v>11618000.0</v>
+      </c>
+      <c r="BE32">
+        <v>10987000.0</v>
+      </c>
+      <c r="BF32">
+        <v>10426000.0</v>
+      </c>
+      <c r="BG32">
+        <v>10146000.0</v>
+      </c>
+      <c r="BH32">
+        <v>8779000.0</v>
+      </c>
+      <c r="BI32">
+        <v>7995000.0</v>
+      </c>
+      <c r="BJ32">
+        <v>8086000.0</v>
+      </c>
+      <c r="BK32">
+        <v>8059000.0</v>
+      </c>
+      <c r="BL32">
+        <v>7933000.0</v>
+      </c>
+      <c r="BM32">
+        <v>7832000.0</v>
+      </c>
+      <c r="BN32">
+        <v>7709000.0</v>
+      </c>
+      <c r="BO32">
+        <v>7954000.0</v>
+      </c>
+      <c r="BP32">
+        <v>8484000.0</v>
+      </c>
+      <c r="BQ32">
+        <v>8203000.0</v>
+      </c>
+      <c r="BR32">
+        <v>8044000.0</v>
+      </c>
+      <c r="BS32">
+        <v>8052000.0</v>
+      </c>
+      <c r="BT32">
+        <v>7643000.0</v>
+      </c>
+      <c r="BU32">
+        <v>7750000.0</v>
+      </c>
+      <c r="BV32">
+        <v>8125000.0</v>
+      </c>
+      <c r="BW32">
+        <v>8064000.0</v>
+      </c>
+      <c r="BX32">
+        <v>7805000.0</v>
+      </c>
+      <c r="BY32">
+        <v>7568000.0</v>
+      </c>
+      <c r="BZ32">
+        <v>7545000.0</v>
+      </c>
+      <c r="CA32">
+        <v>7076336.0</v>
+      </c>
+      <c r="CB32">
+        <v>7476443.0</v>
+      </c>
+      <c r="CC32">
+        <v>7776850.0</v>
+      </c>
+      <c r="CD32">
+        <v>7510371.0</v>
+      </c>
+      <c r="CE32">
+        <v>6431555.0</v>
+      </c>
+      <c r="CF32">
+        <v>6204629.0</v>
+      </c>
+      <c r="CG32">
+        <v>6270409.0</v>
+      </c>
+      <c r="CH32">
+        <v>6312640.0</v>
+      </c>
+      <c r="CI32">
+        <v>5978633.0</v>
+      </c>
+      <c r="CJ32">
+        <v>5922856.0</v>
+      </c>
+      <c r="CK32">
+        <v>6095742.0</v>
+      </c>
+      <c r="CL32">
+        <v>5486426.0</v>
+      </c>
+      <c r="CM32">
+        <v>4916112.0</v>
+      </c>
+      <c r="CN32">
+        <v>5034083.0</v>
+      </c>
+      <c r="CO32">
+        <v>5485617.0</v>
+      </c>
+      <c r="CP32">
+        <v>5537139.0</v>
+      </c>
+      <c r="CQ32">
+        <v>5308868.0</v>
+      </c>
+      <c r="CR32">
+        <v>5112764.0</v>
+      </c>
+      <c r="CS32">
+        <v>5214460.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:Y30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="4" max="4" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="5" max="5" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="6" max="6" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="7" max="7" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="8" max="8" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="9" max="9" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="10" max="10" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="11" max="11" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="12" max="12" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="13" max="13" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="14" max="14" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="15" max="15" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="16" max="16" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="17" max="17" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="18" max="18" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="19" max="19" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="20" max="20" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="21" max="21" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="22" max="22" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="23" max="23" width="13.997" bestFit="true" customWidth="true" style="0"/>
+    <col min="24" max="24" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="25" max="25" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:25">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>1</v>
+      </c>
+      <c r="C1" t="s">
+        <v>2</v>
+      </c>
+      <c r="D1" t="s">
+        <v>3</v>
+      </c>
+      <c r="E1" t="s">
+        <v>4</v>
+      </c>
+      <c r="F1" t="s">
+        <v>5</v>
+      </c>
+      <c r="G1" t="s">
+        <v>6</v>
+      </c>
+      <c r="H1" t="s">
+        <v>7</v>
+      </c>
+      <c r="I1" t="s">
+        <v>8</v>
+      </c>
+      <c r="J1" t="s">
+        <v>9</v>
+      </c>
+      <c r="K1" t="s">
+        <v>10</v>
+      </c>
+      <c r="L1" t="s">
+        <v>11</v>
+      </c>
+      <c r="M1" t="s">
+        <v>12</v>
+      </c>
+      <c r="N1" t="s">
+        <v>13</v>
+      </c>
+      <c r="O1" t="s">
+        <v>14</v>
+      </c>
+      <c r="P1" t="s">
+        <v>15</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>16</v>
+      </c>
+      <c r="R1" t="s">
+        <v>17</v>
+      </c>
+      <c r="S1" t="s">
+        <v>18</v>
+      </c>
+      <c r="T1" t="s">
+        <v>19</v>
+      </c>
+      <c r="U1" t="s">
+        <v>20</v>
+      </c>
+      <c r="V1" t="s">
+        <v>21</v>
+      </c>
+      <c r="W1" t="s">
+        <v>22</v>
+      </c>
+      <c r="X1" t="s">
+        <v>23</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>24</v>
+      </c>
+    </row>
+    <row r="2" spans="1:25">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>15370000.0</v>
+      </c>
+      <c r="C2">
+        <v>4640000.0</v>
+      </c>
+      <c r="D2">
+        <v>19182000.0</v>
+      </c>
+      <c r="E2">
+        <v>15914000.0</v>
+      </c>
+      <c r="F2">
+        <v>25956000.0</v>
+      </c>
+      <c r="G2">
+        <v>15643000.0</v>
+      </c>
+      <c r="H2">
+        <v>13786000.0</v>
+      </c>
+      <c r="I2">
+        <v>5210000.0</v>
+      </c>
+      <c r="J2">
+        <v>4168000.0</v>
+      </c>
+      <c r="K2">
+        <v>2587000.0</v>
+      </c>
+      <c r="L2">
+        <v>4236000.0</v>
+      </c>
+      <c r="M2">
+        <v>6491000.0</v>
+      </c>
+      <c r="N2">
+        <v>6544000.0</v>
+      </c>
+      <c r="O2">
+        <v>5695000.0</v>
+      </c>
+      <c r="P2">
+        <v>17591000.0</v>
+      </c>
+      <c r="Q2">
+        <v>6275000.0</v>
+      </c>
+      <c r="R2">
+        <v>12989000.0</v>
+      </c>
+      <c r="S2">
+        <v>10811000.0</v>
+      </c>
+      <c r="T2">
+        <v>8298000.0</v>
+      </c>
+      <c r="U2">
+        <v>849000.0</v>
+      </c>
+      <c r="V2">
+        <v>631978.0</v>
+      </c>
+      <c r="W2">
+        <v>578687.0</v>
+      </c>
+      <c r="X2">
+        <v>6091699.0</v>
+      </c>
+      <c r="Y2">
+        <v>203418.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:25">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>110518000</v>
+      </c>
+      <c r="C3">
+        <v>78161000</v>
+      </c>
+      <c r="D3">
+        <v>42529000</v>
+      </c>
+      <c r="E3">
+        <v>40437000</v>
+      </c>
+      <c r="F3">
+        <v>91230000</v>
+      </c>
+      <c r="G3">
+        <v>7362000</v>
+      </c>
+      <c r="H3">
+        <v>48047000</v>
+      </c>
+      <c r="I3">
+        <v>936000</v>
+      </c>
+      <c r="J3">
+        <v>143043000</v>
+      </c>
+      <c r="K3">
+        <v>82652000</v>
+      </c>
+      <c r="L3">
+        <v>160669000</v>
+      </c>
+      <c r="M3">
+        <v>138769000</v>
+      </c>
+      <c r="N3">
+        <v>125393000</v>
+      </c>
+      <c r="O3">
+        <v>109165000</v>
+      </c>
+      <c r="P3">
+        <v>73478000</v>
+      </c>
+      <c r="Q3">
+        <v>12768000</v>
+      </c>
+      <c r="R3">
+        <v>9230000</v>
+      </c>
+      <c r="S3">
+        <v>5153000</v>
+      </c>
+      <c r="T3">
+        <v>10234000</v>
+      </c>
+      <c r="U3">
+        <v>2055000</v>
+      </c>
+      <c r="V3">
+        <v>31791746</v>
+      </c>
+      <c r="W3">
+        <v>10276996</v>
+      </c>
+      <c r="X3">
+        <v>8242179</v>
+      </c>
+      <c r="Y3">
+        <v>1982508</v>
+      </c>
+    </row>
+    <row r="4" spans="1:25">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4">
+        <v>-9559000.0</v>
+      </c>
+      <c r="F4">
+        <v>-11875000.0</v>
+      </c>
+      <c r="G4">
+        <v>10313000.0</v>
+      </c>
+      <c r="H4"/>
+      <c r="I4">
+        <v>8576000.0</v>
+      </c>
+      <c r="J4">
+        <v>3649000.0</v>
+      </c>
+      <c r="K4">
+        <v>1581000.0</v>
+      </c>
+      <c r="L4">
+        <v>-1649000.0</v>
+      </c>
+      <c r="M4">
+        <v>-2255000.0</v>
+      </c>
+      <c r="N4">
+        <v>-53000.0</v>
+      </c>
+      <c r="O4">
+        <v>849000.0</v>
+      </c>
+      <c r="P4">
+        <v>-11896000.0</v>
+      </c>
+      <c r="Q4"/>
+      <c r="R4"/>
+      <c r="S4"/>
+      <c r="T4"/>
+      <c r="U4"/>
+      <c r="V4"/>
+      <c r="W4"/>
+      <c r="X4"/>
+      <c r="Y4"/>
+    </row>
+    <row r="5" spans="1:25">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5">
+        <v>-2783000.0</v>
+      </c>
+      <c r="F5">
+        <v>-2800000.0</v>
+      </c>
+      <c r="G5">
+        <v>444000.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
+        <v>-7467000.0</v>
+      </c>
+      <c r="J5">
+        <v>3814000.0</v>
+      </c>
+      <c r="K5">
+        <v>7456000.0</v>
+      </c>
+      <c r="L5">
+        <v>3636000.0</v>
+      </c>
+      <c r="M5">
+        <v>3330000.0</v>
+      </c>
+      <c r="N5">
+        <v>5228000.0</v>
+      </c>
+      <c r="O5">
+        <v>-1719000.0</v>
+      </c>
+      <c r="P5">
+        <v>-782000.0</v>
+      </c>
+      <c r="Q5"/>
+      <c r="R5"/>
+      <c r="S5"/>
+      <c r="T5"/>
+      <c r="U5"/>
+      <c r="V5"/>
+      <c r="W5"/>
+      <c r="X5"/>
+      <c r="Y5"/>
+    </row>
+    <row r="6" spans="1:25">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>-8010000.0</v>
+      </c>
+      <c r="C6">
+        <v>10730000.0</v>
+      </c>
+      <c r="D6">
+        <v>9606000.0</v>
+      </c>
+      <c r="E6">
+        <v>-9559000.0</v>
+      </c>
+      <c r="F6">
+        <v>-10042000.0</v>
+      </c>
+      <c r="G6">
+        <v>10313000.0</v>
+      </c>
+      <c r="H6">
+        <v>1857000.0</v>
+      </c>
+      <c r="I6">
+        <v>8576000.0</v>
+      </c>
+      <c r="J6">
+        <v>3649000.0</v>
+      </c>
+      <c r="K6">
+        <v>1581000.0</v>
+      </c>
+      <c r="L6">
+        <v>-1649000.0</v>
+      </c>
+      <c r="M6">
+        <v>-2255000.0</v>
+      </c>
+      <c r="N6">
+        <v>-53000.0</v>
+      </c>
+      <c r="O6">
+        <v>849000.0</v>
+      </c>
+      <c r="P6">
+        <v>-11896000.0</v>
+      </c>
+      <c r="Q6">
+        <v>11316000.0</v>
+      </c>
+      <c r="R6">
+        <v>-6714000.0</v>
+      </c>
+      <c r="S6">
+        <v>2178000.0</v>
+      </c>
+      <c r="T6">
+        <v>2513000.0</v>
+      </c>
+      <c r="U6">
+        <v>7449000.0</v>
+      </c>
+      <c r="V6">
+        <v>217020.0</v>
+      </c>
+      <c r="W6">
+        <v>53291.0</v>
+      </c>
+      <c r="X6">
+        <v>-5513012.0</v>
+      </c>
+      <c r="Y6">
+        <v>5888281.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:25">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-11225000.0</v>
+      </c>
+      <c r="C7">
+        <v>1259000.0</v>
+      </c>
+      <c r="D7">
+        <v>-7660000.0</v>
+      </c>
+      <c r="E7">
+        <v>-9846000.0</v>
+      </c>
+      <c r="F7">
+        <v>4795000.0</v>
+      </c>
+      <c r="G7">
+        <v>-3251000.0</v>
+      </c>
+      <c r="H7">
+        <v>-2900000.0</v>
+      </c>
+      <c r="I7">
+        <v>-5693000.0</v>
+      </c>
+      <c r="J7">
+        <v>-9946000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1905000.0</v>
+      </c>
+      <c r="L7">
+        <v>-1405000.0</v>
+      </c>
+      <c r="M7">
+        <v>-3430000.0</v>
+      </c>
+      <c r="N7">
+        <v>1070000.0</v>
+      </c>
+      <c r="O7">
+        <v>-2538000.0</v>
+      </c>
+      <c r="P7">
+        <v>-1728000.0</v>
+      </c>
+      <c r="Q7">
+        <v>602000.0</v>
+      </c>
+      <c r="R7">
+        <v>-2221000.0</v>
+      </c>
+      <c r="S7">
+        <v>-3525000.0</v>
+      </c>
+      <c r="T7">
+        <v>-2258000.0</v>
+      </c>
+      <c r="U7">
+        <v>7300000.0</v>
+      </c>
+      <c r="V7">
+        <v>-1783716.0</v>
+      </c>
+      <c r="W7">
+        <v>-1889093.0</v>
+      </c>
+      <c r="X7">
+        <v>-2491830.0</v>
+      </c>
+      <c r="Y7">
+        <v>-427738.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:25">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8">
+        <v>-4861000.0</v>
+      </c>
+      <c r="F8">
+        <v>192000.0</v>
+      </c>
+      <c r="G8">
+        <v>-5913000.0</v>
+      </c>
+      <c r="H8"/>
+      <c r="I8">
+        <v>-1283000.0</v>
+      </c>
+      <c r="J8">
+        <v>-5893000.0</v>
+      </c>
+      <c r="K8">
+        <v>-6070000.0</v>
+      </c>
+      <c r="L8">
+        <v>-5606000.0</v>
+      </c>
+      <c r="M8">
+        <v>-3668000.0</v>
+      </c>
+      <c r="N8">
+        <v>-2988000.0</v>
+      </c>
+      <c r="O8">
+        <v>-3582000.0</v>
+      </c>
+      <c r="P8">
+        <v>-1939000.0</v>
+      </c>
+      <c r="Q8"/>
+      <c r="R8"/>
+      <c r="S8"/>
+      <c r="T8"/>
+      <c r="U8"/>
+      <c r="V8"/>
+      <c r="W8"/>
+      <c r="X8"/>
+      <c r="Y8"/>
+    </row>
+    <row r="9" spans="1:25">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9">
+        <v>-4122000.0</v>
+      </c>
+      <c r="C9">
+        <v>-4455000.0</v>
+      </c>
+      <c r="D9">
+        <v>-6109000.0</v>
+      </c>
+      <c r="E9">
+        <v>-4331000.0</v>
+      </c>
+      <c r="F9">
+        <v>704000.0</v>
+      </c>
+      <c r="G9">
+        <v>-6055000.0</v>
+      </c>
+      <c r="H9">
+        <v>-2998000.0</v>
+      </c>
+      <c r="I9">
+        <v>-1893000.0</v>
+      </c>
+      <c r="J9">
+        <v>-5893000.0</v>
+      </c>
+      <c r="K9">
+        <v>-6070000.0</v>
+      </c>
+      <c r="L9">
+        <v>-5606000.0</v>
+      </c>
+      <c r="M9">
+        <v>-3668000.0</v>
+      </c>
+      <c r="N9">
+        <v>-3640000.0</v>
+      </c>
+      <c r="O9">
+        <v>-2930000.0</v>
+      </c>
+      <c r="P9">
+        <v>-1939000.0</v>
+      </c>
+      <c r="Q9">
+        <v>-748000.0</v>
+      </c>
+      <c r="R9">
+        <v>-511000.0</v>
+      </c>
+      <c r="S9"/>
+      <c r="T9">
+        <v>-1472000.0</v>
+      </c>
+      <c r="U9">
+        <v>-1308000.0</v>
+      </c>
+      <c r="V9">
+        <v>-368676000.0</v>
+      </c>
+      <c r="W9">
+        <v>-1105425000.0</v>
+      </c>
+      <c r="X9">
+        <v>-387143000.0</v>
+      </c>
+      <c r="Y9"/>
+    </row>
+    <row r="10" spans="1:25">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10">
+        <v>3477000.0</v>
+      </c>
+      <c r="G10">
+        <v>2514000.0</v>
+      </c>
+      <c r="H10">
+        <v>-3510000.0</v>
+      </c>
+      <c r="I10">
+        <v>600000.0</v>
+      </c>
+      <c r="J10">
+        <v>1296000.0</v>
+      </c>
+      <c r="K10">
+        <v>1918000.0</v>
+      </c>
+      <c r="L10">
+        <v>1276000.0</v>
+      </c>
+      <c r="M10">
+        <v>1505000.0</v>
+      </c>
+      <c r="N10">
+        <v>2181000.0</v>
+      </c>
+      <c r="O10">
+        <v>-385000.0</v>
+      </c>
+      <c r="P10">
+        <v>-1218000.0</v>
+      </c>
+      <c r="Q10">
+        <v>4286000.0</v>
+      </c>
+      <c r="R10"/>
+      <c r="S10"/>
+      <c r="T10">
+        <v>101000.0</v>
+      </c>
+      <c r="U10">
+        <v>7961000.0</v>
+      </c>
+      <c r="V10">
+        <v>-340623898.0</v>
+      </c>
+      <c r="W10">
+        <v>1074533381.0</v>
+      </c>
+      <c r="X10">
+        <v>362386035.0</v>
+      </c>
+      <c r="Y10"/>
+    </row>
+    <row r="11" spans="1:25">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11">
+        <v>-2202000.0</v>
+      </c>
+      <c r="F11">
+        <v>2663000.0</v>
+      </c>
+      <c r="G11">
+        <v>2336000.0</v>
+      </c>
+      <c r="H11">
+        <v>5609000.0</v>
+      </c>
+      <c r="I11">
+        <v>-4050000.0</v>
+      </c>
+      <c r="J11">
+        <v>999000.0</v>
+      </c>
+      <c r="K11">
+        <v>4837000.0</v>
+      </c>
+      <c r="L11">
+        <v>7419000.0</v>
+      </c>
+      <c r="M11">
+        <v>2257000.0</v>
+      </c>
+      <c r="N11">
+        <v>-1170000.0</v>
+      </c>
+      <c r="O11">
+        <v>2875000.0</v>
+      </c>
+      <c r="P11">
+        <v>993000.0</v>
+      </c>
+      <c r="Q11"/>
+      <c r="R11">
+        <v>2096000.0</v>
+      </c>
+      <c r="S11">
+        <v>655000.0</v>
+      </c>
+      <c r="T11"/>
+      <c r="U11"/>
+      <c r="V11"/>
+      <c r="W11"/>
+      <c r="X11"/>
+      <c r="Y11"/>
+    </row>
+    <row r="12" spans="1:25">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12">
+        <v>-14330000.0</v>
+      </c>
+      <c r="F12">
+        <v>3410000.0</v>
+      </c>
+      <c r="G12">
+        <v>10342000.0</v>
+      </c>
+      <c r="H12">
+        <v>-7202000.0</v>
+      </c>
+      <c r="I12">
+        <v>3605000.0</v>
+      </c>
+      <c r="J12">
+        <v>13008000.0</v>
+      </c>
+      <c r="K12">
+        <v>8555000.0</v>
+      </c>
+      <c r="L12">
+        <v>9463000.0</v>
+      </c>
+      <c r="M12">
+        <v>6794000.0</v>
+      </c>
+      <c r="N12">
+        <v>3957000.0</v>
+      </c>
+      <c r="O12">
+        <v>1619000.0</v>
+      </c>
+      <c r="P12">
+        <v>482000.0</v>
+      </c>
+      <c r="Q12"/>
+      <c r="R12"/>
+      <c r="S12"/>
+      <c r="T12"/>
+      <c r="U12"/>
+      <c r="V12"/>
+      <c r="W12"/>
+      <c r="X12"/>
+      <c r="Y12"/>
+    </row>
+    <row r="13" spans="1:25">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13">
+        <v>-2219000.0</v>
+      </c>
+      <c r="F13">
+        <v>-1319000.0</v>
+      </c>
+      <c r="G13">
+        <v>1183000.0</v>
+      </c>
+      <c r="H13">
+        <v>1498000.0</v>
+      </c>
+      <c r="I13">
+        <v>-657000.0</v>
+      </c>
+      <c r="J13">
+        <v>-5136000.0</v>
+      </c>
+      <c r="K13">
+        <v>2119000.0</v>
+      </c>
+      <c r="L13">
+        <v>-3218000.0</v>
+      </c>
+      <c r="M13">
+        <v>-2019000.0</v>
+      </c>
+      <c r="N13"/>
+      <c r="O13"/>
+      <c r="P13"/>
+      <c r="Q13"/>
+      <c r="R13"/>
+      <c r="S13"/>
+      <c r="T13"/>
+      <c r="U13"/>
+      <c r="V13"/>
+      <c r="W13"/>
+      <c r="X13"/>
+      <c r="Y13"/>
+    </row>
+    <row r="14" spans="1:25">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>36022000.0</v>
+      </c>
+      <c r="C14">
+        <v>34981000.0</v>
+      </c>
+      <c r="D14">
+        <v>32966000.0</v>
+      </c>
+      <c r="E14">
+        <v>31707000.0</v>
+      </c>
+      <c r="F14">
+        <v>28950000.0</v>
+      </c>
+      <c r="G14">
+        <v>28303000.0</v>
+      </c>
+      <c r="H14">
+        <v>26740000.0</v>
+      </c>
+      <c r="I14">
+        <v>25679000.0</v>
+      </c>
+      <c r="J14">
+        <v>27240000.0</v>
+      </c>
+      <c r="K14">
+        <v>22457000.0</v>
+      </c>
+      <c r="L14">
+        <v>19761000.0</v>
+      </c>
+      <c r="M14">
+        <v>15725000.0</v>
+      </c>
+      <c r="N14">
+        <v>13429000.0</v>
+      </c>
+      <c r="O14">
+        <v>10229000.0</v>
+      </c>
+      <c r="P14">
+        <v>7749000.0</v>
+      </c>
+      <c r="Q14">
+        <v>7225000.0</v>
+      </c>
+      <c r="R14">
+        <v>6958000.0</v>
+      </c>
+      <c r="S14">
+        <v>6859000.0</v>
+      </c>
+      <c r="T14">
+        <v>6343000.0</v>
+      </c>
+      <c r="U14">
+        <v>6476000.0</v>
+      </c>
+      <c r="V14">
+        <v>6098875.0</v>
+      </c>
+      <c r="W14">
+        <v>5223422.0</v>
+      </c>
+      <c r="X14">
+        <v>4758047.0</v>
+      </c>
+      <c r="Y14">
+        <v>4041861.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:25">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15">
+        <v>27406000.0</v>
+      </c>
+      <c r="C15">
+        <v>24572000.0</v>
+      </c>
+      <c r="D15">
+        <v>23684000.0</v>
+      </c>
+      <c r="E15">
+        <v>22958000.0</v>
+      </c>
+      <c r="F15">
+        <v>19320000.0</v>
+      </c>
+      <c r="G15">
+        <v>25203000.0</v>
+      </c>
+      <c r="H15">
+        <v>45627000.0</v>
+      </c>
+      <c r="I15">
+        <v>44944000.0</v>
+      </c>
+      <c r="J15">
+        <v>40472000.0</v>
+      </c>
+      <c r="K15">
+        <v>31911000.0</v>
+      </c>
+      <c r="L15">
+        <v>28457000.0</v>
+      </c>
+      <c r="M15">
+        <v>25539000.0</v>
+      </c>
+      <c r="N15">
+        <v>20294000.0</v>
+      </c>
+      <c r="O15">
+        <v>15324000.0</v>
+      </c>
+      <c r="P15">
+        <v>12019000.0</v>
+      </c>
+      <c r="Q15">
+        <v>7407000.0</v>
+      </c>
+      <c r="R15">
+        <v>4645000.0</v>
+      </c>
+      <c r="S15">
+        <v>8672000.0</v>
+      </c>
+      <c r="T15">
+        <v>9507000.0</v>
+      </c>
+      <c r="U15">
+        <v>9831000.0</v>
+      </c>
+      <c r="V15">
+        <v>9389405.0</v>
+      </c>
+      <c r="W15">
+        <v>8972946.0</v>
+      </c>
+      <c r="X15">
+        <v>8972948.0</v>
+      </c>
+      <c r="Y15">
+        <v>8435644.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:25">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>7360000.0</v>
+      </c>
+      <c r="C16">
+        <v>15370000.0</v>
+      </c>
+      <c r="D16">
+        <v>28788000.0</v>
+      </c>
+      <c r="E16">
+        <v>6355000.0</v>
+      </c>
+      <c r="F16">
+        <v>15914000.0</v>
+      </c>
+      <c r="G16">
+        <v>25956000.0</v>
+      </c>
+      <c r="H16">
+        <v>15643000.0</v>
+      </c>
+      <c r="I16">
+        <v>13786000.0</v>
+      </c>
+      <c r="J16">
+        <v>7817000.0</v>
+      </c>
+      <c r="K16">
+        <v>4168000.0</v>
+      </c>
+      <c r="L16">
+        <v>2587000.0</v>
+      </c>
+      <c r="M16">
+        <v>4236000.0</v>
+      </c>
+      <c r="N16">
+        <v>6491000.0</v>
+      </c>
+      <c r="O16">
+        <v>6544000.0</v>
+      </c>
+      <c r="P16">
+        <v>5695000.0</v>
+      </c>
+      <c r="Q16">
+        <v>17591000.0</v>
+      </c>
+      <c r="R16">
+        <v>6275000.0</v>
+      </c>
+      <c r="S16">
+        <v>12989000.0</v>
+      </c>
+      <c r="T16">
+        <v>10811000.0</v>
+      </c>
+      <c r="U16">
+        <v>8298000.0</v>
+      </c>
+      <c r="V16">
+        <v>848998.0</v>
+      </c>
+      <c r="W16">
+        <v>631978.0</v>
+      </c>
+      <c r="X16">
+        <v>578687.0</v>
+      </c>
+      <c r="Y16">
+        <v>6091699.0</v>
+      </c>
+    </row>
+    <row r="17" spans="1:25">
+      <c r="A17" t="s">
+        <v>204</v>
+      </c>
+      <c r="B17"/>
+      <c r="C17"/>
+      <c r="D17"/>
+      <c r="E17"/>
+      <c r="F17"/>
+      <c r="G17"/>
+      <c r="H17"/>
+      <c r="I17"/>
+      <c r="J17"/>
+      <c r="K17"/>
+      <c r="L17"/>
+      <c r="M17"/>
+      <c r="N17"/>
+      <c r="O17"/>
+      <c r="P17"/>
+      <c r="Q17"/>
+      <c r="R17"/>
+      <c r="S17"/>
+      <c r="T17"/>
+      <c r="U17"/>
+      <c r="V17"/>
+      <c r="W17"/>
+      <c r="X17"/>
+      <c r="Y17"/>
+    </row>
+    <row r="18" spans="1:25">
+      <c r="A18" t="s">
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>50773000.0</v>
+      </c>
+      <c r="C18">
+        <v>58227000.0</v>
+      </c>
+      <c r="D18">
+        <v>45288000.0</v>
+      </c>
+      <c r="E18">
+        <v>44431000.0</v>
+      </c>
+      <c r="F18">
+        <v>48873000.0</v>
+      </c>
+      <c r="G18">
+        <v>42776000.0</v>
+      </c>
+      <c r="H18">
+        <v>47748000.0</v>
+      </c>
+      <c r="I18">
+        <v>40493000.0</v>
+      </c>
+      <c r="J18">
+        <v>-102084000.0</v>
+      </c>
+      <c r="K18">
+        <v>-43472000.0</v>
+      </c>
+      <c r="L18">
+        <v>-124489000.0</v>
+      </c>
+      <c r="M18">
+        <v>-113128000.0</v>
+      </c>
+      <c r="N18">
+        <v>-101509000.0</v>
+      </c>
+      <c r="O18">
+        <v>-97947000.0</v>
+      </c>
+      <c r="P18">
+        <v>-65026000.0</v>
+      </c>
+      <c r="Q18">
+        <v>-2373000.0</v>
+      </c>
+      <c r="R18">
+        <v>-332000.0</v>
+      </c>
+      <c r="S18">
+        <v>-2533000.0</v>
+      </c>
+      <c r="T18">
+        <v>-5603000.0</v>
+      </c>
+      <c r="U18">
+        <v>14791000.0</v>
+      </c>
+      <c r="V18">
+        <v>-23007604.0</v>
+      </c>
+      <c r="W18">
+        <v>-746435.0</v>
+      </c>
+      <c r="X18">
+        <v>746257.0</v>
+      </c>
+      <c r="Y18">
+        <v>8603538.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:25">
+      <c r="A19" t="s">
+        <v>206</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
+        <v>-16011000.0</v>
+      </c>
+      <c r="D19">
+        <v>-21371000.0</v>
+      </c>
+      <c r="E19">
+        <v>-6714000.0</v>
+      </c>
+      <c r="F19">
+        <v>-89397000.0</v>
+      </c>
+      <c r="G19">
+        <v>922000.0</v>
+      </c>
+      <c r="H19">
+        <v>-41792000.0</v>
+      </c>
+      <c r="I19">
+        <v>9842000.0</v>
+      </c>
+      <c r="J19">
+        <v>513000.0</v>
+      </c>
+      <c r="K19">
+        <v>11000.0</v>
+      </c>
+      <c r="L19">
+        <v>496000.0</v>
+      </c>
+      <c r="M19">
+        <v>496000.0</v>
+      </c>
+      <c r="N19">
+        <v>747000.0</v>
+      </c>
+      <c r="O19">
+        <v>4758000.0</v>
+      </c>
+      <c r="P19">
+        <v>-6268000.0</v>
+      </c>
+      <c r="Q19"/>
+      <c r="R19"/>
+      <c r="S19"/>
+      <c r="T19"/>
+      <c r="U19"/>
+      <c r="V19"/>
+      <c r="W19"/>
+      <c r="X19"/>
+      <c r="Y19"/>
+    </row>
+    <row r="20" spans="1:25">
+      <c r="A20" t="s">
+        <v>207</v>
+      </c>
+      <c r="B20">
+        <v>0.0</v>
+      </c>
+      <c r="C20">
+        <v>7620000.0</v>
+      </c>
+      <c r="D20">
+        <v>0.0</v>
+      </c>
+      <c r="E20">
+        <v>2646000.0</v>
+      </c>
+      <c r="F20">
+        <v>55981000.0</v>
+      </c>
+      <c r="G20">
+        <v>2241000.0</v>
+      </c>
+      <c r="H20">
+        <v>21244000.0</v>
+      </c>
+      <c r="I20">
+        <v>0.0</v>
+      </c>
+      <c r="J20"/>
+      <c r="K20"/>
+      <c r="L20"/>
+      <c r="M20"/>
+      <c r="N20"/>
+      <c r="O20"/>
+      <c r="P20"/>
+      <c r="Q20"/>
+      <c r="R20"/>
+      <c r="S20"/>
+      <c r="T20"/>
+      <c r="U20"/>
+      <c r="V20"/>
+      <c r="W20"/>
+      <c r="X20"/>
+      <c r="Y20"/>
+    </row>
+    <row r="21" spans="1:25">
+      <c r="A21" t="s">
+        <v>208</v>
+      </c>
+      <c r="B21">
+        <v>-821000.0</v>
+      </c>
+      <c r="C21">
+        <v>-10702000.0</v>
+      </c>
+      <c r="D21">
+        <v>11541000.0</v>
+      </c>
+      <c r="E21">
+        <v>-23100000.0</v>
+      </c>
+      <c r="F21">
+        <v>-3261000.0</v>
+      </c>
+      <c r="G21">
+        <v>-10430000.0</v>
+      </c>
+      <c r="H21">
+        <v>25205000.0</v>
+      </c>
+      <c r="I21">
+        <v>6427000.0</v>
+      </c>
+      <c r="J21">
+        <v>33213000.0</v>
+      </c>
+      <c r="K21">
+        <v>44730000.0</v>
+      </c>
+      <c r="L21">
+        <v>102998000.0</v>
+      </c>
+      <c r="M21">
+        <v>126258000.0</v>
+      </c>
+      <c r="N21">
+        <v>57847000.0</v>
+      </c>
+      <c r="O21">
+        <v>52166000.0</v>
+      </c>
+      <c r="P21">
+        <v>10167000.0</v>
+      </c>
+      <c r="Q21"/>
+      <c r="R21"/>
+      <c r="S21"/>
+      <c r="T21"/>
+      <c r="U21"/>
+      <c r="V21"/>
+      <c r="W21"/>
+      <c r="X21"/>
+      <c r="Y21"/>
+    </row>
+    <row r="22" spans="1:25">
+      <c r="A22" t="s">
+        <v>171</v>
+      </c>
+      <c r="B22">
+        <v>50556000.0</v>
+      </c>
+      <c r="C22">
+        <v>37373000.0</v>
+      </c>
+      <c r="D22">
+        <v>19180000.0</v>
+      </c>
+      <c r="E22">
+        <v>35800000.0</v>
+      </c>
+      <c r="F22">
+        <v>10420000.0</v>
+      </c>
+      <c r="G22">
+        <v>6151000.0</v>
+      </c>
+      <c r="H22">
+        <v>23634000.0</v>
+      </c>
+      <c r="I22">
+        <v>21981000.0</v>
+      </c>
+      <c r="J22">
+        <v>8866000.0</v>
+      </c>
+      <c r="K22">
+        <v>8128000.0</v>
+      </c>
+      <c r="L22">
+        <v>6854000.0</v>
+      </c>
+      <c r="M22">
+        <v>5349000.0</v>
+      </c>
+      <c r="N22">
+        <v>3919000.0</v>
+      </c>
+      <c r="O22">
+        <v>53000.0</v>
+      </c>
+      <c r="P22">
+        <v>1333000.0</v>
+      </c>
+      <c r="Q22">
+        <v>1575000.0</v>
+      </c>
+      <c r="R22">
+        <v>1342000.0</v>
+      </c>
+      <c r="S22">
+        <v>-1049000.0</v>
+      </c>
+      <c r="T22">
+        <v>-77000.0</v>
+      </c>
+      <c r="U22">
+        <v>1781000.0</v>
+      </c>
+      <c r="V22">
+        <v>2448182.0</v>
+      </c>
+      <c r="W22">
+        <v>3423619.0</v>
+      </c>
+      <c r="X22">
+        <v>3474174.0</v>
+      </c>
+      <c r="Y22">
+        <v>3705118.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:25">
+      <c r="A23" t="s">
+        <v>209</v>
+      </c>
+      <c r="B23">
+        <v>-388000.0</v>
+      </c>
+      <c r="C23">
+        <v>-1191000.0</v>
+      </c>
+      <c r="D23">
+        <v>-332000.0</v>
+      </c>
+      <c r="E23">
+        <v>-4313000.0</v>
+      </c>
+      <c r="F23">
+        <v>-394000.0</v>
+      </c>
+      <c r="G23">
+        <v>11180000.0</v>
+      </c>
+      <c r="H23">
+        <v>29155000.0</v>
+      </c>
+      <c r="I23">
+        <v>-1311000.0</v>
+      </c>
+      <c r="J23">
+        <v>-1936000.0</v>
+      </c>
+      <c r="K23">
+        <v>-729000.0</v>
+      </c>
+      <c r="L23">
+        <v>-2144000.0</v>
+      </c>
+      <c r="M23">
+        <v>-6627000.0</v>
+      </c>
+      <c r="N23">
+        <v>-3565000.0</v>
+      </c>
+      <c r="O23">
+        <v>-3205000.0</v>
+      </c>
+      <c r="P23">
+        <v>-2584000.0</v>
+      </c>
+      <c r="Q23">
+        <v>1430000.0</v>
+      </c>
+      <c r="R23">
+        <v>7276000.0</v>
+      </c>
+      <c r="S23">
+        <v>95053000.0</v>
+      </c>
+      <c r="T23">
+        <v>-147000.0</v>
+      </c>
+      <c r="U23">
+        <v>-1680000.0</v>
+      </c>
+      <c r="V23">
+        <v>5279655000.0</v>
+      </c>
+      <c r="W23">
+        <v>-1514137.0</v>
+      </c>
+      <c r="X23">
+        <v>-3372500.0</v>
+      </c>
+      <c r="Y23">
+        <v>1402075.0</v>
+      </c>
+    </row>
+    <row r="24" spans="1:25">
+      <c r="A24" t="s">
+        <v>210</v>
+      </c>
+      <c r="B24">
+        <v>-68284000.0</v>
+      </c>
+      <c r="C24">
+        <v>-16011000.0</v>
+      </c>
+      <c r="D24">
+        <v>-36315000.0</v>
+      </c>
+      <c r="E24">
+        <v>33723000.0</v>
+      </c>
+      <c r="F24">
+        <v>1833000.0</v>
+      </c>
+      <c r="G24">
+        <v>922000.0</v>
+      </c>
+      <c r="H24">
+        <v>5661000.0</v>
+      </c>
+      <c r="I24">
+        <v>9812000.0</v>
+      </c>
+      <c r="J24">
+        <v>26000.0</v>
+      </c>
+      <c r="K24">
+        <v>6897000.0</v>
+      </c>
+      <c r="L24">
+        <v>-160173000.0</v>
+      </c>
+      <c r="M24">
+        <v>7311000.0</v>
+      </c>
+      <c r="N24">
+        <v>-124646000.0</v>
+      </c>
+      <c r="O24">
+        <v>-109055000.0</v>
+      </c>
+      <c r="P24">
+        <v>1567000.0</v>
+      </c>
+      <c r="Q24">
+        <v>-12768000.0</v>
+      </c>
+      <c r="R24"/>
+      <c r="S24">
+        <v>-8000.0</v>
+      </c>
+      <c r="T24">
+        <v>869000.0</v>
+      </c>
+      <c r="U24">
+        <v>1378000.0</v>
+      </c>
+      <c r="V24">
+        <v>35842.0</v>
+      </c>
+      <c r="W24">
+        <v>9265523.0</v>
+      </c>
+      <c r="X24">
+        <v>-267003.0</v>
+      </c>
+      <c r="Y24">
+        <v>60000.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:25">
+      <c r="A25" t="s">
+        <v>211</v>
+      </c>
+      <c r="B25">
+        <v>-29899000.0</v>
+      </c>
+      <c r="C25">
+        <v>-19965000.0</v>
+      </c>
+      <c r="D25">
+        <v>-8543000.0</v>
+      </c>
+      <c r="E25">
+        <v>-14741000.0</v>
+      </c>
+      <c r="F25">
+        <v>-2163000.0</v>
+      </c>
+      <c r="G25">
+        <v>1113000.0</v>
+      </c>
+      <c r="H25">
+        <v>1095000.0</v>
+      </c>
+      <c r="I25">
+        <v>1092000.0</v>
+      </c>
+      <c r="J25">
+        <v>1791000.0</v>
+      </c>
+      <c r="K25">
+        <v>1945000.0</v>
+      </c>
+      <c r="L25">
+        <v>1507000.0</v>
+      </c>
+      <c r="M25">
+        <v>1203000.0</v>
+      </c>
+      <c r="N25">
+        <v>1509000.0</v>
+      </c>
+      <c r="O25">
+        <v>1743000.0</v>
+      </c>
+      <c r="P25">
+        <v>615000.0</v>
+      </c>
+      <c r="Q25">
+        <v>297000.0</v>
+      </c>
+      <c r="R25">
+        <v>2075000.0</v>
+      </c>
+      <c r="S25">
+        <v>335000.0</v>
+      </c>
+      <c r="T25">
+        <v>623000.0</v>
+      </c>
+      <c r="U25">
+        <v>1289000.0</v>
+      </c>
+      <c r="V25">
+        <v>2020801.0</v>
+      </c>
+      <c r="W25">
+        <v>2772613.0</v>
+      </c>
+      <c r="X25">
+        <v>3248045.0</v>
+      </c>
+      <c r="Y25">
+        <v>3266805.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:25">
+      <c r="A26" t="s">
+        <v>212</v>
+      </c>
+      <c r="B26">
+        <v>-2268000.0</v>
+      </c>
+      <c r="C26">
+        <v>-2641000.0</v>
+      </c>
+      <c r="D26">
+        <v>-525000.0</v>
+      </c>
+      <c r="E26">
+        <v>-537000.0</v>
+      </c>
+      <c r="F26">
+        <v>-691000.0</v>
+      </c>
+      <c r="G26">
+        <v>-2077000.0</v>
+      </c>
+      <c r="H26">
+        <v>-776000.0</v>
+      </c>
+      <c r="I26">
+        <v>-1961000.0</v>
+      </c>
+      <c r="J26">
+        <v>-4339000.0</v>
+      </c>
+      <c r="K26">
+        <v>-3948000.0</v>
+      </c>
+      <c r="L26">
+        <v>-1357000.0</v>
+      </c>
+      <c r="M26">
+        <v>-24000.0</v>
+      </c>
+      <c r="N26">
+        <v>171510000.0</v>
+      </c>
+      <c r="O26">
+        <v>58000000.0</v>
+      </c>
+      <c r="P26">
+        <v>59683000.0</v>
+      </c>
+      <c r="Q26">
+        <v>-249000.0</v>
+      </c>
+      <c r="R26"/>
+      <c r="S26"/>
+      <c r="T26">
+        <v>22392000.0</v>
+      </c>
+      <c r="U26">
+        <v>35281000.0</v>
+      </c>
+      <c r="V26">
+        <v>46725322.0</v>
+      </c>
+      <c r="W26">
+        <v>19013180.0</v>
+      </c>
+      <c r="X26"/>
+      <c r="Y26">
+        <v>18742991.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:25">
+      <c r="A27" t="s">
+        <v>213</v>
+      </c>
+      <c r="B27">
+        <v>5319000.0</v>
+      </c>
+      <c r="C27">
+        <v>4579000.0</v>
+      </c>
+      <c r="D27">
+        <v>3727000.0</v>
+      </c>
+      <c r="E27">
+        <v>1511000.0</v>
+      </c>
+      <c r="F27">
+        <v>5913000.0</v>
+      </c>
+      <c r="G27">
+        <v>6063000.0</v>
+      </c>
+      <c r="H27">
+        <v>6483000.0</v>
+      </c>
+      <c r="I27">
+        <v>6741000.0</v>
+      </c>
+      <c r="J27">
+        <v>10410000.0</v>
+      </c>
+      <c r="K27">
+        <v>10231000.0</v>
+      </c>
+      <c r="L27">
+        <v>7337000.0</v>
+      </c>
+      <c r="M27">
+        <v>4631000.0</v>
+      </c>
+      <c r="N27">
+        <v>2284000.0</v>
+      </c>
+      <c r="O27">
+        <v>725000.0</v>
+      </c>
+      <c r="P27">
+        <v>310000.0</v>
+      </c>
+      <c r="Q27">
+        <v>297000.0</v>
+      </c>
+      <c r="R27">
+        <v>1013000.0</v>
+      </c>
+      <c r="S27"/>
+      <c r="T27"/>
+      <c r="U27"/>
+      <c r="V27"/>
+      <c r="W27"/>
+      <c r="X27"/>
+      <c r="Y27"/>
+    </row>
+    <row r="28" spans="1:25">
+      <c r="A28" t="s">
+        <v>214</v>
+      </c>
+      <c r="B28">
+        <v>-37486000.0</v>
+      </c>
+      <c r="C28">
+        <v>-31486000.0</v>
+      </c>
+      <c r="D28">
+        <v>-13000000.0</v>
+      </c>
+      <c r="E28">
+        <v>-47276000.0</v>
+      </c>
+      <c r="F28">
+        <v>32315000.0</v>
+      </c>
+      <c r="G28">
+        <v>-26023000.0</v>
+      </c>
+      <c r="H28">
+        <v>-4099000.0</v>
+      </c>
+      <c r="I28">
+        <v>-41759000.0</v>
+      </c>
+      <c r="J28">
+        <v>105194000.0</v>
+      </c>
+      <c r="K28">
+        <v>38156000.0</v>
+      </c>
+      <c r="L28">
+        <v>122344000.0</v>
+      </c>
+      <c r="M28">
+        <v>103562000.0</v>
+      </c>
+      <c r="N28">
+        <v>100709000.0</v>
+      </c>
+      <c r="O28">
+        <v>94038000.0</v>
+      </c>
+      <c r="P28">
+        <v>57831000.0</v>
+      </c>
+      <c r="Q28">
+        <v>13689000.0</v>
+      </c>
+      <c r="R28">
+        <v>-6382000.0</v>
+      </c>
+      <c r="S28">
+        <v>4719000.0</v>
+      </c>
+      <c r="T28">
+        <v>7247000.0</v>
+      </c>
+      <c r="U28">
+        <v>-8720000.0</v>
+      </c>
+      <c r="V28">
+        <v>23188782.0</v>
+      </c>
+      <c r="W28">
+        <v>567764.0</v>
+      </c>
+      <c r="X28">
+        <v>-5992266.0</v>
+      </c>
+      <c r="Y28">
+        <v>-2775257.0</v>
+      </c>
+    </row>
+    <row r="29" spans="1:25">
+      <c r="A29" t="s">
+        <v>215</v>
+      </c>
+      <c r="B29">
+        <v>50773000.0</v>
+      </c>
+      <c r="C29">
+        <v>58227000.0</v>
+      </c>
+      <c r="D29">
+        <v>45288000.0</v>
+      </c>
+      <c r="E29">
+        <v>44431000.0</v>
+      </c>
+      <c r="F29">
+        <v>48873000.0</v>
+      </c>
+      <c r="G29">
+        <v>42776000.0</v>
+      </c>
+      <c r="H29">
+        <v>47748000.0</v>
+      </c>
+      <c r="I29">
+        <v>39557000.0</v>
+      </c>
+      <c r="J29">
+        <v>40959000.0</v>
+      </c>
+      <c r="K29">
+        <v>39180000.0</v>
+      </c>
+      <c r="L29">
+        <v>36180000.0</v>
+      </c>
+      <c r="M29">
+        <v>25641000.0</v>
+      </c>
+      <c r="N29">
+        <v>23884000.0</v>
+      </c>
+      <c r="O29">
+        <v>11218000.0</v>
+      </c>
+      <c r="P29">
+        <v>8452000.0</v>
+      </c>
+      <c r="Q29">
+        <v>10395000.0</v>
+      </c>
+      <c r="R29">
+        <v>8898000.0</v>
+      </c>
+      <c r="S29">
+        <v>2620000.0</v>
+      </c>
+      <c r="T29">
+        <v>4631000.0</v>
+      </c>
+      <c r="U29">
+        <v>16846000.0</v>
+      </c>
+      <c r="V29">
+        <v>8784142.0</v>
+      </c>
+      <c r="W29">
+        <v>9530561.0</v>
+      </c>
+      <c r="X29">
+        <v>8988436.0</v>
+      </c>
+      <c r="Y29">
+        <v>10586046.0</v>
+      </c>
+    </row>
+    <row r="30" spans="1:25">
+      <c r="A30" t="s">
+        <v>216</v>
+      </c>
+      <c r="B30">
+        <v>-21297000.0</v>
+      </c>
+      <c r="C30">
+        <v>-16011000.0</v>
+      </c>
+      <c r="D30">
+        <v>-36315000.0</v>
+      </c>
+      <c r="E30">
+        <v>-6714000.0</v>
+      </c>
+      <c r="F30">
+        <v>-89397000.0</v>
+      </c>
+      <c r="G30">
+        <v>-6440000.0</v>
+      </c>
+      <c r="H30">
+        <v>-42386000.0</v>
+      </c>
+      <c r="I30">
+        <v>10778000.0</v>
+      </c>
+      <c r="J30">
+        <v>-142504000.0</v>
+      </c>
+      <c r="K30">
+        <v>-75755000.0</v>
+      </c>
+      <c r="L30">
+        <v>-160173000.0</v>
+      </c>
+      <c r="M30">
+        <v>-131458000.0</v>
+      </c>
+      <c r="N30">
+        <v>-124646000.0</v>
+      </c>
+      <c r="O30">
+        <v>-104407000.0</v>
+      </c>
+      <c r="P30">
+        <v>-78179000.0</v>
+      </c>
+      <c r="Q30">
+        <v>-12768000.0</v>
+      </c>
+      <c r="R30">
+        <v>-9230000.0</v>
+      </c>
+      <c r="S30">
+        <v>-5161000.0</v>
+      </c>
+      <c r="T30">
+        <v>-9365000.0</v>
+      </c>
+      <c r="U30">
+        <v>-677000.0</v>
+      </c>
+      <c r="V30">
+        <v>-31755904.0</v>
+      </c>
+      <c r="W30">
+        <v>-10045034.0</v>
+      </c>
+      <c r="X30">
+        <v>-8509182.0</v>
+      </c>
+      <c r="Y30">
+        <v>-1922508.0</v>
+      </c>
+    </row>
+  </sheetData>
+  <printOptions gridLines="false" gridLinesSet="true"/>
+  <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
+  <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
+  <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
+    <oddHeader/>
+    <oddFooter/>
+    <evenHeader/>
+    <evenFooter/>
+    <firstHeader/>
+    <firstFooter/>
+  </headerFooter>
+  <tableParts count="0"/>
+</worksheet>
+</file>
+
+<file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
+<worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
+  <sheetPr>
+    <outlinePr summaryBelow="1" summaryRight="1"/>
+  </sheetPr>
+  <dimension ref="A1:CR30"/>
+  <sheetViews>
+    <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
+      <selection activeCell="A1" sqref="A1"/>
+    </sheetView>
+  </sheetViews>
+  <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
+  <cols>
+    <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
+    <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
+    <col min="3" max="3" width="12.854" bestFit="true" customWidth="true" style="0"/>
+  </cols>
+  <sheetData>
+    <row r="1" spans="1:96">
+      <c r="A1" t="s">
+        <v>0</v>
+      </c>
+      <c r="B1" t="s">
+        <v>86</v>
+      </c>
+      <c r="C1" t="s">
+        <v>1</v>
+      </c>
+      <c r="D1" t="s">
+        <v>87</v>
+      </c>
+      <c r="E1" t="s">
+        <v>88</v>
+      </c>
+      <c r="F1" t="s">
+        <v>89</v>
+      </c>
+      <c r="G1" t="s">
+        <v>2</v>
+      </c>
+      <c r="H1" t="s">
+        <v>90</v>
+      </c>
+      <c r="I1" t="s">
+        <v>91</v>
+      </c>
+      <c r="J1" t="s">
+        <v>92</v>
+      </c>
+      <c r="K1" t="s">
+        <v>3</v>
+      </c>
+      <c r="L1" t="s">
+        <v>93</v>
+      </c>
+      <c r="M1" t="s">
+        <v>94</v>
+      </c>
+      <c r="N1" t="s">
+        <v>95</v>
+      </c>
+      <c r="O1" t="s">
+        <v>4</v>
+      </c>
+      <c r="P1" t="s">
+        <v>96</v>
+      </c>
+      <c r="Q1" t="s">
+        <v>97</v>
+      </c>
+      <c r="R1" t="s">
+        <v>98</v>
+      </c>
+      <c r="S1" t="s">
+        <v>5</v>
+      </c>
+      <c r="T1" t="s">
+        <v>99</v>
+      </c>
+      <c r="U1" t="s">
+        <v>100</v>
+      </c>
+      <c r="V1" t="s">
+        <v>101</v>
+      </c>
+      <c r="W1" t="s">
+        <v>6</v>
+      </c>
+      <c r="X1" t="s">
+        <v>102</v>
+      </c>
+      <c r="Y1" t="s">
+        <v>103</v>
+      </c>
+      <c r="Z1" t="s">
+        <v>104</v>
+      </c>
+      <c r="AA1" t="s">
+        <v>7</v>
+      </c>
+      <c r="AB1" t="s">
+        <v>105</v>
+      </c>
+      <c r="AC1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AD1" t="s">
+        <v>107</v>
+      </c>
+      <c r="AE1" t="s">
+        <v>8</v>
+      </c>
+      <c r="AF1" t="s">
+        <v>108</v>
+      </c>
+      <c r="AG1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AH1" t="s">
+        <v>110</v>
+      </c>
+      <c r="AI1" t="s">
+        <v>9</v>
+      </c>
+      <c r="AJ1" t="s">
+        <v>111</v>
+      </c>
+      <c r="AK1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AL1" t="s">
+        <v>113</v>
+      </c>
+      <c r="AM1" t="s">
+        <v>10</v>
+      </c>
+      <c r="AN1" t="s">
+        <v>114</v>
+      </c>
+      <c r="AO1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AP1" t="s">
+        <v>116</v>
+      </c>
+      <c r="AQ1" t="s">
+        <v>11</v>
+      </c>
+      <c r="AR1" t="s">
+        <v>117</v>
+      </c>
+      <c r="AS1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AT1" t="s">
+        <v>119</v>
+      </c>
+      <c r="AU1" t="s">
+        <v>12</v>
+      </c>
+      <c r="AV1" t="s">
+        <v>120</v>
+      </c>
+      <c r="AW1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AX1" t="s">
+        <v>122</v>
+      </c>
+      <c r="AY1" t="s">
+        <v>13</v>
+      </c>
+      <c r="AZ1" t="s">
+        <v>123</v>
+      </c>
+      <c r="BA1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BB1" t="s">
+        <v>125</v>
+      </c>
+      <c r="BC1" t="s">
+        <v>14</v>
+      </c>
+      <c r="BD1" t="s">
+        <v>126</v>
+      </c>
+      <c r="BE1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BF1" t="s">
+        <v>128</v>
+      </c>
+      <c r="BG1" t="s">
+        <v>15</v>
+      </c>
+      <c r="BH1" t="s">
+        <v>129</v>
+      </c>
+      <c r="BI1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BJ1" t="s">
+        <v>131</v>
+      </c>
+      <c r="BK1" t="s">
+        <v>16</v>
+      </c>
+      <c r="BL1" t="s">
+        <v>132</v>
+      </c>
+      <c r="BM1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BN1" t="s">
+        <v>134</v>
+      </c>
+      <c r="BO1" t="s">
+        <v>17</v>
+      </c>
+      <c r="BP1" t="s">
+        <v>135</v>
+      </c>
+      <c r="BQ1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BR1" t="s">
+        <v>137</v>
+      </c>
+      <c r="BS1" t="s">
+        <v>18</v>
+      </c>
+      <c r="BT1" t="s">
+        <v>138</v>
+      </c>
+      <c r="BU1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BV1" t="s">
+        <v>140</v>
+      </c>
+      <c r="BW1" t="s">
+        <v>19</v>
+      </c>
+      <c r="BX1" t="s">
+        <v>141</v>
+      </c>
+      <c r="BY1" t="s">
+        <v>142</v>
+      </c>
+      <c r="BZ1" t="s">
+        <v>143</v>
+      </c>
+      <c r="CA1" t="s">
+        <v>20</v>
+      </c>
+      <c r="CB1" t="s">
+        <v>144</v>
+      </c>
+      <c r="CC1" t="s">
+        <v>145</v>
+      </c>
+      <c r="CD1" t="s">
+        <v>146</v>
+      </c>
+      <c r="CE1" t="s">
+        <v>21</v>
+      </c>
+      <c r="CF1" t="s">
+        <v>147</v>
+      </c>
+      <c r="CG1" t="s">
+        <v>148</v>
+      </c>
+      <c r="CH1" t="s">
+        <v>149</v>
+      </c>
+      <c r="CI1" t="s">
+        <v>22</v>
+      </c>
+      <c r="CJ1" t="s">
+        <v>150</v>
+      </c>
+      <c r="CK1" t="s">
+        <v>151</v>
+      </c>
+      <c r="CL1" t="s">
+        <v>152</v>
+      </c>
+      <c r="CM1" t="s">
+        <v>23</v>
+      </c>
+      <c r="CN1" t="s">
+        <v>153</v>
+      </c>
+      <c r="CO1" t="s">
+        <v>154</v>
+      </c>
+      <c r="CP1" t="s">
+        <v>155</v>
+      </c>
+      <c r="CQ1" t="s">
+        <v>24</v>
+      </c>
+      <c r="CR1" t="s">
+        <v>156</v>
+      </c>
+    </row>
+    <row r="2" spans="1:96">
+      <c r="A2" t="s">
+        <v>189</v>
+      </c>
+      <c r="B2">
+        <v>7360000.0</v>
+      </c>
+      <c r="C2">
+        <v>6848000.0</v>
+      </c>
+      <c r="D2">
+        <v>5324000.0</v>
+      </c>
+      <c r="E2">
+        <v>15814000.0</v>
+      </c>
+      <c r="F2">
+        <v>15370000.0</v>
+      </c>
+      <c r="G2">
+        <v>2534000.0</v>
+      </c>
+      <c r="H2">
+        <v>3231000.0</v>
+      </c>
+      <c r="I2">
+        <v>6215000.0</v>
+      </c>
+      <c r="J2">
+        <v>4640000.0</v>
+      </c>
+      <c r="K2">
+        <v>13618000.0</v>
+      </c>
+      <c r="L2">
+        <v>3049000.0</v>
+      </c>
+      <c r="M2">
+        <v>3672000.0</v>
+      </c>
+      <c r="N2">
+        <v>6355000.0</v>
+      </c>
+      <c r="O2">
+        <v>9567000.0</v>
+      </c>
+      <c r="P2">
+        <v>8648000.0</v>
+      </c>
+      <c r="Q2">
+        <v>11256000.0</v>
+      </c>
+      <c r="R2">
+        <v>15914000.0</v>
+      </c>
+      <c r="S2">
+        <v>10964000.0</v>
+      </c>
+      <c r="T2">
+        <v>22485000.0</v>
+      </c>
+      <c r="U2">
+        <v>22926000.0</v>
+      </c>
+      <c r="V2">
+        <v>25956000.0</v>
+      </c>
+      <c r="W2">
+        <v>39118000.0</v>
+      </c>
+      <c r="X2">
+        <v>40079000.0</v>
+      </c>
+      <c r="Y2">
+        <v>36879000.0</v>
+      </c>
+      <c r="Z2">
+        <v>15643000.0</v>
+      </c>
+      <c r="AA2">
+        <v>5645000.0</v>
+      </c>
+      <c r="AB2">
+        <v>5524000.0</v>
+      </c>
+      <c r="AC2">
+        <v>4680000.0</v>
+      </c>
+      <c r="AD2">
+        <v>13786000.0</v>
+      </c>
+      <c r="AE2">
+        <v>9480000.0</v>
+      </c>
+      <c r="AF2">
+        <v>3338000.0</v>
+      </c>
+      <c r="AG2">
+        <v>9594000.0</v>
+      </c>
+      <c r="AH2">
+        <v>8022000.0</v>
+      </c>
+      <c r="AI2">
+        <v>6338000.0</v>
+      </c>
+      <c r="AJ2">
+        <v>9267000.0</v>
+      </c>
+      <c r="AK2">
+        <v>6503000.0</v>
+      </c>
+      <c r="AL2">
+        <v>4168000.0</v>
+      </c>
+      <c r="AM2">
+        <v>8786000.0</v>
+      </c>
+      <c r="AN2">
+        <v>5927000.0</v>
+      </c>
+      <c r="AO2">
+        <v>2447000.0</v>
+      </c>
+      <c r="AP2">
+        <v>2587000.0</v>
+      </c>
+      <c r="AQ2">
+        <v>5660000.0</v>
+      </c>
+      <c r="AR2">
+        <v>6251000.0</v>
+      </c>
+      <c r="AS2">
+        <v>4320000.0</v>
+      </c>
+      <c r="AT2">
+        <v>4236000.0</v>
+      </c>
+      <c r="AU2">
+        <v>6268000.0</v>
+      </c>
+      <c r="AV2">
+        <v>5042000.0</v>
+      </c>
+      <c r="AW2">
+        <v>3442000.0</v>
+      </c>
+      <c r="AX2">
+        <v>6491000.0</v>
+      </c>
+      <c r="AY2">
+        <v>9506000.0</v>
+      </c>
+      <c r="AZ2">
+        <v>6020000.0</v>
+      </c>
+      <c r="BA2">
+        <v>2843000.0</v>
+      </c>
+      <c r="BB2">
+        <v>6544000.0</v>
+      </c>
+      <c r="BC2">
+        <v>8339000.0</v>
+      </c>
+      <c r="BD2">
+        <v>3863000.0</v>
+      </c>
+      <c r="BE2">
+        <v>8288000.0</v>
+      </c>
+      <c r="BF2">
+        <v>5695000.0</v>
+      </c>
+      <c r="BG2">
+        <v>32660000.0</v>
+      </c>
+      <c r="BH2">
+        <v>57776000.0</v>
+      </c>
+      <c r="BI2">
+        <v>18334000.0</v>
+      </c>
+      <c r="BJ2">
+        <v>17591000.0</v>
+      </c>
+      <c r="BK2">
+        <v>26617000.0</v>
+      </c>
+      <c r="BL2">
+        <v>3910000.0</v>
+      </c>
+      <c r="BM2">
+        <v>4762000.0</v>
+      </c>
+      <c r="BN2">
+        <v>6275000.0</v>
+      </c>
+      <c r="BO2">
+        <v>6721000.0</v>
+      </c>
+      <c r="BP2">
+        <v>14018000.0</v>
+      </c>
+      <c r="BQ2">
+        <v>14782000.0</v>
+      </c>
+      <c r="BR2">
+        <v>12989000.0</v>
+      </c>
+      <c r="BS2">
+        <v>5257000.0</v>
+      </c>
+      <c r="BT2">
+        <v>8055000.0</v>
+      </c>
+      <c r="BU2">
+        <v>10511000.0</v>
+      </c>
+      <c r="BV2">
+        <v>10811000.0</v>
+      </c>
+      <c r="BW2">
+        <v>19880000.0</v>
+      </c>
+      <c r="BX2">
+        <v>11714000.0</v>
+      </c>
+      <c r="BY2">
+        <v>12412000.0</v>
+      </c>
+      <c r="BZ2">
+        <v>8298000.0</v>
+      </c>
+      <c r="CA2">
+        <v>4421731.0</v>
+      </c>
+      <c r="CB2">
+        <v>2657866.0</v>
+      </c>
+      <c r="CC2">
+        <v>1715364.0</v>
+      </c>
+      <c r="CD2">
+        <v>848998.0</v>
+      </c>
+      <c r="CE2">
+        <v>1566355.0</v>
+      </c>
+      <c r="CF2">
+        <v>1020174.0</v>
+      </c>
+      <c r="CG2">
+        <v>1397755.0</v>
+      </c>
+      <c r="CH2">
+        <v>631978.0</v>
+      </c>
+      <c r="CI2">
+        <v>496239.0</v>
+      </c>
+      <c r="CJ2">
+        <v>641857.0</v>
+      </c>
+      <c r="CK2">
+        <v>1230077.0</v>
+      </c>
+      <c r="CL2">
+        <v>578687.0</v>
+      </c>
+      <c r="CM2">
+        <v>763009.0</v>
+      </c>
+      <c r="CN2">
+        <v>1116799.0</v>
+      </c>
+      <c r="CO2">
+        <v>1200792.0</v>
+      </c>
+      <c r="CP2">
+        <v>6091699.0</v>
+      </c>
+      <c r="CQ2">
+        <v>151734.0</v>
+      </c>
+      <c r="CR2">
+        <v>442300.0</v>
+      </c>
+    </row>
+    <row r="3" spans="1:96">
+      <c r="A3" t="s">
+        <v>190</v>
+      </c>
+      <c r="B3">
+        <v>0</v>
+      </c>
+      <c r="C3">
+        <v>15633000</v>
+      </c>
+      <c r="D3">
+        <v>64924000</v>
+      </c>
+      <c r="E3">
+        <v>15633000</v>
+      </c>
+      <c r="F3">
+        <v>3914000</v>
+      </c>
+      <c r="G3">
+        <v>78161000</v>
+      </c>
+      <c r="H3">
+        <v>16605000</v>
+      </c>
+      <c r="I3">
+        <v>0</v>
+      </c>
+      <c r="J3">
+        <v>0</v>
+      </c>
+      <c r="K3">
+        <v>0</v>
+      </c>
+      <c r="L3">
+        <v>38222000</v>
+      </c>
+      <c r="M3">
+        <v>30697000</v>
+      </c>
+      <c r="N3">
+        <v>3529000</v>
+      </c>
+      <c r="O3">
+        <v>40437000</v>
+      </c>
+      <c r="P3">
+        <v>2922000</v>
+      </c>
+      <c r="Q3">
+        <v>3837000</v>
+      </c>
+      <c r="R3">
+        <v>3359000</v>
+      </c>
+      <c r="S3">
+        <v>91230000</v>
+      </c>
+      <c r="T3">
+        <v>59422000</v>
+      </c>
+      <c r="U3">
+        <v>3499000</v>
+      </c>
+      <c r="V3">
+        <v>5808000</v>
+      </c>
+      <c r="W3">
+        <v>5808000</v>
+      </c>
+      <c r="X3">
+        <v>2755000</v>
+      </c>
+      <c r="Y3">
+        <v>1460000</v>
+      </c>
+      <c r="Z3">
+        <v>1593000</v>
+      </c>
+      <c r="AA3">
+        <v>38094000</v>
+      </c>
+      <c r="AB3">
+        <v>3725000</v>
+      </c>
+      <c r="AC3">
+        <v>3773000</v>
+      </c>
+      <c r="AD3">
+        <v>2455000</v>
+      </c>
+      <c r="AE3">
+        <v>338000</v>
+      </c>
+      <c r="AF3">
+        <v>4407000</v>
+      </c>
+      <c r="AG3">
+        <v>2476000</v>
+      </c>
+      <c r="AH3">
+        <v>5090000</v>
+      </c>
+      <c r="AI3">
+        <v>4987000</v>
+      </c>
+      <c r="AJ3">
+        <v>5220000</v>
+      </c>
+      <c r="AK3">
+        <v>128280000</v>
+      </c>
+      <c r="AL3">
+        <v>4556000</v>
+      </c>
+      <c r="AM3">
+        <v>6674000</v>
+      </c>
+      <c r="AN3">
+        <v>64923000</v>
+      </c>
+      <c r="AO3">
+        <v>6691000</v>
+      </c>
+      <c r="AP3">
+        <v>4364000</v>
+      </c>
+      <c r="AQ3">
+        <v>4765000</v>
+      </c>
+      <c r="AR3">
+        <v>99095000</v>
+      </c>
+      <c r="AS3">
+        <v>47633000</v>
+      </c>
+      <c r="AT3">
+        <v>9176000</v>
+      </c>
+      <c r="AU3">
+        <v>93277000</v>
+      </c>
+      <c r="AV3">
+        <v>40502000</v>
+      </c>
+      <c r="AW3">
+        <v>2867000</v>
+      </c>
+      <c r="AX3">
+        <v>2123000</v>
+      </c>
+      <c r="AY3">
+        <v>63065000</v>
+      </c>
+      <c r="AZ3">
+        <v>1449000</v>
+      </c>
+      <c r="BA3">
+        <v>33982000</v>
+      </c>
+      <c r="BB3">
+        <v>26897000</v>
+      </c>
+      <c r="BC3">
+        <v>20468000</v>
+      </c>
+      <c r="BD3">
+        <v>75832000</v>
+      </c>
+      <c r="BE3">
+        <v>9972000</v>
+      </c>
+      <c r="BF3">
+        <v>2893000</v>
+      </c>
+      <c r="BG3">
+        <v>35492000</v>
+      </c>
+      <c r="BH3">
+        <v>27301000</v>
+      </c>
+      <c r="BI3">
+        <v>9643000</v>
+      </c>
+      <c r="BJ3">
+        <v>1042000</v>
+      </c>
+      <c r="BK3">
+        <v>8104000</v>
+      </c>
+      <c r="BL3">
+        <v>3735000</v>
+      </c>
+      <c r="BM3">
+        <v>430000</v>
+      </c>
+      <c r="BN3">
+        <v>499000</v>
+      </c>
+      <c r="BO3">
+        <v>1021000</v>
+      </c>
+      <c r="BP3">
+        <v>907000</v>
+      </c>
+      <c r="BQ3">
+        <v>434000</v>
+      </c>
+      <c r="BR3">
+        <v>6868000</v>
+      </c>
+      <c r="BS3">
+        <v>969000</v>
+      </c>
+      <c r="BT3">
+        <v>1084000</v>
+      </c>
+      <c r="BU3">
+        <v>1970000</v>
+      </c>
+      <c r="BV3">
+        <v>1130000</v>
+      </c>
+      <c r="BW3">
+        <v>8799000</v>
+      </c>
+      <c r="BX3">
+        <v>729000</v>
+      </c>
+      <c r="BY3">
+        <v>566000</v>
+      </c>
+      <c r="BZ3">
+        <v>140000</v>
+      </c>
+      <c r="CA3">
+        <v>827072</v>
+      </c>
+      <c r="CB3">
+        <v>442997</v>
+      </c>
+      <c r="CC3">
+        <v>458979</v>
+      </c>
+      <c r="CD3">
+        <v>325952</v>
+      </c>
+      <c r="CE3">
+        <v>17772689</v>
+      </c>
+      <c r="CF3">
+        <v>8036962</v>
+      </c>
+      <c r="CG3">
+        <v>184101</v>
+      </c>
+      <c r="CH3">
+        <v>5797994</v>
+      </c>
+      <c r="CI3">
+        <v>224435</v>
+      </c>
+      <c r="CJ3">
+        <v>9245041</v>
+      </c>
+      <c r="CK3">
+        <v>544971</v>
+      </c>
+      <c r="CL3">
+        <v>262549</v>
+      </c>
+      <c r="CM3">
+        <v>6897112</v>
+      </c>
+      <c r="CN3">
+        <v>411151</v>
+      </c>
+      <c r="CO3">
+        <v>396529</v>
+      </c>
+      <c r="CP3">
+        <v>537387</v>
+      </c>
+      <c r="CQ3">
+        <v>665116</v>
+      </c>
+      <c r="CR3">
+        <v>355441</v>
+      </c>
+    </row>
+    <row r="4" spans="1:96">
+      <c r="A4" t="s">
+        <v>191</v>
+      </c>
+      <c r="B4"/>
+      <c r="C4"/>
+      <c r="D4"/>
+      <c r="E4"/>
+      <c r="F4"/>
+      <c r="G4"/>
+      <c r="H4"/>
+      <c r="I4"/>
+      <c r="J4"/>
+      <c r="K4"/>
+      <c r="L4"/>
+      <c r="M4">
+        <v>-623000.0</v>
+      </c>
+      <c r="N4">
+        <v>-2683000.0</v>
+      </c>
+      <c r="O4">
+        <v>-3212000.0</v>
+      </c>
+      <c r="P4">
+        <v>919000.0</v>
+      </c>
+      <c r="Q4">
+        <v>-2608000.0</v>
+      </c>
+      <c r="R4">
+        <v>-4658000.0</v>
+      </c>
+      <c r="S4">
+        <v>4950000.0</v>
+      </c>
+      <c r="T4">
+        <v>-11521000.0</v>
+      </c>
+      <c r="U4">
+        <v>-2274000.0</v>
+      </c>
+      <c r="V4">
+        <v>-3030000.0</v>
+      </c>
+      <c r="W4">
+        <v>-13162000.0</v>
+      </c>
+      <c r="X4">
+        <v>-961000.0</v>
+      </c>
+      <c r="Y4">
+        <v>3200000.0</v>
+      </c>
+      <c r="Z4">
+        <v>21236000.0</v>
+      </c>
+      <c r="AA4"/>
+      <c r="AB4">
+        <v>121000.0</v>
+      </c>
+      <c r="AC4">
+        <v>143000.0</v>
+      </c>
+      <c r="AD4">
+        <v>-9106000.0</v>
+      </c>
+      <c r="AE4">
+        <v>4306000.0</v>
+      </c>
+      <c r="AF4">
+        <v>6142000.0</v>
+      </c>
+      <c r="AG4">
+        <v>-3444000.0</v>
+      </c>
+      <c r="AH4">
+        <v>1572000.0</v>
+      </c>
+      <c r="AI4">
+        <v>1479000.0</v>
+      </c>
+      <c r="AJ4">
+        <v>-2929000.0</v>
+      </c>
+      <c r="AK4">
+        <v>2764000.0</v>
+      </c>
+      <c r="AL4">
+        <v>2335000.0</v>
+      </c>
+      <c r="AM4">
+        <v>-4618000.0</v>
+      </c>
+      <c r="AN4">
+        <v>2859000.0</v>
+      </c>
+      <c r="AO4">
+        <v>3480000.0</v>
+      </c>
+      <c r="AP4">
+        <v>-140000.0</v>
+      </c>
+      <c r="AQ4">
+        <v>-3073000.0</v>
+      </c>
+      <c r="AR4">
+        <v>-591000.0</v>
+      </c>
+      <c r="AS4">
+        <v>1931000.0</v>
+      </c>
+      <c r="AT4">
+        <v>84000.0</v>
+      </c>
+      <c r="AU4">
+        <v>-2032000.0</v>
+      </c>
+      <c r="AV4">
+        <v>1226000.0</v>
+      </c>
+      <c r="AW4">
+        <v>1600000.0</v>
+      </c>
+      <c r="AX4">
+        <v>-3049000.0</v>
+      </c>
+      <c r="AY4">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AZ4">
+        <v>3486000.0</v>
+      </c>
+      <c r="BA4">
+        <v>3177000.0</v>
+      </c>
+      <c r="BB4">
+        <v>-3701000.0</v>
+      </c>
+      <c r="BC4">
+        <v>-1795000.0</v>
+      </c>
+      <c r="BD4">
+        <v>4476000.0</v>
+      </c>
+      <c r="BE4">
+        <v>-4425000.0</v>
+      </c>
+      <c r="BF4">
+        <v>2593000.0</v>
+      </c>
+      <c r="BG4"/>
+      <c r="BH4"/>
+      <c r="BI4"/>
+      <c r="BJ4"/>
+      <c r="BK4"/>
+      <c r="BL4"/>
+      <c r="BM4"/>
+      <c r="BN4"/>
+      <c r="BO4"/>
+      <c r="BP4"/>
+      <c r="BQ4"/>
+      <c r="BR4"/>
+      <c r="BS4"/>
+      <c r="BT4"/>
+      <c r="BU4"/>
+      <c r="BV4"/>
+      <c r="BW4"/>
+      <c r="BX4"/>
+      <c r="BY4"/>
+      <c r="BZ4"/>
+      <c r="CA4"/>
+      <c r="CB4"/>
+      <c r="CC4"/>
+      <c r="CD4"/>
+      <c r="CE4"/>
+      <c r="CF4"/>
+      <c r="CG4"/>
+      <c r="CH4"/>
+      <c r="CI4"/>
+      <c r="CJ4"/>
+      <c r="CK4"/>
+      <c r="CL4"/>
+      <c r="CM4"/>
+      <c r="CN4"/>
+      <c r="CO4"/>
+      <c r="CP4"/>
+      <c r="CQ4"/>
+      <c r="CR4"/>
+    </row>
+    <row r="5" spans="1:96">
+      <c r="A5" t="s">
+        <v>192</v>
+      </c>
+      <c r="B5"/>
+      <c r="C5"/>
+      <c r="D5"/>
+      <c r="E5"/>
+      <c r="F5"/>
+      <c r="G5"/>
+      <c r="H5"/>
+      <c r="I5"/>
+      <c r="J5"/>
+      <c r="K5"/>
+      <c r="L5"/>
+      <c r="M5">
+        <v>2442000.0</v>
+      </c>
+      <c r="N5">
+        <v>1102000.0</v>
+      </c>
+      <c r="O5">
+        <v>-9879000.0</v>
+      </c>
+      <c r="P5">
+        <v>-8675000.0</v>
+      </c>
+      <c r="Q5">
+        <v>10581000.0</v>
+      </c>
+      <c r="R5">
+        <v>1215000.0</v>
+      </c>
+      <c r="S5">
+        <v>-1027000.0</v>
+      </c>
+      <c r="T5">
+        <v>920000.0</v>
+      </c>
+      <c r="U5">
+        <v>-4866000.0</v>
+      </c>
+      <c r="V5">
+        <v>2173000.0</v>
+      </c>
+      <c r="W5">
+        <v>-811000.0</v>
+      </c>
+      <c r="X5">
+        <v>-703000.0</v>
+      </c>
+      <c r="Y5">
+        <v>10520000.0</v>
+      </c>
+      <c r="Z5">
+        <v>-8562000.0</v>
+      </c>
+      <c r="AA5"/>
+      <c r="AB5">
+        <v>-3894000.0</v>
+      </c>
+      <c r="AC5">
+        <v>-3510000.0</v>
+      </c>
+      <c r="AD5">
+        <v>247000.0</v>
+      </c>
+      <c r="AE5">
+        <v>-7131000.0</v>
+      </c>
+      <c r="AF5">
+        <v>-1464000.0</v>
+      </c>
+      <c r="AG5">
+        <v>-2430000.0</v>
+      </c>
+      <c r="AH5">
+        <v>3558000.0</v>
+      </c>
+      <c r="AI5">
+        <v>7474000.0</v>
+      </c>
+      <c r="AJ5">
+        <v>-2427000.0</v>
+      </c>
+      <c r="AK5">
+        <v>-2328000.0</v>
+      </c>
+      <c r="AL5">
+        <v>1095000.0</v>
+      </c>
+      <c r="AM5">
+        <v>-1000.0</v>
+      </c>
+      <c r="AN5">
+        <v>366000.0</v>
+      </c>
+      <c r="AO5">
+        <v>161000.0</v>
+      </c>
+      <c r="AP5">
+        <v>6930000.0</v>
+      </c>
+      <c r="AQ5">
+        <v>503000.0</v>
+      </c>
+      <c r="AR5">
+        <v>703000.0</v>
+      </c>
+      <c r="AS5">
+        <v>177000.0</v>
+      </c>
+      <c r="AT5">
+        <v>2253000.0</v>
+      </c>
+      <c r="AU5">
+        <v>5401000.0</v>
+      </c>
+      <c r="AV5">
+        <v>-1727000.0</v>
+      </c>
+      <c r="AW5">
+        <v>-196000.0</v>
+      </c>
+      <c r="AX5">
+        <v>-148000.0</v>
+      </c>
+      <c r="AY5">
+        <v>3963000.0</v>
+      </c>
+      <c r="AZ5">
+        <v>-455000.0</v>
+      </c>
+      <c r="BA5">
+        <v>-457000.0</v>
+      </c>
+      <c r="BB5">
+        <v>2177000.0</v>
+      </c>
+      <c r="BC5">
+        <v>-2423000.0</v>
+      </c>
+      <c r="BD5">
+        <v>-384000.0</v>
+      </c>
+      <c r="BE5">
+        <v>-1232000.0</v>
+      </c>
+      <c r="BF5">
+        <v>2320000.0</v>
+      </c>
+      <c r="BG5"/>
+      <c r="BH5"/>
+      <c r="BI5"/>
+      <c r="BJ5"/>
+      <c r="BK5"/>
+      <c r="BL5"/>
+      <c r="BM5"/>
+      <c r="BN5"/>
+      <c r="BO5"/>
+      <c r="BP5"/>
+      <c r="BQ5"/>
+      <c r="BR5"/>
+      <c r="BS5"/>
+      <c r="BT5"/>
+      <c r="BU5"/>
+      <c r="BV5"/>
+      <c r="BW5"/>
+      <c r="BX5"/>
+      <c r="BY5"/>
+      <c r="BZ5"/>
+      <c r="CA5"/>
+      <c r="CB5"/>
+      <c r="CC5"/>
+      <c r="CD5"/>
+      <c r="CE5"/>
+      <c r="CF5"/>
+      <c r="CG5"/>
+      <c r="CH5"/>
+      <c r="CI5"/>
+      <c r="CJ5"/>
+      <c r="CK5"/>
+      <c r="CL5"/>
+      <c r="CM5"/>
+      <c r="CN5"/>
+      <c r="CO5"/>
+      <c r="CP5"/>
+      <c r="CQ5"/>
+      <c r="CR5"/>
+    </row>
+    <row r="6" spans="1:96">
+      <c r="A6" t="s">
+        <v>193</v>
+      </c>
+      <c r="B6">
+        <v>-1344000.0</v>
+      </c>
+      <c r="C6">
+        <v>512000.0</v>
+      </c>
+      <c r="D6">
+        <v>1524000.0</v>
+      </c>
+      <c r="E6">
+        <v>-10490000.0</v>
+      </c>
+      <c r="F6">
+        <v>444000.0</v>
+      </c>
+      <c r="G6">
+        <v>12836000.0</v>
+      </c>
+      <c r="H6">
+        <v>-697000.0</v>
+      </c>
+      <c r="I6">
+        <v>-2984000.0</v>
+      </c>
+      <c r="J6">
+        <v>1575000.0</v>
+      </c>
+      <c r="K6">
+        <v>15170000.0</v>
+      </c>
+      <c r="L6">
+        <v>24000.0</v>
+      </c>
+      <c r="M6">
+        <v>-623000.0</v>
+      </c>
+      <c r="N6">
+        <v>-2683000.0</v>
+      </c>
+      <c r="O6">
+        <v>-3212000.0</v>
+      </c>
+      <c r="P6">
+        <v>919000.0</v>
+      </c>
+      <c r="Q6">
+        <v>-2608000.0</v>
+      </c>
+      <c r="R6">
+        <v>-4658000.0</v>
+      </c>
+      <c r="S6">
+        <v>4950000.0</v>
+      </c>
+      <c r="T6">
+        <v>-11521000.0</v>
+      </c>
+      <c r="U6">
+        <v>-441000.0</v>
+      </c>
+      <c r="V6">
+        <v>-3030000.0</v>
+      </c>
+      <c r="W6">
+        <v>-13162000.0</v>
+      </c>
+      <c r="X6">
+        <v>-961000.0</v>
+      </c>
+      <c r="Y6">
+        <v>3200000.0</v>
+      </c>
+      <c r="Z6">
+        <v>21236000.0</v>
+      </c>
+      <c r="AA6">
+        <v>9998000.0</v>
+      </c>
+      <c r="AB6">
+        <v>121000.0</v>
+      </c>
+      <c r="AC6">
+        <v>844000.0</v>
+      </c>
+      <c r="AD6">
+        <v>-9106000.0</v>
+      </c>
+      <c r="AE6">
+        <v>4306000.0</v>
+      </c>
+      <c r="AF6">
+        <v>6142000.0</v>
+      </c>
+      <c r="AG6">
+        <v>-6256000.0</v>
+      </c>
+      <c r="AH6">
+        <v>1572000.0</v>
+      </c>
+      <c r="AI6">
+        <v>1479000.0</v>
+      </c>
+      <c r="AJ6">
+        <v>-2929000.0</v>
+      </c>
+      <c r="AK6">
+        <v>2764000.0</v>
+      </c>
+      <c r="AL6">
+        <v>2335000.0</v>
+      </c>
+      <c r="AM6">
+        <v>-4618000.0</v>
+      </c>
+      <c r="AN6">
+        <v>2859000.0</v>
+      </c>
+      <c r="AO6">
+        <v>3480000.0</v>
+      </c>
+      <c r="AP6">
+        <v>-140000.0</v>
+      </c>
+      <c r="AQ6">
+        <v>-3073000.0</v>
+      </c>
+      <c r="AR6">
+        <v>-591000.0</v>
+      </c>
+      <c r="AS6">
+        <v>1931000.0</v>
+      </c>
+      <c r="AT6">
+        <v>84000.0</v>
+      </c>
+      <c r="AU6">
+        <v>-2032000.0</v>
+      </c>
+      <c r="AV6">
+        <v>1226000.0</v>
+      </c>
+      <c r="AW6">
+        <v>1600000.0</v>
+      </c>
+      <c r="AX6">
+        <v>-3049000.0</v>
+      </c>
+      <c r="AY6">
+        <v>-3015000.0</v>
+      </c>
+      <c r="AZ6">
+        <v>3486000.0</v>
+      </c>
+      <c r="BA6">
+        <v>3177000.0</v>
+      </c>
+      <c r="BB6">
+        <v>-3701000.0</v>
+      </c>
+      <c r="BC6">
+        <v>-1795000.0</v>
+      </c>
+      <c r="BD6">
+        <v>4476000.0</v>
+      </c>
+      <c r="BE6">
+        <v>-4425000.0</v>
+      </c>
+      <c r="BF6">
+        <v>2593000.0</v>
+      </c>
+      <c r="BG6">
+        <v>-26965000.0</v>
+      </c>
+      <c r="BH6">
+        <v>-25116000.0</v>
+      </c>
+      <c r="BI6">
+        <v>39442000.0</v>
+      </c>
+      <c r="BJ6">
+        <v>743000.0</v>
+      </c>
+      <c r="BK6">
+        <v>-9026000.0</v>
+      </c>
+      <c r="BL6">
+        <v>22707000.0</v>
+      </c>
+      <c r="BM6">
+        <v>-852000.0</v>
+      </c>
+      <c r="BN6">
+        <v>-1513000.0</v>
+      </c>
+      <c r="BO6">
+        <v>-446000.0</v>
+      </c>
+      <c r="BP6">
+        <v>-7297000.0</v>
+      </c>
+      <c r="BQ6">
+        <v>-764000.0</v>
+      </c>
+      <c r="BR6">
+        <v>1793000.0</v>
+      </c>
+      <c r="BS6">
+        <v>7732000.0</v>
+      </c>
+      <c r="BT6">
+        <v>-2798000.0</v>
+      </c>
+      <c r="BU6">
+        <v>-2456000.0</v>
+      </c>
+      <c r="BV6">
+        <v>-300000.0</v>
+      </c>
+      <c r="BW6">
+        <v>-9069000.0</v>
+      </c>
+      <c r="BX6">
+        <v>8166000.0</v>
+      </c>
+      <c r="BY6">
+        <v>-698000.0</v>
+      </c>
+      <c r="BZ6">
+        <v>4114000.0</v>
+      </c>
+      <c r="CA6">
+        <v>3876269.0</v>
+      </c>
+      <c r="CB6">
+        <v>1763865.0</v>
+      </c>
+      <c r="CC6">
+        <v>942502.0</v>
+      </c>
+      <c r="CD6">
+        <v>866366.0</v>
+      </c>
+      <c r="CE6">
+        <v>-717357.0</v>
+      </c>
+      <c r="CF6">
+        <v>546181.0</v>
+      </c>
+      <c r="CG6">
+        <v>-377581.0</v>
+      </c>
+      <c r="CH6">
+        <v>765777.0</v>
+      </c>
+      <c r="CI6">
+        <v>135739.0</v>
+      </c>
+      <c r="CJ6">
+        <v>-145618.0</v>
+      </c>
+      <c r="CK6">
+        <v>-588220.0</v>
+      </c>
+      <c r="CL6">
+        <v>651390.0</v>
+      </c>
+      <c r="CM6">
+        <v>-184322.0</v>
+      </c>
+      <c r="CN6">
+        <v>-353790.0</v>
+      </c>
+      <c r="CO6">
+        <v>-83993.0</v>
+      </c>
+      <c r="CP6">
+        <v>-4890907.0</v>
+      </c>
+      <c r="CQ6">
+        <v>5939965.0</v>
+      </c>
+      <c r="CR6">
+        <v>-290566.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:96">
+      <c r="A7" t="s">
+        <v>194</v>
+      </c>
+      <c r="B7">
+        <v>-16556000.0</v>
+      </c>
+      <c r="C7">
+        <v>-1963000.0</v>
+      </c>
+      <c r="D7">
+        <v>2616000.0</v>
+      </c>
+      <c r="E7">
+        <v>-2065000.0</v>
+      </c>
+      <c r="F7">
+        <v>-14817000.0</v>
+      </c>
+      <c r="G7">
+        <v>1881000.0</v>
+      </c>
+      <c r="H7">
+        <v>1544000.0</v>
+      </c>
+      <c r="I7">
+        <v>-992000.0</v>
+      </c>
+      <c r="J7">
+        <v>-1991000.0</v>
+      </c>
+      <c r="K7">
+        <v>-1983000.0</v>
+      </c>
+      <c r="L7">
+        <v>755000.0</v>
+      </c>
+      <c r="M7">
+        <v>4291000.0</v>
+      </c>
+      <c r="N7">
+        <v>-8441000.0</v>
+      </c>
+      <c r="O7">
+        <v>-4262000.0</v>
+      </c>
+      <c r="P7">
+        <v>425000.0</v>
+      </c>
+      <c r="Q7">
+        <v>1570000.0</v>
+      </c>
+      <c r="R7">
+        <v>-9153000.0</v>
+      </c>
+      <c r="S7">
+        <v>4573000.0</v>
+      </c>
+      <c r="T7">
+        <v>6517000.0</v>
+      </c>
+      <c r="U7">
+        <v>-677000.0</v>
+      </c>
+      <c r="V7">
+        <v>-5618000.0</v>
+      </c>
+      <c r="W7">
+        <v>1021000.0</v>
+      </c>
+      <c r="X7">
+        <v>4245000.0</v>
+      </c>
+      <c r="Y7">
+        <v>-2685000.0</v>
+      </c>
+      <c r="Z7">
+        <v>-5794000.0</v>
+      </c>
+      <c r="AA7">
+        <v>308000.0</v>
+      </c>
+      <c r="AB7">
+        <v>716000.0</v>
+      </c>
+      <c r="AC7">
+        <v>1517000.0</v>
+      </c>
+      <c r="AD7">
+        <v>-5441000.0</v>
+      </c>
+      <c r="AE7">
+        <v>-697000.0</v>
+      </c>
+      <c r="AF7">
+        <v>231000.0</v>
+      </c>
+      <c r="AG7">
+        <v>1692000.0</v>
+      </c>
+      <c r="AH7">
+        <v>-6919000.0</v>
+      </c>
+      <c r="AI7">
+        <v>-865000.0</v>
+      </c>
+      <c r="AJ7">
+        <v>346000.0</v>
+      </c>
+      <c r="AK7">
+        <v>793000.0</v>
+      </c>
+      <c r="AL7">
+        <v>-10220000.0</v>
+      </c>
+      <c r="AM7">
+        <v>740000.0</v>
+      </c>
+      <c r="AN7">
+        <v>1412000.0</v>
+      </c>
+      <c r="AO7">
+        <v>639000.0</v>
+      </c>
+      <c r="AP7">
+        <v>-4696000.0</v>
+      </c>
+      <c r="AQ7">
+        <v>-383000.0</v>
+      </c>
+      <c r="AR7">
+        <v>1772000.0</v>
+      </c>
+      <c r="AS7">
+        <v>-1758000.0</v>
+      </c>
+      <c r="AT7">
+        <v>-1036000.0</v>
+      </c>
+      <c r="AU7">
+        <v>-1187000.0</v>
+      </c>
+      <c r="AV7">
+        <v>336000.0</v>
+      </c>
+      <c r="AW7">
+        <v>-1094000.0</v>
+      </c>
+      <c r="AX7">
+        <v>-1485000.0</v>
+      </c>
+      <c r="AY7">
+        <v>2899000.0</v>
+      </c>
+      <c r="AZ7">
+        <v>455000.0</v>
+      </c>
+      <c r="BA7">
+        <v>-1055000.0</v>
+      </c>
+      <c r="BB7">
+        <v>-1229000.0</v>
+      </c>
+      <c r="BC7">
+        <v>-1461000.0</v>
+      </c>
+      <c r="BD7">
+        <v>816000.0</v>
+      </c>
+      <c r="BE7">
+        <v>-682000.0</v>
+      </c>
+      <c r="BF7">
+        <v>-1211000.0</v>
+      </c>
+      <c r="BG7">
+        <v>-1275000.0</v>
+      </c>
+      <c r="BH7">
+        <v>-351000.0</v>
+      </c>
+      <c r="BI7">
+        <v>-520000.0</v>
+      </c>
+      <c r="BJ7">
+        <v>418000.0</v>
+      </c>
+      <c r="BK7">
+        <v>-972000.0</v>
+      </c>
+      <c r="BL7">
+        <v>2243000.0</v>
+      </c>
+      <c r="BM7">
+        <v>59000.0</v>
+      </c>
+      <c r="BN7">
+        <v>-728000.0</v>
+      </c>
+      <c r="BO7">
+        <v>-123000.0</v>
+      </c>
+      <c r="BP7">
+        <v>-843000.0</v>
+      </c>
+      <c r="BQ7">
+        <v>-347000.0</v>
+      </c>
+      <c r="BR7">
+        <v>-908000.0</v>
+      </c>
+      <c r="BS7">
+        <v>-3090000.0</v>
+      </c>
+      <c r="BT7">
+        <v>903000.0</v>
+      </c>
+      <c r="BU7">
+        <v>1325000.0</v>
+      </c>
+      <c r="BV7">
+        <v>-2663000.0</v>
+      </c>
+      <c r="BW7">
+        <v>1413000.0</v>
+      </c>
+      <c r="BX7">
+        <v>324000.0</v>
+      </c>
+      <c r="BY7">
+        <v>335000.0</v>
+      </c>
+      <c r="BZ7">
+        <v>-4330000.0</v>
+      </c>
+      <c r="CA7">
+        <v>4459920.0</v>
+      </c>
+      <c r="CB7">
+        <v>4385279.0</v>
+      </c>
+      <c r="CC7">
+        <v>1425152.0</v>
+      </c>
+      <c r="CD7">
+        <v>-2970351.0</v>
+      </c>
+      <c r="CE7">
+        <v>325494.0</v>
+      </c>
+      <c r="CF7">
+        <v>-705927.0</v>
+      </c>
+      <c r="CG7">
+        <v>-1154173.0</v>
+      </c>
+      <c r="CH7">
+        <v>-249110.0</v>
+      </c>
+      <c r="CI7">
+        <v>-158648.0</v>
+      </c>
+      <c r="CJ7">
+        <v>-510555.0</v>
+      </c>
+      <c r="CK7">
+        <v>-781905.0</v>
+      </c>
+      <c r="CL7">
+        <v>-437985.0</v>
+      </c>
+      <c r="CM7">
+        <v>-255081.0</v>
+      </c>
+      <c r="CN7">
+        <v>-202489.0</v>
+      </c>
+      <c r="CO7">
+        <v>-187420.0</v>
+      </c>
+      <c r="CP7">
+        <v>-1846840.0</v>
+      </c>
+      <c r="CQ7">
+        <v>-112406.0</v>
+      </c>
+      <c r="CR7">
+        <v>163590.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:96">
+      <c r="A8" t="s">
+        <v>195</v>
+      </c>
+      <c r="B8"/>
+      <c r="C8"/>
+      <c r="D8"/>
+      <c r="E8"/>
+      <c r="F8"/>
+      <c r="G8"/>
+      <c r="H8"/>
+      <c r="I8"/>
+      <c r="J8"/>
+      <c r="K8"/>
+      <c r="L8"/>
+      <c r="M8">
+        <v>-401000.0</v>
+      </c>
+      <c r="N8">
+        <v>-1672000.0</v>
+      </c>
+      <c r="O8">
+        <v>-972000.0</v>
+      </c>
+      <c r="P8">
+        <v>-2519000.0</v>
+      </c>
+      <c r="Q8">
+        <v>707000.0</v>
+      </c>
+      <c r="R8">
+        <v>-2077000.0</v>
+      </c>
+      <c r="S8">
+        <v>-10000.0</v>
+      </c>
+      <c r="T8">
+        <v>-477000.0</v>
+      </c>
+      <c r="U8">
+        <v>1904000.0</v>
+      </c>
+      <c r="V8">
+        <v>-1225000.0</v>
+      </c>
+      <c r="W8">
+        <v>1035000.0</v>
+      </c>
+      <c r="X8">
+        <v>-1362000.0</v>
+      </c>
+      <c r="Y8">
+        <v>-4281000.0</v>
+      </c>
+      <c r="Z8">
+        <v>-1305000.0</v>
+      </c>
+      <c r="AA8"/>
+      <c r="AB8">
+        <v>-523000.0</v>
+      </c>
+      <c r="AC8">
+        <v>723000.0</v>
+      </c>
+      <c r="AD8">
+        <v>-1947000.0</v>
+      </c>
+      <c r="AE8">
+        <v>453000.0</v>
+      </c>
+      <c r="AF8">
+        <v>-1751000.0</v>
+      </c>
+      <c r="AG8">
+        <v>1664000.0</v>
+      </c>
+      <c r="AH8">
+        <v>-1649000.0</v>
+      </c>
+      <c r="AI8">
+        <v>-2190000.0</v>
+      </c>
+      <c r="AJ8">
+        <v>-2265000.0</v>
+      </c>
+      <c r="AK8">
+        <v>-100000.0</v>
+      </c>
+      <c r="AL8">
+        <v>-1338000.0</v>
+      </c>
+      <c r="AM8">
+        <v>-3268000.0</v>
+      </c>
+      <c r="AN8">
+        <v>-788000.0</v>
+      </c>
+      <c r="AO8">
+        <v>-637000.0</v>
+      </c>
+      <c r="AP8">
+        <v>-1377000.0</v>
+      </c>
+      <c r="AQ8">
+        <v>-2023000.0</v>
+      </c>
+      <c r="AR8">
+        <v>-1816000.0</v>
+      </c>
+      <c r="AS8">
+        <v>-1229000.0</v>
+      </c>
+      <c r="AT8">
+        <v>-538000.0</v>
+      </c>
+      <c r="AU8">
+        <v>-1396000.0</v>
+      </c>
+      <c r="AV8">
+        <v>-834000.0</v>
+      </c>
+      <c r="AW8">
+        <v>-455000.0</v>
+      </c>
+      <c r="AX8">
+        <v>-983000.0</v>
+      </c>
+      <c r="AY8">
+        <v>-335000.0</v>
+      </c>
+      <c r="AZ8">
+        <v>-1687000.0</v>
+      </c>
+      <c r="BA8">
+        <v>-189000.0</v>
+      </c>
+      <c r="BB8">
+        <v>-777000.0</v>
+      </c>
+      <c r="BC8">
+        <v>-1706000.0</v>
+      </c>
+      <c r="BD8">
+        <v>-812000.0</v>
+      </c>
+      <c r="BE8">
+        <v>-513000.0</v>
+      </c>
+      <c r="BF8">
+        <v>-551000.0</v>
+      </c>
+      <c r="BG8"/>
+      <c r="BH8"/>
+      <c r="BI8"/>
+      <c r="BJ8"/>
+      <c r="BK8"/>
+      <c r="BL8"/>
+      <c r="BM8"/>
+      <c r="BN8"/>
+      <c r="BO8"/>
+      <c r="BP8"/>
+      <c r="BQ8"/>
+      <c r="BR8"/>
+      <c r="BS8"/>
+      <c r="BT8"/>
+      <c r="BU8"/>
+      <c r="BV8"/>
+      <c r="BW8"/>
+      <c r="BX8"/>
+      <c r="BY8"/>
+      <c r="BZ8"/>
+      <c r="CA8"/>
+      <c r="CB8"/>
+      <c r="CC8"/>
+      <c r="CD8"/>
+      <c r="CE8"/>
+      <c r="CF8"/>
+      <c r="CG8"/>
+      <c r="CH8"/>
+      <c r="CI8"/>
+      <c r="CJ8"/>
+      <c r="CK8"/>
+      <c r="CL8"/>
+      <c r="CM8"/>
+      <c r="CN8"/>
+      <c r="CO8"/>
+      <c r="CP8"/>
+      <c r="CQ8"/>
+      <c r="CR8"/>
+    </row>
+    <row r="9" spans="1:96">
+      <c r="A9" t="s">
+        <v>196</v>
+      </c>
+      <c r="B9">
+        <v>-478000.0</v>
+      </c>
+      <c r="C9">
+        <v>-3299000.0</v>
+      </c>
+      <c r="D9">
+        <v>-1705000.0</v>
+      </c>
+      <c r="E9">
+        <v>1018000.0</v>
+      </c>
+      <c r="F9">
+        <v>-136000.0</v>
+      </c>
+      <c r="G9">
+        <v>-1435000.0</v>
+      </c>
+      <c r="H9">
+        <v>-1988000.0</v>
+      </c>
+      <c r="I9">
+        <v>40000.0</v>
+      </c>
+      <c r="J9">
+        <v>-1063000.0</v>
+      </c>
+      <c r="K9">
+        <v>-1622000.0</v>
+      </c>
+      <c r="L9">
+        <v>-2345000.0</v>
+      </c>
+      <c r="M9">
+        <v>-368000.0</v>
+      </c>
+      <c r="N9">
+        <v>-1646000.0</v>
+      </c>
+      <c r="O9">
+        <v>-928000.0</v>
+      </c>
+      <c r="P9">
+        <v>-2519000.0</v>
+      </c>
+      <c r="Q9">
+        <v>707000.0</v>
+      </c>
+      <c r="R9">
+        <v>-2077000.0</v>
+      </c>
+      <c r="S9">
+        <v>-10000.0</v>
+      </c>
+      <c r="T9">
+        <v>-477000.0</v>
+      </c>
+      <c r="U9">
+        <v>1904000.0</v>
+      </c>
+      <c r="V9">
+        <v>-1225000.0</v>
+      </c>
+      <c r="W9">
+        <v>68000.0</v>
+      </c>
+      <c r="X9">
+        <v>-1129000.0</v>
+      </c>
+      <c r="Y9">
+        <v>-4281000.0</v>
+      </c>
+      <c r="Z9">
+        <v>-886000.0</v>
+      </c>
+      <c r="AA9">
+        <v>-1236000.0</v>
+      </c>
+      <c r="AB9">
+        <v>-794000.0</v>
+      </c>
+      <c r="AC9">
+        <v>408000.0</v>
+      </c>
+      <c r="AD9">
+        <v>-1376000.0</v>
+      </c>
+      <c r="AE9">
+        <v>-157000.0</v>
+      </c>
+      <c r="AF9">
+        <v>-1751000.0</v>
+      </c>
+      <c r="AG9">
+        <v>1664000.0</v>
+      </c>
+      <c r="AH9">
+        <v>-1649000.0</v>
+      </c>
+      <c r="AI9">
+        <v>-2190000.0</v>
+      </c>
+      <c r="AJ9">
+        <v>-2265000.0</v>
+      </c>
+      <c r="AK9">
+        <v>-100000.0</v>
+      </c>
+      <c r="AL9">
+        <v>-1338000.0</v>
+      </c>
+      <c r="AM9">
+        <v>-3268000.0</v>
+      </c>
+      <c r="AN9">
+        <v>-788000.0</v>
+      </c>
+      <c r="AO9">
+        <v>-637000.0</v>
+      </c>
+      <c r="AP9">
+        <v>-1377000.0</v>
+      </c>
+      <c r="AQ9">
+        <v>-2023000.0</v>
+      </c>
+      <c r="AR9">
+        <v>-1816000.0</v>
+      </c>
+      <c r="AS9">
+        <v>-1229000.0</v>
+      </c>
+      <c r="AT9">
+        <v>-538000.0</v>
+      </c>
+      <c r="AU9">
+        <v>-1396000.0</v>
+      </c>
+      <c r="AV9">
+        <v>-834000.0</v>
+      </c>
+      <c r="AW9">
+        <v>-455000.0</v>
+      </c>
+      <c r="AX9">
+        <v>-983000.0</v>
+      </c>
+      <c r="AY9">
+        <v>-987000.0</v>
+      </c>
+      <c r="AZ9">
+        <v>-1687000.0</v>
+      </c>
+      <c r="BA9">
+        <v>-189000.0</v>
+      </c>
+      <c r="BB9">
+        <v>-777000.0</v>
+      </c>
+      <c r="BC9">
+        <v>-1054000.0</v>
+      </c>
+      <c r="BD9">
+        <v>-812000.0</v>
+      </c>
+      <c r="BE9">
+        <v>-513000.0</v>
+      </c>
+      <c r="BF9">
+        <v>-551000.0</v>
+      </c>
+      <c r="BG9">
+        <v>-945000.0</v>
+      </c>
+      <c r="BH9">
+        <v>-476000.0</v>
+      </c>
+      <c r="BI9">
+        <v>17000.0</v>
+      </c>
+      <c r="BJ9">
+        <v>-535000.0</v>
+      </c>
+      <c r="BK9">
+        <v>-512000.0</v>
+      </c>
+      <c r="BL9"/>
+      <c r="BM9"/>
+      <c r="BN9">
+        <v>15000.0</v>
+      </c>
+      <c r="BO9">
+        <v>4890000.0</v>
+      </c>
+      <c r="BP9">
+        <v>-4200000.0</v>
+      </c>
+      <c r="BQ9">
+        <v>-837000.0</v>
+      </c>
+      <c r="BR9">
+        <v>-364000.0</v>
+      </c>
+      <c r="BS9">
+        <v>-515000.0</v>
+      </c>
+      <c r="BT9">
+        <v>290000.0</v>
+      </c>
+      <c r="BU9"/>
+      <c r="BV9">
+        <v>295000.0</v>
+      </c>
+      <c r="BW9"/>
+      <c r="BX9"/>
+      <c r="BY9"/>
+      <c r="BZ9">
+        <v>-631000.0</v>
+      </c>
+      <c r="CA9">
+        <v>-1308000.0</v>
+      </c>
+      <c r="CB9"/>
+      <c r="CC9"/>
+      <c r="CD9">
+        <v>-100231.0</v>
+      </c>
+      <c r="CE9">
+        <v>-368676000.0</v>
+      </c>
+      <c r="CF9"/>
+      <c r="CG9"/>
+      <c r="CH9">
+        <v>-272506.0</v>
+      </c>
+      <c r="CI9">
+        <v>-1105425000.0</v>
+      </c>
+      <c r="CJ9"/>
+      <c r="CK9"/>
+      <c r="CL9">
+        <v>169745.0</v>
+      </c>
+      <c r="CM9">
+        <v>-387143000.0</v>
+      </c>
+      <c r="CN9"/>
+      <c r="CO9"/>
+      <c r="CP9"/>
+      <c r="CQ9"/>
+      <c r="CR9"/>
+    </row>
+    <row r="10" spans="1:96">
+      <c r="A10" t="s">
+        <v>197</v>
+      </c>
+      <c r="B10"/>
+      <c r="C10"/>
+      <c r="D10"/>
+      <c r="E10"/>
+      <c r="F10"/>
+      <c r="G10"/>
+      <c r="H10"/>
+      <c r="I10"/>
+      <c r="J10"/>
+      <c r="K10">
+        <v>-3564000.0</v>
+      </c>
+      <c r="L10">
+        <v>950000.0</v>
+      </c>
+      <c r="M10">
+        <v>2614000.0</v>
+      </c>
+      <c r="N10"/>
+      <c r="O10"/>
+      <c r="P10"/>
+      <c r="Q10"/>
+      <c r="R10"/>
+      <c r="S10">
+        <v>1038000.0</v>
+      </c>
+      <c r="T10">
+        <v>1797000.0</v>
+      </c>
+      <c r="U10">
+        <v>249000.0</v>
+      </c>
+      <c r="V10">
+        <v>393000.0</v>
+      </c>
+      <c r="W10">
+        <v>358000.0</v>
+      </c>
+      <c r="X10">
+        <v>823000.0</v>
+      </c>
+      <c r="Y10">
+        <v>11623000.0</v>
+      </c>
+      <c r="Z10">
+        <v>-10290000.0</v>
+      </c>
+      <c r="AA10">
+        <v>2988000.0</v>
+      </c>
+      <c r="AB10">
+        <v>-1104000.0</v>
+      </c>
+      <c r="AC10">
+        <v>-2807000.0</v>
+      </c>
+      <c r="AD10">
+        <v>-2587000.0</v>
+      </c>
+      <c r="AE10">
+        <v>-244000.0</v>
+      </c>
+      <c r="AF10">
+        <v>265000.0</v>
+      </c>
+      <c r="AG10">
+        <v>-58000.0</v>
+      </c>
+      <c r="AH10">
+        <v>637000.0</v>
+      </c>
+      <c r="AI10">
+        <v>264000.0</v>
+      </c>
+      <c r="AJ10">
+        <v>46000.0</v>
+      </c>
+      <c r="AK10">
+        <v>388000.0</v>
+      </c>
+      <c r="AL10">
+        <v>598000.0</v>
+      </c>
+      <c r="AM10">
+        <v>381000.0</v>
+      </c>
+      <c r="AN10">
+        <v>754000.0</v>
+      </c>
+      <c r="AO10">
+        <v>412000.0</v>
+      </c>
+      <c r="AP10">
+        <v>371000.0</v>
+      </c>
+      <c r="AQ10">
+        <v>264000.0</v>
+      </c>
+      <c r="AR10">
+        <v>422000.0</v>
+      </c>
+      <c r="AS10">
+        <v>399000.0</v>
+      </c>
+      <c r="AT10">
+        <v>191000.0</v>
+      </c>
+      <c r="AU10">
+        <v>434000.0</v>
+      </c>
+      <c r="AV10">
+        <v>521000.0</v>
+      </c>
+      <c r="AW10">
+        <v>306000.0</v>
+      </c>
+      <c r="AX10">
+        <v>244000.0</v>
+      </c>
+      <c r="AY10">
+        <v>857000.0</v>
+      </c>
+      <c r="AZ10">
+        <v>754000.0</v>
+      </c>
+      <c r="BA10">
+        <v>281000.0</v>
+      </c>
+      <c r="BB10">
+        <v>289000.0</v>
+      </c>
+      <c r="BC10">
+        <v>-570000.0</v>
+      </c>
+      <c r="BD10">
+        <v>0.0</v>
+      </c>
+      <c r="BE10">
+        <v>0.0</v>
+      </c>
+      <c r="BF10">
+        <v>2275000.0</v>
+      </c>
+      <c r="BG10">
+        <v>-1571000.0</v>
+      </c>
+      <c r="BH10">
+        <v>0.0</v>
+      </c>
+      <c r="BI10">
+        <v>0.0</v>
+      </c>
+      <c r="BJ10">
+        <v>3154000.0</v>
+      </c>
+      <c r="BK10">
+        <v>2036000.0</v>
+      </c>
+      <c r="BL10"/>
+      <c r="BM10"/>
+      <c r="BN10">
+        <v>2161000.0</v>
+      </c>
+      <c r="BO10">
+        <v>-7609000.0</v>
+      </c>
+      <c r="BP10"/>
+      <c r="BQ10"/>
+      <c r="BR10">
+        <v>2349000.0</v>
+      </c>
+      <c r="BS10">
+        <v>-3177000.0</v>
+      </c>
+      <c r="BT10"/>
+      <c r="BU10"/>
+      <c r="BV10">
+        <v>-100000.0</v>
+      </c>
+      <c r="BW10"/>
+      <c r="BX10"/>
+      <c r="BY10"/>
+      <c r="BZ10">
+        <v>-261000.0</v>
+      </c>
+      <c r="CA10">
+        <v>4542957.0</v>
+      </c>
+      <c r="CB10"/>
+      <c r="CC10"/>
+      <c r="CD10">
+        <v>271948.0</v>
+      </c>
+      <c r="CE10">
+        <v>-339943684.0</v>
+      </c>
+      <c r="CF10"/>
+      <c r="CG10"/>
+      <c r="CH10">
+        <v>2192741.0</v>
+      </c>
+      <c r="CI10">
+        <v>1075544340.0</v>
+      </c>
+      <c r="CJ10"/>
+      <c r="CK10"/>
+      <c r="CL10">
+        <v>1063872.0</v>
+      </c>
+      <c r="CM10">
+        <v>363839335.0</v>
+      </c>
+      <c r="CN10"/>
+      <c r="CO10"/>
+      <c r="CP10"/>
+      <c r="CQ10"/>
+      <c r="CR10"/>
+    </row>
+    <row r="11" spans="1:96">
+      <c r="A11" t="s">
+        <v>198</v>
+      </c>
+      <c r="B11"/>
+      <c r="C11"/>
+      <c r="D11"/>
+      <c r="E11"/>
+      <c r="F11"/>
+      <c r="G11"/>
+      <c r="H11"/>
+      <c r="I11"/>
+      <c r="J11"/>
+      <c r="K11"/>
+      <c r="L11">
+        <v>4575000.0</v>
+      </c>
+      <c r="M11">
+        <v>2272000.0</v>
+      </c>
+      <c r="N11">
+        <v>-7842000.0</v>
+      </c>
+      <c r="O11">
+        <v>-7407000.0</v>
+      </c>
+      <c r="P11">
+        <v>13021000.0</v>
+      </c>
+      <c r="Q11">
+        <v>527000.0</v>
+      </c>
+      <c r="R11">
+        <v>-8571000.0</v>
+      </c>
+      <c r="S11">
+        <v>4235000.0</v>
+      </c>
+      <c r="T11">
+        <v>5228000.0</v>
+      </c>
+      <c r="U11">
+        <v>1088000.0</v>
+      </c>
+      <c r="V11">
+        <v>-7499000.0</v>
+      </c>
+      <c r="W11">
+        <v>1667000.0</v>
+      </c>
+      <c r="X11">
+        <v>6114000.0</v>
+      </c>
+      <c r="Y11">
+        <v>-9326000.0</v>
+      </c>
+      <c r="Z11">
+        <v>3881000.0</v>
+      </c>
+      <c r="AA11">
+        <v>403000.0</v>
+      </c>
+      <c r="AB11">
+        <v>4725000.0</v>
+      </c>
+      <c r="AC11">
+        <v>4428000.0</v>
+      </c>
+      <c r="AD11">
+        <v>-3932000.0</v>
+      </c>
+      <c r="AE11">
+        <v>-1126000.0</v>
+      </c>
+      <c r="AF11">
+        <v>3446000.0</v>
+      </c>
+      <c r="AG11">
+        <v>2458000.0</v>
+      </c>
+      <c r="AH11">
+        <v>-8828000.0</v>
+      </c>
+      <c r="AI11">
+        <v>2717000.0</v>
+      </c>
+      <c r="AJ11">
+        <v>5038000.0</v>
+      </c>
+      <c r="AK11">
+        <v>3221000.0</v>
+      </c>
+      <c r="AL11">
+        <v>-9977000.0</v>
+      </c>
+      <c r="AM11">
+        <v>4576000.0</v>
+      </c>
+      <c r="AN11">
+        <v>2798000.0</v>
+      </c>
+      <c r="AO11">
+        <v>2624000.0</v>
+      </c>
+      <c r="AP11">
+        <v>-5161000.0</v>
+      </c>
+      <c r="AQ11">
+        <v>3218000.0</v>
+      </c>
+      <c r="AR11">
+        <v>4436000.0</v>
+      </c>
+      <c r="AS11">
+        <v>887000.0</v>
+      </c>
+      <c r="AT11">
+        <v>-1122000.0</v>
+      </c>
+      <c r="AU11">
+        <v>157000.0</v>
+      </c>
+      <c r="AV11">
+        <v>2897000.0</v>
+      </c>
+      <c r="AW11">
+        <v>-444000.0</v>
+      </c>
+      <c r="AX11">
+        <v>-353000.0</v>
+      </c>
+      <c r="AY11">
+        <v>-777000.0</v>
+      </c>
+      <c r="AZ11">
+        <v>2597000.0</v>
+      </c>
+      <c r="BA11">
+        <v>-369000.0</v>
+      </c>
+      <c r="BB11">
+        <v>-2621000.0</v>
+      </c>
+      <c r="BC11">
+        <v>2875000.0</v>
+      </c>
+      <c r="BD11">
+        <v>2117000.0</v>
+      </c>
+      <c r="BE11">
+        <v>1063000.0</v>
+      </c>
+      <c r="BF11">
+        <v>-2980000.0</v>
+      </c>
+      <c r="BG11">
+        <v>993000.0</v>
+      </c>
+      <c r="BH11">
+        <v>97000.0</v>
+      </c>
+      <c r="BI11"/>
+      <c r="BJ11"/>
+      <c r="BK11"/>
+      <c r="BL11"/>
+      <c r="BM11"/>
+      <c r="BN11"/>
+      <c r="BO11">
+        <v>2096000.0</v>
+      </c>
+      <c r="BP11"/>
+      <c r="BQ11"/>
+      <c r="BR11"/>
+      <c r="BS11">
+        <v>655000.0</v>
+      </c>
+      <c r="BT11"/>
+      <c r="BU11"/>
+      <c r="BV11"/>
+      <c r="BW11"/>
+      <c r="BX11"/>
+      <c r="BY11"/>
+      <c r="BZ11"/>
+      <c r="CA11"/>
+      <c r="CB11"/>
+      <c r="CC11"/>
+      <c r="CD11"/>
+      <c r="CE11"/>
+      <c r="CF11"/>
+      <c r="CG11"/>
+      <c r="CH11"/>
+      <c r="CI11"/>
+      <c r="CJ11"/>
+      <c r="CK11"/>
+      <c r="CL11"/>
+      <c r="CM11"/>
+      <c r="CN11"/>
+      <c r="CO11"/>
+      <c r="CP11"/>
+      <c r="CQ11"/>
+      <c r="CR11"/>
+    </row>
+    <row r="12" spans="1:96">
+      <c r="A12" t="s">
+        <v>199</v>
+      </c>
+      <c r="B12"/>
+      <c r="C12"/>
+      <c r="D12"/>
+      <c r="E12"/>
+      <c r="F12"/>
+      <c r="G12"/>
+      <c r="H12"/>
+      <c r="I12"/>
+      <c r="J12"/>
+      <c r="K12"/>
+      <c r="L12">
+        <v>2279000.0</v>
+      </c>
+      <c r="M12">
+        <v>-7615000.0</v>
+      </c>
+      <c r="N12">
+        <v>1303000.0</v>
+      </c>
+      <c r="O12">
+        <v>-14892000.0</v>
+      </c>
+      <c r="P12">
+        <v>1179000.0</v>
+      </c>
+      <c r="Q12">
+        <v>757000.0</v>
+      </c>
+      <c r="R12">
+        <v>-1026000.0</v>
+      </c>
+      <c r="S12">
+        <v>1118000.0</v>
+      </c>
+      <c r="T12">
+        <v>1263000.0</v>
+      </c>
+      <c r="U12">
+        <v>1096000.0</v>
+      </c>
+      <c r="V12">
+        <v>1926000.0</v>
+      </c>
+      <c r="W12">
+        <v>1029000.0</v>
+      </c>
+      <c r="X12">
+        <v>2889000.0</v>
+      </c>
+      <c r="Y12">
+        <v>4125000.0</v>
+      </c>
+      <c r="Z12">
+        <v>2299000.0</v>
+      </c>
+      <c r="AA12">
+        <v>-10794000.0</v>
+      </c>
+      <c r="AB12">
+        <v>2135000.0</v>
+      </c>
+      <c r="AC12">
+        <v>1297000.0</v>
+      </c>
+      <c r="AD12">
+        <v>2157000.0</v>
+      </c>
+      <c r="AE12">
+        <v>1928000.0</v>
+      </c>
+      <c r="AF12">
+        <v>-2355000.0</v>
+      </c>
+      <c r="AG12">
+        <v>1758000.0</v>
+      </c>
+      <c r="AH12">
+        <v>2274000.0</v>
+      </c>
+      <c r="AI12">
+        <v>4105000.0</v>
+      </c>
+      <c r="AJ12">
+        <v>3084000.0</v>
+      </c>
+      <c r="AK12">
+        <v>2740000.0</v>
+      </c>
+      <c r="AL12">
+        <v>3079000.0</v>
+      </c>
+      <c r="AM12">
+        <v>3283000.0</v>
+      </c>
+      <c r="AN12">
+        <v>3539000.0</v>
+      </c>
+      <c r="AO12">
+        <v>2228000.0</v>
+      </c>
+      <c r="AP12">
+        <v>-495000.0</v>
+      </c>
+      <c r="AQ12">
+        <v>2729000.0</v>
+      </c>
+      <c r="AR12">
+        <v>2589000.0</v>
+      </c>
+      <c r="AS12">
+        <v>2165000.0</v>
+      </c>
+      <c r="AT12">
+        <v>1980000.0</v>
+      </c>
+      <c r="AU12">
+        <v>2195000.0</v>
+      </c>
+      <c r="AV12">
+        <v>1875000.0</v>
+      </c>
+      <c r="AW12">
+        <v>1877000.0</v>
+      </c>
+      <c r="AX12">
+        <v>847000.0</v>
+      </c>
+      <c r="AY12">
+        <v>1066000.0</v>
+      </c>
+      <c r="AZ12">
+        <v>1550000.0</v>
+      </c>
+      <c r="BA12">
+        <v>668000.0</v>
+      </c>
+      <c r="BB12">
+        <v>673000.0</v>
+      </c>
+      <c r="BC12">
+        <v>625000.0</v>
+      </c>
+      <c r="BD12">
+        <v>374000.0</v>
+      </c>
+      <c r="BE12">
+        <v>399000.0</v>
+      </c>
+      <c r="BF12">
+        <v>221000.0</v>
+      </c>
+      <c r="BG12"/>
+      <c r="BH12"/>
+      <c r="BI12"/>
+      <c r="BJ12"/>
+      <c r="BK12"/>
+      <c r="BL12"/>
+      <c r="BM12"/>
+      <c r="BN12"/>
+      <c r="BO12"/>
+      <c r="BP12"/>
+      <c r="BQ12"/>
+      <c r="BR12"/>
+      <c r="BS12"/>
+      <c r="BT12"/>
+      <c r="BU12"/>
+      <c r="BV12"/>
+      <c r="BW12"/>
+      <c r="BX12"/>
+      <c r="BY12"/>
+      <c r="BZ12"/>
+      <c r="CA12"/>
+      <c r="CB12"/>
+      <c r="CC12"/>
+      <c r="CD12"/>
+      <c r="CE12"/>
+      <c r="CF12"/>
+      <c r="CG12"/>
+      <c r="CH12"/>
+      <c r="CI12"/>
+      <c r="CJ12"/>
+      <c r="CK12"/>
+      <c r="CL12"/>
+      <c r="CM12"/>
+      <c r="CN12"/>
+      <c r="CO12"/>
+      <c r="CP12"/>
+      <c r="CQ12"/>
+      <c r="CR12"/>
+    </row>
+    <row r="13" spans="1:96">
+      <c r="A13" t="s">
+        <v>200</v>
+      </c>
+      <c r="B13"/>
+      <c r="C13"/>
+      <c r="D13"/>
+      <c r="E13"/>
+      <c r="F13"/>
+      <c r="G13"/>
+      <c r="H13"/>
+      <c r="I13"/>
+      <c r="J13"/>
+      <c r="K13"/>
+      <c r="L13">
+        <v>-1406000.0</v>
+      </c>
+      <c r="M13">
+        <v>-1406000.0</v>
+      </c>
+      <c r="N13">
+        <v>1074000.0</v>
+      </c>
+      <c r="O13">
+        <v>5692000.0</v>
+      </c>
+      <c r="P13">
+        <v>-8550000.0</v>
+      </c>
+      <c r="Q13">
+        <v>-1066000.0</v>
+      </c>
+      <c r="R13">
+        <v>-1066000.0</v>
+      </c>
+      <c r="S13">
+        <v>-380000.0</v>
+      </c>
+      <c r="T13">
+        <v>1087000.0</v>
+      </c>
+      <c r="U13">
+        <v>1087000.0</v>
+      </c>
+      <c r="V13">
+        <v>2297000.0</v>
+      </c>
+      <c r="W13">
+        <v>-1362000.0</v>
+      </c>
+      <c r="X13">
+        <v>-367000.0</v>
+      </c>
+      <c r="Y13">
+        <v>11138000.0</v>
+      </c>
+      <c r="Z13">
+        <v>-8226000.0</v>
+      </c>
+      <c r="AA13">
+        <v>7160000.0</v>
+      </c>
+      <c r="AB13">
+        <v>-3386000.0</v>
+      </c>
+      <c r="AC13">
+        <v>-3386000.0</v>
+      </c>
+      <c r="AD13">
+        <v>885000.0</v>
+      </c>
+      <c r="AE13">
+        <v>-321000.0</v>
+      </c>
+      <c r="AF13">
+        <v>-1464000.0</v>
+      </c>
+      <c r="AG13">
+        <v>-2430000.0</v>
+      </c>
+      <c r="AH13">
+        <v>3558000.0</v>
+      </c>
+      <c r="AI13">
+        <v>-5052000.0</v>
+      </c>
+      <c r="AJ13">
+        <v>-2427000.0</v>
+      </c>
+      <c r="AK13">
+        <v>-2328000.0</v>
+      </c>
+      <c r="AL13">
+        <v>1095000.0</v>
+      </c>
+      <c r="AM13">
+        <v>-672000.0</v>
+      </c>
+      <c r="AN13">
+        <v>-598000.0</v>
+      </c>
+      <c r="AO13">
+        <v>-1348000.0</v>
+      </c>
+      <c r="AP13"/>
+      <c r="AQ13">
+        <v>-3218000.0</v>
+      </c>
+      <c r="AR13"/>
+      <c r="AS13"/>
+      <c r="AT13"/>
+      <c r="AU13">
+        <v>-2019000.0</v>
+      </c>
+      <c r="AV13"/>
+      <c r="AW13"/>
+      <c r="AX13"/>
+      <c r="AY13"/>
+      <c r="AZ13"/>
+      <c r="BA13"/>
+      <c r="BB13"/>
+      <c r="BC13"/>
+      <c r="BD13"/>
+      <c r="BE13"/>
+      <c r="BF13"/>
+      <c r="BG13"/>
+      <c r="BH13"/>
+      <c r="BI13"/>
+      <c r="BJ13"/>
+      <c r="BK13"/>
+      <c r="BL13"/>
+      <c r="BM13"/>
+      <c r="BN13"/>
+      <c r="BO13"/>
+      <c r="BP13"/>
+      <c r="BQ13"/>
+      <c r="BR13"/>
+      <c r="BS13"/>
+      <c r="BT13"/>
+      <c r="BU13"/>
+      <c r="BV13"/>
+      <c r="BW13"/>
+      <c r="BX13"/>
+      <c r="BY13"/>
+      <c r="BZ13"/>
+      <c r="CA13"/>
+      <c r="CB13"/>
+      <c r="CC13"/>
+      <c r="CD13"/>
+      <c r="CE13"/>
+      <c r="CF13"/>
+      <c r="CG13"/>
+      <c r="CH13"/>
+      <c r="CI13"/>
+      <c r="CJ13"/>
+      <c r="CK13"/>
+      <c r="CL13"/>
+      <c r="CM13"/>
+      <c r="CN13"/>
+      <c r="CO13"/>
+      <c r="CP13"/>
+      <c r="CQ13"/>
+      <c r="CR13"/>
+    </row>
+    <row r="14" spans="1:96">
+      <c r="A14" t="s">
+        <v>201</v>
+      </c>
+      <c r="B14">
+        <v>10000000.0</v>
+      </c>
+      <c r="C14">
+        <v>9764000.0</v>
+      </c>
+      <c r="D14">
+        <v>8357000.0</v>
+      </c>
+      <c r="E14">
+        <v>8543000.0</v>
+      </c>
+      <c r="F14">
+        <v>9358000.0</v>
+      </c>
+      <c r="G14">
+        <v>8674000.0</v>
+      </c>
+      <c r="H14">
+        <v>8943000.0</v>
+      </c>
+      <c r="I14">
+        <v>8542000.0</v>
+      </c>
+      <c r="J14">
+        <v>8822000.0</v>
+      </c>
+      <c r="K14">
+        <v>8428000.0</v>
+      </c>
+      <c r="L14">
+        <v>24559000.0</v>
+      </c>
+      <c r="M14">
+        <v>-7824000.0</v>
+      </c>
+      <c r="N14">
+        <v>7875000.0</v>
+      </c>
+      <c r="O14">
+        <v>8046000.0</v>
+      </c>
+      <c r="P14">
+        <v>7889000.0</v>
+      </c>
+      <c r="Q14">
+        <v>7861000.0</v>
+      </c>
+      <c r="R14">
+        <v>7911000.0</v>
+      </c>
+      <c r="S14">
+        <v>7492000.0</v>
+      </c>
+      <c r="T14">
+        <v>7340000.0</v>
+      </c>
+      <c r="U14">
+        <v>7105000.0</v>
+      </c>
+      <c r="V14">
+        <v>7013000.0</v>
+      </c>
+      <c r="W14">
+        <v>7191000.0</v>
+      </c>
+      <c r="X14">
+        <v>7171000.0</v>
+      </c>
+      <c r="Y14">
+        <v>6970000.0</v>
+      </c>
+      <c r="Z14">
+        <v>6971000.0</v>
+      </c>
+      <c r="AA14">
+        <v>6875000.0</v>
+      </c>
+      <c r="AB14">
+        <v>6789000.0</v>
+      </c>
+      <c r="AC14">
+        <v>6612000.0</v>
+      </c>
+      <c r="AD14">
+        <v>6464000.0</v>
+      </c>
+      <c r="AE14">
+        <v>3579000.0</v>
+      </c>
+      <c r="AF14">
+        <v>7483000.0</v>
+      </c>
+      <c r="AG14">
+        <v>7396000.0</v>
+      </c>
+      <c r="AH14">
+        <v>7221000.0</v>
+      </c>
+      <c r="AI14">
+        <v>7304000.0</v>
+      </c>
+      <c r="AJ14">
+        <v>7247000.0</v>
+      </c>
+      <c r="AK14">
+        <v>6681000.0</v>
+      </c>
+      <c r="AL14">
+        <v>6008000.0</v>
+      </c>
+      <c r="AM14">
+        <v>6095000.0</v>
+      </c>
+      <c r="AN14">
+        <v>5449000.0</v>
+      </c>
+      <c r="AO14">
+        <v>5521000.0</v>
+      </c>
+      <c r="AP14">
+        <v>5392000.0</v>
+      </c>
+      <c r="AQ14">
+        <v>5373000.0</v>
+      </c>
+      <c r="AR14">
+        <v>5149000.0</v>
+      </c>
+      <c r="AS14">
+        <v>4675000.0</v>
+      </c>
+      <c r="AT14">
+        <v>4564000.0</v>
+      </c>
+      <c r="AU14">
+        <v>3911000.0</v>
+      </c>
+      <c r="AV14">
+        <v>3998000.0</v>
+      </c>
+      <c r="AW14">
+        <v>3907000.0</v>
+      </c>
+      <c r="AX14">
+        <v>3909000.0</v>
+      </c>
+      <c r="AY14">
+        <v>3646000.0</v>
+      </c>
+      <c r="AZ14">
+        <v>3450000.0</v>
+      </c>
+      <c r="BA14">
+        <v>3260000.0</v>
+      </c>
+      <c r="BB14">
+        <v>3073000.0</v>
+      </c>
+      <c r="BC14">
+        <v>2974000.0</v>
+      </c>
+      <c r="BD14">
+        <v>2682000.0</v>
+      </c>
+      <c r="BE14">
+        <v>2290000.0</v>
+      </c>
+      <c r="BF14">
+        <v>2283000.0</v>
+      </c>
+      <c r="BG14">
+        <v>1651000.0</v>
+      </c>
+      <c r="BH14">
+        <v>2162000.0</v>
+      </c>
+      <c r="BI14">
+        <v>1947000.0</v>
+      </c>
+      <c r="BJ14">
+        <v>1989000.0</v>
+      </c>
+      <c r="BK14">
+        <v>1902000.0</v>
+      </c>
+      <c r="BL14">
+        <v>1830000.0</v>
+      </c>
+      <c r="BM14">
+        <v>1759000.0</v>
+      </c>
+      <c r="BN14">
+        <v>1734000.0</v>
+      </c>
+      <c r="BO14">
+        <v>1799000.0</v>
+      </c>
+      <c r="BP14">
+        <v>1741000.0</v>
+      </c>
+      <c r="BQ14">
+        <v>1710000.0</v>
+      </c>
+      <c r="BR14">
+        <v>1708000.0</v>
+      </c>
+      <c r="BS14">
+        <v>1600000.0</v>
+      </c>
+      <c r="BT14">
+        <v>1912000.0</v>
+      </c>
+      <c r="BU14">
+        <v>1724000.0</v>
+      </c>
+      <c r="BV14">
+        <v>1623000.0</v>
+      </c>
+      <c r="BW14">
+        <v>1492000.0</v>
+      </c>
+      <c r="BX14">
+        <v>1622000.0</v>
+      </c>
+      <c r="BY14">
+        <v>1617000.0</v>
+      </c>
+      <c r="BZ14">
+        <v>1612000.0</v>
+      </c>
+      <c r="CA14">
+        <v>1696248.0</v>
+      </c>
+      <c r="CB14">
+        <v>1831909.0</v>
+      </c>
+      <c r="CC14">
+        <v>1389007.0</v>
+      </c>
+      <c r="CD14">
+        <v>1558836.0</v>
+      </c>
+      <c r="CE14">
+        <v>1822269.0</v>
+      </c>
+      <c r="CF14">
+        <v>1463640.0</v>
+      </c>
+      <c r="CG14">
+        <v>1446360.0</v>
+      </c>
+      <c r="CH14">
+        <v>1366606.0</v>
+      </c>
+      <c r="CI14">
+        <v>1385422.0</v>
+      </c>
+      <c r="CJ14">
+        <v>1321589.0</v>
+      </c>
+      <c r="CK14">
+        <v>1282091.0</v>
+      </c>
+      <c r="CL14">
+        <v>1234320.0</v>
+      </c>
+      <c r="CM14">
+        <v>1234625.0</v>
+      </c>
+      <c r="CN14">
+        <v>1178874.0</v>
+      </c>
+      <c r="CO14">
+        <v>1187727.0</v>
+      </c>
+      <c r="CP14">
+        <v>1156821.0</v>
+      </c>
+      <c r="CQ14">
+        <v>1095096.0</v>
+      </c>
+      <c r="CR14">
+        <v>990592.0</v>
+      </c>
+    </row>
+    <row r="15" spans="1:96">
+      <c r="A15" t="s">
+        <v>202</v>
+      </c>
+      <c r="B15">
+        <v>7288000.0</v>
+      </c>
+      <c r="C15">
+        <v>6858000.0</v>
+      </c>
+      <c r="D15">
+        <v>6858000.0</v>
+      </c>
+      <c r="E15">
+        <v>6845000.0</v>
+      </c>
+      <c r="F15">
+        <v>6845000.0</v>
+      </c>
+      <c r="G15">
+        <v>6247000.0</v>
+      </c>
+      <c r="H15">
+        <v>6194000.0</v>
+      </c>
+      <c r="I15">
+        <v>6162000.0</v>
+      </c>
+      <c r="J15">
+        <v>5969000.0</v>
+      </c>
+      <c r="K15">
+        <v>5930000.0</v>
+      </c>
+      <c r="L15">
+        <v>5928000.0</v>
+      </c>
+      <c r="M15">
+        <v>5913000.0</v>
+      </c>
+      <c r="N15">
+        <v>5913000.0</v>
+      </c>
+      <c r="O15">
+        <v>5909000.0</v>
+      </c>
+      <c r="P15">
+        <v>5901000.0</v>
+      </c>
+      <c r="Q15">
+        <v>5880000.0</v>
+      </c>
+      <c r="R15">
+        <v>5268000.0</v>
+      </c>
+      <c r="S15">
+        <v>5257000.0</v>
+      </c>
+      <c r="T15">
+        <v>4981000.0</v>
+      </c>
+      <c r="U15">
+        <v>4602000.0</v>
+      </c>
+      <c r="V15">
+        <v>4480000.0</v>
+      </c>
+      <c r="W15">
+        <v>4432000.0</v>
+      </c>
+      <c r="X15">
+        <v>4430000.0</v>
+      </c>
+      <c r="Y15">
+        <v>4413000.0</v>
+      </c>
+      <c r="Z15">
+        <v>11928000.0</v>
+      </c>
+      <c r="AA15">
+        <v>11580000.0</v>
+      </c>
+      <c r="AB15">
+        <v>11430000.0</v>
+      </c>
+      <c r="AC15">
+        <v>11316000.0</v>
+      </c>
+      <c r="AD15">
+        <v>11301000.0</v>
+      </c>
+      <c r="AE15">
+        <v>11302000.0</v>
+      </c>
+      <c r="AF15">
+        <v>11294000.0</v>
+      </c>
+      <c r="AG15">
+        <v>11203000.0</v>
+      </c>
+      <c r="AH15">
+        <v>11145000.0</v>
+      </c>
+      <c r="AI15">
+        <v>10978000.0</v>
+      </c>
+      <c r="AJ15">
+        <v>10948000.0</v>
+      </c>
+      <c r="AK15">
+        <v>10093000.0</v>
+      </c>
+      <c r="AL15">
+        <v>8453000.0</v>
+      </c>
+      <c r="AM15">
+        <v>8305000.0</v>
+      </c>
+      <c r="AN15">
+        <v>8109000.0</v>
+      </c>
+      <c r="AO15">
+        <v>7786000.0</v>
+      </c>
+      <c r="AP15">
+        <v>7711000.0</v>
+      </c>
+      <c r="AQ15">
+        <v>7666000.0</v>
+      </c>
+      <c r="AR15">
+        <v>7664000.0</v>
+      </c>
+      <c r="AS15">
+        <v>6601000.0</v>
+      </c>
+      <c r="AT15">
+        <v>6526000.0</v>
+      </c>
+      <c r="AU15">
+        <v>6484000.0</v>
+      </c>
+      <c r="AV15">
+        <v>6457000.0</v>
+      </c>
+      <c r="AW15">
+        <v>6367000.0</v>
+      </c>
+      <c r="AX15">
+        <v>6231000.0</v>
+      </c>
+      <c r="AY15">
+        <v>5790000.0</v>
+      </c>
+      <c r="AZ15">
+        <v>4865000.0</v>
+      </c>
+      <c r="BA15">
+        <v>4832000.0</v>
+      </c>
+      <c r="BB15">
+        <v>4807000.0</v>
+      </c>
+      <c r="BC15">
+        <v>3998000.0</v>
+      </c>
+      <c r="BD15">
+        <v>10767000.0</v>
+      </c>
+      <c r="BE15">
+        <v>258000.0</v>
+      </c>
+      <c r="BF15">
+        <v>301000.0</v>
+      </c>
+      <c r="BG15">
+        <v>3623000.0</v>
+      </c>
+      <c r="BH15">
+        <v>3629000.0</v>
+      </c>
+      <c r="BI15">
+        <v>2636000.0</v>
+      </c>
+      <c r="BJ15">
+        <v>2131000.0</v>
+      </c>
+      <c r="BK15">
+        <v>2131000.0</v>
+      </c>
+      <c r="BL15">
+        <v>1718000.0</v>
+      </c>
+      <c r="BM15">
+        <v>1785000.0</v>
+      </c>
+      <c r="BN15">
+        <v>1773000.0</v>
+      </c>
+      <c r="BO15">
+        <v>508000.0</v>
+      </c>
+      <c r="BP15">
+        <v>1772000.0</v>
+      </c>
+      <c r="BQ15">
+        <v>1694000.0</v>
+      </c>
+      <c r="BR15">
+        <v>1687000.0</v>
+      </c>
+      <c r="BS15">
+        <v>1658000.0</v>
+      </c>
+      <c r="BT15">
+        <v>2135000.0</v>
+      </c>
+      <c r="BU15">
+        <v>2508000.0</v>
+      </c>
+      <c r="BV15">
+        <v>2371000.0</v>
+      </c>
+      <c r="BW15">
+        <v>2393000.0</v>
+      </c>
+      <c r="BX15">
+        <v>2372000.0</v>
+      </c>
+      <c r="BY15">
+        <v>2332000.0</v>
+      </c>
+      <c r="BZ15">
+        <v>2410000.0</v>
+      </c>
+      <c r="CA15">
+        <v>2352510.0</v>
+      </c>
+      <c r="CB15">
+        <v>2268074.0</v>
+      </c>
+      <c r="CC15">
+        <v>2658340.0</v>
+      </c>
+      <c r="CD15">
+        <v>2552076.0</v>
+      </c>
+      <c r="CE15">
+        <v>2445832.0</v>
+      </c>
+      <c r="CF15">
+        <v>2385215.0</v>
+      </c>
+      <c r="CG15">
+        <v>2308714.0</v>
+      </c>
+      <c r="CH15">
+        <v>2249644.0</v>
+      </c>
+      <c r="CI15">
+        <v>2243235.0</v>
+      </c>
+      <c r="CJ15">
+        <v>2243237.0</v>
+      </c>
+      <c r="CK15">
+        <v>2243237.0</v>
+      </c>
+      <c r="CL15">
+        <v>2243237.0</v>
+      </c>
+      <c r="CM15">
+        <v>2243237.0</v>
+      </c>
+      <c r="CN15">
+        <v>2243237.0</v>
+      </c>
+      <c r="CO15">
+        <v>2243237.0</v>
+      </c>
+      <c r="CP15">
+        <v>2243237.0</v>
+      </c>
+      <c r="CQ15">
+        <v>2224404.0</v>
+      </c>
+      <c r="CR15">
+        <v>2423132.0</v>
+      </c>
+    </row>
+    <row r="16" spans="1:96">
+      <c r="A16" t="s">
+        <v>203</v>
+      </c>
+      <c r="B16">
+        <v>6016000.0</v>
+      </c>
+      <c r="C16">
+        <v>7360000.0</v>
+      </c>
+      <c r="D16">
+        <v>6848000.0</v>
+      </c>
+      <c r="E16">
+        <v>5324000.0</v>
+      </c>
+      <c r="F16">
+        <v>15814000.0</v>
+      </c>
+      <c r="G16">
+        <v>15370000.0</v>
+      </c>
+      <c r="H16">
+        <v>2534000.0</v>
+      </c>
+      <c r="I16">
+        <v>3231000.0</v>
+      </c>
+      <c r="J16">
+        <v>6215000.0</v>
+      </c>
+      <c r="K16">
+        <v>28788000.0</v>
+      </c>
+      <c r="L16">
+        <v>3073000.0</v>
+      </c>
+      <c r="M16">
+        <v>3049000.0</v>
+      </c>
+      <c r="N16">
+        <v>3672000.0</v>
+      </c>
+      <c r="O16">
+        <v>6355000.0</v>
+      </c>
+      <c r="P16">
+        <v>9567000.0</v>
+      </c>
+      <c r="Q16">
+        <v>8648000.0</v>
+      </c>
+      <c r="R16">
+        <v>11256000.0</v>
+      </c>
+      <c r="S16">
+        <v>15914000.0</v>
+      </c>
+      <c r="T16">
+        <v>10964000.0</v>
+      </c>
+      <c r="U16">
+        <v>22485000.0</v>
+      </c>
+      <c r="V16">
+        <v>22926000.0</v>
+      </c>
+      <c r="W16">
+        <v>25956000.0</v>
+      </c>
+      <c r="X16">
+        <v>39118000.0</v>
+      </c>
+      <c r="Y16">
+        <v>40079000.0</v>
+      </c>
+      <c r="Z16">
+        <v>36879000.0</v>
+      </c>
+      <c r="AA16">
+        <v>15643000.0</v>
+      </c>
+      <c r="AB16">
+        <v>5645000.0</v>
+      </c>
+      <c r="AC16">
+        <v>5524000.0</v>
+      </c>
+      <c r="AD16">
+        <v>4680000.0</v>
+      </c>
+      <c r="AE16">
+        <v>13786000.0</v>
+      </c>
+      <c r="AF16">
+        <v>9480000.0</v>
+      </c>
+      <c r="AG16">
+        <v>3338000.0</v>
+      </c>
+      <c r="AH16">
+        <v>9594000.0</v>
+      </c>
+      <c r="AI16">
+        <v>7817000.0</v>
+      </c>
+      <c r="AJ16">
+        <v>6338000.0</v>
+      </c>
+      <c r="AK16">
+        <v>9267000.0</v>
+      </c>
+      <c r="AL16">
+        <v>6503000.0</v>
+      </c>
+      <c r="AM16">
+        <v>4168000.0</v>
+      </c>
+      <c r="AN16">
+        <v>8786000.0</v>
+      </c>
+      <c r="AO16">
+        <v>5927000.0</v>
+      </c>
+      <c r="AP16">
+        <v>2447000.0</v>
+      </c>
+      <c r="AQ16">
+        <v>2587000.0</v>
+      </c>
+      <c r="AR16">
+        <v>5660000.0</v>
+      </c>
+      <c r="AS16">
+        <v>6251000.0</v>
+      </c>
+      <c r="AT16">
+        <v>4320000.0</v>
+      </c>
+      <c r="AU16">
+        <v>4236000.0</v>
+      </c>
+      <c r="AV16">
+        <v>6268000.0</v>
+      </c>
+      <c r="AW16">
+        <v>5042000.0</v>
+      </c>
+      <c r="AX16">
+        <v>3442000.0</v>
+      </c>
+      <c r="AY16">
+        <v>6491000.0</v>
+      </c>
+      <c r="AZ16">
+        <v>9506000.0</v>
+      </c>
+      <c r="BA16">
+        <v>6020000.0</v>
+      </c>
+      <c r="BB16">
+        <v>2843000.0</v>
+      </c>
+      <c r="BC16">
+        <v>6544000.0</v>
+      </c>
+      <c r="BD16">
+        <v>8339000.0</v>
+      </c>
+      <c r="BE16">
+        <v>3863000.0</v>
+      </c>
+      <c r="BF16">
+        <v>8288000.0</v>
+      </c>
+      <c r="BG16">
+        <v>5695000.0</v>
+      </c>
+      <c r="BH16">
+        <v>32660000.0</v>
+      </c>
+      <c r="BI16">
+        <v>57776000.0</v>
+      </c>
+      <c r="BJ16">
+        <v>18334000.0</v>
+      </c>
+      <c r="BK16">
+        <v>17591000.0</v>
+      </c>
+      <c r="BL16">
+        <v>26617000.0</v>
+      </c>
+      <c r="BM16">
+        <v>3910000.0</v>
+      </c>
+      <c r="BN16">
+        <v>4762000.0</v>
+      </c>
+      <c r="BO16">
+        <v>6275000.0</v>
+      </c>
+      <c r="BP16">
+        <v>6721000.0</v>
+      </c>
+      <c r="BQ16">
+        <v>14018000.0</v>
+      </c>
+      <c r="BR16">
+        <v>14782000.0</v>
+      </c>
+      <c r="BS16">
+        <v>12989000.0</v>
+      </c>
+      <c r="BT16">
+        <v>5257000.0</v>
+      </c>
+      <c r="BU16">
+        <v>8055000.0</v>
+      </c>
+      <c r="BV16">
+        <v>10511000.0</v>
+      </c>
+      <c r="BW16">
+        <v>10811000.0</v>
+      </c>
+      <c r="BX16">
+        <v>19880000.0</v>
+      </c>
+      <c r="BY16">
+        <v>11714000.0</v>
+      </c>
+      <c r="BZ16">
+        <v>12412000.0</v>
+      </c>
+      <c r="CA16">
+        <v>8298000.0</v>
+      </c>
+      <c r="CB16">
+        <v>4421731.0</v>
+      </c>
+      <c r="CC16">
+        <v>2657866.0</v>
+      </c>
+      <c r="CD16">
+        <v>1715364.0</v>
+      </c>
+      <c r="CE16">
+        <v>848998.0</v>
+      </c>
+      <c r="CF16">
+        <v>1566355.0</v>
+      </c>
+      <c r="CG16">
+        <v>1020174.0</v>
+      </c>
+      <c r="CH16">
+        <v>1397755.0</v>
+      </c>
+      <c r="CI16">
+        <v>631978.0</v>
+      </c>
+      <c r="CJ16">
+        <v>496239.0</v>
+      </c>
+      <c r="CK16">
+        <v>641857.0</v>
+      </c>
+      <c r="CL16">
+        <v>1230077.0</v>
+      </c>
+      <c r="CM16">
+        <v>578687.0</v>
+      </c>
+      <c r="CN16">
+        <v>763009.0</v>
+      </c>
+      <c r="CO16">
+        <v>1116799.0</v>
+      </c>
+      <c r="CP16">
+        <v>1200792.0</v>
+      </c>
+      <c r="CQ16">
+        <v>6091699.0</v>
+      </c>
+      <c r="CR16">
+        <v>151734.0</v>
+      </c>
     </row>
     <row r="17" spans="1:96">
       <c r="A17" t="s">
-        <v>40</v>
+        <v>204</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
@@ -8376,26049 +34129,564 @@
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
       <c r="BZ17"/>
       <c r="CA17"/>
       <c r="CB17"/>
       <c r="CC17"/>
       <c r="CD17"/>
       <c r="CE17"/>
       <c r="CF17"/>
       <c r="CG17"/>
       <c r="CH17"/>
       <c r="CI17"/>
       <c r="CJ17"/>
       <c r="CK17"/>
       <c r="CL17"/>
       <c r="CM17"/>
       <c r="CN17"/>
       <c r="CO17"/>
       <c r="CP17"/>
       <c r="CQ17"/>
       <c r="CR17"/>
     </row>
     <row r="18" spans="1:96">
       <c r="A18" t="s">
-        <v>41</v>
-[...9 lines deleted...]
-      <c r="J18"/>
+        <v>205</v>
+      </c>
+      <c r="B18">
+        <v>3562000.0</v>
+      </c>
+      <c r="C18">
+        <v>15866000.0</v>
+      </c>
+      <c r="D18">
+        <v>17990000.0</v>
+      </c>
+      <c r="E18">
+        <v>13836000.0</v>
+      </c>
+      <c r="F18">
+        <v>3081000.0</v>
+      </c>
+      <c r="G18">
+        <v>18071000.0</v>
+      </c>
+      <c r="H18">
+        <v>16374000.0</v>
+      </c>
+      <c r="I18">
+        <v>12258000.0</v>
+      </c>
+      <c r="J18">
+        <v>11524000.0</v>
+      </c>
       <c r="K18">
-        <v>12741000.0</v>
-[...1 lines deleted...]
-      <c r="L18"/>
+        <v>11716000.0</v>
+      </c>
+      <c r="L18">
+        <v>14143000.0</v>
+      </c>
       <c r="M18">
-        <v>12412000.0</v>
+        <v>16796000.0</v>
       </c>
       <c r="N18">
-        <v>12697000.0</v>
+        <v>4915000.0</v>
       </c>
       <c r="O18">
-        <v>12131000.0</v>
+        <v>10972000.0</v>
       </c>
       <c r="P18">
-        <v>8493000.0</v>
-[...1 lines deleted...]
-      <c r="Q18"/>
+        <v>15146000.0</v>
+      </c>
+      <c r="Q18">
+        <v>13398000.0</v>
+      </c>
       <c r="R18">
-        <v>8442000.0</v>
+        <v>4915000.0</v>
       </c>
       <c r="S18">
-        <v>8356000.0</v>
+        <v>13504000.0</v>
       </c>
       <c r="T18">
-        <v>8321000.0</v>
+        <v>17614000.0</v>
       </c>
       <c r="U18">
-        <v>7951000.0</v>
+        <v>9986000.0</v>
       </c>
       <c r="V18">
-        <v>7686000.0</v>
+        <v>4103000.0</v>
       </c>
       <c r="W18">
-        <v>8082000.0</v>
+        <v>13556000.0</v>
       </c>
       <c r="X18">
-        <v>8194000.0</v>
+        <v>15300000.0</v>
       </c>
       <c r="Y18">
-        <v>8775000.0</v>
+        <v>8707000.0</v>
       </c>
       <c r="Z18">
-        <v>8960000.0</v>
+        <v>5213000.0</v>
       </c>
       <c r="AA18">
-        <v>9011000.0</v>
+        <v>17772000.0</v>
       </c>
       <c r="AB18">
-        <v>9079000.0</v>
+        <v>10660000.0</v>
       </c>
       <c r="AC18">
-        <v>9228000.0</v>
+        <v>13251000.0</v>
       </c>
       <c r="AD18">
-        <v>6698000.0</v>
+        <v>6065000.0</v>
       </c>
       <c r="AE18">
-        <v>6847000.0</v>
+        <v>7096000.0</v>
       </c>
       <c r="AF18">
-        <v>6911000.0</v>
+        <v>13519000.0</v>
       </c>
       <c r="AG18">
-        <v>8260000.0</v>
+        <v>12805000.0</v>
       </c>
       <c r="AH18">
-        <v>8422000.0</v>
+        <v>1047000.0</v>
       </c>
       <c r="AI18">
-        <v>0.0</v>
+        <v>7973000.0</v>
       </c>
       <c r="AJ18">
-        <v>0.0</v>
+        <v>9075000.0</v>
       </c>
       <c r="AK18">
-        <v>0.0</v>
+        <v>-115459000.0</v>
       </c>
       <c r="AL18">
-        <v>8083000.0</v>
+        <v>-3673000.0</v>
       </c>
       <c r="AM18">
-        <v>0.0</v>
+        <v>4513000.0</v>
       </c>
       <c r="AN18">
-        <v>0.0</v>
+        <v>-53045000.0</v>
       </c>
       <c r="AO18">
-        <v>0.0</v>
+        <v>3748000.0</v>
       </c>
       <c r="AP18">
-        <v>8178000.0</v>
+        <v>1312000.0</v>
       </c>
       <c r="AQ18">
-        <v>0.0</v>
+        <v>5418000.0</v>
       </c>
       <c r="AR18">
-        <v>0.0</v>
+        <v>-87660000.0</v>
       </c>
       <c r="AS18">
-        <v>0.0</v>
+        <v>-40582000.0</v>
       </c>
       <c r="AT18">
-        <v>8879000.0</v>
+        <v>-1665000.0</v>
       </c>
       <c r="AU18">
-        <v>0.0</v>
+        <v>-87504000.0</v>
       </c>
       <c r="AV18">
-        <v>0.0</v>
+        <v>7637000.0</v>
       </c>
       <c r="AW18">
-        <v>0.0</v>
+        <v>3383000.0</v>
       </c>
       <c r="AX18">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AY18"/>
+        <v>3858000.0</v>
+      </c>
+      <c r="AY18">
+        <v>-53908000.0</v>
+      </c>
       <c r="AZ18">
-        <v>0.0</v>
+        <v>4998000.0</v>
       </c>
       <c r="BA18">
-        <v>0.0</v>
+        <v>-29635000.0</v>
       </c>
       <c r="BB18">
-        <v>0.0</v>
+        <v>-22964000.0</v>
       </c>
       <c r="BC18">
-        <v>0.0</v>
+        <v>-19171000.0</v>
       </c>
       <c r="BD18">
-        <v>0.0</v>
+        <v>-71167000.0</v>
       </c>
       <c r="BE18">
-        <v>0.0</v>
+        <v>-7130000.0</v>
       </c>
       <c r="BF18">
-        <v>0.0</v>
+        <v>-479000.0</v>
       </c>
       <c r="BG18">
-        <v>0.0</v>
+        <v>-33364000.0</v>
       </c>
       <c r="BH18">
-        <v>0.0</v>
-[...36 lines deleted...]
-      <c r="CR18"/>
+        <v>-25125000.0</v>
+      </c>
+      <c r="BI18">
+        <v>-8275000.0</v>
+      </c>
+      <c r="BJ18">
+        <v>1738000.0</v>
+      </c>
+      <c r="BK18">
+        <v>-6119000.0</v>
+      </c>
+      <c r="BL18">
+        <v>857000.0</v>
+      </c>
+      <c r="BM18">
+        <v>1914000.0</v>
+      </c>
+      <c r="BN18">
+        <v>975000.0</v>
+      </c>
+      <c r="BO18">
+        <v>2240000.0</v>
+      </c>
+      <c r="BP18">
+        <v>1513000.0</v>
+      </c>
+      <c r="BQ18">
+        <v>1515000.0</v>
+      </c>
+      <c r="BR18">
+        <v>-5600000.0</v>
+      </c>
+      <c r="BS18">
+        <v>-2302000.0</v>
+      </c>
+      <c r="BT18">
+        <v>1661000.0</v>
+      </c>
+      <c r="BU18">
+        <v>192000.0</v>
+      </c>
+      <c r="BV18">
+        <v>-2084000.0</v>
+      </c>
+      <c r="BW18">
+        <v>-6059000.0</v>
+      </c>
+      <c r="BX18">
+        <v>1583000.0</v>
+      </c>
+      <c r="BY18">
+        <v>1764000.0</v>
+      </c>
+      <c r="BZ18">
+        <v>-2891000.0</v>
+      </c>
+      <c r="CA18">
+        <v>4842342.0</v>
+      </c>
+      <c r="CB18">
+        <v>6743416.0</v>
+      </c>
+      <c r="CC18">
+        <v>3689289.0</v>
+      </c>
+      <c r="CD18">
+        <v>-484047.0</v>
+      </c>
+      <c r="CE18">
+        <v>-15062645.0</v>
+      </c>
+      <c r="CF18">
+        <v>-6296972.0</v>
+      </c>
+      <c r="CG18">
+        <v>1354883.0</v>
+      </c>
+      <c r="CH18">
+        <v>-3002870.0</v>
+      </c>
+      <c r="CI18">
+        <v>2657856.0</v>
+      </c>
+      <c r="CJ18">
+        <v>-7095101.0</v>
+      </c>
+      <c r="CK18">
+        <v>1826742.0</v>
+      </c>
+      <c r="CL18">
+        <v>1864068.0</v>
+      </c>
+      <c r="CM18">
+        <v>-4596231.0</v>
+      </c>
+      <c r="CN18">
+        <v>2010591.0</v>
+      </c>
+      <c r="CO18">
+        <v>2698664.0</v>
+      </c>
+      <c r="CP18">
+        <v>633233.0</v>
+      </c>
+      <c r="CQ18">
+        <v>1660538.0</v>
+      </c>
+      <c r="CR18">
+        <v>2486916.0</v>
+      </c>
     </row>
     <row r="19" spans="1:96">
       <c r="A19" t="s">
-        <v>42</v>
+        <v>206</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19"/>
-[...34 lines deleted...]
-      <c r="AM19"/>
+      <c r="D19">
+        <v>23370000.0</v>
+      </c>
+      <c r="E19">
+        <v>-46382000.0</v>
+      </c>
+      <c r="F19">
+        <v>-3914000.0</v>
+      </c>
+      <c r="G19">
+        <v>3167000.0</v>
+      </c>
+      <c r="H19">
+        <v>13845000.0</v>
+      </c>
+      <c r="I19">
+        <v>-28439000.0</v>
+      </c>
+      <c r="J19">
+        <v>-4584000.0</v>
+      </c>
+      <c r="K19">
+        <v>-11540000.0</v>
+      </c>
+      <c r="L19">
+        <v>9451000.0</v>
+      </c>
+      <c r="M19">
+        <v>-30697000.0</v>
+      </c>
+      <c r="N19">
+        <v>-3529000.0</v>
+      </c>
+      <c r="O19">
+        <v>3404000.0</v>
+      </c>
+      <c r="P19">
+        <v>-2922000.0</v>
+      </c>
+      <c r="Q19">
+        <v>-3837000.0</v>
+      </c>
+      <c r="R19">
+        <v>-3359000.0</v>
+      </c>
+      <c r="S19">
+        <v>-29975000.0</v>
+      </c>
+      <c r="T19">
+        <v>-55923000.0</v>
+      </c>
+      <c r="U19">
+        <v>-1971000.0</v>
+      </c>
+      <c r="V19">
+        <v>-1528000.0</v>
+      </c>
+      <c r="W19">
+        <v>-1554000.0</v>
+      </c>
+      <c r="X19">
+        <v>922000.0</v>
+      </c>
+      <c r="Y19">
+        <v>-1460000.0</v>
+      </c>
+      <c r="Z19">
+        <v>-1593000.0</v>
+      </c>
+      <c r="AA19">
+        <v>-32540000.0</v>
+      </c>
+      <c r="AB19">
+        <v>-3024000.0</v>
+      </c>
+      <c r="AC19">
+        <v>-3773000.0</v>
+      </c>
+      <c r="AD19">
+        <v>-2455000.0</v>
+      </c>
+      <c r="AE19">
+        <v>8969000.0</v>
+      </c>
+      <c r="AF19">
+        <v>1492000.0</v>
+      </c>
+      <c r="AG19">
+        <v>-649000.0</v>
+      </c>
+      <c r="AH19">
+        <v>30000.0</v>
+      </c>
+      <c r="AI19">
+        <v>207000.0</v>
+      </c>
+      <c r="AJ19">
+        <v>298000.0</v>
+      </c>
+      <c r="AK19">
+        <v>-5000.0</v>
+      </c>
+      <c r="AL19">
+        <v>13000.0</v>
+      </c>
+      <c r="AM19">
+        <v>11000.0</v>
+      </c>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
-      <c r="AQ19"/>
+      <c r="AQ19">
+        <v>496000.0</v>
+      </c>
       <c r="AR19"/>
-      <c r="AS19"/>
+      <c r="AS19">
+        <v>496000.0</v>
+      </c>
       <c r="AT19"/>
-      <c r="AU19"/>
+      <c r="AU19">
+        <v>496000.0</v>
+      </c>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
-      <c r="BA19"/>
+      <c r="BA19">
+        <v>747000.0</v>
+      </c>
       <c r="BB19"/>
-      <c r="BC19"/>
-[...2 lines deleted...]
-      <c r="BF19"/>
+      <c r="BC19">
+        <v>-1000.0</v>
+      </c>
+      <c r="BD19">
+        <v>1583000.0</v>
+      </c>
+      <c r="BE19">
+        <v>1312000.0</v>
+      </c>
+      <c r="BF19">
+        <v>1864000.0</v>
+      </c>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
       <c r="BZ19"/>
       <c r="CA19"/>
       <c r="CB19"/>
       <c r="CC19"/>
       <c r="CD19"/>
       <c r="CE19"/>
       <c r="CF19"/>
       <c r="CG19"/>
       <c r="CH19"/>
       <c r="CI19"/>
       <c r="CJ19"/>
       <c r="CK19"/>
       <c r="CL19"/>
       <c r="CM19"/>
       <c r="CN19"/>
       <c r="CO19"/>
       <c r="CP19"/>
       <c r="CQ19"/>
       <c r="CR19"/>
     </row>
     <row r="20" spans="1:96">
       <c r="A20" t="s">
-        <v>43</v>
+        <v>207</v>
       </c>
       <c r="B20"/>
-      <c r="C20"/>
+      <c r="C20">
+        <v>0.0</v>
+      </c>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
-      <c r="G20"/>
+      <c r="G20">
+        <v>0.0</v>
+      </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20"/>
-      <c r="P20"/>
+      <c r="O20">
+        <v>0.0</v>
+      </c>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20"/>
-[...16148 lines deleted...]
-      </c>
       <c r="S20">
-        <v>6142000.0</v>
+        <v>2646000.0</v>
       </c>
       <c r="T20">
-        <v>6143000.0</v>
+        <v>27964000.0</v>
       </c>
       <c r="U20">
-        <v>6132000.0</v>
-[...9524 lines deleted...]
-      <c r="T20">
         <v>25371000.0</v>
       </c>
-      <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
       <c r="AF20"/>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
@@ -34449,2724 +34717,2755 @@
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
       <c r="BZ20"/>
       <c r="CA20"/>
       <c r="CB20"/>
       <c r="CC20"/>
       <c r="CD20"/>
       <c r="CE20"/>
       <c r="CF20"/>
       <c r="CG20"/>
       <c r="CH20"/>
       <c r="CI20"/>
       <c r="CJ20"/>
       <c r="CK20"/>
       <c r="CL20"/>
       <c r="CM20"/>
       <c r="CN20"/>
       <c r="CO20"/>
       <c r="CP20"/>
       <c r="CQ20"/>
+      <c r="CR20"/>
     </row>
-    <row r="21" spans="1:95">
+    <row r="21" spans="1:96">
       <c r="A21" t="s">
-        <v>207</v>
+        <v>208</v>
       </c>
       <c r="B21">
+        <v>10848000.0</v>
+      </c>
+      <c r="C21">
         <v>-14310000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-25218000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>28988000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>9719000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-2074000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-32181000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
-      <c r="K21">
+      <c r="K21"/>
+      <c r="L21">
         <v>-17323000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>19567000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1929000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-11251000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-5067000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-5919000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-863000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24142000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>4156000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-840000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-719000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-650000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-9911000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>908000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-777000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>22907000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-651000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-756000.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>89817000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>406000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-1056000.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1020000.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>8097000.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>-3855000.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>-940000.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>27977000.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>10031000.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-5736000.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>49047000.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>-4753000.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>6172000.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>-275000.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>95109000.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>-224000.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>8388000.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>87733000.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>39544000.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>-515000.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>-504000.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>-2840000.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>-666000.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>37055000.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>24298000.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>22609000.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>19407000.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>5094000.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>5056000.0</v>
       </c>
-      <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
       <c r="BZ21"/>
       <c r="CA21"/>
       <c r="CB21"/>
       <c r="CC21"/>
       <c r="CD21"/>
       <c r="CE21"/>
       <c r="CF21"/>
       <c r="CG21"/>
       <c r="CH21"/>
       <c r="CI21"/>
       <c r="CJ21"/>
       <c r="CK21"/>
       <c r="CL21"/>
       <c r="CM21"/>
       <c r="CN21"/>
       <c r="CO21"/>
       <c r="CP21"/>
       <c r="CQ21"/>
+      <c r="CR21"/>
     </row>
-    <row r="22" spans="1:95">
+    <row r="22" spans="1:96">
       <c r="A22" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B22">
+        <v>4193000.0</v>
+      </c>
+      <c r="C22">
         <v>23125000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>18565000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>5118000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>3748000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>17560000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>7723000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>2626000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>9464000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>1541000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>2521000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>11465000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>3901000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>20230000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>3975000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>4406000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7189000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>2648000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>2946000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>3385000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1441000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>3171000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>914000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>419000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1647000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>16243000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>1849000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>2703000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>2839000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>9277000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>7837000.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>1633000.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>3234000.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>2025000.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>3140000.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>2144000.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>1557000.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>567000.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>964000.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>1509000.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>5088000.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>2081000.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>1551000.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>1593000.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>1629000.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>516000.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>1121000.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>1280000.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>2432000.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>1295000.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>635000.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1003000.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>986000.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>-1441000.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>172000.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>462000.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>860000.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>650000.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>675000.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>-238000.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>246000.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>751000.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>234000.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>255000.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>335000.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>715000.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>601000.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>47000.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>-21000.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>-156000.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>-173000.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-651000.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-69000.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-244000.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>172000.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>133000.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-138000.0</v>
       </c>
-      <c r="BZ22">
+      <c r="CA22">
         <v>-244605.0</v>
       </c>
-      <c r="CA22">
+      <c r="CB22">
         <v>403847.0</v>
       </c>
-      <c r="CB22">
+      <c r="CC22">
         <v>858383.0</v>
       </c>
-      <c r="CC22">
+      <c r="CD22">
         <v>763375.0</v>
       </c>
-      <c r="CD22">
+      <c r="CE22">
         <v>361952.0</v>
       </c>
-      <c r="CE22">
+      <c r="CF22">
         <v>515300.0</v>
       </c>
-      <c r="CF22">
+      <c r="CG22">
         <v>746486.0</v>
       </c>
-      <c r="CG22">
+      <c r="CH22">
         <v>824444.0</v>
       </c>
-      <c r="CH22">
+      <c r="CI22">
         <v>930684.0</v>
       </c>
-      <c r="CI22">
+      <c r="CJ22">
         <v>797296.0</v>
       </c>
-      <c r="CJ22">
+      <c r="CK22">
         <v>956521.0</v>
       </c>
-      <c r="CK22">
+      <c r="CL22">
         <v>739118.0</v>
       </c>
-      <c r="CL22">
+      <c r="CM22">
         <v>743771.0</v>
       </c>
-      <c r="CM22">
+      <c r="CN22">
         <v>770696.0</v>
       </c>
-      <c r="CN22">
+      <c r="CO22">
         <v>1050005.0</v>
       </c>
-      <c r="CO22">
+      <c r="CP22">
         <v>909702.0</v>
       </c>
-      <c r="CP22">
+      <c r="CQ22">
         <v>721106.0</v>
       </c>
-      <c r="CQ22">
+      <c r="CR22">
         <v>963054.0</v>
       </c>
     </row>
-    <row r="23" spans="1:95">
+    <row r="23" spans="1:96">
       <c r="A23" t="s">
-        <v>208</v>
+        <v>209</v>
       </c>
       <c r="B23">
-        <v>6735000.0</v>
+        <v>-99000.0</v>
       </c>
       <c r="C23">
+        <v>185000.0</v>
+      </c>
+      <c r="D23">
         <v>-7002000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-87000.0</v>
       </c>
       <c r="E23">
         <v>-87000.0</v>
       </c>
       <c r="F23">
+        <v>-87000.0</v>
+      </c>
+      <c r="G23">
         <v>-81000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-161000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-869000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-80000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-83000.0</v>
       </c>
       <c r="K23">
         <v>-83000.0</v>
       </c>
       <c r="L23">
+        <v>-83000.0</v>
+      </c>
+      <c r="M23">
         <v>38128000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>9417000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>94000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-4232000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-92000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-83000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>-97000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-101000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-114000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-82000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-81000.0</v>
       </c>
       <c r="W23">
         <v>-81000.0</v>
       </c>
       <c r="X23">
+        <v>-81000.0</v>
+      </c>
+      <c r="Y23">
         <v>-102000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-290000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>741000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-264000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-371000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-4251000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-263000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-316000.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>-423000.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>-424000.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-409000.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>-400000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>-1005000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>-313000.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>-267000.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>-124000.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-45000.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-228000.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-1712000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>-208000.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-111000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>-113000.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-5690000.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>-621000.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>5205000.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>-183000.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-1087000.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>3495000.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-476000.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>-1313000.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-1376000.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-7210000.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3023000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1609000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>374000.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>-374000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>60066000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1101000.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>249000.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-98000.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-249000.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-610000.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-1265000.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-907000.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-434000.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>9791000.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>72286000.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>11363000.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>916000.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>10488000.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>-377000.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>8300000.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>147000.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>-147000.0</v>
       </c>
-      <c r="BZ23">
+      <c r="CA23">
         <v>-588951.0</v>
       </c>
-      <c r="CA23">
+      <c r="CB23">
         <v>-115258.0</v>
       </c>
-      <c r="CB23">
+      <c r="CC23">
         <v>-840660.0</v>
       </c>
-      <c r="CC23">
+      <c r="CD23">
         <v>-1282226.0</v>
       </c>
-      <c r="CD23">
+      <c r="CE23">
         <v>58632.0</v>
       </c>
-      <c r="CE23">
+      <c r="CF23">
         <v>214952.0</v>
       </c>
-      <c r="CF23">
+      <c r="CG23">
         <v>132550.0</v>
       </c>
-      <c r="CG23">
+      <c r="CH23">
         <v>-334006.0</v>
       </c>
-      <c r="CH23">
+      <c r="CI23">
         <v>-278.0</v>
       </c>
-      <c r="CI23">
+      <c r="CJ23">
         <v>-10272.0</v>
       </c>
-      <c r="CJ23">
+      <c r="CK23">
         <v>8075504.0</v>
       </c>
-      <c r="CK23">
+      <c r="CL23">
         <v>-31891.0</v>
       </c>
-      <c r="CL23">
+      <c r="CM23">
         <v>-3102511.0</v>
       </c>
-      <c r="CM23">
+      <c r="CN23">
         <v>15929.0</v>
       </c>
-      <c r="CN23">
+      <c r="CO23">
         <v>-285918.0</v>
       </c>
-      <c r="CO23">
+      <c r="CP23">
         <v>-3818290.0</v>
       </c>
-      <c r="CP23">
+      <c r="CQ23">
         <v>3253000.0</v>
       </c>
-      <c r="CQ23">
+      <c r="CR23">
         <v>-2209363.0</v>
       </c>
     </row>
-    <row r="24" spans="1:95">
+    <row r="24" spans="1:96">
       <c r="A24" t="s">
-        <v>209</v>
+        <v>210</v>
       </c>
       <c r="B24">
-        <v>5629000.0</v>
+        <v>-6440000.0</v>
       </c>
       <c r="C24">
+        <v>-27725000.0</v>
+      </c>
+      <c r="D24">
         <v>23370000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-46382000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-3914000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>3167000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>13845000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-28439000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-4584000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-13633000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>13447000.0</v>
       </c>
       <c r="L24">
         <v>13447000.0</v>
       </c>
       <c r="M24">
         <v>13447000.0</v>
       </c>
       <c r="N24">
+        <v>13447000.0</v>
+      </c>
+      <c r="O24">
         <v>33723000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-2922000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-3837000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-3359000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-29975000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-55923000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>-138000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-1528000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-1554000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>-1833000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-1460000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-1593000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-32540000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>-3024000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3773000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-2455000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>9474000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>4407000.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-3125000.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>4433000.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-5641000.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>306000.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>26000.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-4556000.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>2940000.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>-64923000.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>2860000.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>1097000.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-452000.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-99095000.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>496000.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-9176000.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>7311000.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-40502000.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-2867000.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-2123000.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>41000.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>-1449000.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-33235000.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-26897000.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>-20469000.0</v>
       </c>
-      <c r="BC24">
-[...1 lines deleted...]
-      </c>
       <c r="BD24">
         <v>0.0</v>
       </c>
       <c r="BE24">
+        <v>0.0</v>
+      </c>
+      <c r="BF24">
         <v>-2892000.0</v>
       </c>
-      <c r="BF24">
+      <c r="BG24">
         <v>206000.0</v>
       </c>
-      <c r="BG24">
+      <c r="BH24">
         <v>1584000.0</v>
       </c>
-      <c r="BH24">
+      <c r="BI24">
         <v>-31000.0</v>
       </c>
-      <c r="BI24">
+      <c r="BJ24">
         <v>-1004000.0</v>
       </c>
-      <c r="BJ24">
+      <c r="BK24">
         <v>-12768000.0</v>
       </c>
-      <c r="BK24"/>
       <c r="BL24"/>
-      <c r="BM24">
+      <c r="BM24"/>
+      <c r="BN24">
         <v>-499000.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>-9230000.0</v>
       </c>
-      <c r="BO24"/>
       <c r="BP24"/>
-      <c r="BQ24">
+      <c r="BQ24"/>
+      <c r="BR24">
         <v>-6868000.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-5145000.0</v>
       </c>
-      <c r="BS24"/>
-      <c r="BT24">
+      <c r="BT24"/>
+      <c r="BU24">
         <v>-8000.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>-1130000.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-10000.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>864000.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>8000.0</v>
       </c>
-      <c r="BY24">
+      <c r="BZ24">
         <v>7000.0</v>
       </c>
-      <c r="BZ24">
+      <c r="CA24">
         <v>1365647.0</v>
       </c>
-      <c r="CA24">
+      <c r="CB24">
         <v>4707.0</v>
       </c>
-      <c r="CB24">
+      <c r="CC24">
         <v>845.0</v>
       </c>
-      <c r="CC24">
+      <c r="CD24">
         <v>6801.0</v>
       </c>
-      <c r="CD24">
+      <c r="CE24">
         <v>10168.0</v>
       </c>
-      <c r="CE24">
+      <c r="CF24">
         <v>2954.0</v>
       </c>
-      <c r="CF24">
+      <c r="CG24">
         <v>9972.0</v>
       </c>
-      <c r="CG24">
+      <c r="CH24">
         <v>12748.0</v>
       </c>
-      <c r="CH24">
+      <c r="CI24">
         <v>-9017009.0</v>
       </c>
-      <c r="CI24">
+      <c r="CJ24">
         <v>523800.0</v>
       </c>
-      <c r="CJ24">
+      <c r="CK24">
         <v>8724526.0</v>
       </c>
-      <c r="CK24">
+      <c r="CL24">
         <v>645.0</v>
       </c>
-      <c r="CL24">
+      <c r="CM24">
         <v>-3257906.0</v>
       </c>
-      <c r="CM24"/>
-      <c r="CN24">
+      <c r="CN24"/>
+      <c r="CO24">
         <v>3280903.0</v>
       </c>
-      <c r="CO24">
+      <c r="CP24">
         <v>-290000.0</v>
       </c>
-      <c r="CP24">
+      <c r="CQ24">
         <v>60000.0</v>
       </c>
-      <c r="CQ24"/>
+      <c r="CR24"/>
     </row>
-    <row r="25" spans="1:95">
+    <row r="25" spans="1:96">
       <c r="A25" t="s">
-        <v>210</v>
+        <v>211</v>
       </c>
       <c r="B25">
-        <v>-17819000.0</v>
+        <v>4802000.0</v>
       </c>
       <c r="C25">
+        <v>-17092000.0</v>
+      </c>
+      <c r="D25">
         <v>-12874000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>1260000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3811000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-11818000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>-3017000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>1319000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>265000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>20842000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>-15936000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>16479000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>825000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-14314000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>1988000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>-1222000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>381000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-3056000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>-680000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>-1004000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-131000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>274000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>277000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>2863000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>282000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>281000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>280000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>297000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>237000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>116000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>323000.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>326000.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>327000.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>391000.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>478000.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>463000.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>459000.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>502000.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>514000.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>542000.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>387000.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>383000.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>374000.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>376000.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>374000.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>338000.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>307000.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>280000.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>278000.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>299000.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>357000.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>431000.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>422000.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>788000.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>886000.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>226000.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>132000.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>1048000.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-600000.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>60000.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>110000.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>432000.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>266000.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>288000.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>180000.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>1732000.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>329000.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>25000.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>-11000.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>313000.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>103000.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>-236000.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>155000.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>79000.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>194000.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>245000.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>105000.0</v>
       </c>
-      <c r="BZ25">
+      <c r="CA25">
         <v>-242149.0</v>
       </c>
-      <c r="CA25">
+      <c r="CB25">
         <v>565378.0</v>
       </c>
-      <c r="CB25">
+      <c r="CC25">
         <v>475726.0</v>
       </c>
-      <c r="CC25">
+      <c r="CD25">
         <v>490045.0</v>
       </c>
-      <c r="CD25">
+      <c r="CE25">
         <v>200329.0</v>
       </c>
-      <c r="CE25">
+      <c r="CF25">
         <v>466977.0</v>
       </c>
-      <c r="CF25">
+      <c r="CG25">
         <v>500311.0</v>
       </c>
-      <c r="CG25">
+      <c r="CH25">
         <v>853184.0</v>
       </c>
-      <c r="CH25">
+      <c r="CI25">
         <v>724833.0</v>
       </c>
-      <c r="CI25">
+      <c r="CJ25">
         <v>541610.0</v>
       </c>
-      <c r="CJ25">
+      <c r="CK25">
         <v>915006.0</v>
       </c>
-      <c r="CK25">
+      <c r="CL25">
         <v>591164.0</v>
       </c>
-      <c r="CL25">
+      <c r="CM25">
         <v>577566.0</v>
       </c>
-      <c r="CM25">
+      <c r="CN25">
         <v>674661.0</v>
       </c>
-      <c r="CN25">
+      <c r="CO25">
         <v>1044881.0</v>
       </c>
-      <c r="CO25">
+      <c r="CP25">
         <v>950937.0</v>
       </c>
-      <c r="CP25">
+      <c r="CQ25">
         <v>621858.0</v>
       </c>
-      <c r="CQ25">
+      <c r="CR25">
         <v>725121.0</v>
       </c>
     </row>
-    <row r="26" spans="1:95">
+    <row r="26" spans="1:96">
       <c r="A26" t="s">
-        <v>211</v>
+        <v>212</v>
       </c>
       <c r="B26">
-        <v>0.0</v>
+        <v>-1936000.0</v>
       </c>
       <c r="C26">
-        <v>-758000.0</v>
+        <v>-2268000.0</v>
       </c>
       <c r="D26">
         <v>-758000.0</v>
       </c>
       <c r="E26">
+        <v>-758000.0</v>
+      </c>
+      <c r="F26">
         <v>-1510000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4979000.0</v>
       </c>
       <c r="G26">
         <v>4979000.0</v>
       </c>
       <c r="H26">
+        <v>4979000.0</v>
+      </c>
+      <c r="I26">
         <v>-1199000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>-1442000.0</v>
       </c>
-      <c r="J26">
-[...1 lines deleted...]
-      </c>
       <c r="K26">
+        <v>0.0</v>
+      </c>
+      <c r="L26">
         <v>-236000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-289000.0</v>
       </c>
-      <c r="M26">
-[...1 lines deleted...]
-      </c>
       <c r="N26">
+        <v>0.0</v>
+      </c>
+      <c r="O26">
         <v>-10000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>-249000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>-278000.0</v>
       </c>
-      <c r="Q26">
-[...1 lines deleted...]
-      </c>
       <c r="R26">
+        <v>0.0</v>
+      </c>
+      <c r="S26">
         <v>-13000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>-250000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>-104000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>-324000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>-1000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>-6000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>-440000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>-1630000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>23500000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>4830000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>-14000.0</v>
       </c>
-      <c r="AC26">
+      <c r="AD26">
         <v>-762000.0</v>
       </c>
-      <c r="AD26">
+      <c r="AE26">
         <v>-262000.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>-640000.0</v>
       </c>
-      <c r="AF26">
+      <c r="AG26">
         <v>-593000.0</v>
       </c>
-      <c r="AG26">
+      <c r="AH26">
         <v>-466000.0</v>
       </c>
-      <c r="AH26">
+      <c r="AI26">
         <v>-2352000.0</v>
       </c>
-      <c r="AI26">
+      <c r="AJ26">
         <v>-113000.0</v>
       </c>
-      <c r="AJ26">
+      <c r="AK26">
         <v>-1396000.0</v>
       </c>
-      <c r="AK26">
+      <c r="AL26">
         <v>-591000.0</v>
       </c>
-      <c r="AL26">
+      <c r="AM26">
         <v>-1044000.0</v>
       </c>
-      <c r="AM26">
+      <c r="AN26">
         <v>-982000.0</v>
       </c>
-      <c r="AN26">
+      <c r="AO26">
         <v>-1051000.0</v>
       </c>
-      <c r="AO26">
+      <c r="AP26">
         <v>-871000.0</v>
       </c>
-      <c r="AP26">
+      <c r="AQ26">
         <v>-407000.0</v>
       </c>
-      <c r="AQ26">
+      <c r="AR26">
         <v>-246000.0</v>
       </c>
-      <c r="AR26">
+      <c r="AS26">
         <v>-772000.0</v>
       </c>
-      <c r="AS26">
-[...1 lines deleted...]
-      </c>
       <c r="AT26">
+        <v>0.0</v>
+      </c>
+      <c r="AU26">
         <v>-24000.0</v>
       </c>
-      <c r="AU26">
+      <c r="AV26">
         <v>40600000.0</v>
       </c>
-      <c r="AV26">
+      <c r="AW26">
         <v>-24000.0</v>
       </c>
-      <c r="AW26">
+      <c r="AX26">
         <v>-14000.0</v>
       </c>
-      <c r="AX26">
+      <c r="AY26">
         <v>50960000.0</v>
       </c>
-      <c r="AY26">
+      <c r="AZ26">
         <v>6020000.0</v>
       </c>
-      <c r="AZ26">
+      <c r="BA26">
         <v>11000.0</v>
       </c>
-      <c r="BA26">
+      <c r="BB26">
         <v>-34000.0</v>
       </c>
-      <c r="BB26">
+      <c r="BC26">
         <v>6684000.0</v>
       </c>
-      <c r="BC26">
+      <c r="BD26">
         <v>27484000.0</v>
       </c>
-      <c r="BD26">
+      <c r="BE26">
         <v>-3362000.0</v>
       </c>
-      <c r="BE26">
+      <c r="BF26">
         <v>-3322000.0</v>
       </c>
-      <c r="BF26">
+      <c r="BG26">
         <v>59683000.0</v>
       </c>
-      <c r="BG26">
+      <c r="BH26">
         <v>59667000.0</v>
       </c>
-      <c r="BH26">
+      <c r="BI26">
         <v>60066000.0</v>
       </c>
-      <c r="BI26">
+      <c r="BJ26">
         <v>-1616000.0</v>
       </c>
-      <c r="BJ26">
+      <c r="BK26">
         <v>-249000.0</v>
       </c>
-      <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
-      <c r="BV26">
+      <c r="BV26"/>
+      <c r="BW26">
         <v>261000.0</v>
       </c>
-      <c r="BW26"/>
       <c r="BX26"/>
-      <c r="BY26">
+      <c r="BY26"/>
+      <c r="BZ26">
         <v>14469000.0</v>
       </c>
-      <c r="BZ26">
+      <c r="CA26">
         <v>594.0</v>
       </c>
-      <c r="CA26"/>
-      <c r="CB26">
+      <c r="CB26"/>
+      <c r="CC26">
         <v>34750000.0</v>
       </c>
-      <c r="CC26">
+      <c r="CD26">
         <v>530406.0</v>
       </c>
-      <c r="CD26">
+      <c r="CE26">
         <v>15950000.0</v>
       </c>
-      <c r="CE26">
+      <c r="CF26">
         <v>7600228.0</v>
       </c>
-      <c r="CF26">
+      <c r="CG26">
         <v>18975094.0</v>
       </c>
-      <c r="CG26">
+      <c r="CH26">
         <v>4200000.0</v>
       </c>
-      <c r="CH26">
+      <c r="CI26">
         <v>-1470224304.0</v>
       </c>
-      <c r="CI26"/>
       <c r="CJ26"/>
       <c r="CK26"/>
       <c r="CL26"/>
       <c r="CM26"/>
       <c r="CN26"/>
       <c r="CO26"/>
       <c r="CP26"/>
       <c r="CQ26"/>
+      <c r="CR26"/>
     </row>
-    <row r="27" spans="1:95">
+    <row r="27" spans="1:96">
       <c r="A27" t="s">
-        <v>212</v>
+        <v>213</v>
       </c>
       <c r="B27">
+        <v>1123000.0</v>
+      </c>
+      <c r="C27">
         <v>2032000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1326000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>980000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>981000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>1774000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>1181000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>763000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>861000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>1242000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>1005000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>725000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>755000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>1272000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>869000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>783000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>-1413000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>1847000.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>1491000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>1177000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>1398000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2083000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>1592000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1140000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>1248000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>1935000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1640000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>1025000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1883000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>1847000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>1648000.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>1401000.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>1845000.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>3063000.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>2514000.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>2386000.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>2447000.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>3357000.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>3030000.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>1819000.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>2025000.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>2128000.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>1850000.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>1660000.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>1699000.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>1607000.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>1460000.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>1191000.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>373000.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>783000.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>834000.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>311000.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>356000.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>341000.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>118000.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>188000.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>78000.0</v>
       </c>
-      <c r="BF27">
+      <c r="BG27">
         <v>77000.0</v>
       </c>
-      <c r="BG27">
+      <c r="BH27">
         <v>78000.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>77000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>78000.0</v>
       </c>
       <c r="BJ27">
         <v>78000.0</v>
       </c>
       <c r="BK27">
+        <v>78000.0</v>
+      </c>
+      <c r="BL27">
         <v>76000.0</v>
       </c>
-      <c r="BL27">
+      <c r="BM27">
         <v>72000.0</v>
       </c>
-      <c r="BM27">
+      <c r="BN27">
         <v>71000.0</v>
       </c>
-      <c r="BN27">
+      <c r="BO27">
         <v>268000.0</v>
       </c>
-      <c r="BO27">
+      <c r="BP27">
         <v>248000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>256000.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>241000.0</v>
       </c>
-      <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
       <c r="BZ27"/>
       <c r="CA27"/>
       <c r="CB27"/>
       <c r="CC27"/>
       <c r="CD27"/>
       <c r="CE27"/>
       <c r="CF27"/>
       <c r="CG27"/>
       <c r="CH27"/>
       <c r="CI27"/>
       <c r="CJ27"/>
       <c r="CK27"/>
       <c r="CL27"/>
       <c r="CM27"/>
       <c r="CN27"/>
       <c r="CO27"/>
       <c r="CP27"/>
       <c r="CQ27"/>
+      <c r="CR27"/>
     </row>
-    <row r="28" spans="1:95">
+    <row r="28" spans="1:96">
       <c r="A28" t="s">
-        <v>213</v>
+        <v>214</v>
       </c>
       <c r="B28">
+        <v>1534000.0</v>
+      </c>
+      <c r="C28">
         <v>-20983000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-39836000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>22056000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1277000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-8402000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-30916000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>13197000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-5365000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>1361000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-23570000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>13278000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-4069000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-17588000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-11305000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-12169000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-6214000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>21421000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>26788000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-10289000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-5605000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-25164000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-14428000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-4047000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>17616000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>24766000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-7515000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-8634000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-12716000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-11421000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-13276000.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-13124000.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-3938000.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-6701000.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>-12310000.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>118197000.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>6008000.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>-12071000.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>55904000.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-3128000.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-2549000.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-8491000.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>87069000.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>42017000.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1749000.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>78161000.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>34091000.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1783000.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-6907000.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>50893000.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-1512000.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>32065000.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>19263000.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>17377000.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>74060000.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>1393000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1208000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>6385000.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-4859000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>56343000.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-38000.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-2907000.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>21850000.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-2766000.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-2488000.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-2686000.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-8810000.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-2279000.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>7393000.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>10034000.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-4459000.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-2640000.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>1784000.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-3000000.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>5719000.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>-2470000.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>6998000.0</v>
       </c>
-      <c r="BZ28">
+      <c r="CA28">
         <v>-2331722.0</v>
       </c>
-      <c r="CA28">
+      <c r="CB28">
         <v>-4984258.0</v>
       </c>
-      <c r="CB28">
+      <c r="CC28">
         <v>-2747632.0</v>
       </c>
-      <c r="CC28">
+      <c r="CD28">
         <v>1343612.0</v>
       </c>
-      <c r="CD28">
+      <c r="CE28">
         <v>14335120.0</v>
       </c>
-      <c r="CE28">
+      <c r="CF28">
         <v>6840199.0</v>
       </c>
-      <c r="CF28">
+      <c r="CG28">
         <v>-1742436.0</v>
       </c>
-      <c r="CG28">
+      <c r="CH28">
         <v>3755899.0</v>
       </c>
-      <c r="CH28">
+      <c r="CI28">
         <v>-2538669.0</v>
       </c>
-      <c r="CI28">
+      <c r="CJ28">
         <v>6225689.0</v>
       </c>
-      <c r="CJ28">
+      <c r="CK28">
         <v>-11035437.0</v>
       </c>
-      <c r="CK28">
+      <c r="CL28">
         <v>7916181.0</v>
       </c>
-      <c r="CL28">
+      <c r="CM28">
         <v>4678912.0</v>
       </c>
-      <c r="CM28">
+      <c r="CN28">
         <v>-2364381.0</v>
       </c>
-      <c r="CN28">
+      <c r="CO28">
         <v>-6063560.0</v>
       </c>
-      <c r="CO28">
+      <c r="CP28">
         <v>-2243237.0</v>
       </c>
-      <c r="CP28">
+      <c r="CQ28">
         <v>4219427.0</v>
       </c>
-      <c r="CQ28">
+      <c r="CR28">
         <v>-2777482.0</v>
       </c>
     </row>
-    <row r="29" spans="1:95">
+    <row r="29" spans="1:96">
       <c r="A29" t="s">
-        <v>214</v>
+        <v>215</v>
       </c>
       <c r="B29">
+        <v>3562000.0</v>
+      </c>
+      <c r="C29">
         <v>15866000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>17990000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>13836000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3081000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>18071000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>16374000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>12258000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>11524000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>11716000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>14143000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>16796000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>4915000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>10972000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>15146000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>13398000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>4915000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>13504000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>17614000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>9986000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>4103000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>13556000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>15300000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>8707000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>5213000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>17772000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>10660000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>13251000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>6065000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>7096000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>13519000.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>12805000.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>6137000.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>12960000.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>14295000.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>12821000.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>883000.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>11187000.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>11878000.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>10439000.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>5676000.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>10183000.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>11435000.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>7051000.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>7511000.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>5773000.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>7637000.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>6250000.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>5981000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>9157000.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>6447000.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>4347000.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>3933000.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>1297000.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>4665000.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>2842000.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>2414000.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>2128000.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>2176000.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>1368000.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>2780000.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>1985000.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>4592000.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>2344000.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>1474000.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>3261000.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>2420000.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>1949000.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>1268000.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>-1333000.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>2745000.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>2162000.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-954000.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>2740000.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>2312000.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>2330000.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-2751000.0</v>
       </c>
-      <c r="BZ29">
+      <c r="CA29">
         <v>5669414.0</v>
       </c>
-      <c r="CA29">
+      <c r="CB29">
         <v>7186413.0</v>
       </c>
-      <c r="CB29">
+      <c r="CC29">
         <v>4148268.0</v>
       </c>
-      <c r="CC29">
+      <c r="CD29">
         <v>-158095.0</v>
       </c>
-      <c r="CD29">
+      <c r="CE29">
         <v>2710044.0</v>
       </c>
-      <c r="CE29">
+      <c r="CF29">
         <v>1739990.0</v>
       </c>
-      <c r="CF29">
+      <c r="CG29">
         <v>1538984.0</v>
       </c>
-      <c r="CG29">
+      <c r="CH29">
         <v>2795124.0</v>
       </c>
-      <c r="CH29">
+      <c r="CI29">
         <v>2882291.0</v>
       </c>
-      <c r="CI29">
+      <c r="CJ29">
         <v>2149940.0</v>
       </c>
-      <c r="CJ29">
+      <c r="CK29">
         <v>2371713.0</v>
       </c>
-      <c r="CK29">
+      <c r="CL29">
         <v>2126617.0</v>
       </c>
-      <c r="CL29">
+      <c r="CM29">
         <v>2300881.0</v>
       </c>
-      <c r="CM29">
+      <c r="CN29">
         <v>2421742.0</v>
       </c>
-      <c r="CN29">
+      <c r="CO29">
         <v>3095193.0</v>
       </c>
-      <c r="CO29">
+      <c r="CP29">
         <v>1170620.0</v>
       </c>
-      <c r="CP29">
+      <c r="CQ29">
         <v>2325654.0</v>
       </c>
-      <c r="CQ29">
+      <c r="CR29">
         <v>2842357.0</v>
       </c>
     </row>
-    <row r="30" spans="1:95">
+    <row r="30" spans="1:96">
       <c r="A30" t="s">
-        <v>215</v>
+        <v>216</v>
       </c>
       <c r="B30">
+        <v>-6440000.0</v>
+      </c>
+      <c r="C30">
         <v>5629000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>23370000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-46382000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-3914000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>3167000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>13845000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-28439000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-4584000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-11540000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-24775000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-30697000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-3529000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-6714000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-2922000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-3837000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-3359000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-29975000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-55923000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-138000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1528000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1554000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-1833000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-1460000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-1593000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-32540000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-3024000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-3773000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-2455000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>8631000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>5899000.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-3125000.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-627000.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-4780000.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-4914000.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-128254000.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-4556000.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-3734000.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-64923000.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-3831000.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-3267000.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-4765000.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-99095000.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-47137000.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-9176000.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-85966000.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-40502000.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-2867000.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-2123000.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-63065000.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-1449000.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-33235000.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-26897000.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-20469000.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-74249000.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-8660000.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-1029000.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-35478000.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-22433000.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-18269000.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-1999000.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>-8104000.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-3735000.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-430000.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-499000.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>-1021000.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-907000.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-434000.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>-6868000.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-969000.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-1084000.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-1978000.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-1130000.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-8809000.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>135000.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-558000.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-133000.0</v>
       </c>
-      <c r="BZ30">
+      <c r="CA30">
         <v>538575.0</v>
       </c>
-      <c r="CA30">
+      <c r="CB30">
         <v>-438290.0</v>
       </c>
-      <c r="CB30">
+      <c r="CC30">
         <v>-458134.0</v>
       </c>
-      <c r="CC30">
+      <c r="CD30">
         <v>-319151.0</v>
       </c>
-      <c r="CD30">
+      <c r="CE30">
         <v>-17762521.0</v>
       </c>
-      <c r="CE30">
+      <c r="CF30">
         <v>-8034008.0</v>
       </c>
-      <c r="CF30">
+      <c r="CG30">
         <v>-174129.0</v>
       </c>
-      <c r="CG30">
+      <c r="CH30">
         <v>-5785246.0</v>
       </c>
-      <c r="CH30">
+      <c r="CI30">
         <v>-207883.0</v>
       </c>
-      <c r="CI30">
+      <c r="CJ30">
         <v>-8521247.0</v>
       </c>
-      <c r="CJ30">
+      <c r="CK30">
         <v>8075504.0</v>
       </c>
-      <c r="CK30">
+      <c r="CL30">
         <v>-9391408.0</v>
       </c>
-      <c r="CL30">
+      <c r="CM30">
         <v>-7164115.0</v>
       </c>
-      <c r="CM30">
+      <c r="CN30">
         <v>-411151.0</v>
       </c>
-      <c r="CN30">
+      <c r="CO30">
         <v>2884374.0</v>
       </c>
-      <c r="CO30">
+      <c r="CP30">
         <v>-3818290.0</v>
       </c>
-      <c r="CP30">
+      <c r="CQ30">
         <v>-605116.0</v>
       </c>
-      <c r="CQ30">
+      <c r="CR30">
         <v>-355441.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>