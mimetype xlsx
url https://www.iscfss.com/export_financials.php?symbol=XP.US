--- v0 (2026-07-13)
+++ v1 (2026-11-06)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="156">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="157">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -247,50 +247,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-06-30</t>
   </si>
   <si>
     <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
@@ -2173,54 +2176,62 @@
         <v>4168141000.0</v>
       </c>
       <c r="I36">
         <v>1728735000.0</v>
       </c>
       <c r="J36">
         <v>574612000.0</v>
       </c>
       <c r="K36">
         <v>4072839000.0</v>
       </c>
       <c r="L36">
         <v>3297052000.0</v>
       </c>
       <c r="M36">
         <v>2457468000.0</v>
       </c>
       <c r="N36">
         <v>260376000.0</v>
       </c>
     </row>
     <row r="37" spans="1:14">
       <c r="A37" t="s">
         <v>49</v>
       </c>
-      <c r="B37"/>
-[...2 lines deleted...]
-      <c r="E37"/>
+      <c r="B37">
+        <v>1007000.0</v>
+      </c>
+      <c r="C37">
+        <v>3680000.0</v>
+      </c>
+      <c r="D37">
+        <v>1492000.0</v>
+      </c>
+      <c r="E37">
+        <v>6475000.0</v>
+      </c>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37">
         <v>0.0</v>
       </c>
       <c r="I37">
         <v>0.0</v>
       </c>
       <c r="J37">
         <v>0.0</v>
       </c>
       <c r="K37">
         <v>0.0</v>
       </c>
       <c r="L37">
         <v>0.0</v>
       </c>
       <c r="M37"/>
       <c r="N37"/>
     </row>
     <row r="38" spans="1:14">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
@@ -3150,4476 +3161,4640 @@
       </c>
       <c r="M62"/>
       <c r="N62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE62"/>
+  <dimension ref="A1:AF62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
         <v>14</v>
       </c>
-      <c r="B2"/>
+      <c r="B2">
+        <v>807653000.0</v>
+      </c>
       <c r="C2">
+        <v>889967000.0</v>
+      </c>
+      <c r="D2">
         <v>810157000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>734021000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>719885000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>871320000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>763465000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>805643000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>623207000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>954009000.0</v>
       </c>
       <c r="K2">
         <v>954009000.0</v>
       </c>
       <c r="L2">
+        <v>954009000.0</v>
+      </c>
+      <c r="M2">
         <v>603789000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>625643000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>585660000.0</v>
       </c>
       <c r="O2">
         <v>585660000.0</v>
       </c>
       <c r="P2">
+        <v>585660000.0</v>
+      </c>
+      <c r="Q2">
         <v>561046000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>475570000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>462717000.0</v>
       </c>
       <c r="S2">
         <v>462717000.0</v>
       </c>
       <c r="T2">
+        <v>462717000.0</v>
+      </c>
+      <c r="U2">
         <v>928892000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>1186169000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>803443000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>859550000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>655117000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>324575000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>265197000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>266813000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>206300000.0</v>
       </c>
-      <c r="AC2"/>
       <c r="AD2"/>
-      <c r="AE2">
+      <c r="AE2"/>
+      <c r="AF2">
         <v>134579000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
         <v>15</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
-      <c r="AA3">
-[...1 lines deleted...]
-      </c>
+      <c r="AA3"/>
       <c r="AB3">
         <v>0.0</v>
       </c>
-      <c r="AC3"/>
+      <c r="AC3">
+        <v>0.0</v>
+      </c>
       <c r="AD3"/>
-      <c r="AE3">
-[...3 lines deleted...]
-    <row r="4" spans="1:31">
+      <c r="AE3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
         <v>16</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
-      <c r="AC4"/>
+      <c r="AC4">
+        <v>0.0</v>
+      </c>
       <c r="AD4"/>
-      <c r="AE4">
-[...3 lines deleted...]
-    <row r="5" spans="1:31">
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
         <v>17</v>
       </c>
       <c r="B5">
+        <v>18865331000.0</v>
+      </c>
+      <c r="C5">
         <v>19178610000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>3976429000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>15294737000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>15165711000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>14875002000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>14614217999.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>18136979000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>19176210000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>19518628000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>13101454000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>18852132000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>9797241000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19146227000.0</v>
       </c>
       <c r="O5">
         <v>19146227000.0</v>
       </c>
       <c r="P5">
+        <v>19146227000.0</v>
+      </c>
+      <c r="Q5">
         <v>8453749000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>14945120000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14856131000.0</v>
       </c>
       <c r="S5">
         <v>14856131000.0</v>
       </c>
       <c r="T5">
+        <v>14856131000.0</v>
+      </c>
+      <c r="U5">
         <v>10827268000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>10923713000.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>10816290000.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>10894586000.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>7193834000.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>7207770000.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>1798170000.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>7153373000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>947696000.0</v>
       </c>
-      <c r="AC5"/>
-      <c r="AD5">
+      <c r="AD5"/>
+      <c r="AE5">
         <v>2084777000.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>2084756000.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
         <v>18</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
-      <c r="AA6">
-[...1 lines deleted...]
-      </c>
+      <c r="AA6"/>
       <c r="AB6">
         <v>0.0</v>
       </c>
-      <c r="AC6"/>
+      <c r="AC6">
+        <v>0.0</v>
+      </c>
       <c r="AD6"/>
-      <c r="AE6">
-[...3 lines deleted...]
-    <row r="7" spans="1:31">
+      <c r="AE6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
         <v>19</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
-      <c r="AC7"/>
+      <c r="AC7">
+        <v>0.0</v>
+      </c>
       <c r="AD7"/>
-      <c r="AE7">
-[...3 lines deleted...]
-    <row r="8" spans="1:31">
+      <c r="AE7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
         <v>20</v>
       </c>
-      <c r="B8"/>
+      <c r="B8">
+        <v>28000.0</v>
+      </c>
       <c r="C8">
         <v>28000.0</v>
       </c>
       <c r="D8">
-        <v>26000.0</v>
+        <v>28000.0</v>
       </c>
       <c r="E8">
         <v>26000.0</v>
       </c>
       <c r="F8">
         <v>26000.0</v>
       </c>
       <c r="G8">
         <v>26000.0</v>
       </c>
       <c r="H8">
         <v>26000.0</v>
       </c>
       <c r="I8">
         <v>26000.0</v>
       </c>
       <c r="J8">
         <v>26000.0</v>
       </c>
       <c r="K8">
         <v>26000.0</v>
       </c>
       <c r="L8">
+        <v>26000.0</v>
+      </c>
+      <c r="M8">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="N8">
         <v>24000.0</v>
       </c>
       <c r="O8">
         <v>24000.0</v>
       </c>
       <c r="P8">
         <v>24000.0</v>
       </c>
       <c r="Q8">
         <v>24000.0</v>
       </c>
       <c r="R8">
         <v>24000.0</v>
       </c>
       <c r="S8">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="T8">
         <v>23000.0</v>
       </c>
       <c r="U8">
         <v>23000.0</v>
       </c>
-      <c r="V8"/>
+      <c r="V8">
+        <v>23000.0</v>
+      </c>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8"/>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
         <v>21</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
       <c r="L9"/>
       <c r="M9"/>
       <c r="N9"/>
       <c r="O9"/>
       <c r="P9"/>
       <c r="Q9"/>
       <c r="R9"/>
       <c r="S9"/>
       <c r="T9"/>
       <c r="U9"/>
       <c r="V9"/>
       <c r="W9"/>
       <c r="X9"/>
       <c r="Y9"/>
       <c r="Z9"/>
-      <c r="AA9">
-[...1 lines deleted...]
-      </c>
+      <c r="AA9"/>
       <c r="AB9">
         <v>0.0</v>
       </c>
-      <c r="AC9"/>
+      <c r="AC9">
+        <v>0.0</v>
+      </c>
       <c r="AD9"/>
-      <c r="AE9">
-[...3 lines deleted...]
-    <row r="10" spans="1:31">
+      <c r="AE9"/>
+      <c r="AF9">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
         <v>22</v>
       </c>
       <c r="B10">
+        <v>7965468000.0</v>
+      </c>
+      <c r="C10">
         <v>8683042000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>10356636000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12412802000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>12087514000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>8226290000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>5610548000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>4625718000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>5604375000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3938578000.0</v>
       </c>
       <c r="K10">
         <v>3938578000.0</v>
       </c>
       <c r="L10">
+        <v>3938578000.0</v>
+      </c>
+      <c r="M10">
         <v>3821699000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>2916432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3088840000.0</v>
       </c>
       <c r="O10">
         <v>3088840000.0</v>
       </c>
       <c r="P10">
+        <v>3088840000.0</v>
+      </c>
+      <c r="Q10">
         <v>2601041000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>3244141000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3221880000.0</v>
       </c>
       <c r="S10">
         <v>3221880000.0</v>
       </c>
       <c r="T10">
+        <v>3221880000.0</v>
+      </c>
+      <c r="U10">
         <v>2822563000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>1237456000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>1556782000.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>1954788000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>642491000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>345868000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>249950000.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>110000000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>70483000.0</v>
       </c>
-      <c r="AC10"/>
       <c r="AD10"/>
-      <c r="AE10">
+      <c r="AE10"/>
+      <c r="AF10">
         <v>68407000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
         <v>23</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
       <c r="Y11"/>
       <c r="Z11"/>
       <c r="AA11"/>
       <c r="AB11"/>
       <c r="AC11"/>
       <c r="AD11"/>
       <c r="AE11"/>
-    </row>
-    <row r="12" spans="1:31">
+      <c r="AF11"/>
+    </row>
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
         <v>24</v>
       </c>
       <c r="B12">
+        <v>7965468000.0</v>
+      </c>
+      <c r="C12">
         <v>8683042000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>10351439000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>78811084000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>76447968000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>71170580000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>5610548000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>65957934000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>53022007000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>50192601000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>3938578000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>51148259000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>45258150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36709181000.0</v>
       </c>
       <c r="O12">
         <v>36709181000.0</v>
       </c>
       <c r="P12">
+        <v>36709181000.0</v>
+      </c>
+      <c r="Q12">
         <v>48254223000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>43834280000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>40103290000.0</v>
       </c>
       <c r="S12">
         <v>40103290000.0</v>
       </c>
       <c r="T12">
+        <v>40103290000.0</v>
+      </c>
+      <c r="U12">
         <v>32453387000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>27714316000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>26370178000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>22045398000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>11714771000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>7546617000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>6162122000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>3231023000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>1659947000.0</v>
       </c>
-      <c r="AC12"/>
       <c r="AD12"/>
-      <c r="AE12">
+      <c r="AE12"/>
+      <c r="AF12">
         <v>1662497000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
         <v>25</v>
       </c>
       <c r="B13">
+        <v>27956.0</v>
+      </c>
+      <c r="C13">
         <v>27656.0</v>
       </c>
-      <c r="C13">
+      <c r="D13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000.0</v>
       </c>
       <c r="E13">
         <v>26000.0</v>
       </c>
       <c r="F13">
         <v>26000.0</v>
       </c>
       <c r="G13">
         <v>26000.0</v>
       </c>
       <c r="H13">
         <v>26000.0</v>
       </c>
       <c r="I13">
         <v>26000.0</v>
       </c>
       <c r="J13">
         <v>26000.0</v>
       </c>
       <c r="K13">
         <v>26000.0</v>
       </c>
       <c r="L13">
+        <v>26000.0</v>
+      </c>
+      <c r="M13">
         <v>25000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24000.0</v>
       </c>
       <c r="N13">
         <v>24000.0</v>
       </c>
       <c r="O13">
         <v>24000.0</v>
       </c>
       <c r="P13">
         <v>24000.0</v>
       </c>
       <c r="Q13">
         <v>24000.0</v>
       </c>
       <c r="R13">
         <v>24000.0</v>
       </c>
       <c r="S13">
         <v>24000.0</v>
       </c>
       <c r="T13">
-        <v>23000.0</v>
+        <v>24000.0</v>
       </c>
       <c r="U13">
         <v>23000.0</v>
       </c>
       <c r="V13">
         <v>23000.0</v>
       </c>
       <c r="W13">
         <v>23000.0</v>
       </c>
       <c r="X13">
         <v>23000.0</v>
       </c>
       <c r="Y13">
         <v>23000.0</v>
       </c>
       <c r="Z13">
         <v>23000.0</v>
       </c>
       <c r="AA13">
         <v>23000.0</v>
       </c>
       <c r="AB13">
+        <v>23000.0</v>
+      </c>
+      <c r="AC13">
         <v>927916000.0</v>
       </c>
-      <c r="AC13"/>
       <c r="AD13"/>
-      <c r="AE13">
+      <c r="AE13"/>
+      <c r="AF13">
         <v>21000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
         <v>26</v>
       </c>
       <c r="B14">
+        <v>520548000.0</v>
+      </c>
+      <c r="C14">
         <v>525352999.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>520172000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>534927000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>535816000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>539533000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>540402000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>545944000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>551485000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>548356000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>556675000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>553599000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>531568000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>536948000.0</v>
       </c>
       <c r="O14">
         <v>536948000.0</v>
       </c>
       <c r="P14">
+        <v>536948000.0</v>
+      </c>
+      <c r="Q14">
         <v>573365000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>560123000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>559994000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>559994052.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>571826000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>572268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>572735000.0</v>
       </c>
       <c r="W14">
         <v>572735000.0</v>
       </c>
       <c r="X14">
+        <v>572735000.0</v>
+      </c>
+      <c r="Y14">
         <v>571826000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>555889000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>555896000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>551800326.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>551800000.0</v>
       </c>
       <c r="AC14">
         <v>551800000.0</v>
       </c>
       <c r="AD14">
+        <v>551800000.0</v>
+      </c>
+      <c r="AE14">
         <v>509247000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>509692000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
         <v>27</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
-      <c r="U15">
-[...1 lines deleted...]
-      </c>
+      <c r="U15"/>
       <c r="V15">
         <v>23000.0</v>
       </c>
       <c r="W15">
         <v>23000.0</v>
       </c>
       <c r="X15">
         <v>23000.0</v>
       </c>
       <c r="Y15">
         <v>23000.0</v>
       </c>
       <c r="Z15">
         <v>23000.0</v>
       </c>
       <c r="AA15">
         <v>23000.0</v>
       </c>
       <c r="AB15">
+        <v>23000.0</v>
+      </c>
+      <c r="AC15">
         <v>927916000.0</v>
       </c>
-      <c r="AC15"/>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>927916000.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
         <v>28</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
-      <c r="F16">
+      <c r="F16"/>
+      <c r="G16">
         <v>1012855000.0</v>
       </c>
-      <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
-      <c r="J16">
-[...1 lines deleted...]
-      </c>
+      <c r="J16"/>
       <c r="K16">
         <v>5870060000.0</v>
       </c>
       <c r="L16">
+        <v>5870060000.0</v>
+      </c>
+      <c r="M16">
         <v>39628789000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>18683712000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>23004370000.0</v>
       </c>
-      <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
-      <c r="T16">
+      <c r="T16"/>
+      <c r="U16">
         <v>412081000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>480850000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>249950000.0</v>
       </c>
-      <c r="W16"/>
-      <c r="X16">
+      <c r="X16"/>
+      <c r="Y16">
         <v>234652000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>395405000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>170422000.0</v>
       </c>
-      <c r="AA16"/>
-      <c r="AB16">
+      <c r="AB16"/>
+      <c r="AC16">
         <v>144713000.0</v>
       </c>
-      <c r="AC16"/>
       <c r="AD16"/>
-      <c r="AE16">
+      <c r="AE16"/>
+      <c r="AF16">
         <v>117745000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
         <v>29</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
-      <c r="AC17"/>
+      <c r="AC17">
+        <v>0.0</v>
+      </c>
       <c r="AD17"/>
-      <c r="AE17">
-[...3 lines deleted...]
-    <row r="18" spans="1:31">
+      <c r="AE17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
         <v>30</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
-      <c r="AA18">
-[...1 lines deleted...]
-      </c>
+      <c r="AA18"/>
       <c r="AB18">
         <v>0.0</v>
       </c>
-      <c r="AC18"/>
+      <c r="AC18">
+        <v>0.0</v>
+      </c>
       <c r="AD18"/>
-      <c r="AE18">
-[...3 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AE18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
         <v>31</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
       <c r="AB19"/>
       <c r="AC19"/>
       <c r="AD19"/>
       <c r="AE19"/>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19"/>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
         <v>32</v>
       </c>
-      <c r="B20">
-[...1 lines deleted...]
-      </c>
+      <c r="B20"/>
       <c r="C20">
         <v>1921349000.0</v>
       </c>
-      <c r="D20"/>
+      <c r="D20">
+        <v>1921349000.0</v>
+      </c>
       <c r="E20"/>
-      <c r="F20">
-[...1 lines deleted...]
-      </c>
+      <c r="F20"/>
       <c r="G20">
         <v>1921349000.0</v>
       </c>
-      <c r="H20"/>
+      <c r="H20">
+        <v>1921349000.0</v>
+      </c>
       <c r="I20"/>
-      <c r="J20">
-[...1 lines deleted...]
-      </c>
+      <c r="J20"/>
       <c r="K20">
         <v>1833407000.0</v>
       </c>
       <c r="L20">
         <v>1833407000.0</v>
       </c>
-      <c r="M20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="M20">
+        <v>1833407000.0</v>
+      </c>
+      <c r="N20"/>
       <c r="O20">
         <v>595222000.0</v>
       </c>
       <c r="P20">
         <v>595222000.0</v>
       </c>
-      <c r="Q20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q20">
+        <v>595222000.0</v>
+      </c>
+      <c r="R20"/>
       <c r="S20">
         <v>542745000.0</v>
       </c>
       <c r="T20">
         <v>542745000.0</v>
       </c>
-      <c r="U20"/>
-[...2 lines deleted...]
-      </c>
+      <c r="U20">
+        <v>542745000.0</v>
+      </c>
+      <c r="V20"/>
       <c r="W20">
         <v>474366000.0</v>
       </c>
-      <c r="X20"/>
+      <c r="X20">
+        <v>474366000.0</v>
+      </c>
       <c r="Y20"/>
-      <c r="Z20">
-[...1 lines deleted...]
-      </c>
+      <c r="Z20"/>
       <c r="AA20">
         <v>382500000.0</v>
       </c>
       <c r="AB20">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AC20"/>
+        <v>382500000.0</v>
+      </c>
+      <c r="AC20">
+        <v>0.0</v>
+      </c>
       <c r="AD20"/>
-      <c r="AE20">
+      <c r="AE20"/>
+      <c r="AF20">
         <v>382500000.0</v>
       </c>
     </row>
-    <row r="21" spans="1:31">
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
         <v>33</v>
       </c>
       <c r="B21">
+        <v>2949167000.0</v>
+      </c>
+      <c r="C21">
         <v>2872671000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>841904000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>2703398000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>2664598000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>2650399000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>713100000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>2596075000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>2570083000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2522723000.0</v>
       </c>
       <c r="K21">
         <v>2522723000.0</v>
       </c>
       <c r="L21">
+        <v>2522723000.0</v>
+      </c>
+      <c r="M21">
         <v>2550984000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>836848000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>829638000.0</v>
       </c>
       <c r="O21">
         <v>829638000.0</v>
       </c>
       <c r="P21">
+        <v>829638000.0</v>
+      </c>
+      <c r="Q21">
         <v>814837000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>812220000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>793786000.0</v>
       </c>
       <c r="S21">
         <v>793786000.0</v>
       </c>
       <c r="T21">
+        <v>793786000.0</v>
+      </c>
+      <c r="U21">
         <v>775409000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>807355000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>798001000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>239196000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>669534000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>567222000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>559801000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>170952000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>520841000.0</v>
       </c>
-      <c r="AC21"/>
       <c r="AD21"/>
-      <c r="AE21">
+      <c r="AE21"/>
+      <c r="AF21">
         <v>122415000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
         <v>34</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
-      <c r="L22">
-[...1 lines deleted...]
-      </c>
+      <c r="L22"/>
       <c r="M22">
         <v>875001000.0</v>
       </c>
       <c r="N22">
+        <v>875001000.0</v>
+      </c>
+      <c r="O22">
         <v>28740092000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>27909273000.0</v>
       </c>
-      <c r="P22"/>
-[...2 lines deleted...]
-      </c>
+      <c r="Q22"/>
       <c r="R22">
         <v>-3292027000.0</v>
       </c>
-      <c r="S22"/>
+      <c r="S22">
+        <v>-3292027000.0</v>
+      </c>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
-      <c r="Z22">
+      <c r="Z22"/>
+      <c r="AA22">
         <v>316000.0</v>
       </c>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
       <c r="AB22">
         <v>0.0</v>
       </c>
-      <c r="AC22"/>
+      <c r="AC22">
+        <v>0.0</v>
+      </c>
       <c r="AD22"/>
-      <c r="AE22">
-[...3 lines deleted...]
-    <row r="23" spans="1:31">
+      <c r="AE22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
         <v>35</v>
       </c>
       <c r="B23">
+        <v>407396468000.0</v>
+      </c>
+      <c r="C23">
         <v>409228808000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>396528353000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>399477121000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>373850406000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>349966039000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>347456760000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>316399799000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>297140899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278921640000.0</v>
       </c>
       <c r="K23">
         <v>278921640000.0</v>
       </c>
       <c r="L23">
+        <v>278921640000.0</v>
+      </c>
+      <c r="M23">
         <v>233427319000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>230780915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194440670000.0</v>
       </c>
       <c r="O23">
         <v>194440670000.0</v>
       </c>
       <c r="P23">
+        <v>194440670000.0</v>
+      </c>
+      <c r="Q23">
         <v>185741724000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>170276449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163092720000.0</v>
       </c>
       <c r="S23">
         <v>163092720000.0</v>
       </c>
       <c r="T23">
+        <v>163092720000.0</v>
+      </c>
+      <c r="U23">
         <v>129735011000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>114321494000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>121750357000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>96026156000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>88399358000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>59537133000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>58045816000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>43620205000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>39156319000.0</v>
       </c>
-      <c r="AC23"/>
-      <c r="AD23">
+      <c r="AD23"/>
+      <c r="AE23">
         <v>2091712000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>17724267000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
         <v>36</v>
       </c>
-      <c r="B24"/>
+      <c r="B24">
+        <v>48663728000.0</v>
+      </c>
       <c r="C24">
+        <v>50646069000.0</v>
+      </c>
+      <c r="D24">
         <v>32110790000.0</v>
       </c>
-      <c r="D24"/>
       <c r="E24"/>
-      <c r="F24">
+      <c r="F24"/>
+      <c r="G24">
         <v>3502000000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>33292937000.0</v>
       </c>
-      <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
-      <c r="K24">
+      <c r="K24"/>
+      <c r="L24">
         <v>27725421000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>1260000000.0</v>
       </c>
-      <c r="M24"/>
       <c r="N24"/>
-      <c r="O24">
+      <c r="O24"/>
+      <c r="P24">
         <v>1865880000.0</v>
       </c>
-      <c r="P24"/>
-      <c r="Q24">
+      <c r="Q24"/>
+      <c r="R24">
         <v>1829000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>274989000.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>1928782000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>4573105000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>428753000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>575690000.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>827785000.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>789448000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>951334000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>638941000.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>1356264000.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>1481962000.0</v>
       </c>
-      <c r="AC24"/>
       <c r="AD24"/>
-      <c r="AE24">
+      <c r="AE24"/>
+      <c r="AF24">
         <v>4144.04</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
         <v>37</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
       <c r="Y25"/>
-      <c r="Z25">
+      <c r="Z25"/>
+      <c r="AA25">
         <v>987859000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>984713000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>943310000.0</v>
       </c>
-      <c r="AC25"/>
       <c r="AD25"/>
-      <c r="AE25">
-[...3 lines deleted...]
-    <row r="26" spans="1:31">
+      <c r="AE25"/>
+      <c r="AF25">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
         <v>38</v>
       </c>
-      <c r="B26"/>
+      <c r="B26">
+        <v>220117285000.0</v>
+      </c>
       <c r="C26">
+        <v>223067004000.0</v>
+      </c>
+      <c r="D26">
         <v>212555543000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>197961049000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>184121916000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>179813000000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>157654012000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>145699861000.0</v>
       </c>
-      <c r="I26">
+      <c r="J26">
         <v>144076752000.0</v>
       </c>
-      <c r="J26">
+      <c r="K26">
         <v>121447767000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>117455036000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>122691592000.0</v>
       </c>
-      <c r="M26">
+      <c r="N26">
         <v>126436437000.0</v>
       </c>
-      <c r="N26">
+      <c r="O26">
         <v>110104734000.0</v>
       </c>
-      <c r="O26">
+      <c r="P26">
         <v>107386603000.0</v>
       </c>
-      <c r="P26">
+      <c r="Q26">
         <v>92312087000.0</v>
       </c>
-      <c r="Q26">
+      <c r="R26">
         <v>84125000000.0</v>
       </c>
-      <c r="R26">
+      <c r="S26">
         <v>79330332000.0</v>
       </c>
-      <c r="S26">
+      <c r="T26">
         <v>71788173000.0</v>
       </c>
-      <c r="T26">
+      <c r="U26">
         <v>64818054000.0</v>
       </c>
-      <c r="U26">
+      <c r="V26">
         <v>57624231000.0</v>
       </c>
-      <c r="V26">
+      <c r="W26">
         <v>72535740000.0</v>
       </c>
-      <c r="W26">
+      <c r="X26">
         <v>58816004000.0</v>
       </c>
-      <c r="X26">
+      <c r="Y26">
         <v>59288266000.0</v>
       </c>
-      <c r="Y26">
+      <c r="Z26">
         <v>33867758000.0</v>
       </c>
-      <c r="Z26">
+      <c r="AA26">
         <v>41301815000.0</v>
       </c>
-      <c r="AA26">
+      <c r="AB26">
         <v>34220644000.0</v>
       </c>
-      <c r="AB26">
+      <c r="AC26">
         <v>30190787000.0</v>
       </c>
-      <c r="AC26"/>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>1079.16</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
         <v>39</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
-      <c r="AA27">
-[...1 lines deleted...]
-      </c>
+      <c r="AA27"/>
       <c r="AB27">
         <v>0.0</v>
       </c>
-      <c r="AC27"/>
+      <c r="AC27">
+        <v>0.0</v>
+      </c>
       <c r="AD27"/>
-      <c r="AE27">
-[...3 lines deleted...]
-    <row r="28" spans="1:31">
+      <c r="AE27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
         <v>40</v>
       </c>
       <c r="B28">
+        <v>84789299000.0</v>
+      </c>
+      <c r="C28">
         <v>80812151000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>74944262000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>60093982000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>62073520000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>53149681000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>21693322000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>46509499000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>50813495000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>47382361000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>70892605000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>38215214000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>31706499000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>24657715000.0</v>
       </c>
       <c r="O28">
         <v>24657715000.0</v>
       </c>
       <c r="P28">
+        <v>24657715000.0</v>
+      </c>
+      <c r="Q28">
         <v>30729276000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>30948683000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>22600355000.0</v>
       </c>
       <c r="S28">
         <v>22600355000.0</v>
       </c>
       <c r="T28">
+        <v>22600355000.0</v>
+      </c>
+      <c r="U28">
         <v>27601113000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>16986555000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>43769833000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-1127003000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>35462111000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>11188417000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>22350151000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>1362792000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>21029535000.0</v>
       </c>
-      <c r="AC28"/>
       <c r="AD28"/>
-      <c r="AE28">
+      <c r="AE28"/>
+      <c r="AF28">
         <v>7448434000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
         <v>41</v>
       </c>
-      <c r="B29"/>
+      <c r="B29">
+        <v>132125297000.0</v>
+      </c>
       <c r="C29">
+        <v>133597643000.0</v>
+      </c>
+      <c r="D29">
         <v>130309236000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>96170732000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>96424283000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>78916000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>135177394000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>72488308000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>76375709000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>71742155000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>54989285000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>60790856000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>53063341000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>44785205000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>50691706000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>50795218000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>48656000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>41360555000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>16345618000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>19616569000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>14750146000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>12393499000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>11722394000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>9520144000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>9559678000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>9093748000.0</v>
       </c>
-      <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
-    </row>
-    <row r="30" spans="1:31">
+      <c r="AF29"/>
+    </row>
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
         <v>42</v>
       </c>
       <c r="B30">
+        <v>37115577000.0</v>
+      </c>
+      <c r="C30">
         <v>33591719000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35933291000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>35778089000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>34739732000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31448881000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>684839000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28993629000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>27387458000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>30617711000.0</v>
       </c>
       <c r="K30">
         <v>30617711000.0</v>
       </c>
       <c r="L30">
+        <v>30617711000.0</v>
+      </c>
+      <c r="M30">
         <v>27567385000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>24953266000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>23984346000.0</v>
       </c>
       <c r="O30">
         <v>23984346000.0</v>
       </c>
       <c r="P30">
+        <v>23984346000.0</v>
+      </c>
+      <c r="Q30">
         <v>21143430000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17221964000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14957806000.0</v>
       </c>
       <c r="S30">
         <v>14957806000.0</v>
       </c>
       <c r="T30">
+        <v>14957806000.0</v>
+      </c>
+      <c r="U30">
         <v>11018331000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>8477619000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>5537641000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>4552310000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>1790494000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>948488000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>714936000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>705349000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>253015000.0</v>
       </c>
-      <c r="AC30"/>
       <c r="AD30"/>
-      <c r="AE30">
+      <c r="AE30"/>
+      <c r="AF30">
         <v>402550000.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
         <v>43</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>17462959000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>17603562000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>16209000000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>16191553000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>16650064000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>15480010000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>14744534000.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>13596000000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>12651856000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>11780693000.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>10751980000.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>10181047000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>7999936000.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>7575750000.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>7045147000.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>6599944000.0</v>
       </c>
-      <c r="AB31">
-[...5 lines deleted...]
-      </c>
+      <c r="AC31">
+        <v>0.0</v>
+      </c>
+      <c r="AD31"/>
       <c r="AE31">
         <v>1579862000.0</v>
       </c>
-    </row>
-    <row r="32" spans="1:31">
+      <c r="AF31">
+        <v>1579862000.0</v>
+      </c>
+    </row>
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
         <v>44</v>
       </c>
-      <c r="B32"/>
+      <c r="B32">
+        <v>-37436425000.0</v>
+      </c>
       <c r="C32">
+        <v>-51248009000.0</v>
+      </c>
+      <c r="D32">
         <v>-60581431000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>-35997074000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>-39495045000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>-81934000000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>-38078361000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>-10725605000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>-12455046000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4456299000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>-26607760000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>-37313371000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>-26180590000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>-18401139000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>-30685380000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>-29373154000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>-14209000000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>-24265067000.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>4524158000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>19936856000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>9445173000.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>9602605000.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>4878551000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>-1895010000.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>-7437473000.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>-7667949000.0</v>
       </c>
-      <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
-    </row>
-    <row r="33" spans="1:31">
+      <c r="AF32"/>
+    </row>
+    <row r="33" spans="1:32">
       <c r="A33" t="s">
         <v>45</v>
       </c>
       <c r="B33">
+        <v>362315422000.0</v>
+      </c>
+      <c r="C33">
         <v>366954047000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>350044627000.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>234630355000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>223903579000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>213845407000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>341846212000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>177257986000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>171811073000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145647976000.0</v>
       </c>
       <c r="K33">
         <v>145647976000.0</v>
       </c>
       <c r="L33">
+        <v>145647976000.0</v>
+      </c>
+      <c r="M33">
         <v>141535822000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>143913499000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>121080974000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>132911056000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>107494981000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>103615406000.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>101173853000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>107235163000.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>74979932000.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>67068008000.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>81316381000.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>68037916000.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>55559407000.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>44733638000.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>36146470000.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>39596712000.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>23426296000.0</v>
       </c>
-      <c r="AC33"/>
       <c r="AD33"/>
-      <c r="AE33">
+      <c r="AE33"/>
+      <c r="AF33">
         <v>8991888000.0</v>
       </c>
     </row>
-    <row r="34" spans="1:31">
+    <row r="34" spans="1:32">
       <c r="A34" t="s">
         <v>46</v>
       </c>
-      <c r="B34"/>
+      <c r="B34">
+        <v>422520000.0</v>
+      </c>
       <c r="C34">
+        <v>508081000.0</v>
+      </c>
+      <c r="D34">
         <v>-1431971000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>24778830000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>14980605000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>18975000000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>877574000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>20284947000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>15717490000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>17809264000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>20733265000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1176863000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>15254127000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>12130395000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>1082858000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10525784000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>14848000000.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>9101594000.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>28957664000.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>42955367000.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>32370615000.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>54645913000.0</v>
       </c>
-      <c r="W34">
+      <c r="X34">
         <v>39288280000.0</v>
       </c>
-      <c r="X34">
+      <c r="Y34">
         <v>39632346000.0</v>
       </c>
-      <c r="Y34">
+      <c r="Z34">
         <v>11544728000.0</v>
       </c>
-      <c r="Z34">
+      <c r="AA34">
         <v>22178862000.0</v>
       </c>
-      <c r="AA34">
+      <c r="AB34">
         <v>17686874000.0</v>
       </c>
-      <c r="AB34">
+      <c r="AC34">
         <v>19986438000.0</v>
       </c>
-      <c r="AC34"/>
       <c r="AD34"/>
-      <c r="AE34">
-[...3 lines deleted...]
-    <row r="35" spans="1:31">
+      <c r="AE34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="35" spans="1:32">
       <c r="A35" t="s">
         <v>47</v>
       </c>
       <c r="B35">
+        <v>292832558000.0</v>
+      </c>
+      <c r="C35">
         <v>298427705000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>290791243000.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>174964645000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>162138742000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>156008424000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>325852394000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>145174685000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>139393840000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>129679502000.0</v>
       </c>
       <c r="K35">
         <v>129679502000.0</v>
       </c>
       <c r="L35">
+        <v>129679502000.0</v>
+      </c>
+      <c r="M35">
         <v>96451236000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>115069063000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>97464054000.0</v>
       </c>
       <c r="O35">
         <v>97464054000.0</v>
       </c>
       <c r="P35">
+        <v>97464054000.0</v>
+      </c>
+      <c r="Q35">
         <v>68701117000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>65806036000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>67429203000.0</v>
       </c>
       <c r="S35">
         <v>67429203000.0</v>
       </c>
       <c r="T35">
+        <v>67429203000.0</v>
+      </c>
+      <c r="U35">
         <v>65122278000.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>56034279000.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>41624598000.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>62445586000.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>27983574000.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>25175299000.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>14677314000.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>26544512000.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>9697477000.0</v>
       </c>
-      <c r="AC35"/>
       <c r="AD35"/>
-      <c r="AE35">
+      <c r="AE35"/>
+      <c r="AF35">
         <v>3326033000.0</v>
       </c>
     </row>
-    <row r="36" spans="1:31">
+    <row r="36" spans="1:32">
       <c r="A36" t="s">
         <v>48</v>
       </c>
       <c r="B36">
+        <v>23390548000.0</v>
+      </c>
+      <c r="C36">
         <v>29898256000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>27575314000.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>30235087000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>33642392000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>35192650000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>338448666000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>25608088000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>21761002000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>18848241000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>-86967700000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>26020278000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>30383330000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19856750000.0</v>
       </c>
       <c r="O36">
         <v>19856750000.0</v>
       </c>
       <c r="P36">
+        <v>19856750000.0</v>
+      </c>
+      <c r="Q36">
         <v>20337715000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>22645804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25168481000.0</v>
       </c>
       <c r="S36">
         <v>25168481000.0</v>
       </c>
       <c r="T36">
+        <v>25168481000.0</v>
+      </c>
+      <c r="U36">
         <v>15662183000.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>15578404000.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>13643896000.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>7616138000.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>13189799000.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>15663461000.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>8549452000.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>4168141000.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>5645066000.0</v>
       </c>
-      <c r="AC36"/>
       <c r="AD36"/>
-      <c r="AE36">
+      <c r="AE36"/>
+      <c r="AF36">
         <v>1728735000.0</v>
       </c>
     </row>
-    <row r="37" spans="1:31">
+    <row r="37" spans="1:32">
       <c r="A37" t="s">
         <v>49</v>
       </c>
-      <c r="B37"/>
-[...3 lines deleted...]
-      <c r="F37"/>
+      <c r="B37">
+        <v>596000.0</v>
+      </c>
+      <c r="C37">
+        <v>8415000.0</v>
+      </c>
+      <c r="D37">
+        <v>1007000.0</v>
+      </c>
+      <c r="E37">
+        <v>4688000.0</v>
+      </c>
+      <c r="F37">
+        <v>6543000.0</v>
+      </c>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
-      <c r="AA37">
-[...1 lines deleted...]
-      </c>
+      <c r="AA37"/>
       <c r="AB37">
         <v>0.0</v>
       </c>
-      <c r="AC37"/>
+      <c r="AC37">
+        <v>0.0</v>
+      </c>
       <c r="AD37"/>
-      <c r="AE37">
-[...3 lines deleted...]
-    <row r="38" spans="1:31">
+      <c r="AE37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="38" spans="1:32">
       <c r="A38" t="s">
         <v>50</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
-      <c r="F38">
+      <c r="F38"/>
+      <c r="G38">
         <v>152451490000.0</v>
       </c>
-      <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>278921640000.0</v>
       </c>
-      <c r="K38">
+      <c r="L38">
         <v>249040678000.0</v>
       </c>
-      <c r="L38">
+      <c r="M38">
         <v>8227879000.0</v>
       </c>
-      <c r="M38">
+      <c r="N38">
         <v>6731116000.0</v>
       </c>
-      <c r="N38">
+      <c r="O38">
         <v>3011000000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>6161345000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>5790637000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>5631150000.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>5102549000.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>1538000000.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>9103083000.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>9063611000.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>7451079000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>7189160000.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>18663446000.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>6617414000.0</v>
       </c>
-      <c r="Z38">
+      <c r="AA38">
         <v>-1000.0</v>
       </c>
-      <c r="AA38">
+      <c r="AB38">
         <v>9857760000.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>181053000.0</v>
       </c>
-      <c r="AC38"/>
       <c r="AD38"/>
-      <c r="AE38">
+      <c r="AE38"/>
+      <c r="AF38">
         <v>6759738000.0</v>
       </c>
     </row>
-    <row r="39" spans="1:31">
+    <row r="39" spans="1:32">
       <c r="A39" t="s">
         <v>51</v>
       </c>
       <c r="B39">
-        <v>-1000.0</v>
+        <v>1000.0</v>
       </c>
       <c r="C39">
         <v>-1000.0</v>
       </c>
       <c r="D39">
+        <v>-1000.0</v>
+      </c>
+      <c r="E39">
         <v>50257593000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>38759127000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>33501171000.0</v>
       </c>
-      <c r="G39"/>
-      <c r="H39">
+      <c r="H39"/>
+      <c r="I39">
         <v>44190250000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>44920361000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>52463352000.0</v>
       </c>
       <c r="K39">
         <v>52463352000.0</v>
       </c>
       <c r="L39">
+        <v>52463352000.0</v>
+      </c>
+      <c r="M39">
         <v>13175853000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>16656000000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>12666169000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>836087000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>8849090000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>5604799000.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>6857771000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>796461000.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>11283361000.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>11061551000.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>8526157000.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>1393537000.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>19334686000.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>6308390000.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>15022289000.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>89684000.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>13296834000.0</v>
       </c>
-      <c r="AC39"/>
       <c r="AD39"/>
-      <c r="AE39">
+      <c r="AE39"/>
+      <c r="AF39">
         <v>6667332000.0</v>
       </c>
     </row>
-    <row r="40" spans="1:31">
+    <row r="40" spans="1:32">
       <c r="A40" t="s">
         <v>52</v>
       </c>
-      <c r="B40"/>
+      <c r="B40">
+        <v>80255802000.0</v>
+      </c>
       <c r="C40">
+        <v>88114900000.0</v>
+      </c>
+      <c r="D40">
         <v>68971968000.0</v>
       </c>
-      <c r="D40">
+      <c r="E40">
         <v>126832637000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>113949031000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>113650077000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>1557129000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>97419034000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>80117273000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>76041421000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>-52775944000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>75083792000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>61572045000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>51198426000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>-28732327000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>65432405000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>55055699000.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>53677411000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>-26445213000.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>23990464000.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>26233550000.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>22768691000.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>21338906000.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>15540278000.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>14914050000.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>13365024000.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>9193703000.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>7207902000.0</v>
       </c>
-      <c r="AC40"/>
       <c r="AD40"/>
-      <c r="AE40">
+      <c r="AE40"/>
+      <c r="AF40">
         <v>5313639000.0</v>
       </c>
     </row>
-    <row r="41" spans="1:31">
+    <row r="41" spans="1:32">
       <c r="A41" t="s">
         <v>53</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>73694110000.0</v>
       </c>
-      <c r="M41">
+      <c r="N41">
         <v>69407333000.0</v>
       </c>
-      <c r="N41">
+      <c r="O41">
         <v>106346000000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>56918796000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>51962814000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>57740156000.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>53197195000.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>64099000000.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>51093237000.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>35207716000.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>20360475000.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>17192688000.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>17439164000.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>11580341000.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>8119563000.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>4593943000.0</v>
       </c>
-      <c r="AB41">
-[...2 lines deleted...]
-      <c r="AC41"/>
+      <c r="AC41">
+        <v>0.0</v>
+      </c>
       <c r="AD41"/>
-      <c r="AE41">
+      <c r="AE41"/>
+      <c r="AF41">
         <v>657448000.0</v>
       </c>
     </row>
-    <row r="42" spans="1:31">
+    <row r="42" spans="1:32">
       <c r="A42" t="s">
         <v>54</v>
       </c>
       <c r="B42">
+        <v>3229820000.0</v>
+      </c>
+      <c r="C42">
         <v>3942005000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>19570244000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>4495104000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>4543051000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>4931541000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>5429313001.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>-117117000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>-1365665000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>-127454000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>6289720000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>-117117000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>6872772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-2902621000.0</v>
       </c>
       <c r="O42">
         <v>-2902621000.0</v>
       </c>
       <c r="P42">
+        <v>-2902621000.0</v>
+      </c>
+      <c r="Q42">
         <v>6215027000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>-418269000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-171939000.0</v>
       </c>
       <c r="S42">
         <v>-171939000.0</v>
       </c>
       <c r="T42">
         <v>-171939000.0</v>
       </c>
       <c r="U42">
+        <v>-171939000.0</v>
+      </c>
+      <c r="V42">
         <v>3340000.0</v>
       </c>
-      <c r="V42">
+      <c r="W42">
         <v>3995114000.0</v>
       </c>
-      <c r="W42">
+      <c r="X42">
         <v>4073410000.0</v>
       </c>
-      <c r="X42">
+      <c r="Y42">
         <v>1783939000.0</v>
       </c>
-      <c r="Y42">
+      <c r="Z42">
         <v>1797875000.0</v>
       </c>
-      <c r="Z42">
+      <c r="AA42">
         <v>5409895000.0</v>
       </c>
-      <c r="AA42">
+      <c r="AB42">
         <v>1743478000.0</v>
       </c>
-      <c r="AB42">
+      <c r="AC42">
         <v>210658000.0</v>
       </c>
-      <c r="AC42"/>
-      <c r="AD42">
+      <c r="AD42"/>
+      <c r="AE42">
         <v>6935000.0</v>
       </c>
-      <c r="AE42">
+      <c r="AF42">
         <v>927895000.0</v>
       </c>
     </row>
-    <row r="43" spans="1:31">
+    <row r="43" spans="1:32">
       <c r="A43" t="s">
         <v>55</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
-      <c r="AA43">
-[...1 lines deleted...]
-      </c>
+      <c r="AA43"/>
       <c r="AB43">
         <v>0.0</v>
       </c>
-      <c r="AC43"/>
+      <c r="AC43">
+        <v>0.0</v>
+      </c>
       <c r="AD43"/>
-      <c r="AE43">
-[...3 lines deleted...]
-    <row r="44" spans="1:31">
+      <c r="AE43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="44" spans="1:32">
       <c r="A44" t="s">
         <v>56</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
-      <c r="AA44">
-[...1 lines deleted...]
-      </c>
+      <c r="AA44"/>
       <c r="AB44">
         <v>0.0</v>
       </c>
-      <c r="AC44"/>
+      <c r="AC44">
+        <v>0.0</v>
+      </c>
       <c r="AD44"/>
-      <c r="AE44">
-[...3 lines deleted...]
-    <row r="45" spans="1:31">
+      <c r="AE44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="45" spans="1:32">
       <c r="A45" t="s">
         <v>57</v>
       </c>
-      <c r="B45"/>
+      <c r="B45">
+        <v>998420000.0</v>
+      </c>
       <c r="C45">
+        <v>975402000.0</v>
+      </c>
+      <c r="D45">
         <v>1030628000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>891215000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>816834000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>674000000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>942240000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>955545000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>1013910000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>846761000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>840681000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>682158000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>616975000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>537827000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>661877000.0</v>
       </c>
-      <c r="P45">
+      <c r="Q45">
         <v>652868000.0</v>
       </c>
-      <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
       <c r="T45"/>
-      <c r="U45">
+      <c r="U45"/>
+      <c r="V45">
         <v>437032000.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>427571000.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>387166000.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>276770000.0</v>
       </c>
-      <c r="Y45"/>
       <c r="Z45"/>
-      <c r="AA45">
-[...1 lines deleted...]
-      </c>
+      <c r="AA45"/>
       <c r="AB45">
         <v>0.0</v>
       </c>
-      <c r="AC45"/>
+      <c r="AC45">
+        <v>0.0</v>
+      </c>
       <c r="AD45"/>
-      <c r="AE45">
+      <c r="AE45"/>
+      <c r="AF45">
         <v>99127000.0</v>
       </c>
     </row>
-    <row r="46" spans="1:31">
+    <row r="46" spans="1:32">
       <c r="A46" t="s">
         <v>58</v>
       </c>
       <c r="B46">
+        <v>940768000.0</v>
+      </c>
+      <c r="C46">
         <v>804963000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>804126000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>679981000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>619051000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>579997000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>763097000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>781799000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>806239000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>645499000.0</v>
       </c>
       <c r="K46">
         <v>645499000.0</v>
       </c>
       <c r="L46">
+        <v>645499000.0</v>
+      </c>
+      <c r="M46">
         <v>502345000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>510164000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>537827000.0</v>
       </c>
       <c r="O46">
         <v>537827000.0</v>
       </c>
       <c r="P46">
+        <v>537827000.0</v>
+      </c>
+      <c r="Q46">
         <v>568657000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>561837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>566675000.0</v>
       </c>
       <c r="S46">
         <v>566675000.0</v>
       </c>
       <c r="T46">
+        <v>566675000.0</v>
+      </c>
+      <c r="U46">
         <v>553123000.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>437032000.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>427571000.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>387166000.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>276770000.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>375796000.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>390684000.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>369942000.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>341533000.0</v>
       </c>
-      <c r="AC46"/>
       <c r="AD46"/>
-      <c r="AE46">
+      <c r="AE46"/>
+      <c r="AF46">
         <v>99127000.0</v>
       </c>
     </row>
-    <row r="47" spans="1:31">
+    <row r="47" spans="1:32">
       <c r="A47" t="s">
         <v>59</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>551211000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>510164000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>537000000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>569385000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>568657000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>561837000.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>566675000.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>599000000.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>553123000.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>437032000.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>427571000.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>387166000.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>276770000.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>375796000.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>390684000.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>369942000.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>341533000.0</v>
       </c>
-      <c r="AC47"/>
       <c r="AD47"/>
-      <c r="AE47">
+      <c r="AE47"/>
+      <c r="AF47">
         <v>99127000.0</v>
       </c>
     </row>
-    <row r="48" spans="1:31">
+    <row r="48" spans="1:32">
       <c r="A48" t="s">
         <v>60</v>
       </c>
       <c r="B48">
+        <v>2697275000.0</v>
+      </c>
+      <c r="C48">
         <v>1293660000.0</v>
       </c>
-      <c r="C48"/>
-      <c r="D48">
+      <c r="D48"/>
+      <c r="E48">
         <v>3874081000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>2554461000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>1235519000.0</v>
       </c>
-      <c r="G48"/>
-      <c r="H48">
+      <c r="H48"/>
+      <c r="I48">
         <v>3333203000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>2147268000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1030016000.0</v>
       </c>
       <c r="K48">
         <v>1030016000.0</v>
       </c>
       <c r="L48">
+        <v>1030016000.0</v>
+      </c>
+      <c r="M48">
         <v>1278903000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>1770373000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>795020000.0</v>
       </c>
       <c r="O48">
         <v>795020000.0</v>
       </c>
       <c r="P48">
+        <v>795020000.0</v>
+      </c>
+      <c r="Q48">
         <v>2796101000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>1765355000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>854104000.0</v>
       </c>
       <c r="S48">
         <v>854104000.0</v>
       </c>
       <c r="T48">
+        <v>854104000.0</v>
+      </c>
+      <c r="U48">
         <v>2599974000.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>1664312000.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>733668000.0</v>
       </c>
-      <c r="W48"/>
-      <c r="X48">
+      <c r="X48"/>
+      <c r="Y48">
         <v>1475613000.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>935179000.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>396860000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>192011000.0</v>
       </c>
       <c r="AB48">
         <v>192011000.0</v>
       </c>
-      <c r="AC48"/>
+      <c r="AC48">
+        <v>192011000.0</v>
+      </c>
       <c r="AD48"/>
-      <c r="AE48">
+      <c r="AE48"/>
+      <c r="AF48">
         <v>412000000.0</v>
       </c>
     </row>
-    <row r="49" spans="1:31">
+    <row r="49" spans="1:32">
       <c r="A49" t="s">
         <v>61</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
       <c r="L49"/>
       <c r="M49"/>
       <c r="N49"/>
       <c r="O49"/>
       <c r="P49"/>
       <c r="Q49"/>
       <c r="R49"/>
       <c r="S49"/>
       <c r="T49"/>
       <c r="U49"/>
       <c r="V49"/>
       <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
-      <c r="AA49">
-[...1 lines deleted...]
-      </c>
+      <c r="AA49"/>
       <c r="AB49">
         <v>0.0</v>
       </c>
-      <c r="AC49"/>
+      <c r="AC49">
+        <v>0.0</v>
+      </c>
       <c r="AD49"/>
-      <c r="AE49">
-[...3 lines deleted...]
-    <row r="50" spans="1:31">
+      <c r="AE49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="50" spans="1:32">
       <c r="A50" t="s">
         <v>62</v>
       </c>
-      <c r="B50"/>
+      <c r="B50">
+        <v>58630496000.0</v>
+      </c>
       <c r="C50">
+        <v>58234099000.0</v>
+      </c>
+      <c r="D50">
         <v>74651745000.0</v>
       </c>
-      <c r="D50">
+      <c r="E50">
         <v>72506784000.0</v>
       </c>
-      <c r="E50">
+      <c r="F50">
         <v>74161034000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>54372000000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>81840900000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>51135217000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>56417870000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>51320939000.0</v>
       </c>
-      <c r="K50">
+      <c r="L50">
         <v>35539933000.0</v>
       </c>
-      <c r="L50">
+      <c r="M50">
         <v>40776913000.0</v>
       </c>
-      <c r="M50">
+      <c r="N50">
         <v>34622931000.0</v>
       </c>
-      <c r="N50">
+      <c r="O50">
         <v>27746555000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>33655971000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>33330317000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>30534000000.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>25547246000.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>27942412000.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>1616199000.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>1733345000.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>267828000.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>51656000.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>61226000.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>465372000.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>849859000.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>116450000.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>102830000.0</v>
       </c>
-      <c r="AC50"/>
       <c r="AD50"/>
-      <c r="AE50">
+      <c r="AE50"/>
+      <c r="AF50">
         <v>6540.37</v>
       </c>
     </row>
-    <row r="51" spans="1:31">
+    <row r="51" spans="1:32">
       <c r="A51" t="s">
         <v>63</v>
       </c>
       <c r="B51">
+        <v>92754767000.0</v>
+      </c>
+      <c r="C51">
         <v>89495193000.0</v>
       </c>
-      <c r="C51">
+      <c r="D51">
         <v>85300898000.0</v>
       </c>
-      <c r="D51">
+      <c r="E51">
         <v>72506784000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>74161034000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>61375971000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>27303870000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>51135217000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>56417870000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>51320939000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>74831183000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>42036913000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>34622931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27746555000.0</v>
       </c>
       <c r="O51">
         <v>27746555000.0</v>
       </c>
       <c r="P51">
+        <v>27746555000.0</v>
+      </c>
+      <c r="Q51">
         <v>33330317000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>34192824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25822235000.0</v>
       </c>
       <c r="S51">
         <v>25822235000.0</v>
       </c>
       <c r="T51">
+        <v>25822235000.0</v>
+      </c>
+      <c r="U51">
         <v>30423676000.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>18224011000.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>45326615000.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>827785000.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>36104602000.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>11534285000.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>22600101000.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>1472714000.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>21100018000.0</v>
       </c>
-      <c r="AC51"/>
       <c r="AD51"/>
-      <c r="AE51">
+      <c r="AE51"/>
+      <c r="AF51">
         <v>7516841000.0</v>
       </c>
     </row>
-    <row r="52" spans="1:31">
+    <row r="52" spans="1:32">
       <c r="A52" t="s">
         <v>64</v>
       </c>
       <c r="B52">
+        <v>89770861000.0</v>
+      </c>
+      <c r="C52">
         <v>86378489000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>81935679000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>72506784000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>74161034000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>57873971000.0</v>
       </c>
-      <c r="G52"/>
-      <c r="H52">
+      <c r="H52"/>
+      <c r="I52">
         <v>51135217000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>56417870000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>51320939000.0</v>
       </c>
       <c r="K52">
         <v>51320939000.0</v>
       </c>
       <c r="L52">
+        <v>51320939000.0</v>
+      </c>
+      <c r="M52">
         <v>40776913000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>34622931000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27746555000.0</v>
       </c>
       <c r="O52">
         <v>27746555000.0</v>
       </c>
       <c r="P52">
+        <v>27746555000.0</v>
+      </c>
+      <c r="Q52">
         <v>33330317000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>32363824000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25547246000.0</v>
       </c>
       <c r="S52">
         <v>25547246000.0</v>
       </c>
       <c r="T52">
+        <v>25547246000.0</v>
+      </c>
+      <c r="U52">
         <v>25850571000.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>17795258000.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>44750925000.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>51656000.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>35315154000.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>10582951000.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>21961160000.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>116450000.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>19618056000.0</v>
       </c>
-      <c r="AC52"/>
       <c r="AD52"/>
-      <c r="AE52">
+      <c r="AE52"/>
+      <c r="AF52">
         <v>6755183000.0</v>
       </c>
     </row>
-    <row r="53" spans="1:31">
+    <row r="53" spans="1:32">
       <c r="A53" t="s">
         <v>65</v>
       </c>
-      <c r="B53"/>
+      <c r="B53">
+        <v>50939639000.0</v>
+      </c>
       <c r="C53">
+        <v>59565236000.0</v>
+      </c>
+      <c r="D53">
         <v>62756587000.0</v>
       </c>
-      <c r="D53">
+      <c r="E53">
         <v>66398282000.0</v>
       </c>
-      <c r="E53">
+      <c r="F53">
         <v>64360454000.0</v>
       </c>
-      <c r="F53">
+      <c r="G53">
         <v>62944290000.0</v>
       </c>
-      <c r="G53">
+      <c r="H53">
         <v>69298402000.0</v>
       </c>
-      <c r="H53">
+      <c r="I53">
         <v>61332216000.0</v>
       </c>
-      <c r="I53">
+      <c r="J53">
         <v>47417632000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>46254023000.0</v>
       </c>
       <c r="K53">
         <v>46254023000.0</v>
       </c>
       <c r="L53">
+        <v>46254023000.0</v>
+      </c>
+      <c r="M53">
         <v>47326560000.0</v>
       </c>
-      <c r="M53">
+      <c r="N53">
         <v>42341718000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>33620341000.0</v>
       </c>
       <c r="O53">
         <v>33620341000.0</v>
       </c>
       <c r="P53">
+        <v>33620341000.0</v>
+      </c>
+      <c r="Q53">
         <v>45653182000.0</v>
       </c>
-      <c r="Q53">
+      <c r="R53">
         <v>40590139000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>36881410000.0</v>
       </c>
       <c r="S53">
         <v>36881410000.0</v>
       </c>
       <c r="T53">
+        <v>36881410000.0</v>
+      </c>
+      <c r="U53">
         <v>29630824000.0</v>
       </c>
-      <c r="U53">
+      <c r="V53">
         <v>26476860000.0</v>
       </c>
-      <c r="V53">
+      <c r="W53">
         <v>24813396000.0</v>
       </c>
-      <c r="W53">
+      <c r="X53">
         <v>20090610000.0</v>
       </c>
-      <c r="X53">
+      <c r="Y53">
         <v>11072280000.0</v>
       </c>
-      <c r="Y53">
+      <c r="Z53">
         <v>7200749000.0</v>
       </c>
-      <c r="Z53">
+      <c r="AA53">
         <v>5912172000.0</v>
       </c>
-      <c r="AA53">
+      <c r="AB53">
         <v>3121000000.0</v>
       </c>
-      <c r="AB53">
+      <c r="AC53">
         <v>1589464000.0</v>
       </c>
-      <c r="AC53"/>
       <c r="AD53"/>
-      <c r="AE53">
+      <c r="AE53"/>
+      <c r="AF53">
         <v>1594090000.0</v>
       </c>
     </row>
-    <row r="54" spans="1:31">
+    <row r="54" spans="1:32">
       <c r="A54" t="s">
         <v>66</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
-      <c r="AA54">
-[...1 lines deleted...]
-      </c>
+      <c r="AA54"/>
       <c r="AB54">
         <v>0.0</v>
       </c>
-      <c r="AC54"/>
+      <c r="AC54">
+        <v>0.0</v>
+      </c>
       <c r="AD54"/>
-      <c r="AE54">
-[...3 lines deleted...]
-    <row r="55" spans="1:31">
+      <c r="AE54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="55" spans="1:32">
       <c r="A55" t="s">
         <v>67</v>
       </c>
       <c r="B55">
+        <v>407396468000.0</v>
+      </c>
+      <c r="C55">
         <v>409228808000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>396528353000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>399477121000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>373850406000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>349966039000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>347456760000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>316399799000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>297140899000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>278921640000.0</v>
       </c>
       <c r="K55">
         <v>278921640000.0</v>
       </c>
       <c r="L55">
+        <v>278921640000.0</v>
+      </c>
+      <c r="M55">
         <v>233427319000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>230780915000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>194440670000.0</v>
       </c>
       <c r="O55">
         <v>194440670000.0</v>
       </c>
       <c r="P55">
+        <v>194440670000.0</v>
+      </c>
+      <c r="Q55">
         <v>185741724000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>170276449000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>163092720000.0</v>
       </c>
       <c r="S55">
         <v>163092720000.0</v>
       </c>
       <c r="T55">
+        <v>163092720000.0</v>
+      </c>
+      <c r="U55">
         <v>129735011000.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>114321494000.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>121750357000.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>96029161000.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>88399358000.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>59537133000.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>58045816000.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>43622768000.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>39156319000.0</v>
       </c>
-      <c r="AC55"/>
       <c r="AD55"/>
-      <c r="AE55">
+      <c r="AE55"/>
+      <c r="AF55">
         <v>17724267000.0</v>
       </c>
     </row>
-    <row r="56" spans="1:31">
+    <row r="56" spans="1:32">
       <c r="A56" t="s">
         <v>68</v>
       </c>
       <c r="B56">
+        <v>45081046000.0</v>
+      </c>
+      <c r="C56">
         <v>42274762000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>46284729000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>164846766000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>149946827000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>136120632000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>5610548000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>139141813000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>125329826000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>133273664000.0</v>
       </c>
       <c r="K56">
         <v>133273664000.0</v>
       </c>
       <c r="L56">
+        <v>133273664000.0</v>
+      </c>
+      <c r="M56">
         <v>91891497000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>86867416000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>73359696000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>61529614000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>78246743000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>66661043000.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>61918867000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>55857557000.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>54755079000.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>47253486000.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>40433976000.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>27991245000.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>32839951000.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>14803495000.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>21899347000.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>4026056000.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>15730023000.0</v>
       </c>
-      <c r="AC56"/>
       <c r="AD56"/>
-      <c r="AE56">
+      <c r="AE56"/>
+      <c r="AF56">
         <v>8732379000.0</v>
       </c>
     </row>
-    <row r="57" spans="1:31">
+    <row r="57" spans="1:32">
       <c r="A57" t="s">
         <v>69</v>
       </c>
       <c r="B57">
+        <v>89770861000.0</v>
+      </c>
+      <c r="C57">
         <v>86378489000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>81935679000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>200843840000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>189441872000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>172911292000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>1557129000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>149867418000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>137784872000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>128817365000.0</v>
       </c>
       <c r="K57">
         <v>128817365000.0</v>
       </c>
       <c r="L57">
+        <v>128817365000.0</v>
+      </c>
+      <c r="M57">
         <v>116952882000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>97262400000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>79930753000.0</v>
       </c>
       <c r="O57">
         <v>79930753000.0</v>
       </c>
       <c r="P57">
+        <v>79930753000.0</v>
+      </c>
+      <c r="Q57">
         <v>99572686000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>88174772000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>80122624000.0</v>
       </c>
       <c r="S57">
         <v>80122624000.0</v>
       </c>
       <c r="T57">
+        <v>80122624000.0</v>
+      </c>
+      <c r="U57">
         <v>51182008000.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>45695827000.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>68573009000.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>22685961000.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>51745201000.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>26216981000.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>35761803000.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>9922297000.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>27176971000.0</v>
       </c>
-      <c r="AC57"/>
       <c r="AD57"/>
-      <c r="AE57">
+      <c r="AE57"/>
+      <c r="AF57">
         <v>12306522000.0</v>
       </c>
     </row>
-    <row r="58" spans="1:31">
+    <row r="58" spans="1:32">
       <c r="A58" t="s">
         <v>70</v>
       </c>
       <c r="B58">
+        <v>382603418000.0</v>
+      </c>
+      <c r="C58">
         <v>384806195000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>372980645000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>375808485000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>351580614000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>328919716000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>327409523000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>295042103000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>277178712000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>258496867000.0</v>
       </c>
       <c r="K58">
         <v>258496867000.0</v>
       </c>
       <c r="L58">
+        <v>258496867000.0</v>
+      </c>
+      <c r="M58">
         <v>213404118000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>212331463000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>177394807000.0</v>
       </c>
       <c r="O58">
         <v>177394807000.0</v>
       </c>
       <c r="P58">
+        <v>177394807000.0</v>
+      </c>
+      <c r="Q58">
         <v>168273803000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>153980808000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>147551827000.0</v>
       </c>
       <c r="S58">
         <v>147551827000.0</v>
       </c>
       <c r="T58">
+        <v>147551827000.0</v>
+      </c>
+      <c r="U58">
         <v>116304286000.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>101730106000.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>110197607000.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>85131547000.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>79728775000.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>51392280000.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>50439117000.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>36466809000.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>36874448000.0</v>
       </c>
-      <c r="AC58"/>
       <c r="AD58"/>
-      <c r="AE58">
+      <c r="AE58"/>
+      <c r="AF58">
         <v>15632555000.0</v>
       </c>
     </row>
-    <row r="59" spans="1:31">
+    <row r="59" spans="1:32">
       <c r="A59" t="s">
         <v>71</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
-      <c r="AA59">
-[...1 lines deleted...]
-      </c>
+      <c r="AA59"/>
       <c r="AB59">
         <v>0.0</v>
       </c>
-      <c r="AC59"/>
+      <c r="AC59">
+        <v>0.0</v>
+      </c>
       <c r="AD59"/>
-      <c r="AE59">
-[...3 lines deleted...]
-    <row r="60" spans="1:31">
+      <c r="AE59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="60" spans="1:32">
       <c r="A60" t="s">
         <v>72</v>
       </c>
       <c r="B60">
+        <v>24792454000.0</v>
+      </c>
+      <c r="C60">
         <v>24414302000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>23546701000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>23663948000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>22263249000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>21042088000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>20043557000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>21353091000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>19957839000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>20421216000.0</v>
       </c>
       <c r="K60">
         <v>20421216000.0</v>
       </c>
       <c r="L60">
+        <v>20421216000.0</v>
+      </c>
+      <c r="M60">
         <v>20013943000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>18440410000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17038650000.0</v>
       </c>
       <c r="O60">
         <v>17038650000.0</v>
       </c>
       <c r="P60">
+        <v>17038650000.0</v>
+      </c>
+      <c r="Q60">
         <v>17464901000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>16292230000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15538320000.0</v>
       </c>
       <c r="S60">
         <v>15538320000.0</v>
       </c>
       <c r="T60">
+        <v>15538320000.0</v>
+      </c>
+      <c r="U60">
         <v>13427265000.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>12588048000.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>11549981000.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>10894609000.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>8669470000.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>8142972000.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>7604948000.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>7153396000.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>2278281000.0</v>
       </c>
-      <c r="AC60"/>
-      <c r="AD60">
+      <c r="AD60"/>
+      <c r="AE60">
         <v>2091712000.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>2084777000.0</v>
       </c>
     </row>
-    <row r="61" spans="1:31">
+    <row r="61" spans="1:32">
       <c r="A61" t="s">
         <v>73</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
-      <c r="AA61">
-[...1 lines deleted...]
-      </c>
+      <c r="AA61"/>
       <c r="AB61">
         <v>0.0</v>
       </c>
-      <c r="AC61"/>
+      <c r="AC61">
+        <v>0.0</v>
+      </c>
       <c r="AD61"/>
-      <c r="AE61">
-[...3 lines deleted...]
-    <row r="62" spans="1:31">
+      <c r="AE61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="62" spans="1:32">
       <c r="A62" t="s">
         <v>74</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
-      <c r="AA62">
-[...1 lines deleted...]
-      </c>
+      <c r="AA62"/>
       <c r="AB62">
         <v>0.0</v>
       </c>
-      <c r="AC62"/>
+      <c r="AC62">
+        <v>0.0</v>
+      </c>
       <c r="AD62"/>
-      <c r="AE62">
+      <c r="AE62"/>
+      <c r="AF62">
         <v>0.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N32"/>
@@ -7670,1195 +7845,1195 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
         <v>5952025539.0</v>
       </c>
       <c r="C2">
         <v>6416557489.0</v>
       </c>
       <c r="D2">
         <v>4825480331.0</v>
       </c>
       <c r="E2">
         <v>4436434350.0</v>
       </c>
       <c r="F2">
         <v>4046665776.0</v>
       </c>
       <c r="G2">
         <v>2955263043.0</v>
       </c>
       <c r="H2">
         <v>1734820130.0</v>
       </c>
       <c r="I2">
         <v>1110370811.0</v>
       </c>
       <c r="J2">
         <v>657523213.0</v>
       </c>
       <c r="K2">
         <v>395226980.0</v>
       </c>
       <c r="L2">
         <v>48739901.03</v>
       </c>
       <c r="M2">
         <v>133723000.0</v>
       </c>
       <c r="N2"/>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
-        <v>298168657.0</v>
+        <v>304143000.0</v>
       </c>
       <c r="C3">
-        <v>304356431.0</v>
+        <v>265325000.0</v>
       </c>
       <c r="D3">
-        <v>248384236.0</v>
+        <v>252413000.0</v>
       </c>
       <c r="E3">
-        <v>213259810.0</v>
+        <v>205877000.0</v>
       </c>
       <c r="F3">
-        <v>240841721.0</v>
+        <v>231730000.0</v>
       </c>
       <c r="G3">
-        <v>144403517.0</v>
+        <v>143261000.0</v>
       </c>
       <c r="H3">
-        <v>88429864.0</v>
+        <v>90710000.0</v>
       </c>
       <c r="I3">
-        <v>55992567.0</v>
+        <v>52788000.0</v>
       </c>
       <c r="J3">
-        <v>28389009.0</v>
+        <v>27403000.0</v>
       </c>
       <c r="K3">
-        <v>21599700.0</v>
+        <v>23074000.0</v>
       </c>
       <c r="L3">
         <v>6423000.0</v>
       </c>
       <c r="M3">
         <v>4682000.0</v>
       </c>
       <c r="N3">
         <v>-31889000.0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
-        <v>5954644066.0</v>
+        <v>5954644065.0</v>
       </c>
       <c r="C5">
         <v>6613642113.0</v>
       </c>
       <c r="D5">
-        <v>4481142447.0</v>
+        <v>4481142446.0</v>
       </c>
       <c r="E5">
         <v>3984912165.0</v>
       </c>
       <c r="F5">
-        <v>4106257294.0</v>
+        <v>4106257293.0</v>
       </c>
       <c r="G5">
         <v>2493815061.0</v>
       </c>
       <c r="H5">
-        <v>1579737078.0</v>
+        <v>1579737077.0</v>
       </c>
       <c r="I5">
-        <v>756323982.0</v>
+        <v>756323981.0</v>
       </c>
       <c r="J5">
-        <v>659506082.0</v>
+        <v>659506081.0</v>
       </c>
       <c r="K5">
         <v>349994536.0</v>
       </c>
       <c r="L5">
         <v>1284670000.0</v>
       </c>
       <c r="M5">
         <v>0.0</v>
       </c>
       <c r="N5">
         <v>63778000.0</v>
       </c>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
-        <v>6252812723.0</v>
+        <v>6258787065.0</v>
       </c>
       <c r="C6">
-        <v>6917998544.0</v>
+        <v>6878967113.0</v>
       </c>
       <c r="D6">
-        <v>4729526683.0</v>
+        <v>4733555446.0</v>
       </c>
       <c r="E6">
-        <v>4198171975.0</v>
+        <v>4190789165.0</v>
       </c>
       <c r="F6">
-        <v>4347099015.0</v>
+        <v>4337987293.0</v>
       </c>
       <c r="G6">
-        <v>2638218578.0</v>
+        <v>2637076061.0</v>
       </c>
       <c r="H6">
-        <v>1668166942.0</v>
+        <v>1670447077.0</v>
       </c>
       <c r="I6">
-        <v>812316549.0</v>
+        <v>809111981.0</v>
       </c>
       <c r="J6">
-        <v>687895091.0</v>
+        <v>686909081.0</v>
       </c>
       <c r="K6">
-        <v>371594236.0</v>
+        <v>373068536.0</v>
       </c>
       <c r="L6">
         <v>1291093000.0</v>
       </c>
       <c r="M6">
         <v>4682000.0</v>
       </c>
       <c r="N6">
         <v>63778000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7">
         <v>0.0</v>
       </c>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
         <v>12286059855.0</v>
       </c>
       <c r="C9">
         <v>13453448071.0</v>
       </c>
       <c r="D9">
         <v>9991965625.0</v>
       </c>
       <c r="E9">
         <v>9743996170.0</v>
       </c>
       <c r="F9">
         <v>8927540017.0</v>
       </c>
       <c r="G9">
         <v>5640465372.0</v>
       </c>
       <c r="H9">
         <v>3431949893.0</v>
       </c>
       <c r="I9">
         <v>2046815477.0</v>
       </c>
       <c r="J9">
         <v>1339570202.0</v>
       </c>
       <c r="K9">
         <v>780686553.0</v>
       </c>
       <c r="L9">
         <v>661138000.0</v>
       </c>
       <c r="M9">
         <v>418980000.0</v>
       </c>
       <c r="N9">
         <v>31889000.0</v>
       </c>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
         <v>5341528924.0</v>
       </c>
       <c r="C10">
         <v>5719442738.0</v>
       </c>
       <c r="D10">
         <v>3873520005.0</v>
       </c>
       <c r="E10">
         <v>3568182456.0</v>
       </c>
       <c r="F10">
         <v>3965188257.0</v>
       </c>
       <c r="G10">
         <v>2440724005.0</v>
       </c>
       <c r="H10">
         <v>1497864758.0</v>
       </c>
       <c r="I10">
         <v>679624300.0</v>
       </c>
       <c r="J10">
         <v>596214841.0</v>
       </c>
       <c r="K10">
         <v>349994536.0</v>
       </c>
       <c r="L10">
         <v>192487000.0</v>
       </c>
       <c r="M10">
         <v>70110000.0</v>
       </c>
       <c r="N10">
         <v>31889000.0</v>
       </c>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
         <v>273777380.0</v>
       </c>
       <c r="C11">
         <v>540433556.0</v>
       </c>
       <c r="D11">
         <v>36367129.0</v>
       </c>
       <c r="E11">
         <v>-140416040.0</v>
       </c>
       <c r="F11">
         <v>231471206.0</v>
       </c>
       <c r="G11">
         <v>342634925.0</v>
       </c>
       <c r="H11">
         <v>441009516.0</v>
       </c>
       <c r="I11">
         <v>186045783.0</v>
       </c>
       <c r="J11">
         <v>157434025.0</v>
       </c>
       <c r="K11">
         <v>121824524.0</v>
       </c>
       <c r="L11">
         <v>56866000.0</v>
       </c>
       <c r="M11">
         <v>27067000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
         <v>613115141.0</v>
       </c>
       <c r="C12">
         <v>894199374.0</v>
       </c>
       <c r="D12">
         <v>607622441.0</v>
       </c>
       <c r="E12">
         <v>416729709.0</v>
       </c>
       <c r="F12">
         <v>141069036.0</v>
       </c>
       <c r="G12">
         <v>53091055.0</v>
       </c>
       <c r="H12">
         <v>81872318.0</v>
       </c>
       <c r="I12">
         <v>76699681.0</v>
       </c>
       <c r="J12">
         <v>63291240.0</v>
       </c>
       <c r="K12">
         <v>0.0</v>
       </c>
       <c r="L12">
         <v>0.0</v>
       </c>
       <c r="M12">
         <v>0.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>108</v>
+        <v>109</v>
       </c>
       <c r="B13">
         <v>43379000.0</v>
       </c>
       <c r="C13">
         <v>27980000.0</v>
       </c>
       <c r="D13">
         <v>17224000.0</v>
       </c>
       <c r="E13">
         <v>15436000.0</v>
       </c>
       <c r="F13">
         <v>7604000.0</v>
       </c>
       <c r="G13">
         <v>5521000.0</v>
       </c>
       <c r="H13">
         <v>84400000.0</v>
       </c>
       <c r="I13">
         <v>72310000.0</v>
       </c>
       <c r="J13">
         <v>61093000.0</v>
       </c>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>109</v>
+        <v>110</v>
       </c>
       <c r="B14">
         <v>494000.0</v>
       </c>
       <c r="C14">
         <v>-1431000.0</v>
       </c>
       <c r="D14">
         <v>-2404000.0</v>
       </c>
       <c r="E14">
         <v>-1161000.0</v>
       </c>
       <c r="F14">
         <v>-3044000.0</v>
       </c>
       <c r="G14">
         <v>3005000.0</v>
       </c>
       <c r="H14">
         <v>2563000.0</v>
       </c>
       <c r="I14">
         <v>6935000.0</v>
       </c>
       <c r="J14">
         <v>7923000.0</v>
       </c>
       <c r="K14">
         <v>49647000.0</v>
       </c>
       <c r="L14">
         <v>55732680.27</v>
       </c>
       <c r="M14">
         <v>184423000.0</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
         <v>5068235842.0</v>
       </c>
       <c r="C15">
         <v>5177367669.0</v>
       </c>
       <c r="D15">
         <v>3836474873.0</v>
       </c>
       <c r="E15">
         <v>3707395864.0</v>
       </c>
       <c r="F15">
         <v>3730553352.0</v>
       </c>
       <c r="G15">
         <v>2092989736.0</v>
       </c>
       <c r="H15">
         <v>1048124779.0</v>
       </c>
       <c r="I15">
         <v>489452368.0</v>
       </c>
       <c r="J15">
         <v>428765976.0</v>
       </c>
       <c r="K15">
         <v>176604420.0</v>
       </c>
       <c r="L15">
         <v>75804000.0</v>
       </c>
       <c r="M15">
         <v>23588000.0</v>
       </c>
       <c r="N15">
         <v>31889000.0</v>
       </c>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>3579050000.0</v>
       </c>
       <c r="F16">
         <v>3592000000.0</v>
       </c>
       <c r="G16">
         <v>2076430000.0</v>
       </c>
       <c r="H16">
         <v>1080484000.0</v>
       </c>
       <c r="I16">
         <v>461440000.0</v>
       </c>
       <c r="J16">
         <v>413874000.0</v>
       </c>
       <c r="K16">
         <v>188675000.0</v>
       </c>
       <c r="L16">
         <v>19138557.87</v>
       </c>
       <c r="M16">
         <v>23588000.0</v>
       </c>
       <c r="N16"/>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
         <v>5169293000.0</v>
       </c>
       <c r="C17">
         <v>4514840000.0</v>
       </c>
       <c r="D17">
         <v>3641878000.0</v>
       </c>
       <c r="E17">
         <v>3580211000.0</v>
       </c>
       <c r="F17">
         <v>3592460000.0</v>
       </c>
       <c r="G17">
         <v>2081489000.0</v>
       </c>
       <c r="H17">
         <v>1089484000.0</v>
       </c>
       <c r="I17">
         <v>465330000.0</v>
       </c>
       <c r="J17">
         <v>423541000.0</v>
       </c>
       <c r="K17">
         <v>243765000.0</v>
       </c>
       <c r="L17">
         <v>34240809.94</v>
       </c>
       <c r="M17">
         <v>43043000.0</v>
       </c>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
         <v>-582021000.0</v>
       </c>
       <c r="C18">
         <v>-751545000.0</v>
       </c>
       <c r="D18">
         <v>-584754000.0</v>
       </c>
       <c r="E18">
         <v>-386867000.0</v>
       </c>
       <c r="F18">
         <v>-128128000.0</v>
       </c>
       <c r="G18">
         <v>-47150000.0</v>
       </c>
       <c r="H18">
         <v>-84400000.0</v>
       </c>
       <c r="I18">
         <v>-72310000.0</v>
       </c>
       <c r="J18">
         <v>-61093000.0</v>
       </c>
       <c r="K18">
         <v>0.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19">
         <v>0.0</v>
       </c>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20">
         <v>0.0</v>
       </c>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
         <v>5913535751.0</v>
       </c>
       <c r="C21">
         <v>6595537315.0</v>
       </c>
       <c r="D21">
         <v>4545263418.0</v>
       </c>
       <c r="E21">
         <v>4048645543.0</v>
       </c>
       <c r="F21">
         <v>4153988082.0</v>
       </c>
       <c r="G21">
         <v>2591101799.0</v>
       </c>
       <c r="H21">
         <v>1606708378.0</v>
       </c>
       <c r="I21">
         <v>806563279.0</v>
       </c>
       <c r="J21">
         <v>684746749.0</v>
       </c>
       <c r="K21">
         <v>354219747.0</v>
       </c>
       <c r="L21">
         <v>185133000.0</v>
       </c>
       <c r="M21">
         <v>67808000.0</v>
       </c>
       <c r="N21">
         <v>31889000.0</v>
       </c>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22">
         <v>0.0</v>
       </c>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
         <v>12324549642.0</v>
       </c>
       <c r="C23">
         <v>13274468245.0</v>
       </c>
       <c r="D23">
         <v>10272182538.0</v>
       </c>
       <c r="E23">
         <v>10131784976.0</v>
       </c>
       <c r="F23">
         <v>8820217711.0</v>
       </c>
       <c r="G23">
         <v>6004626616.0</v>
       </c>
       <c r="H23">
         <v>3560061640.0</v>
       </c>
       <c r="I23">
         <v>2350623005.0</v>
       </c>
       <c r="J23">
         <v>1312346666.0</v>
       </c>
       <c r="K23">
         <v>821693783.0</v>
       </c>
       <c r="L23">
         <v>476005000.0</v>
       </c>
       <c r="M23">
         <v>351172000.0</v>
       </c>
       <c r="N23"/>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24">
         <v>0.0</v>
       </c>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>120</v>
+        <v>121</v>
       </c>
       <c r="B25">
         <v>304143000.0</v>
       </c>
       <c r="C25">
         <v>265325000.0</v>
       </c>
       <c r="D25">
         <v>215547000.0</v>
       </c>
       <c r="E25">
         <v>205877000.0</v>
       </c>
       <c r="F25">
         <v>231730000.0</v>
       </c>
       <c r="G25">
         <v>143261000.0</v>
       </c>
       <c r="H25">
         <v>90710000.0</v>
       </c>
       <c r="I25">
         <v>52788000.0</v>
       </c>
       <c r="J25">
         <v>27403000.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26">
         <v>0.26</v>
       </c>
       <c r="E26">
         <v>0.25</v>
       </c>
       <c r="F26">
         <v>0.31</v>
       </c>
       <c r="G26">
         <v>0.28</v>
       </c>
       <c r="H26">
         <v>0.29</v>
       </c>
       <c r="I26">
         <v>0.22</v>
       </c>
       <c r="J26">
         <v>0.3</v>
       </c>
       <c r="K26">
         <v>0.3</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27">
         <v>294469000.0</v>
       </c>
       <c r="C27">
         <v>148975000.0</v>
       </c>
       <c r="D27">
         <v>169486000.0</v>
       </c>
       <c r="E27">
         <v>138722000.0</v>
       </c>
       <c r="F27">
         <v>227483000.0</v>
       </c>
       <c r="G27">
         <v>134915000.0</v>
       </c>
       <c r="H27">
         <v>155115000.0</v>
       </c>
       <c r="I27">
         <v>96075000.0</v>
       </c>
       <c r="J27">
         <v>32881000.0</v>
       </c>
       <c r="K27">
         <v>24484000.0</v>
       </c>
       <c r="L27">
         <v>6980000.0</v>
       </c>
       <c r="M27">
         <v>3506000.0</v>
       </c>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
         <v>6270664000.0</v>
       </c>
       <c r="C28">
         <v>4164487000.0</v>
       </c>
       <c r="D28">
         <v>3817336000.0</v>
       </c>
       <c r="E28">
         <v>3775294000.0</v>
       </c>
       <c r="F28">
         <v>2994785000.0</v>
       </c>
       <c r="G28">
         <v>2024843000.0</v>
       </c>
       <c r="H28">
         <v>1361735000.0</v>
       </c>
       <c r="I28">
         <v>874711000.0</v>
       </c>
       <c r="J28">
         <v>485268000.0</v>
       </c>
       <c r="K28">
         <v>471241000.0</v>
       </c>
       <c r="L28">
         <v>11823000.0</v>
       </c>
       <c r="M28">
         <v>12624000.0</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
         <v>279263000.0</v>
       </c>
       <c r="C29">
         <v>471127000.0</v>
       </c>
       <c r="D29">
         <v>37389000.0</v>
       </c>
       <c r="E29">
         <v>-135555000.0</v>
       </c>
       <c r="F29">
         <v>222714000.0</v>
       </c>
       <c r="G29">
         <v>339924000.0</v>
       </c>
       <c r="H29">
         <v>454625000.0</v>
       </c>
       <c r="I29">
         <v>175398000.0</v>
       </c>
       <c r="J29">
         <v>151966000.0</v>
       </c>
       <c r="K29">
         <v>130151000.0</v>
       </c>
       <c r="L29"/>
       <c r="M29"/>
       <c r="N29"/>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
         <v>6372524103.0</v>
       </c>
       <c r="C30">
         <v>6857910756.0</v>
       </c>
       <c r="D30">
         <v>5446702206.0</v>
       </c>
       <c r="E30">
         <v>5695350626.0</v>
       </c>
       <c r="F30">
         <v>4773551934.0</v>
       </c>
       <c r="G30">
         <v>3049363573.0</v>
       </c>
       <c r="H30">
         <v>1825241510.0</v>
       </c>
       <c r="I30">
         <v>1240252194.0</v>
       </c>
       <c r="J30">
         <v>654823453.0</v>
       </c>
       <c r="K30">
         <v>426466802.0</v>
       </c>
       <c r="L30">
         <v>476005000.0</v>
       </c>
       <c r="M30">
         <v>16130000.0</v>
       </c>
       <c r="N30"/>
     </row>
     <row r="31" spans="1:14">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
         <v>-572006827.0</v>
       </c>
       <c r="C31">
         <v>-876094577.0</v>
       </c>
       <c r="D31">
         <v>-671743413.0</v>
       </c>
       <c r="E31">
         <v>-480463087.0</v>
       </c>
       <c r="F31">
         <v>-188799825.0</v>
       </c>
       <c r="G31">
         <v>-150377794.0</v>
       </c>
       <c r="H31">
         <v>-108843619.0</v>
       </c>
       <c r="I31">
         <v>-126938978.0</v>
       </c>
       <c r="J31">
         <v>-88531907.0</v>
       </c>
       <c r="K31">
         <v>-4225211.8</v>
       </c>
       <c r="L31">
         <v>-449848000.0</v>
       </c>
       <c r="M31">
         <v>2302000.0</v>
       </c>
       <c r="N31"/>
     </row>
     <row r="32" spans="1:14">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
         <v>18238085394.0</v>
       </c>
       <c r="C32">
         <v>19870005560.0</v>
       </c>
       <c r="D32">
         <v>14817445957.0</v>
       </c>
       <c r="E32">
         <v>14180430520.0</v>
       </c>
       <c r="F32">
         <v>12974205794.0</v>
       </c>
       <c r="G32">
         <v>8595728416.0</v>
       </c>
       <c r="H32">
         <v>5166770023.0</v>
       </c>
       <c r="I32">
         <v>3157186289.0</v>
       </c>
@@ -8877,2626 +9052,2708 @@
       <c r="N32">
         <v>31889000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE32"/>
+  <dimension ref="A1:AF32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>97</v>
+        <v>98</v>
       </c>
       <c r="B2">
+        <v>1677487595.0</v>
+      </c>
+      <c r="C2">
         <v>1578852377.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>1649846426.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>1510108744.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>1423195138.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>1409217373.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>1119486000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>1445952115.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>1466508081.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>1383150923.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>1286877000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>1303006480.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>1163223474.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>1092985671.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>1265413000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>1086411596.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>1145237989.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>888467096.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>1905053000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>1029429177.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>905232095.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>1015489198.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>1583593000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>815363980.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>653510074.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>757235739.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>1874279000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>466587634.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>358121081.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>319394351.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>314741613.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>98</v>
+        <v>99</v>
       </c>
       <c r="B3">
+        <v>104802066.0</v>
+      </c>
+      <c r="C3">
         <v>81807770.0</v>
       </c>
-      <c r="C3">
-[...1 lines deleted...]
-      </c>
       <c r="D3">
-        <v>74124437.0</v>
+        <v>77737000.0</v>
       </c>
       <c r="E3">
-        <v>74003655.0</v>
+        <v>75708000.0</v>
       </c>
       <c r="F3">
-        <v>72987861.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>76572000.0</v>
+      </c>
+      <c r="G3">
+        <v>74126000.0</v>
+      </c>
+      <c r="H3"/>
       <c r="I3">
-        <v>70500080.0</v>
+        <v>72004000.0</v>
       </c>
       <c r="J3">
-        <v>69478186.0</v>
+        <v>65762000.0</v>
       </c>
       <c r="K3">
+        <v>68060000.0</v>
+      </c>
+      <c r="L3">
         <v>68061000.0</v>
       </c>
-      <c r="L3">
-[...1 lines deleted...]
-      </c>
       <c r="M3">
-        <v>49534134.0</v>
+        <v>71252000.0</v>
       </c>
       <c r="N3">
-        <v>47015098.0</v>
+        <v>50837000.0</v>
       </c>
       <c r="O3">
         <v>47842000.0</v>
       </c>
       <c r="P3">
-        <v>44563953.0</v>
+        <v>47842000.0</v>
       </c>
       <c r="Q3">
-        <v>59632110.0</v>
+        <v>43655000.0</v>
       </c>
       <c r="R3">
-        <v>54870443.0</v>
+        <v>55707000.0</v>
       </c>
       <c r="S3">
         <v>60899000.0</v>
       </c>
       <c r="T3">
-        <v>53421879.0</v>
+        <v>60899000.0</v>
       </c>
       <c r="U3">
-        <v>55444107.0</v>
+        <v>51378000.0</v>
       </c>
       <c r="V3">
-        <v>72286906.0</v>
+        <v>58472000.0</v>
       </c>
       <c r="W3">
+        <v>69507000.0</v>
+      </c>
+      <c r="X3">
         <v>37361000.0</v>
       </c>
-      <c r="X3">
-[...1 lines deleted...]
-      </c>
       <c r="Y3">
-        <v>37896071.0</v>
+        <v>36380000.0</v>
       </c>
       <c r="Z3">
-        <v>37192403.0</v>
+        <v>37994000.0</v>
       </c>
       <c r="AA3">
+        <v>31526000.0</v>
+      </c>
+      <c r="AB3">
         <v>28309000.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>23455000.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>23789000.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>15157000.0</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>16755000.0</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>99</v>
+        <v>100</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="5" spans="1:31">
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>100</v>
+        <v>101</v>
       </c>
       <c r="B5">
+        <v>1668414298.0</v>
+      </c>
+      <c r="C5">
         <v>1419319954.0</v>
       </c>
-      <c r="C5">
-[...1 lines deleted...]
-      </c>
       <c r="D5">
+        <v>1693070838.0</v>
+      </c>
+      <c r="E5">
         <v>1441782429.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>1443641530.0</v>
       </c>
-      <c r="F5">
-[...3 lines deleted...]
-      <c r="H5">
+      <c r="G5">
+        <v>1417808412.0</v>
+      </c>
+      <c r="H5"/>
+      <c r="I5">
         <v>1382367342.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
-        <v>1296229945.0</v>
+        <v>1701739564.0</v>
       </c>
       <c r="K5">
+        <v>1296229944.0</v>
+      </c>
+      <c r="L5">
         <v>1269790000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>1332497340.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>1091409355.0</v>
       </c>
-      <c r="N5">
-[...1 lines deleted...]
-      </c>
       <c r="O5">
+        <v>962055460.0</v>
+      </c>
+      <c r="P5">
         <v>-804090000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>1133586877.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>1010833179.0</v>
       </c>
-      <c r="R5">
-[...1 lines deleted...]
-      </c>
       <c r="S5">
+        <v>815008869.0</v>
+      </c>
+      <c r="T5">
         <v>-915390000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>993189502.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>969569636.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>825465160.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>667600000.0</v>
       </c>
-      <c r="X5">
-[...1 lines deleted...]
-      </c>
       <c r="Y5">
-        <v>623698896.0</v>
+        <v>674291981.0</v>
       </c>
       <c r="Z5">
+        <v>623698895.0</v>
+      </c>
+      <c r="AA5">
         <v>631808404.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>559934000.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>425695679.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>327788419.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>329764297.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>186400370.0</v>
       </c>
     </row>
-    <row r="6" spans="1:31">
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>101</v>
+        <v>102</v>
       </c>
       <c r="B6">
+        <v>1773216364.0</v>
+      </c>
+      <c r="C6">
         <v>1501127724.0</v>
       </c>
-      <c r="C6">
-[...1 lines deleted...]
-      </c>
       <c r="D6">
-        <v>1515906866.0</v>
+        <v>1770807838.0</v>
       </c>
       <c r="E6">
-        <v>1517645185.0</v>
+        <v>1517490429.0</v>
       </c>
       <c r="F6">
-        <v>1490796274.0</v>
-[...4 lines deleted...]
-      </c>
+        <v>1520213530.0</v>
+      </c>
+      <c r="G6">
+        <v>1491934412.0</v>
+      </c>
+      <c r="H6"/>
       <c r="I6">
-        <v>1772239645.0</v>
+        <v>1454371342.0</v>
       </c>
       <c r="J6">
-        <v>1365708131.0</v>
+        <v>1767501564.0</v>
       </c>
       <c r="K6">
+        <v>1364289944.0</v>
+      </c>
+      <c r="L6">
         <v>1337851000.0</v>
       </c>
-      <c r="L6">
-[...1 lines deleted...]
-      </c>
       <c r="M6">
-        <v>1140943489.0</v>
+        <v>1403749340.0</v>
       </c>
       <c r="N6">
-        <v>1009070559.0</v>
+        <v>1142246355.0</v>
       </c>
       <c r="O6">
+        <v>1009897460.0</v>
+      </c>
+      <c r="P6">
         <v>-756248000.0</v>
       </c>
-      <c r="P6">
-[...1 lines deleted...]
-      </c>
       <c r="Q6">
-        <v>1070465289.0</v>
+        <v>1177241877.0</v>
       </c>
       <c r="R6">
-        <v>869879313.0</v>
+        <v>1066540179.0</v>
       </c>
       <c r="S6">
+        <v>875907869.0</v>
+      </c>
+      <c r="T6">
         <v>-854491000.0</v>
       </c>
-      <c r="T6">
-[...1 lines deleted...]
-      </c>
       <c r="U6">
-        <v>1025013743.0</v>
+        <v>1044567502.0</v>
       </c>
       <c r="V6">
-        <v>897752066.0</v>
+        <v>1028041636.0</v>
       </c>
       <c r="W6">
+        <v>894972160.0</v>
+      </c>
+      <c r="X6">
         <v>704961000.0</v>
       </c>
-      <c r="X6">
-[...1 lines deleted...]
-      </c>
       <c r="Y6">
-        <v>661594967.0</v>
+        <v>710671981.0</v>
       </c>
       <c r="Z6">
-        <v>669000807.0</v>
+        <v>661692895.0</v>
       </c>
       <c r="AA6">
+        <v>663334404.0</v>
+      </c>
+      <c r="AB6">
         <v>588243000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>449150679.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>351577419.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>344921297.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>203155370.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>102</v>
+        <v>103</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
-      <c r="AA7">
-[...1 lines deleted...]
-      </c>
+      <c r="AA7"/>
       <c r="AB7">
         <v>0.0</v>
       </c>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="8" spans="1:31">
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>103</v>
+        <v>104</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="9" spans="1:31">
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>104</v>
+        <v>105</v>
       </c>
       <c r="B9">
+        <v>3317100944.0</v>
+      </c>
+      <c r="C9">
         <v>3036668158.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>3412709635.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>3082275718.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>2958606751.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>2909842395.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>4243919000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>2908325577.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3195712900.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2799327492.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>2810289000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>2995641795.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>2369690541.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>2026223000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>80571000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>2657991950.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>2542826207.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>1941166210.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-498818000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>2286650087.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>2044390631.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>1747154441.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>88087000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>1589736657.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>1311986208.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>1321229302.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-494308000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>962533598.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>789627629.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>737303202.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>586702815.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>105</v>
+        <v>106</v>
       </c>
       <c r="B10">
+        <v>1549513446.0</v>
+      </c>
+      <c r="C10">
         <v>1318339830.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>1560703239.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>1302768264.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>1273701409.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>1243336047.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>1301374000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>1187910599.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>1483371665.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>1111117093.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>1081349000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>1193013091.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>942891719.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>802041766.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>816148000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>1003409773.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>928354244.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>771657806.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>856439000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>942222971.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>950629594.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>815568713.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>662885000.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>662162734.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>607958988.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>609370980.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>547165000.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>400531406.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>305283543.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>314209377.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>173158817.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>106</v>
+        <v>107</v>
       </c>
       <c r="B11">
+        <v>133798357.0</v>
+      </c>
+      <c r="C11">
         <v>25259257.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>259508924.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>484645.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>-3395166.1</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>26249675.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>120628000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>25345731.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>284880968.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>60124391.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>58898000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>72969522.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-8916472.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>19853811.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>20203000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-48956650.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>-48529298.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1973204.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>2190000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-29523272.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>67473671.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>52069702.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>60497000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>95449904.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>69102612.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>140361626.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>156979000.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>126869896.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>82191720.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>96440500.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>58059130.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>107</v>
+        <v>108</v>
       </c>
       <c r="B12">
+        <v>118900852.0</v>
+      </c>
+      <c r="C12">
         <v>100980123.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>132367599.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>139014165.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>169940120.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>174472364.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>196020000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>194456743.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>218367898.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>185112851.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>181337000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>139484248.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>148517635.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>160013694.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>162828000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>130177103.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>82478934.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>43351062.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>48114000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>50966530.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>18940041.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>9896446.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>6286000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>12129247.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>15739907.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>22437424.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>21769000.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>25164273.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>22504875.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>15554919.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>13241552.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>108</v>
-[...1 lines deleted...]
-      <c r="B13"/>
+        <v>109</v>
+      </c>
+      <c r="B13">
+        <v>10037000.0</v>
+      </c>
       <c r="C13">
+        <v>8063000.0</v>
+      </c>
+      <c r="D13">
         <v>13823000.0</v>
       </c>
-      <c r="D13">
+      <c r="E13">
         <v>8710000.0</v>
       </c>
-      <c r="E13">
+      <c r="F13">
         <v>11252000.0</v>
       </c>
-      <c r="F13">
+      <c r="G13">
         <v>9594000.0</v>
       </c>
-      <c r="G13"/>
-      <c r="H13">
+      <c r="H13"/>
+      <c r="I13">
         <v>7618000.0</v>
       </c>
-      <c r="I13">
+      <c r="J13">
         <v>19595000.0</v>
       </c>
-      <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
       <c r="Y13"/>
-      <c r="Z13">
+      <c r="Z13"/>
+      <c r="AA13">
         <v>2281000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>21769000.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>24000000.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>23000000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>15382000.0</v>
       </c>
-      <c r="AE13"/>
-[...1 lines deleted...]
-    <row r="14" spans="1:31">
+      <c r="AF13"/>
+    </row>
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>109</v>
-[...1 lines deleted...]
-      <c r="B14"/>
+        <v>110</v>
+      </c>
+      <c r="B14">
+        <v>7449000.0</v>
+      </c>
       <c r="C14">
+        <v>-8018000.0</v>
+      </c>
+      <c r="D14">
         <v>14001000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>-10484000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>-2477000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>-546000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>-540000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>-676000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>-675000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>461000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2163000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>-437000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>-1490000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>-925000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>448000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>-132000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>-1332000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>-145000.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>-1208000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>-725000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>3340000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>2769000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>3005000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>1113000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>1881000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>1751000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>2563000.0</v>
       </c>
-      <c r="AB14">
-[...1 lines deleted...]
-      </c>
       <c r="AC14">
-        <v>2563000.0</v>
+        <v>0.0</v>
       </c>
       <c r="AD14">
         <v>2563000.0</v>
       </c>
       <c r="AE14">
+        <v>2563000.0</v>
+      </c>
+      <c r="AF14">
         <v>6935000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B15">
+        <v>1423333095.0</v>
+      </c>
+      <c r="C15">
         <v>1285212630.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>1315408209.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>1292018914.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>1274702661.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>1216548755.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>1180206000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>1161902555.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>1197767048.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>1051463300.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>1030016000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>1119593111.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>950356380.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>781278943.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>795020000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>1052231676.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>975457690.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>769553954.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>854104000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>970993870.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>882557527.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>762999811.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>600817000.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>565822889.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>536917435.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>468190616.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>381186000.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>273661510.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>223091818.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>217768877.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>115099682.0</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>111</v>
+        <v>112</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>1086152000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>975353000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>796000000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>782949000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1030746000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>911251000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>854104000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>991000000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>935662000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>930644000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>733668000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>600817000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>540434000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>538319000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>396860000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>388473000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>261000000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>224982000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>209215000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>111082000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>112</v>
+        <v>113</v>
       </c>
       <c r="B17">
+        <v>1384307000.0</v>
+      </c>
+      <c r="C17">
         <v>1317000000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>1281705000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>1330105000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>1321419000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>1236000000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>1180746000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>1186612000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>1117927000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>1029555000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>1040014000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>1086589000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>976843000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>795945000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>782501000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>1030878000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>912000000.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>854249000.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>990650000.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>936387000.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>931275000.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>734148000.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>602388000.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>541284000.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>540263000.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>397554000.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>390186000.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>260798000.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>228062000.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>210438000.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>567.55</v>
       </c>
     </row>
-    <row r="18" spans="1:31">
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>113</v>
+        <v>114</v>
       </c>
       <c r="B18">
+        <v>-106226000.0</v>
+      </c>
+      <c r="C18">
         <v>-103000000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-116562000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-133274000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-164586000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-177000000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-168040000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-198479000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-203689000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-181337000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-149684000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-135318000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-152424000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-162828000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-134184000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-127519000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-77000000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-48114000.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-49528000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-49112000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-19972000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-9516000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-765000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-11585000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-15781000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-16738000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-51198000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>4948000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-22768000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>7549000.0</v>
       </c>
-      <c r="AE18"/>
-[...1 lines deleted...]
-    <row r="19" spans="1:31">
+      <c r="AF18"/>
+    </row>
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>114</v>
+        <v>115</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
-      <c r="AA19">
-[...1 lines deleted...]
-      </c>
+      <c r="AA19"/>
       <c r="AB19">
         <v>0.0</v>
       </c>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="20" spans="1:31">
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>115</v>
+        <v>116</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
-      <c r="AA20">
-[...1 lines deleted...]
-      </c>
+      <c r="AA20"/>
       <c r="AB20">
         <v>0.0</v>
       </c>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>116</v>
+        <v>117</v>
       </c>
       <c r="B21">
+        <v>1628108094.0</v>
+      </c>
+      <c r="C21">
         <v>1411409819.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>1668229774.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>1425191873.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>1433720840.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>1421758814.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>2588328000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>1380652804.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>1659724257.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>1307817302.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>1281141000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>1327225894.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1107512797.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>943822150.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-804090000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1135682673.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>1013959991.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>836872715.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-915390000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>991517679.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>971173268.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>829191399.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-197160000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>744057402.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>650313424.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>621528177.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>169227000.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>425695683.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>327788419.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>330801291.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>186400370.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>117</v>
+        <v>118</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
-      <c r="AA22">
-[...1 lines deleted...]
-      </c>
+      <c r="AA22"/>
       <c r="AB22">
         <v>0.0</v>
       </c>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="23" spans="1:31">
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>118</v>
+        <v>119</v>
       </c>
       <c r="B23">
+        <v>3366480441.0</v>
+      </c>
+      <c r="C23">
         <v>3204110716.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>3394326282.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>3167192589.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>2948081044.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>2897300954.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>1655591000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>2973624882.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>3002496719.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>2874661114.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>2816025000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>2971422377.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>2425401218.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>2175386521.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>2169220000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>2608720868.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>2674104205.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>1992760592.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>2307384000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>2324561586.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>1978449458.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>1933452234.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1868840000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>1661043234.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>1315182853.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>1456936865.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>1210744000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>1003425544.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>819960288.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>725896258.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>715044054.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>119</v>
+        <v>120</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
+      <c r="AA24"/>
       <c r="AB24">
         <v>0.0</v>
       </c>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="25" spans="1:31">
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>120</v>
-[...1 lines deleted...]
-      <c r="B25"/>
+        <v>121</v>
+      </c>
+      <c r="B25">
+        <v>102477000.0</v>
+      </c>
       <c r="C25">
+        <v>83368000.0</v>
+      </c>
+      <c r="D25">
         <v>77737000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>75708000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>76572000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>74126000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>59499000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>72004000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>65762000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>68060000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>82482000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>71252000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>50837000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>47842000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>45616000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>43655000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>55707000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>60899000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>52373000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>51378000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>58472000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>69507000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>37361000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>36380000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>37994000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>31526000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>28309000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>23455000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>23789000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>15157000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>16755000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>121</v>
+        <v>122</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
-[...1 lines deleted...]
-      </c>
+      <c r="AA26"/>
       <c r="AB26">
         <v>0.0</v>
       </c>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
-    </row>
-    <row r="27" spans="1:31">
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>122</v>
+        <v>123</v>
       </c>
       <c r="B27"/>
-      <c r="C27">
+      <c r="C27"/>
+      <c r="D27">
         <v>80315000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>77209000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>80108000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>56837000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>41443000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>42557000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>32921000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>32054000.0</v>
       </c>
       <c r="K27">
         <v>32054000.0</v>
       </c>
       <c r="L27">
+        <v>32054000.0</v>
+      </c>
+      <c r="M27">
         <v>49812000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>45262000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>14942000.0</v>
       </c>
       <c r="O27">
         <v>14942000.0</v>
       </c>
       <c r="P27">
+        <v>14942000.0</v>
+      </c>
+      <c r="Q27">
         <v>32649000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>39310000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>19182000.0</v>
       </c>
       <c r="S27">
         <v>19182000.0</v>
       </c>
       <c r="T27">
+        <v>19182000.0</v>
+      </c>
+      <c r="U27">
         <v>57654000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>61901000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>44418000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>40548000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>38322000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>27569000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>28476000.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>72696000.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>30104000.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>27797000.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>24518000.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>31875000.0</v>
       </c>
     </row>
-    <row r="28" spans="1:31">
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>123</v>
+        <v>124</v>
       </c>
       <c r="B28">
+        <v>1228686000.0</v>
+      </c>
+      <c r="C28">
         <v>1711000000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>1610502000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>1145671000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>1063952000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>1448000000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>1499798000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>1047117000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>1053431000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>975572000.0</v>
       </c>
       <c r="K28">
         <v>975572000.0</v>
       </c>
       <c r="L28">
+        <v>975572000.0</v>
+      </c>
+      <c r="M28">
         <v>1064224000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>914373000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>779101000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>778509000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>1060471000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>960590000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>803062000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>321162000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>786857000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>754653000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>591418000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>226940000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>596153000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>454673000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>372874000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>795296000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>341047000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>432506000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>275464000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>355038000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>124</v>
+        <v>125</v>
       </c>
       <c r="B29">
+        <v>130830000.0</v>
+      </c>
+      <c r="C29">
         <v>26000000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>255622000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>495000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>-3513000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>27000000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>120628000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>25870000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>265731000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>58898000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>-44885000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>70790000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>-9151000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>20203000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>-44453000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>-47957000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-45000000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>2190000.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>129945000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>-28449000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>71150000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>50068000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>60497000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>91167000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>69283000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>118977000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>156979000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>121336000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>83521000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>92789000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>57000000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>125</v>
+        <v>126</v>
       </c>
       <c r="B30">
+        <v>1688992845.0</v>
+      </c>
+      <c r="C30">
         <v>1625258338.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>1744479856.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>1657083844.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>1524885905.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>1488083581.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>1655591000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>1527672767.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>1535988638.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>1491510190.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>1529148000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>1668415896.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>1262177744.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>1082400850.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>903807000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>1522309271.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>1528866215.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>1104293495.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>402331000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>1295132408.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>1073217362.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>917963036.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>285247000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>845679254.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>661672779.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>699701125.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-663535000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>536837910.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>461839206.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>406501906.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>400302441.0</v>
       </c>
     </row>
-    <row r="31" spans="1:31">
+    <row r="31" spans="1:32">
       <c r="A31" t="s">
-        <v>126</v>
+        <v>127</v>
       </c>
       <c r="B31">
+        <v>-78594647.0</v>
+      </c>
+      <c r="C31">
         <v>-93069988.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-107526534.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>-122423609.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>-160019431.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-178422766.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>-1286954000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-192742204.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-176352591.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>-196700208.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-1243219000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-134212803.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-164621077.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-141780383.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-997198000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-132272900.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-85605747.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-65214908.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-889638000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>-49294708.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-20543673.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>-13622686.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>860045000.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-81894668.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-42354436.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>-12157196.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>377938000.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-25164277.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-22504875.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-16591913.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-13241552.0</v>
       </c>
     </row>
-    <row r="32" spans="1:31">
+    <row r="32" spans="1:32">
       <c r="A32" t="s">
-        <v>127</v>
+        <v>128</v>
       </c>
       <c r="B32">
+        <v>4994588540.0</v>
+      </c>
+      <c r="C32">
         <v>4615520535.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>5062556061.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>4592384462.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>4381801889.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>4319059768.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>4243919000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>4354277692.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>4662220982.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>4182478416.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>4097166000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>4298648276.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>3532914015.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>3119208671.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>1345984000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>3744403547.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>3688064197.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>2829633307.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>1406235000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>3316079265.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>2949622726.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>2762643639.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>1671680000.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>2405100637.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>1965496283.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>2078465042.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>1379971000.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>1429121232.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>1147748711.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>1056697553.0</v>
       </c>
-      <c r="AE32">
+      <c r="AF32">
         <v>901444428.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:N30"/>
@@ -11547,1131 +11804,1131 @@
       </c>
       <c r="H1" t="s">
         <v>7</v>
       </c>
       <c r="I1" t="s">
         <v>8</v>
       </c>
       <c r="J1" t="s">
         <v>9</v>
       </c>
       <c r="K1" t="s">
         <v>10</v>
       </c>
       <c r="L1" t="s">
         <v>11</v>
       </c>
       <c r="M1" t="s">
         <v>12</v>
       </c>
       <c r="N1" t="s">
         <v>13</v>
       </c>
     </row>
     <row r="2" spans="1:14">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
         <v>12909614000.0</v>
       </c>
       <c r="C2">
         <v>9210484000.0</v>
       </c>
       <c r="D2">
         <v>4967480000.0</v>
       </c>
       <c r="E2">
         <v>3751861000.0</v>
       </c>
       <c r="F2">
         <v>2660388000.0</v>
       </c>
       <c r="G2">
         <v>887796000.0</v>
       </c>
       <c r="H2">
         <v>626863000.0</v>
       </c>
       <c r="I2">
         <v>835493000.0</v>
       </c>
       <c r="J2">
         <v>440128000.0</v>
       </c>
       <c r="K2">
         <v>392073000.0</v>
       </c>
       <c r="L2">
         <v>337174000.0</v>
       </c>
       <c r="M2">
         <v>2000.0</v>
       </c>
       <c r="N2">
         <v>1000.0</v>
       </c>
     </row>
     <row r="3" spans="1:14">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
         <v>209285000</v>
       </c>
       <c r="C3">
         <v>330212000</v>
       </c>
       <c r="D3">
         <v>196223000</v>
       </c>
       <c r="E3">
         <v>126975000</v>
       </c>
       <c r="F3">
         <v>353013000</v>
       </c>
       <c r="G3">
         <v>291532000</v>
       </c>
       <c r="H3">
         <v>161448000</v>
       </c>
       <c r="I3">
         <v>136666000</v>
       </c>
       <c r="J3">
         <v>50996000</v>
       </c>
       <c r="K3">
         <v>31635000</v>
       </c>
       <c r="L3">
         <v>10942000</v>
       </c>
       <c r="M3">
         <v>3587000</v>
       </c>
       <c r="N3">
         <v>0</v>
       </c>
     </row>
     <row r="4" spans="1:14">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4">
         <v>0.0</v>
       </c>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
     </row>
     <row r="5" spans="1:14">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5">
         <v>0.0</v>
       </c>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
     </row>
     <row r="6" spans="1:14">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
         <v>6310924000.0</v>
       </c>
       <c r="C6">
         <v>3699130000.0</v>
       </c>
       <c r="D6">
         <v>4243004000.0</v>
       </c>
       <c r="E6">
         <v>1215619000.0</v>
       </c>
       <c r="F6">
         <v>1091473000.0</v>
       </c>
       <c r="G6">
         <v>1772592000.0</v>
       </c>
       <c r="H6">
         <v>260933000.0</v>
       </c>
       <c r="I6">
         <v>-208630000.0</v>
       </c>
       <c r="J6">
         <v>395365000.0</v>
       </c>
       <c r="K6">
         <v>48055000.0</v>
       </c>
       <c r="L6">
         <v>54899000.0</v>
       </c>
       <c r="M6">
         <v>337172000.0</v>
       </c>
       <c r="N6">
         <v>1000.0</v>
       </c>
     </row>
     <row r="7" spans="1:14">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
         <v>6794638000.0</v>
       </c>
       <c r="C7">
         <v>4183290000.0</v>
       </c>
       <c r="D7">
         <v>3594356000.0</v>
       </c>
       <c r="E7">
         <v>-2166146000.0</v>
       </c>
       <c r="F7">
         <v>-8527794000.0</v>
       </c>
       <c r="G7">
         <v>-883201000.0</v>
       </c>
       <c r="H7">
         <v>-5129561000.0</v>
       </c>
       <c r="I7">
         <v>-964232000.0</v>
       </c>
       <c r="J7">
         <v>-170702000.0</v>
       </c>
       <c r="K7">
         <v>-331269000.0</v>
       </c>
       <c r="L7">
         <v>255831000.0</v>
       </c>
       <c r="M7">
         <v>52008000.0</v>
       </c>
       <c r="N7">
         <v>-49000.0</v>
       </c>
     </row>
     <row r="8" spans="1:14">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8">
         <v>0.0</v>
       </c>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
     </row>
     <row r="9" spans="1:14">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
         <v>2621917000.0</v>
       </c>
       <c r="C9">
         <v>-5342612000.0</v>
       </c>
       <c r="D9">
         <v>-10145214000.0</v>
       </c>
       <c r="E9">
         <v>-7636481000.0</v>
       </c>
       <c r="F9">
         <v>-11150769000.0</v>
       </c>
       <c r="G9">
         <v>-1108978000.0</v>
       </c>
       <c r="H9">
         <v>-243893000.0</v>
       </c>
       <c r="I9">
         <v>-5728439000.0</v>
       </c>
       <c r="J9">
         <v>191788000.0</v>
       </c>
       <c r="K9">
         <v>-613983000.0</v>
       </c>
       <c r="L9">
         <v>-10456725.91</v>
       </c>
       <c r="M9"/>
       <c r="N9"/>
     </row>
     <row r="10" spans="1:14">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10">
         <v>-696523000.0</v>
       </c>
       <c r="G10">
         <v>20295328000.0</v>
       </c>
       <c r="H10">
         <v>6401032000.0</v>
       </c>
       <c r="I10">
         <v>0.0</v>
       </c>
       <c r="J10">
         <v>27691000.0</v>
       </c>
       <c r="K10">
         <v>-485006000.0</v>
       </c>
       <c r="L10">
         <v>0.0</v>
       </c>
       <c r="M10"/>
       <c r="N10"/>
     </row>
     <row r="11" spans="1:14">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-308824000.0</v>
       </c>
       <c r="F11">
         <v>-133576000.0</v>
       </c>
       <c r="G11">
         <v>564324000.0</v>
       </c>
       <c r="H11">
         <v>132235000.0</v>
       </c>
       <c r="I11">
         <v>63000000.0</v>
       </c>
       <c r="J11">
         <v>3163000.0</v>
       </c>
       <c r="K11">
         <v>29934000.0</v>
       </c>
       <c r="L11">
         <v>-4588971.92</v>
       </c>
       <c r="M11">
         <v>-18777000.0</v>
       </c>
       <c r="N11"/>
     </row>
     <row r="12" spans="1:14">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>185104000.0</v>
       </c>
       <c r="F12">
         <v>733610000.0</v>
       </c>
       <c r="G12">
         <v>174238000.0</v>
       </c>
       <c r="H12">
         <v>144374000.0</v>
       </c>
       <c r="I12">
         <v>-6743000.0</v>
       </c>
       <c r="J12">
         <v>-8208000.0</v>
       </c>
       <c r="K12">
         <v>124296000.0</v>
       </c>
       <c r="L12">
         <v>29840941.22</v>
       </c>
       <c r="M12">
         <v>46683000.0</v>
       </c>
       <c r="N12"/>
     </row>
     <row r="13" spans="1:14">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>-1608940000.0</v>
       </c>
       <c r="F13">
         <v>-8757278000.0</v>
       </c>
       <c r="G13">
         <v>-1583669000.0</v>
       </c>
       <c r="H13">
         <v>-5008679000.0</v>
       </c>
       <c r="I13">
         <v>-938886000.0</v>
       </c>
       <c r="J13">
         <v>-100817000.0</v>
       </c>
       <c r="K13">
         <v>-367987000.0</v>
       </c>
       <c r="L13">
         <v>64590739.24</v>
       </c>
       <c r="M13">
         <v>52008000.0</v>
       </c>
       <c r="N13"/>
     </row>
     <row r="14" spans="1:14">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
         <v>304143000.0</v>
       </c>
       <c r="C14">
         <v>265325000.0</v>
       </c>
       <c r="D14">
         <v>252413000.0</v>
       </c>
       <c r="E14">
         <v>205877000.0</v>
       </c>
       <c r="F14">
         <v>231730000.0</v>
       </c>
       <c r="G14">
         <v>143261000.0</v>
       </c>
       <c r="H14">
         <v>90710000.0</v>
       </c>
       <c r="I14">
         <v>52788000.0</v>
       </c>
       <c r="J14">
         <v>27403000.0</v>
       </c>
       <c r="K14">
         <v>23074000.0</v>
       </c>
       <c r="L14">
         <v>6423000.0</v>
       </c>
       <c r="M14">
         <v>4682000.0</v>
       </c>
       <c r="N14"/>
     </row>
     <row r="15" spans="1:14">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
-        <v>-494517000.0</v>
+        <v>494517000.0</v>
       </c>
       <c r="C15">
-        <v>-2037082000.0</v>
+        <v>2037082000.0</v>
       </c>
       <c r="D15">
-        <v>-3542298000.0</v>
+        <v>3542298000.0</v>
       </c>
       <c r="E15">
         <v>0.0</v>
       </c>
       <c r="F15">
         <v>0.0</v>
       </c>
       <c r="G15">
         <v>0.0</v>
       </c>
       <c r="H15">
         <v>500000000.0</v>
       </c>
       <c r="I15">
-        <v>-325000000.0</v>
+        <v>325000000.0</v>
       </c>
       <c r="J15">
-        <v>-189998000.0</v>
+        <v>189998000.0</v>
       </c>
       <c r="K15">
-        <v>-174365000.0</v>
+        <v>174365000.0</v>
       </c>
       <c r="L15">
-        <v>-81953000.0</v>
+        <v>81953000.0</v>
       </c>
       <c r="M15">
-        <v>-33041000.0</v>
+        <v>33041000.0</v>
       </c>
       <c r="N15"/>
     </row>
     <row r="16" spans="1:14">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
         <v>19220538000.0</v>
       </c>
       <c r="C16">
         <v>12909614000.0</v>
       </c>
       <c r="D16">
         <v>9210484000.0</v>
       </c>
       <c r="E16">
         <v>4967480000.0</v>
       </c>
       <c r="F16">
         <v>3751861000.0</v>
       </c>
       <c r="G16">
         <v>2660388000.0</v>
       </c>
       <c r="H16">
         <v>887796000.0</v>
       </c>
       <c r="I16">
         <v>626863000.0</v>
       </c>
       <c r="J16">
         <v>835493000.0</v>
       </c>
       <c r="K16">
         <v>440128000.0</v>
       </c>
       <c r="L16">
         <v>392073000.0</v>
       </c>
       <c r="M16">
         <v>337174000.0</v>
       </c>
       <c r="N16">
         <v>2000.0</v>
       </c>
     </row>
     <row r="17" spans="1:14">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17">
         <v>0.0</v>
       </c>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
     </row>
     <row r="18" spans="1:14">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
         <v>11835541000.0</v>
       </c>
       <c r="C18">
         <v>10848752000.0</v>
       </c>
       <c r="D18">
         <v>7931078000.0</v>
       </c>
       <c r="E18">
         <v>1676910000.0</v>
       </c>
       <c r="F18">
         <v>-4373342000.0</v>
       </c>
       <c r="G18">
         <v>1219196000.0</v>
       </c>
       <c r="H18">
         <v>1365552000.0</v>
       </c>
       <c r="I18">
         <v>-593413000.0</v>
       </c>
       <c r="J18">
         <v>211371000.0</v>
       </c>
       <c r="K18">
         <v>-26859000.0</v>
       </c>
       <c r="L18">
         <v>180510000.0</v>
       </c>
       <c r="M18">
         <v>73877000.0</v>
       </c>
       <c r="N18">
         <v>-47000.0</v>
       </c>
     </row>
     <row r="19" spans="1:14">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19">
         <v>-50628000.0</v>
       </c>
       <c r="C19">
         <v>-1667263000.0</v>
       </c>
       <c r="D19">
         <v>473314000.0</v>
       </c>
       <c r="E19">
         <v>-371280000.0</v>
       </c>
       <c r="F19">
         <v>-1150727000.0</v>
       </c>
       <c r="G19">
         <v>-582010000.0</v>
       </c>
       <c r="H19">
         <v>-161448000.0</v>
       </c>
       <c r="I19">
         <v>-147079000.0</v>
       </c>
       <c r="J19">
         <v>-455627000.0</v>
       </c>
       <c r="K19">
         <v>-31635000.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
     </row>
     <row r="20" spans="1:14">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20">
         <v>0.0</v>
       </c>
       <c r="E20">
         <v>0.0</v>
       </c>
       <c r="F20">
         <v>1134797000.0</v>
       </c>
       <c r="G20">
         <v>1411281000.0</v>
       </c>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
     </row>
     <row r="21" spans="1:14">
       <c r="A21" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B21">
         <v>-2531340000.0</v>
       </c>
       <c r="C21">
         <v>-2392604000.0</v>
       </c>
       <c r="D21">
         <v>69328000.0</v>
       </c>
       <c r="E21">
         <v>1612785000.0</v>
       </c>
       <c r="F21">
         <v>5507722000.0</v>
       </c>
       <c r="G21">
         <v>-617585000.0</v>
       </c>
       <c r="H21">
         <v>264853000.0</v>
       </c>
       <c r="I21">
         <v>35736000.0</v>
       </c>
       <c r="J21">
         <v>826000000.0</v>
       </c>
       <c r="K21">
         <v>826000000.0</v>
       </c>
       <c r="L21">
         <v>208543728.54</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
     </row>
     <row r="22" spans="1:14">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
         <v>5448556000.0</v>
       </c>
       <c r="C22">
         <v>4985967000.0</v>
       </c>
       <c r="D22">
         <v>3936348000.0</v>
       </c>
       <c r="E22">
         <v>3444656000.0</v>
       </c>
       <c r="F22">
         <v>3815174000.0</v>
       </c>
       <c r="G22">
         <v>2421413000.0</v>
       </c>
       <c r="H22">
         <v>1544109000.0</v>
       </c>
       <c r="I22">
         <v>640728000.0</v>
       </c>
       <c r="J22">
         <v>575507000.0</v>
       </c>
       <c r="K22">
         <v>373916000.0</v>
       </c>
       <c r="L22">
         <v>75804000.0</v>
       </c>
       <c r="M22">
         <v>23588000.0</v>
       </c>
       <c r="N22">
         <v>31889000.0</v>
       </c>
     </row>
     <row r="23" spans="1:14">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
         <v>-800000.0</v>
       </c>
       <c r="C23">
         <v>-996000.0</v>
       </c>
       <c r="D23">
         <v>-5999000.0</v>
       </c>
       <c r="E23">
         <v>1736000.0</v>
       </c>
       <c r="F23">
         <v>-3257000.0</v>
       </c>
       <c r="G23">
         <v>-4985000.0</v>
       </c>
       <c r="H23">
         <v>4869147000.0</v>
       </c>
       <c r="I23">
         <v>-3944000.0</v>
       </c>
       <c r="J23">
         <v>-51486000.0</v>
       </c>
       <c r="K23">
         <v>256447000.0</v>
       </c>
       <c r="L23">
         <v>72652000.0</v>
       </c>
       <c r="M23">
         <v>31962000.0</v>
       </c>
       <c r="N23">
         <v>48000.0</v>
       </c>
     </row>
     <row r="24" spans="1:14">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
         <v>-135402000.0</v>
       </c>
       <c r="C24">
         <v>-128592000.0</v>
       </c>
       <c r="D24">
         <v>-130219000.0</v>
       </c>
       <c r="E24">
         <v>-82412000.0</v>
       </c>
       <c r="F24">
         <v>-217569000.0</v>
       </c>
       <c r="G24">
         <v>-146368000.0</v>
       </c>
       <c r="H24">
         <v>-88949000.0</v>
       </c>
       <c r="I24">
         <v>-53517000.0</v>
       </c>
       <c r="J24">
         <v>-20627000.0</v>
       </c>
       <c r="K24">
         <v>-19176000.0</v>
       </c>
       <c r="L24">
         <v>1665000.0</v>
       </c>
       <c r="M24">
         <v>-8130000.0</v>
       </c>
       <c r="N24">
         <v>48000.0</v>
       </c>
     </row>
     <row r="25" spans="1:14">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
         <v>-894198000.0</v>
       </c>
       <c r="C25">
         <v>1327125000.0</v>
       </c>
       <c r="D25">
         <v>-21531000.0</v>
       </c>
       <c r="E25">
         <v>-265274000.0</v>
       </c>
       <c r="F25">
         <v>-100896000.0</v>
       </c>
       <c r="G25">
         <v>-403536000.0</v>
       </c>
       <c r="H25">
         <v>83690000.0</v>
       </c>
       <c r="I25">
         <v>-186031000.0</v>
       </c>
       <c r="J25">
         <v>-169841000.0</v>
       </c>
       <c r="K25">
         <v>-60945000.0</v>
       </c>
       <c r="L25">
         <v>-146606000.0</v>
       </c>
       <c r="M25">
         <v>-2814000.0</v>
       </c>
       <c r="N25">
         <v>-31887000.0</v>
       </c>
     </row>
     <row r="26" spans="1:14">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
         <v>-1900691000.0</v>
       </c>
       <c r="C26">
         <v>-1353611000.0</v>
       </c>
       <c r="D26">
         <v>-915859000.0</v>
       </c>
       <c r="E26">
         <v>-1814823000.0</v>
       </c>
       <c r="F26">
         <v>0.0</v>
       </c>
       <c r="G26">
         <v>0.0</v>
       </c>
       <c r="H26">
         <v>4482002000.0</v>
       </c>
       <c r="I26">
         <v>673294000.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
       </c>
       <c r="K26">
         <v>70383000.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
     </row>
     <row r="27" spans="1:14">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
         <v>391687000.0</v>
       </c>
       <c r="C27">
         <v>417257000.0</v>
       </c>
       <c r="D27">
         <v>365715000.0</v>
       </c>
       <c r="E27">
         <v>584772000.0</v>
       </c>
       <c r="F27">
         <v>561457000.0</v>
       </c>
       <c r="G27">
         <v>232791000.0</v>
       </c>
       <c r="H27">
         <v>5371000.0</v>
       </c>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
     </row>
     <row r="28" spans="1:14">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
         <v>-4927348000.0</v>
       </c>
       <c r="C28">
         <v>-5784293000.0</v>
       </c>
       <c r="D28">
         <v>-4394828000.0</v>
       </c>
       <c r="E28">
         <v>-200302000.0</v>
       </c>
       <c r="F28">
         <v>6639262000.0</v>
       </c>
       <c r="G28">
         <v>788711000.0</v>
       </c>
       <c r="H28">
         <v>4234000000.0</v>
       </c>
       <c r="I28">
         <v>380086000.0</v>
       </c>
       <c r="J28">
         <v>584516000.0</v>
       </c>
       <c r="K28">
         <v>82082000.0</v>
       </c>
       <c r="L28">
         <v>-9301000.0</v>
       </c>
       <c r="M28">
         <v>-1079000.0</v>
       </c>
       <c r="N28"/>
     </row>
     <row r="29" spans="1:14">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
         <v>12044826000.0</v>
       </c>
       <c r="C29">
         <v>11178964000.0</v>
       </c>
       <c r="D29">
         <v>8127301000.0</v>
       </c>
       <c r="E29">
         <v>1803885000.0</v>
       </c>
       <c r="F29">
         <v>-4020329000.0</v>
       </c>
       <c r="G29">
         <v>1510728000.0</v>
       </c>
       <c r="H29">
         <v>1527000000.0</v>
       </c>
       <c r="I29">
         <v>-456747000.0</v>
       </c>
       <c r="J29">
         <v>262367000.0</v>
       </c>
       <c r="K29">
         <v>4776000.0</v>
       </c>
       <c r="L29">
         <v>191452000.0</v>
       </c>
       <c r="M29">
         <v>77464000.0</v>
       </c>
       <c r="N29">
         <v>-47000.0</v>
       </c>
     </row>
     <row r="30" spans="1:14">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
         <v>-715965000.0</v>
       </c>
       <c r="C30">
         <v>-1667263000.0</v>
       </c>
       <c r="D30">
         <v>538809000.0</v>
       </c>
       <c r="E30">
         <v>-371280000.0</v>
       </c>
       <c r="F30">
         <v>-1150727000.0</v>
       </c>
       <c r="G30">
         <v>-582010000.0</v>
       </c>
       <c r="H30">
         <v>-161448000.0</v>
       </c>
       <c r="I30">
         <v>-147079000.0</v>
       </c>
@@ -12690,2462 +12947,2534 @@
       <c r="N30">
         <v>48000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:AE30"/>
+  <dimension ref="A1:AF30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:31">
+    <row r="1" spans="1:32">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
         <v>75</v>
       </c>
       <c r="C1" t="s">
+        <v>76</v>
+      </c>
+      <c r="D1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>76</v>
       </c>
       <c r="E1" t="s">
         <v>77</v>
       </c>
       <c r="F1" t="s">
         <v>78</v>
       </c>
       <c r="G1" t="s">
+        <v>79</v>
+      </c>
+      <c r="H1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>79</v>
       </c>
       <c r="I1" t="s">
         <v>80</v>
       </c>
       <c r="J1" t="s">
         <v>81</v>
       </c>
       <c r="K1" t="s">
+        <v>82</v>
+      </c>
+      <c r="L1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>82</v>
       </c>
       <c r="M1" t="s">
         <v>83</v>
       </c>
       <c r="N1" t="s">
         <v>84</v>
       </c>
       <c r="O1" t="s">
+        <v>85</v>
+      </c>
+      <c r="P1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="Q1" t="s">
         <v>86</v>
       </c>
       <c r="R1" t="s">
         <v>87</v>
       </c>
       <c r="S1" t="s">
+        <v>88</v>
+      </c>
+      <c r="T1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="U1" t="s">
         <v>89</v>
       </c>
       <c r="V1" t="s">
         <v>90</v>
       </c>
       <c r="W1" t="s">
+        <v>91</v>
+      </c>
+      <c r="X1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="Y1" t="s">
         <v>92</v>
       </c>
       <c r="Z1" t="s">
         <v>93</v>
       </c>
       <c r="AA1" t="s">
+        <v>94</v>
+      </c>
+      <c r="AB1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="AC1" t="s">
         <v>95</v>
       </c>
       <c r="AD1" t="s">
         <v>96</v>
       </c>
       <c r="AE1" t="s">
+        <v>97</v>
+      </c>
+      <c r="AF1" t="s">
         <v>8</v>
       </c>
     </row>
-    <row r="2" spans="1:31">
+    <row r="2" spans="1:32">
       <c r="A2" t="s">
-        <v>128</v>
+        <v>129</v>
       </c>
       <c r="B2">
+        <v>8699876779.0</v>
+      </c>
+      <c r="C2">
         <v>9748344873.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>24568948000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>14172486000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>10232712000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>12909614000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>11437817000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8102432000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>5092628000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9210482000.0</v>
       </c>
       <c r="K2">
         <v>9210482000.0</v>
       </c>
       <c r="L2">
+        <v>9210482000.0</v>
+      </c>
+      <c r="M2">
         <v>7548807000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>7581671000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4967480000.0</v>
       </c>
       <c r="O2">
         <v>4967480000.0</v>
       </c>
       <c r="P2">
+        <v>4967480000.0</v>
+      </c>
+      <c r="Q2">
         <v>3536333000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>4667332000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3751861000.0</v>
       </c>
       <c r="S2">
         <v>3751861000.0</v>
       </c>
       <c r="T2">
+        <v>3751861000.0</v>
+      </c>
+      <c r="U2">
         <v>3217234000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>2840192000.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>2660388000.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>747695000.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>1122116000.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>711203000.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>887796000.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>845977000.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>708622000.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>500471000.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>626863000.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>613608000.0</v>
       </c>
     </row>
-    <row r="3" spans="1:31">
+    <row r="3" spans="1:32">
       <c r="A3" t="s">
-        <v>129</v>
+        <v>130</v>
       </c>
       <c r="B3">
+        <v>38824293</v>
+      </c>
+      <c r="C3">
         <v>51928638</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>56742000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>160996000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>106389000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>20129000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>27190000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>120737000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>76732000</v>
-      </c>
-[...1 lines deleted...]
-        <v>46740000</v>
       </c>
       <c r="K3">
         <v>46740000</v>
       </c>
       <c r="L3">
+        <v>46740000</v>
+      </c>
+      <c r="M3">
         <v>200094000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>39402000</v>
-      </c>
-[...1 lines deleted...]
-        <v>10277000</v>
       </c>
       <c r="O3">
         <v>10277000</v>
       </c>
       <c r="P3">
+        <v>10277000</v>
+      </c>
+      <c r="Q3">
         <v>13065000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>22497000</v>
-      </c>
-[...1 lines deleted...]
-        <v>13584000</v>
       </c>
       <c r="S3">
         <v>13584000</v>
       </c>
       <c r="T3">
+        <v>13584000</v>
+      </c>
+      <c r="U3">
         <v>68138000</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>108055000</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>137996000</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>172394000</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>42142000</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>36336000</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>40660000</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>77725000</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>32841000</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>31446000</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>19436000</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>34562000</v>
       </c>
     </row>
-    <row r="4" spans="1:31">
+    <row r="4" spans="1:32">
       <c r="A4" t="s">
-        <v>130</v>
+        <v>131</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
-      <c r="AA4">
-[...1 lines deleted...]
-      </c>
+      <c r="AA4"/>
       <c r="AB4">
         <v>0.0</v>
       </c>
-      <c r="AC4"/>
+      <c r="AC4">
+        <v>0.0</v>
+      </c>
       <c r="AD4"/>
-      <c r="AE4">
-[...3 lines deleted...]
-    <row r="5" spans="1:31">
+      <c r="AE4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="5" spans="1:32">
       <c r="A5" t="s">
-        <v>131</v>
+        <v>132</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
       <c r="L5"/>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
-      <c r="AA5">
-[...1 lines deleted...]
-      </c>
+      <c r="AA5"/>
       <c r="AB5">
         <v>0.0</v>
       </c>
-      <c r="AC5"/>
+      <c r="AC5">
+        <v>0.0</v>
+      </c>
       <c r="AD5"/>
-      <c r="AE5">
-[...3 lines deleted...]
-    <row r="6" spans="1:31">
+      <c r="AE5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="6" spans="1:32">
       <c r="A6" t="s">
-        <v>132</v>
+        <v>133</v>
       </c>
       <c r="B6">
+        <v>-734408532.0</v>
+      </c>
+      <c r="C6">
         <v>-1065302546.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>-5348410000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>10396462000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>3939774000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>-2676902000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>1471797000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>3335385000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>3009804000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4117854000.0</v>
       </c>
       <c r="K6">
         <v>-4117854000.0</v>
       </c>
       <c r="L6">
+        <v>-4117854000.0</v>
+      </c>
+      <c r="M6">
         <v>-859296000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>-32864000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2614191000.0</v>
       </c>
       <c r="O6">
         <v>2614191000.0</v>
       </c>
       <c r="P6">
+        <v>2614191000.0</v>
+      </c>
+      <c r="Q6">
         <v>1365693000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>-1130999000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>915471000.0</v>
       </c>
       <c r="S6">
         <v>915471000.0</v>
       </c>
       <c r="T6">
+        <v>915471000.0</v>
+      </c>
+      <c r="U6">
         <v>399685000.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>377042000.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>179804000.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1912693000.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>-374421000.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>410913000.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>-176593000.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>41819000.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>137355000.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>208151000.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>-126392000.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>13255000.0</v>
       </c>
     </row>
-    <row r="7" spans="1:31">
+    <row r="7" spans="1:32">
       <c r="A7" t="s">
-        <v>133</v>
+        <v>134</v>
       </c>
       <c r="B7">
+        <v>9461934275.0</v>
+      </c>
+      <c r="C7">
         <v>-431228674.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>-4155203000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>10889343000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>3649890000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-3589392000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1678328000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>3685714000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>3767663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-4805884000.0</v>
       </c>
       <c r="K7">
         <v>-4805884000.0</v>
       </c>
       <c r="L7">
+        <v>-4805884000.0</v>
+      </c>
+      <c r="M7">
         <v>-2938150000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>803249000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>2678355000.0</v>
       </c>
       <c r="O7">
         <v>2678355000.0</v>
       </c>
       <c r="P7">
+        <v>2678355000.0</v>
+      </c>
+      <c r="Q7">
         <v>-1618742000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-2096818000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1045707000.0</v>
       </c>
       <c r="S7">
         <v>1045707000.0</v>
       </c>
       <c r="T7">
+        <v>1045707000.0</v>
+      </c>
+      <c r="U7">
         <v>-5432261000.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>-2467434000.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-419255000.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>293394000.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>-320698000.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-317110000.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>-538787000.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-4385108000.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-61540000.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-362030000.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>-320883000.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>-536836000.0</v>
       </c>
     </row>
-    <row r="8" spans="1:31">
+    <row r="8" spans="1:32">
       <c r="A8" t="s">
-        <v>134</v>
+        <v>135</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
-      <c r="AA8">
-[...1 lines deleted...]
-      </c>
+      <c r="AA8"/>
       <c r="AB8">
         <v>0.0</v>
       </c>
-      <c r="AC8"/>
+      <c r="AC8">
+        <v>0.0</v>
+      </c>
       <c r="AD8"/>
-      <c r="AE8">
-[...3 lines deleted...]
-    <row r="9" spans="1:31">
+      <c r="AE8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="9" spans="1:32">
       <c r="A9" t="s">
-        <v>135</v>
+        <v>136</v>
       </c>
       <c r="B9">
+        <v>16190973.0</v>
+      </c>
+      <c r="C9">
         <v>197268718.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>8113790000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-1130666000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3357820000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-1003387000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>174800000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-1534074000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>3113131000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>-1008525000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>37352000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-1531410000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-1082643000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>-919726000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>-8431000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-3961862000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2255313000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>-1516724000.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>109414000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-2535788000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-2950435000.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-983801000.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-224399000.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>-909257000.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-231091000.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>-57323000.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>-209676000.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>26357000.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-123282000.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>62708000.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>-5702545000.0</v>
       </c>
     </row>
-    <row r="10" spans="1:31">
+    <row r="10" spans="1:32">
       <c r="A10" t="s">
-        <v>136</v>
+        <v>137</v>
       </c>
       <c r="B10"/>
       <c r="C10"/>
       <c r="D10"/>
       <c r="E10"/>
       <c r="F10"/>
       <c r="G10"/>
       <c r="H10"/>
       <c r="I10"/>
-      <c r="J10">
-[...1 lines deleted...]
-      </c>
+      <c r="J10"/>
       <c r="K10">
         <v>10675260000.0</v>
       </c>
       <c r="L10">
+        <v>10675260000.0</v>
+      </c>
+      <c r="M10">
         <v>-1124551000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8831546000.0</v>
       </c>
-      <c r="N10"/>
       <c r="O10"/>
       <c r="P10"/>
       <c r="Q10"/>
       <c r="R10"/>
       <c r="S10"/>
-      <c r="T10">
+      <c r="T10"/>
+      <c r="U10">
         <v>-2515020000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>3529477000.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-1982830000.0</v>
       </c>
-      <c r="W10"/>
-      <c r="X10">
+      <c r="X10"/>
+      <c r="Y10">
         <v>-339386000.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>396757000.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>6344155000.0</v>
       </c>
-      <c r="AA10">
-[...1 lines deleted...]
-      </c>
       <c r="AB10">
+        <v>0.0</v>
+      </c>
+      <c r="AC10">
         <v>17729000.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>188360000.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>-149212000.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>617104000.0</v>
       </c>
     </row>
-    <row r="11" spans="1:31">
+    <row r="11" spans="1:32">
       <c r="A11" t="s">
-        <v>137</v>
+        <v>138</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>-26334000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>40251000.0</v>
       </c>
-      <c r="N11">
-[...1 lines deleted...]
-      </c>
       <c r="O11">
+        <v>0.0</v>
+      </c>
+      <c r="P11">
         <v>37315000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>68241000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>12584000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-426964000.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>-98736000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-360923000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>382458000.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-56375000.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>177204000.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>330075000.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>58661000.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-1616000.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>59307000.0</v>
       </c>
-      <c r="AB11">
-[...1 lines deleted...]
-      </c>
       <c r="AC11">
+        <v>0.0</v>
+      </c>
+      <c r="AD11">
         <v>81928000.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-1482000.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>20618000.0</v>
       </c>
     </row>
-    <row r="12" spans="1:31">
+    <row r="12" spans="1:32">
       <c r="A12" t="s">
-        <v>138</v>
+        <v>139</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>561663000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-40030000.0</v>
       </c>
       <c r="N12">
         <v>-40030000.0</v>
       </c>
       <c r="O12">
+        <v>-40030000.0</v>
+      </c>
+      <c r="P12">
         <v>183457000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>270642000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>588661000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>-857656000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>207133000.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>431985000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>117871000.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-23379000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>-227588000.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>158540000.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>272181000.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>-28895000.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>135913000.0</v>
       </c>
-      <c r="AB12">
-[...1 lines deleted...]
-      </c>
       <c r="AC12">
+        <v>0.0</v>
+      </c>
+      <c r="AD12">
         <v>-4035000.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>22343000.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>-131819000.0</v>
       </c>
     </row>
-    <row r="13" spans="1:31">
+    <row r="13" spans="1:32">
       <c r="A13" t="s">
-        <v>139</v>
+        <v>140</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
+      <c r="L13"/>
+      <c r="M13">
         <v>-3085150000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>771961000.0</v>
       </c>
       <c r="N13">
         <v>771961000.0</v>
       </c>
       <c r="O13">
+        <v>771961000.0</v>
+      </c>
+      <c r="P13">
         <v>415502000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1693414000.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-1744301000.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>1413273000.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-192156000.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-5145808000.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-2911171000.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>-508143000.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-104717000.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>-602736000.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-366402000.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-509814000.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-4218586000.0</v>
       </c>
-      <c r="AB13">
-[...1 lines deleted...]
-      </c>
       <c r="AC13">
+        <v>0.0</v>
+      </c>
+      <c r="AD13">
         <v>-320676000.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>-299680000.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-497099000.0</v>
       </c>
     </row>
-    <row r="14" spans="1:31">
+    <row r="14" spans="1:32">
       <c r="A14" t="s">
-        <v>140</v>
+        <v>141</v>
       </c>
       <c r="B14">
+        <v>104802066.0</v>
+      </c>
+      <c r="C14">
         <v>81807770.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>77737000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>75708000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>76572000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>74126000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>59499000.0</v>
       </c>
-      <c r="H14">
+      <c r="I14">
         <v>72004000.0</v>
       </c>
-      <c r="I14">
+      <c r="J14">
         <v>65762000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>68060000.0</v>
       </c>
       <c r="K14">
         <v>68060000.0</v>
       </c>
       <c r="L14">
+        <v>68060000.0</v>
+      </c>
+      <c r="M14">
         <v>71252000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>50837000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>47842000.0</v>
       </c>
       <c r="O14">
         <v>47842000.0</v>
       </c>
       <c r="P14">
+        <v>47842000.0</v>
+      </c>
+      <c r="Q14">
         <v>43655000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>55707000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>60899000.0</v>
       </c>
       <c r="S14">
         <v>60899000.0</v>
       </c>
       <c r="T14">
+        <v>60899000.0</v>
+      </c>
+      <c r="U14">
         <v>51378000.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>58472000.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>69507000.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>37361000.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>36380000.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>37994000.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>31526000.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>28309000.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>23455000.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>23789000.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>15157000.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>16755000.0</v>
       </c>
     </row>
-    <row r="15" spans="1:31">
+    <row r="15" spans="1:32">
       <c r="A15" t="s">
-        <v>141</v>
+        <v>142</v>
       </c>
       <c r="B15">
+        <v>517885999.0</v>
+      </c>
+      <c r="C15">
         <v>494517000.0</v>
       </c>
-      <c r="C15">
-[...2 lines deleted...]
-      <c r="D15"/>
+      <c r="D15">
+        <v>494517000.0</v>
+      </c>
       <c r="E15"/>
-      <c r="F15">
-[...1 lines deleted...]
-      </c>
+      <c r="F15"/>
       <c r="G15">
         <v>2037082000.0</v>
       </c>
-      <c r="H15"/>
+      <c r="H15">
+        <v>2037082000.0</v>
+      </c>
       <c r="I15"/>
-      <c r="J15">
-[...1 lines deleted...]
-      </c>
+      <c r="J15"/>
       <c r="K15">
         <v>1964676000.0</v>
       </c>
       <c r="L15">
-        <v>-1577622000.0</v>
+        <v>1964676000.0</v>
       </c>
       <c r="M15">
         <v>1577622000.0</v>
       </c>
       <c r="N15">
         <v>1577622000.0</v>
       </c>
       <c r="O15">
         <v>1577622000.0</v>
       </c>
-      <c r="P15"/>
+      <c r="P15">
+        <v>1577622000.0</v>
+      </c>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
-      <c r="Z15">
-[...1 lines deleted...]
-      </c>
+      <c r="Z15"/>
       <c r="AA15">
         <v>500000000.0</v>
       </c>
       <c r="AB15">
-        <v>0.0</v>
-[...1 lines deleted...]
-      <c r="AC15"/>
+        <v>500000000.0</v>
+      </c>
+      <c r="AC15">
+        <v>0.0</v>
+      </c>
       <c r="AD15"/>
-      <c r="AE15">
+      <c r="AE15"/>
+      <c r="AF15">
         <v>2501.35</v>
       </c>
     </row>
-    <row r="16" spans="1:31">
+    <row r="16" spans="1:32">
       <c r="A16" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B16">
+        <v>7965468247.0</v>
+      </c>
+      <c r="C16">
         <v>8683042327.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>19220538000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>24568948000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>14172486000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>10232712000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>12909614000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>11437817000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8102432000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>5092628000.0</v>
       </c>
       <c r="K16">
         <v>5092628000.0</v>
       </c>
       <c r="L16">
+        <v>5092628000.0</v>
+      </c>
+      <c r="M16">
         <v>6689511000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>7548807000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7581671000.0</v>
       </c>
       <c r="O16">
         <v>7581671000.0</v>
       </c>
       <c r="P16">
+        <v>7581671000.0</v>
+      </c>
+      <c r="Q16">
         <v>4902026000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>3536333000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>4667332000.0</v>
       </c>
       <c r="S16">
         <v>4667332000.0</v>
       </c>
       <c r="T16">
+        <v>4667332000.0</v>
+      </c>
+      <c r="U16">
         <v>3616919000.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>3217234000.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>2840192000.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>2660388000.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>747695000.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1122116000.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>711203000.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>887796000.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>845977000.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>708622000.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>500471000.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>626863000.0</v>
       </c>
     </row>
-    <row r="17" spans="1:31">
+    <row r="17" spans="1:32">
       <c r="A17" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
-      <c r="AA17">
-[...1 lines deleted...]
-      </c>
+      <c r="AA17"/>
       <c r="AB17">
         <v>0.0</v>
       </c>
-      <c r="AC17"/>
+      <c r="AC17">
+        <v>0.0</v>
+      </c>
       <c r="AD17"/>
-      <c r="AE17">
-[...3 lines deleted...]
-    <row r="18" spans="1:31">
+      <c r="AE17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="18" spans="1:32">
       <c r="A18" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B18">
+        <v>11118897313.0</v>
+      </c>
+      <c r="C18">
         <v>694208156.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-2441442000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>12146233000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>4649821000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-2654042000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>3792702000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>4568667000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>5939181000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3392985000.0</v>
       </c>
       <c r="K18">
         <v>-3392985000.0</v>
       </c>
       <c r="L18">
+        <v>-3392985000.0</v>
+      </c>
+      <c r="M18">
         <v>-1419177000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1750007000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3417783000.0</v>
       </c>
       <c r="O18">
         <v>3417783000.0</v>
       </c>
       <c r="P18">
+        <v>3417783000.0</v>
+      </c>
+      <c r="Q18">
         <v>-212759000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-637701000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1089470000.0</v>
       </c>
       <c r="S18">
         <v>1089470000.0</v>
       </c>
       <c r="T18">
+        <v>1089470000.0</v>
+      </c>
+      <c r="U18">
         <v>-4081374000.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-1468502000.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>222545000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>531590000.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>372514000.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>495048000.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-179956000.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-3910138000.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>177042000.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-148740000.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>-93604000.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>-575380000.0</v>
       </c>
     </row>
-    <row r="19" spans="1:31">
+    <row r="19" spans="1:32">
       <c r="A19" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
-      <c r="D19">
+      <c r="D19"/>
+      <c r="E19">
         <v>-309889000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-102672000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-153872000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-101155000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-300560000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-548344000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-717204000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-11894000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>570793000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-29151000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>9061000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-77389000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-28399000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-69174000.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-125573000.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-527818000.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-247583000.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-37049000.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-23231000.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-202171000.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-301863000.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-37316000.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-40660000.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-77725000.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-32841000.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-31446000.0</v>
       </c>
-      <c r="AD19">
+      <c r="AE19">
         <v>-19436000.0</v>
       </c>
-      <c r="AE19">
-[...3 lines deleted...]
-    <row r="20" spans="1:31">
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
+    </row>
+    <row r="20" spans="1:32">
       <c r="A20" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
-      <c r="O20">
-[...2 lines deleted...]
-      <c r="P20"/>
+      <c r="O20"/>
+      <c r="P20">
+        <v>0.0</v>
+      </c>
       <c r="Q20"/>
       <c r="R20"/>
-      <c r="S20">
-[...2 lines deleted...]
-      <c r="T20"/>
+      <c r="S20"/>
+      <c r="T20">
+        <v>0.0</v>
+      </c>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
       <c r="AB20"/>
       <c r="AC20"/>
       <c r="AD20"/>
       <c r="AE20"/>
-    </row>
-    <row r="21" spans="1:31">
+      <c r="AF20"/>
+    </row>
+    <row r="21" spans="1:32">
       <c r="A21" t="s">
-        <v>147</v>
-[...1 lines deleted...]
-      <c r="B21"/>
+        <v>148</v>
+      </c>
+      <c r="B21">
+        <v>-966080000.0</v>
+      </c>
       <c r="C21">
+        <v>225793000.0</v>
+      </c>
+      <c r="D21">
         <v>-1388381000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-1465324000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-325244000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>647609000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11287000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>-1090368000.0</v>
       </c>
-      <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>1360466000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-1787845000.0</v>
       </c>
       <c r="N21">
         <v>-1787845000.0</v>
       </c>
       <c r="O21">
+        <v>-1787845000.0</v>
+      </c>
+      <c r="P21">
         <v>-25734000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>1840131000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>-176988000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>-24624000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-112919000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>3758211000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>1886188000.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-23758000.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-22070000.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-476406000.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>-93051000.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-26058000.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-34100000.0</v>
       </c>
-      <c r="AB21">
-[...1 lines deleted...]
-      </c>
       <c r="AC21">
+        <v>0.0</v>
+      </c>
+      <c r="AD21">
         <v>360952000.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-32276000.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>552704000.0</v>
       </c>
     </row>
-    <row r="22" spans="1:31">
+    <row r="22" spans="1:32">
       <c r="A22" t="s">
-        <v>110</v>
+        <v>111</v>
       </c>
       <c r="B22">
+        <v>1423333095.0</v>
+      </c>
+      <c r="C22">
         <v>1285212630.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>1537327000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>1330599000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>1317906000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>1262724000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>1180206000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>1212482000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>1383658000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1088453000.0</v>
       </c>
       <c r="K22">
         <v>1088453000.0</v>
       </c>
       <c r="L22">
+        <v>1088453000.0</v>
+      </c>
+      <c r="M22">
         <v>1157379000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>967692000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>816148000.0</v>
       </c>
       <c r="O22">
         <v>816148000.0</v>
       </c>
       <c r="P22">
+        <v>816148000.0</v>
+      </c>
+      <c r="Q22">
         <v>982921000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>867248000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>856439000.0</v>
       </c>
       <c r="S22">
         <v>856439000.0</v>
       </c>
       <c r="T22">
+        <v>856439000.0</v>
+      </c>
+      <c r="U22">
         <v>907938000.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>1002425000.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>784216000.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>600817000.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>632451000.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>609546000.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>516531000.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>381186000.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>382134000.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>311583000.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>303227000.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>170578000.0</v>
       </c>
     </row>
-    <row r="23" spans="1:31">
+    <row r="23" spans="1:32">
       <c r="A23" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B23">
-        <v>-34046674.0</v>
+        <v>-24902426.0</v>
       </c>
       <c r="C23">
+        <v>-4273786.0</v>
+      </c>
+      <c r="D23">
         <v>-299000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-143000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-177000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-181000.0</v>
       </c>
-      <c r="G23"/>
-      <c r="H23">
+      <c r="H23"/>
+      <c r="I23">
         <v>-398000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-487000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-111000.0</v>
       </c>
       <c r="K23">
         <v>-111000.0</v>
       </c>
       <c r="L23">
+        <v>-111000.0</v>
+      </c>
+      <c r="M23">
         <v>-416000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-412000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-187000.0</v>
       </c>
       <c r="O23">
         <v>-187000.0</v>
       </c>
       <c r="P23">
+        <v>-187000.0</v>
+      </c>
+      <c r="Q23">
         <v>-538000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>-969000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-365000.0</v>
       </c>
       <c r="S23">
         <v>-365000.0</v>
       </c>
       <c r="T23">
+        <v>-365000.0</v>
+      </c>
+      <c r="U23">
         <v>2911000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-2099000.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-2534000.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>1411601000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>-1621000.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-2096000.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>-1588000.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>4479426000.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-7853000.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-1987000.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-582000.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>-462000.0</v>
       </c>
     </row>
-    <row r="24" spans="1:31">
+    <row r="24" spans="1:32">
       <c r="A24" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B24">
+        <v>-12161713911.0</v>
+      </c>
+      <c r="C24">
         <v>3857500371.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-39691000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-62529000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-63194000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-20616000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-69345000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-56646000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-19206000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-13775000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-684239000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-140850000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-33598000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>-8348000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>10990000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-137000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-10297000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>-5184000.0</v>
       </c>
-      <c r="S24"/>
-      <c r="T24">
+      <c r="T24"/>
+      <c r="U24">
         <v>-12321000.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-79993000.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-114298000.0</v>
       </c>
-      <c r="W24"/>
-      <c r="X24">
+      <c r="X24"/>
+      <c r="Y24">
         <v>-35028000.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-24185000.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-19914000.0</v>
       </c>
-      <c r="AA24">
-[...1 lines deleted...]
-      </c>
       <c r="AB24">
+        <v>0.0</v>
+      </c>
+      <c r="AC24">
         <v>-21503000.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>-10410000.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>-8061000.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>-37295000.0</v>
       </c>
     </row>
-    <row r="25" spans="1:31">
+    <row r="25" spans="1:32">
       <c r="A25" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B25">
+        <v>167652170.0</v>
+      </c>
+      <c r="C25">
         <v>-189654931.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>160983000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>-121263000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>-416612000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>-517306000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>841446000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>-422618000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>728908000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>158026000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>182500000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>364838000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>-146840000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>-152441000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>153984000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>250071000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>394535000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>-1014690000.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>63743000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>335336000.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>-79484000.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>-214478000.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>-381842000.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>34753000.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>177408000.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>-171787000.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>143200000.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>-134166000.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>-90636000.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-71669000.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>-191315000.0</v>
       </c>
     </row>
-    <row r="26" spans="1:31">
+    <row r="26" spans="1:32">
       <c r="A26" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B26">
+        <v>-824385955.0</v>
+      </c>
+      <c r="C26">
         <v>-193786140.0</v>
       </c>
-      <c r="C26">
+      <c r="D26">
         <v>-852294000.0</v>
       </c>
-      <c r="D26">
+      <c r="E26">
         <v>-133572000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-417053000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-497772000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-105063000.0</v>
       </c>
-      <c r="H26">
-[...1 lines deleted...]
-      </c>
       <c r="I26">
+        <v>0.0</v>
+      </c>
+      <c r="J26">
         <v>-1238211000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-10337000.0</v>
       </c>
       <c r="K26">
         <v>-10337000.0</v>
       </c>
       <c r="L26">
-        <v>0.0</v>
+        <v>-10337000.0</v>
       </c>
       <c r="M26">
         <v>0.0</v>
       </c>
       <c r="N26">
-        <v>-915859000.0</v>
+        <v>0.0</v>
       </c>
       <c r="O26">
         <v>-915859000.0</v>
       </c>
       <c r="P26">
+        <v>-915859000.0</v>
+      </c>
+      <c r="Q26">
         <v>-262785000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-246330000.0</v>
       </c>
       <c r="R26">
         <v>-246330000.0</v>
       </c>
-      <c r="S26"/>
+      <c r="S26">
+        <v>-246330000.0</v>
+      </c>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
-      <c r="AA26">
+      <c r="AA26"/>
+      <c r="AB26">
         <v>4482002000.0</v>
       </c>
-      <c r="AB26">
-[...2 lines deleted...]
-      <c r="AC26"/>
+      <c r="AC26">
+        <v>0.0</v>
+      </c>
       <c r="AD26"/>
-      <c r="AE26">
+      <c r="AE26"/>
+      <c r="AF26">
         <v>13073.35</v>
       </c>
     </row>
-    <row r="27" spans="1:31">
+    <row r="27" spans="1:32">
       <c r="A27" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B27">
-        <v>-5544000.0</v>
+        <v>33149000.0</v>
       </c>
       <c r="C27">
         <v>-5544000.0</v>
       </c>
       <c r="D27">
+        <v>-5544000.0</v>
+      </c>
+      <c r="E27">
         <v>132842000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>128454000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>135935000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>60413000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>141822000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>69922000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>145100000.0</v>
       </c>
       <c r="K27">
         <v>145100000.0</v>
       </c>
       <c r="L27">
+        <v>145100000.0</v>
+      </c>
+      <c r="M27">
         <v>125598000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>114471000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>38156000.0</v>
       </c>
       <c r="O27">
         <v>38156000.0</v>
       </c>
       <c r="P27">
+        <v>38156000.0</v>
+      </c>
+      <c r="Q27">
         <v>142401000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>164124000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>154699000.0</v>
       </c>
       <c r="S27">
         <v>154699000.0</v>
       </c>
       <c r="T27">
+        <v>154699000.0</v>
+      </c>
+      <c r="U27">
         <v>124373000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>125574000.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>140551000.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>154254000.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>31770000.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>23546000.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>23221000.0</v>
       </c>
-      <c r="AA27"/>
       <c r="AB27"/>
       <c r="AC27"/>
       <c r="AD27"/>
       <c r="AE27"/>
-    </row>
-    <row r="28" spans="1:31">
+      <c r="AF27"/>
+    </row>
+    <row r="28" spans="1:32">
       <c r="A28" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B28">
+        <v>-2333254380.0</v>
+      </c>
+      <c r="C28">
         <v>27733074.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-2735491000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-1599039000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-742474000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>149656000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-2153432000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-1090766000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>-2476206000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-63889000.0</v>
       </c>
       <c r="K28">
         <v>-63889000.0</v>
       </c>
       <c r="L28">
+        <v>-63889000.0</v>
+      </c>
+      <c r="M28">
         <v>-217572000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>-1788257000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-808925000.0</v>
       </c>
       <c r="O28">
         <v>-808925000.0</v>
       </c>
       <c r="P28">
+        <v>-808925000.0</v>
+      </c>
+      <c r="Q28">
         <v>1576808000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>-424287000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-24989000.0</v>
       </c>
       <c r="S28">
         <v>-24989000.0</v>
       </c>
       <c r="T28">
+        <v>-24989000.0</v>
+      </c>
+      <c r="U28">
         <v>4895919000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>1884089000.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-26292000.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>1389531000.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-478027000.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-95147000.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-27646000.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>3945326000.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-37576000.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>358965000.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-32858000.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>552242000.0</v>
       </c>
     </row>
-    <row r="29" spans="1:31">
+    <row r="29" spans="1:32">
       <c r="A29" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B29">
+        <v>11157721606.0</v>
+      </c>
+      <c r="C29">
         <v>746136795.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>-2384700000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>12307229000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>4756210000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>-2633913000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3819892000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>4689404000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>6015913000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-3346245000.0</v>
       </c>
       <c r="K29">
         <v>-3346245000.0</v>
       </c>
       <c r="L29">
+        <v>-3346245000.0</v>
+      </c>
+      <c r="M29">
         <v>-1219083000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>1789409000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>3428060000.0</v>
       </c>
       <c r="O29">
         <v>3428060000.0</v>
       </c>
       <c r="P29">
+        <v>3428060000.0</v>
+      </c>
+      <c r="Q29">
         <v>-199694000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-615204000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1103054000.0</v>
       </c>
       <c r="S29">
         <v>1103054000.0</v>
       </c>
       <c r="T29">
+        <v>1103054000.0</v>
+      </c>
+      <c r="U29">
         <v>-4013236000.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>-1360447000.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>360541000.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>703984000.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>414656000.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>531384000.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>-139296000.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>-3832413000.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>209883000.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>-117294000.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>-74168000.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>-540818000.0</v>
       </c>
     </row>
-    <row r="30" spans="1:31">
+    <row r="30" spans="1:32">
       <c r="A30" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B30">
+        <v>-12295305991.0</v>
+      </c>
+      <c r="C30">
         <v>3549983289.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-149532000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-309889000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-102672000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-153872000.0</v>
       </c>
-      <c r="G30"/>
-      <c r="H30">
+      <c r="H30"/>
+      <c r="I30">
         <v>-300560000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-548344000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-717204000.0</v>
       </c>
-      <c r="K30"/>
-      <c r="L30">
+      <c r="L30"/>
+      <c r="M30">
         <v>570793000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-29151000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>9061000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-77389000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-61248000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-107070000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-125573000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-527818000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-315721000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-145107000.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-162081000.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-202171000.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-301863000.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-37316000.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-40660000.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-77725000.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-32841000.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-31446000.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-19436000.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-34562000.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>