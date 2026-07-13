--- v0 (2026-03-14)
+++ v1 (2026-07-13)
@@ -22,51 +22,51 @@
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Balance Sheet (Yearly)" sheetId="1" r:id="rId4"/>
     <sheet name="Balance Sheet (Quarterly)" sheetId="2" r:id="rId5"/>
     <sheet name="Income Statement (Yearly)" sheetId="3" r:id="rId6"/>
     <sheet name="Income Statement (Quarterly)" sheetId="4" r:id="rId7"/>
     <sheet name="Cash Flow (Yearly)" sheetId="5" r:id="rId8"/>
     <sheet name="Cash Flow (Quarterly)" sheetId="6" r:id="rId9"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="201">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="202">
   <si>
     <t>Metric</t>
   </si>
   <si>
     <t>2025-12-31</t>
   </si>
   <si>
     <t>2024-12-31</t>
   </si>
   <si>
     <t>2023-12-31</t>
   </si>
   <si>
     <t>2022-12-31</t>
   </si>
   <si>
     <t>2021-12-31</t>
   </si>
   <si>
     <t>2020-12-31</t>
   </si>
   <si>
     <t>2019-12-31</t>
   </si>
   <si>
@@ -277,50 +277,53 @@
     <t>temporaryEquityRedeemableNoncontrollingInterests</t>
   </si>
   <si>
     <t>totalAssets</t>
   </si>
   <si>
     <t>totalCurrentAssets</t>
   </si>
   <si>
     <t>totalCurrentLiabilities</t>
   </si>
   <si>
     <t>totalLiab</t>
   </si>
   <si>
     <t>totalPermanentEquity</t>
   </si>
   <si>
     <t>totalStockholderEquity</t>
   </si>
   <si>
     <t>treasuryStock</t>
   </si>
   <si>
     <t>warrants</t>
+  </si>
+  <si>
+    <t>2026-03-31</t>
   </si>
   <si>
     <t>2025-09-30</t>
   </si>
   <si>
     <t>2025-06-30</t>
   </si>
   <si>
     <t>2025-03-31</t>
   </si>
   <si>
     <t>2024-09-30</t>
   </si>
   <si>
     <t>2024-06-30</t>
   </si>
   <si>
     <t>2024-03-31</t>
   </si>
   <si>
     <t>2023-09-30</t>
   </si>
   <si>
     <t>2023-06-30</t>
   </si>
@@ -4314,60 +4317,60 @@
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
         <v>280282000.0</v>
       </c>
       <c r="C60">
         <v>225455000.0</v>
       </c>
       <c r="D60">
         <v>179989000.0</v>
       </c>
       <c r="E60">
         <v>124722000.0</v>
       </c>
       <c r="F60">
         <v>84462000.0</v>
       </c>
       <c r="G60">
         <v>53382868.0</v>
       </c>
       <c r="H60">
         <v>35061890.0</v>
       </c>
       <c r="I60">
-        <v>20802974.0</v>
+        <v>20612945.0</v>
       </c>
       <c r="J60">
         <v>13960925.0</v>
       </c>
       <c r="K60">
-        <v>10348623.0</v>
+        <v>10293444.0</v>
       </c>
       <c r="L60">
-        <v>8344853.0</v>
+        <v>8341676.0</v>
       </c>
       <c r="M60">
         <v>7396560.0</v>
       </c>
       <c r="N60">
         <v>4315179.0</v>
       </c>
       <c r="O60">
         <v>2994911.0</v>
       </c>
       <c r="P60">
         <v>1832704.0</v>
       </c>
       <c r="Q60">
         <v>1000817.0</v>
       </c>
       <c r="R60">
         <v>575007.0</v>
       </c>
       <c r="S60">
         <v>1019959.0</v>
       </c>
       <c r="T60">
         <v>4608705.0</v>
       </c>
@@ -4455,1173 +4458,1190 @@
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet2.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY62"/>
+  <dimension ref="A1:BZ62"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="57.7" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
         <v>24</v>
       </c>
       <c r="B2">
+        <v>43172000.0</v>
+      </c>
+      <c r="C2">
         <v>37771000.0</v>
       </c>
-      <c r="C2">
-[...1 lines deleted...]
-      </c>
       <c r="D2">
+        <v>35938000.0</v>
+      </c>
+      <c r="E2">
         <v>26365000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>24635000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>26316000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>21878000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>17643000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>20335000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>24233000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>30419000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>21806000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>13453000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>16689000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>22436000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>29523000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>36177802.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>25175000.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>27007788.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>17772690.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>16151655.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>12987487.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>11868312.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>11339567.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>9023190.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7440965.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>7126796.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>8004168.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>6663285.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3905187.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>10494377.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>9368070.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>9518685.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>6475224.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>6528034.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>7655059.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>6061789.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>5859981.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>4452665.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>3554154.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>4023500.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>4465819.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>3546428.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>3458544.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>2899957.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>4133940.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>3164010.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>2649229.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1943493.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1829164.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1183785.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>2230656.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1868609.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2385717.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>1266030.0</v>
       </c>
-      <c r="BD2"/>
       <c r="BE2"/>
-      <c r="BF2">
+      <c r="BF2"/>
+      <c r="BG2">
         <v>1386284.0</v>
       </c>
-      <c r="BG2"/>
       <c r="BH2"/>
       <c r="BI2"/>
       <c r="BJ2"/>
       <c r="BK2"/>
       <c r="BL2"/>
       <c r="BM2"/>
       <c r="BN2"/>
-      <c r="BO2">
+      <c r="BO2"/>
+      <c r="BP2">
         <v>1144470.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>1497789.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>1443280.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>1524506.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>1770374.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>1753402.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>1848654.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>1287909.0</v>
       </c>
-      <c r="BW2"/>
       <c r="BX2"/>
       <c r="BY2"/>
+      <c r="BZ2"/>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
         <v>25</v>
       </c>
       <c r="B3"/>
       <c r="C3"/>
       <c r="D3"/>
       <c r="E3"/>
       <c r="F3"/>
       <c r="G3"/>
       <c r="H3"/>
       <c r="I3"/>
       <c r="J3"/>
       <c r="K3"/>
       <c r="L3"/>
       <c r="M3"/>
       <c r="N3"/>
       <c r="O3"/>
       <c r="P3"/>
       <c r="Q3"/>
       <c r="R3"/>
       <c r="S3"/>
       <c r="T3"/>
       <c r="U3"/>
       <c r="V3"/>
       <c r="W3"/>
       <c r="X3"/>
       <c r="Y3"/>
       <c r="Z3"/>
       <c r="AA3"/>
-      <c r="AB3">
-[...1 lines deleted...]
-      </c>
+      <c r="AB3"/>
       <c r="AC3">
         <v>0.0</v>
       </c>
       <c r="AD3">
         <v>0.0</v>
       </c>
       <c r="AE3">
         <v>0.0</v>
       </c>
-      <c r="AF3"/>
+      <c r="AF3">
+        <v>0.0</v>
+      </c>
       <c r="AG3"/>
       <c r="AH3"/>
       <c r="AI3"/>
       <c r="AJ3"/>
       <c r="AK3"/>
       <c r="AL3"/>
       <c r="AM3"/>
       <c r="AN3"/>
       <c r="AO3"/>
       <c r="AP3"/>
       <c r="AQ3"/>
       <c r="AR3"/>
       <c r="AS3"/>
       <c r="AT3"/>
       <c r="AU3"/>
       <c r="AV3"/>
       <c r="AW3"/>
       <c r="AX3"/>
       <c r="AY3"/>
       <c r="AZ3"/>
       <c r="BA3"/>
       <c r="BB3"/>
       <c r="BC3"/>
       <c r="BD3"/>
       <c r="BE3"/>
       <c r="BF3"/>
       <c r="BG3"/>
       <c r="BH3"/>
       <c r="BI3"/>
       <c r="BJ3"/>
       <c r="BK3"/>
       <c r="BL3"/>
       <c r="BM3"/>
       <c r="BN3"/>
       <c r="BO3"/>
       <c r="BP3"/>
       <c r="BQ3"/>
       <c r="BR3"/>
       <c r="BS3"/>
       <c r="BT3"/>
       <c r="BU3"/>
       <c r="BV3"/>
       <c r="BW3"/>
       <c r="BX3"/>
       <c r="BY3"/>
+      <c r="BZ3"/>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
         <v>26</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
         <v>27</v>
       </c>
       <c r="B5">
+        <v>-944000.0</v>
+      </c>
+      <c r="C5">
         <v>-135000.0</v>
       </c>
-      <c r="C5">
+      <c r="D5">
         <v>-843000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>-362000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>-3409000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>-4236000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>-1216000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>-2366000.0</v>
       </c>
-      <c r="I5">
+      <c r="J5">
         <v>-2071000.0</v>
       </c>
-      <c r="J5">
+      <c r="K5">
         <v>-1209000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>-2179000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>-1448000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-1904000.0</v>
       </c>
-      <c r="N5">
+      <c r="O5">
         <v>-2203000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>-3411000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1860000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-685240.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-590000.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-350021.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>83086.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-143920.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>66215.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>-801266.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>-1220564.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>-1664286.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>-908764.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>-1113240.0</v>
       </c>
-      <c r="AB5">
+      <c r="AC5">
         <v>-976292.0</v>
       </c>
-      <c r="AC5">
+      <c r="AD5">
         <v>-1115605.0</v>
       </c>
-      <c r="AD5">
+      <c r="AE5">
         <v>-1190055.0</v>
       </c>
-      <c r="AE5">
+      <c r="AF5">
         <v>-826962.0</v>
       </c>
-      <c r="AF5">
+      <c r="AG5">
         <v>-984702.0</v>
       </c>
-      <c r="AG5">
+      <c r="AH5">
         <v>-820457.0</v>
       </c>
-      <c r="AH5">
+      <c r="AI5">
         <v>-984281.0</v>
       </c>
-      <c r="AI5">
+      <c r="AJ5">
         <v>-372336.0</v>
       </c>
-      <c r="AJ5">
+      <c r="AK5">
         <v>-1399547.0</v>
       </c>
-      <c r="AK5">
+      <c r="AL5">
         <v>-999346.0</v>
       </c>
-      <c r="AL5">
+      <c r="AM5">
         <v>-833725.0</v>
       </c>
-      <c r="AM5">
+      <c r="AN5">
         <v>-676359.0</v>
       </c>
-      <c r="AN5">
+      <c r="AO5">
         <v>-526390.0</v>
       </c>
-      <c r="AO5">
+      <c r="AP5">
         <v>-414172.0</v>
       </c>
-      <c r="AP5">
+      <c r="AQ5">
         <v>-621993.0</v>
       </c>
-      <c r="AQ5">
+      <c r="AR5">
         <v>-471785.0</v>
       </c>
-      <c r="AR5">
+      <c r="AS5">
         <v>-87110.0</v>
       </c>
-      <c r="AS5">
+      <c r="AT5">
         <v>-132959.0</v>
       </c>
-      <c r="AT5">
+      <c r="AU5">
         <v>-15721.0</v>
       </c>
-      <c r="AU5">
+      <c r="AV5">
         <v>-8105.0</v>
       </c>
-      <c r="AV5"/>
       <c r="AW5"/>
-      <c r="AX5">
+      <c r="AX5"/>
+      <c r="AY5">
         <v>-503172.0</v>
       </c>
-      <c r="AY5"/>
-      <c r="AZ5">
+      <c r="AZ5"/>
+      <c r="BA5">
         <v>0.0</v>
       </c>
-      <c r="BA5"/>
-      <c r="BB5">
+      <c r="BB5"/>
+      <c r="BC5">
         <v>-408538.0</v>
       </c>
-      <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
-      <c r="BF5">
+      <c r="BF5"/>
+      <c r="BG5">
         <v>-351359.0</v>
       </c>
-      <c r="BG5"/>
       <c r="BH5"/>
-      <c r="BI5">
+      <c r="BI5"/>
+      <c r="BJ5">
         <v>-327435.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>-314067.0</v>
       </c>
-      <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
-      <c r="BN5">
+      <c r="BN5"/>
+      <c r="BO5">
         <v>-310589.0</v>
       </c>
-      <c r="BO5"/>
-      <c r="BP5">
+      <c r="BP5"/>
+      <c r="BQ5">
         <v>-104141.0</v>
       </c>
-      <c r="BQ5">
+      <c r="BR5">
         <v>-125563.0</v>
       </c>
-      <c r="BR5">
+      <c r="BS5">
         <v>-112927.0</v>
       </c>
-      <c r="BS5">
+      <c r="BT5">
         <v>8046.0</v>
       </c>
-      <c r="BT5">
+      <c r="BU5">
         <v>35671.0</v>
       </c>
-      <c r="BU5">
+      <c r="BV5">
         <v>60303.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>54824.0</v>
       </c>
-      <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
         <v>28</v>
       </c>
       <c r="B6"/>
       <c r="C6"/>
       <c r="D6"/>
       <c r="E6"/>
       <c r="F6"/>
       <c r="G6"/>
       <c r="H6"/>
       <c r="I6"/>
       <c r="J6"/>
       <c r="K6"/>
       <c r="L6"/>
       <c r="M6"/>
       <c r="N6"/>
       <c r="O6"/>
       <c r="P6"/>
       <c r="Q6"/>
       <c r="R6"/>
       <c r="S6"/>
       <c r="T6"/>
       <c r="U6"/>
       <c r="V6"/>
       <c r="W6"/>
       <c r="X6"/>
       <c r="Y6"/>
       <c r="Z6"/>
       <c r="AA6"/>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
+      <c r="AB6"/>
       <c r="AC6">
         <v>0.0</v>
       </c>
       <c r="AD6">
         <v>0.0</v>
       </c>
       <c r="AE6">
         <v>0.0</v>
       </c>
-      <c r="AF6"/>
+      <c r="AF6">
+        <v>0.0</v>
+      </c>
       <c r="AG6"/>
       <c r="AH6"/>
       <c r="AI6"/>
       <c r="AJ6"/>
       <c r="AK6"/>
       <c r="AL6"/>
       <c r="AM6"/>
       <c r="AN6"/>
       <c r="AO6"/>
       <c r="AP6"/>
       <c r="AQ6"/>
       <c r="AR6"/>
       <c r="AS6"/>
       <c r="AT6"/>
       <c r="AU6"/>
       <c r="AV6"/>
       <c r="AW6"/>
       <c r="AX6"/>
       <c r="AY6"/>
       <c r="AZ6"/>
       <c r="BA6"/>
       <c r="BB6"/>
       <c r="BC6"/>
       <c r="BD6"/>
       <c r="BE6"/>
       <c r="BF6"/>
       <c r="BG6"/>
       <c r="BH6"/>
       <c r="BI6"/>
       <c r="BJ6"/>
       <c r="BK6"/>
       <c r="BL6"/>
       <c r="BM6"/>
       <c r="BN6"/>
       <c r="BO6"/>
       <c r="BP6"/>
       <c r="BQ6"/>
       <c r="BR6"/>
       <c r="BS6"/>
       <c r="BT6"/>
       <c r="BU6"/>
       <c r="BV6"/>
       <c r="BW6"/>
       <c r="BX6"/>
       <c r="BY6"/>
+      <c r="BZ6"/>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
         <v>29</v>
       </c>
       <c r="B7">
+        <v>20822000.0</v>
+      </c>
+      <c r="C7">
         <v>22804000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>23239000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>21555000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>20884000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>20792000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>20025000.0</v>
       </c>
-      <c r="H7">
+      <c r="I7">
         <v>20082000.0</v>
       </c>
-      <c r="I7">
+      <c r="J7">
         <v>16760000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>16681000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>15173000.0</v>
       </c>
-      <c r="L7">
+      <c r="M7">
         <v>16171000.0</v>
       </c>
-      <c r="M7">
+      <c r="N7">
         <v>16501000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>16004000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>15244000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>13681000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>14523804.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>12807922.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>11992750.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>9335986.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>6750906.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>5981963.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>5152469.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>5322785.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>5557162.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>5136650.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>4606383.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>4113636.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>4238606.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
         <v>30</v>
       </c>
       <c r="B8">
         <v>28000.0</v>
       </c>
       <c r="C8">
         <v>28000.0</v>
       </c>
       <c r="D8">
         <v>28000.0</v>
       </c>
       <c r="E8">
         <v>28000.0</v>
       </c>
       <c r="F8">
         <v>28000.0</v>
       </c>
       <c r="G8">
         <v>28000.0</v>
       </c>
       <c r="H8">
         <v>28000.0</v>
       </c>
       <c r="I8">
         <v>28000.0</v>
       </c>
       <c r="J8">
         <v>28000.0</v>
       </c>
       <c r="K8">
         <v>28000.0</v>
       </c>
       <c r="L8">
         <v>28000.0</v>
       </c>
       <c r="M8">
         <v>28000.0</v>
       </c>
       <c r="N8">
         <v>28000.0</v>
       </c>
       <c r="O8">
         <v>28000.0</v>
       </c>
       <c r="P8">
         <v>28000.0</v>
       </c>
       <c r="Q8">
-        <v>27613.0</v>
+        <v>28000.0</v>
       </c>
       <c r="R8">
         <v>27613.0</v>
       </c>
       <c r="S8">
         <v>27613.0</v>
       </c>
       <c r="T8">
         <v>27613.0</v>
       </c>
-      <c r="U8"/>
+      <c r="U8">
+        <v>27613.0</v>
+      </c>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
       <c r="AB8"/>
       <c r="AC8"/>
       <c r="AD8"/>
       <c r="AE8"/>
       <c r="AF8"/>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
@@ -5634,394 +5654,399 @@
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
         <v>31</v>
       </c>
       <c r="B9"/>
       <c r="C9"/>
       <c r="D9"/>
       <c r="E9"/>
       <c r="F9"/>
       <c r="G9"/>
       <c r="H9"/>
       <c r="I9"/>
       <c r="J9"/>
       <c r="K9"/>
-      <c r="L9">
+      <c r="L9"/>
+      <c r="M9">
         <v>11730000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>11376000.0</v>
       </c>
-      <c r="N9"/>
-      <c r="O9">
+      <c r="O9"/>
+      <c r="P9">
         <v>10869000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>10760000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>10651532.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>10581483.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>10489295.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10412471.0</v>
       </c>
       <c r="U9">
         <v>10412471.0</v>
       </c>
       <c r="V9">
         <v>10412471.0</v>
       </c>
-      <c r="W9"/>
+      <c r="W9">
+        <v>10412471.0</v>
+      </c>
       <c r="X9"/>
-      <c r="Y9">
+      <c r="Y9"/>
+      <c r="Z9">
         <v>10412470.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>11348160.0</v>
       </c>
       <c r="AA9">
         <v>11348160.0</v>
       </c>
       <c r="AB9">
         <v>11348160.0</v>
       </c>
       <c r="AC9">
         <v>11348160.0</v>
       </c>
       <c r="AD9">
         <v>11348160.0</v>
       </c>
       <c r="AE9">
+        <v>11348160.0</v>
+      </c>
+      <c r="AF9">
         <v>0.0</v>
       </c>
-      <c r="AF9"/>
       <c r="AG9"/>
       <c r="AH9"/>
       <c r="AI9"/>
       <c r="AJ9"/>
       <c r="AK9"/>
       <c r="AL9"/>
       <c r="AM9"/>
       <c r="AN9"/>
       <c r="AO9"/>
       <c r="AP9"/>
       <c r="AQ9"/>
       <c r="AR9"/>
       <c r="AS9"/>
       <c r="AT9"/>
       <c r="AU9"/>
       <c r="AV9"/>
       <c r="AW9"/>
       <c r="AX9"/>
       <c r="AY9"/>
       <c r="AZ9"/>
       <c r="BA9"/>
       <c r="BB9"/>
       <c r="BC9"/>
       <c r="BD9"/>
       <c r="BE9"/>
       <c r="BF9"/>
       <c r="BG9"/>
       <c r="BH9"/>
       <c r="BI9"/>
       <c r="BJ9"/>
       <c r="BK9"/>
       <c r="BL9"/>
       <c r="BM9"/>
       <c r="BN9"/>
       <c r="BO9"/>
       <c r="BP9"/>
       <c r="BQ9"/>
       <c r="BR9"/>
       <c r="BS9"/>
       <c r="BT9"/>
       <c r="BU9"/>
       <c r="BV9"/>
       <c r="BW9"/>
       <c r="BX9"/>
       <c r="BY9"/>
+      <c r="BZ9"/>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
         <v>32</v>
       </c>
       <c r="B10">
+        <v>45106000.0</v>
+      </c>
+      <c r="C10">
         <v>50864000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>64497000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>49591000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>23541000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>22087000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>20986000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>14984000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8614000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>11609000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>10374000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>14298000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>8330000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>8056000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>10245000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>9321000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>10595557.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>9644000.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>7816332.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>8733902.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>35615477.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>29027124.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>27224471.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>25795909.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>14787745.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>11500973.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>7295906.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>5473964.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>4376325.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>3971226.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>3446570.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>1527235.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>3429034.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>3498904.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>2308215.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>2473772.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>3044801.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>1861089.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>2991173.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1984250.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>2594194.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>2840549.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>3367518.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>2624017.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>2397744.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>1474130.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>2090467.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>2128305.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>1360329.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>1414913.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>1085502.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>1809509.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>1428729.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>1396300.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>828897.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>569333.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>299671.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>424795.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>343653.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>190729.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>236499.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>157833.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>202677.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>166065.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>152815.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>122694.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>140465.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>178134.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>174352.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>131034.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>213817.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>317085.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>460869.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>752471.0</v>
       </c>
-      <c r="BW10"/>
       <c r="BX10"/>
       <c r="BY10"/>
+      <c r="BZ10"/>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
         <v>33</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
       <c r="L11"/>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
@@ -6057,392 +6082,396 @@
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
         <v>34</v>
       </c>
       <c r="B12">
+        <v>45106000.0</v>
+      </c>
+      <c r="C12">
         <v>50864000.0</v>
       </c>
-      <c r="C12">
+      <c r="D12">
         <v>64497000.0</v>
       </c>
-      <c r="D12">
+      <c r="E12">
         <v>49591000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>23541000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>22087000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>20986000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>14984000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>8614000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>11609000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>10374000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>14298000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>8330000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>8056000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>10245000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>9321000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>10595557.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>9644000.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>7816332.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>8733902.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>35615477.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>29027124.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>27224471.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>25795909.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>14787745.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>11500973.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>7295906.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>5473964.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>4376325.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>3971226.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>3446570.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>1527235.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>3429034.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>3498904.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>2308215.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>2473772.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>3044801.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>1861089.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>2991173.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>1984250.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>2594194.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>2840549.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>3367518.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>2624017.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>2397744.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>1474130.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>2090467.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>2128305.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>1360329.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>1414913.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>1085502.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>1809509.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>1428729.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>1396300.0</v>
       </c>
-      <c r="BC12">
+      <c r="BD12">
         <v>828897.0</v>
       </c>
-      <c r="BD12">
+      <c r="BE12">
         <v>569333.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>299671.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>424795.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>343653.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>190729.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>236499.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>157833.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>202677.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>166065.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>152815.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>122694.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>140465.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>178134.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>174352.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>131034.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>213817.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>317085.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>460869.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>752471.0</v>
       </c>
-      <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
         <v>35</v>
       </c>
       <c r="B13">
         <v>28000.0</v>
       </c>
       <c r="C13">
         <v>28000.0</v>
       </c>
       <c r="D13">
         <v>28000.0</v>
       </c>
       <c r="E13">
         <v>28000.0</v>
       </c>
       <c r="F13">
         <v>28000.0</v>
       </c>
       <c r="G13">
         <v>28000.0</v>
       </c>
       <c r="H13">
         <v>28000.0</v>
       </c>
       <c r="I13">
         <v>28000.0</v>
       </c>
       <c r="J13">
         <v>28000.0</v>
       </c>
       <c r="K13">
         <v>28000.0</v>
       </c>
       <c r="L13">
         <v>28000.0</v>
       </c>
       <c r="M13">
         <v>28000.0</v>
       </c>
       <c r="N13">
         <v>28000.0</v>
       </c>
       <c r="O13">
         <v>28000.0</v>
       </c>
       <c r="P13">
         <v>28000.0</v>
       </c>
       <c r="Q13">
+        <v>28000.0</v>
+      </c>
+      <c r="R13">
         <v>27613.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>28000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27613.0</v>
       </c>
       <c r="T13">
         <v>27613.0</v>
       </c>
       <c r="U13">
         <v>27613.0</v>
       </c>
       <c r="V13">
         <v>27613.0</v>
       </c>
       <c r="W13">
         <v>27613.0</v>
       </c>
       <c r="X13">
         <v>27613.0</v>
       </c>
       <c r="Y13">
         <v>27613.0</v>
       </c>
       <c r="Z13">
         <v>27613.0</v>
       </c>
       <c r="AA13">
         <v>27613.0</v>
       </c>
       <c r="AB13">
         <v>27613.0</v>
       </c>
       <c r="AC13">
         <v>27613.0</v>
       </c>
       <c r="AD13">
         <v>27613.0</v>
       </c>
       <c r="AE13">
+        <v>27613.0</v>
+      </c>
+      <c r="AF13">
         <v>9210646.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>11375776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9210646.0</v>
       </c>
       <c r="AH13">
         <v>9210646.0</v>
       </c>
       <c r="AI13">
-        <v>11413792.0</v>
+        <v>9210646.0</v>
       </c>
       <c r="AJ13">
         <v>11413792.0</v>
       </c>
       <c r="AK13">
+        <v>11413792.0</v>
+      </c>
+      <c r="AL13">
         <v>6636961.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6635133.0</v>
       </c>
       <c r="AM13">
         <v>6635133.0</v>
       </c>
       <c r="AN13">
         <v>6635133.0</v>
       </c>
       <c r="AO13">
         <v>6635133.0</v>
       </c>
       <c r="AP13">
         <v>6635133.0</v>
       </c>
       <c r="AQ13">
         <v>6635133.0</v>
       </c>
       <c r="AR13">
         <v>6635133.0</v>
       </c>
       <c r="AS13">
         <v>6635133.0</v>
       </c>
       <c r="AT13">
         <v>6635133.0</v>
       </c>
@@ -6454,415 +6483,419 @@
       </c>
       <c r="AW13">
         <v>6635133.0</v>
       </c>
       <c r="AX13">
         <v>6635133.0</v>
       </c>
       <c r="AY13">
         <v>6635133.0</v>
       </c>
       <c r="AZ13">
         <v>6635133.0</v>
       </c>
       <c r="BA13">
         <v>6635133.0</v>
       </c>
       <c r="BB13">
         <v>6635133.0</v>
       </c>
       <c r="BC13">
         <v>6635133.0</v>
       </c>
       <c r="BD13">
         <v>6635133.0</v>
       </c>
-      <c r="BE13"/>
-      <c r="BF13">
+      <c r="BE13">
         <v>6635133.0</v>
       </c>
+      <c r="BF13"/>
       <c r="BG13">
         <v>6635133.0</v>
       </c>
       <c r="BH13">
         <v>6635133.0</v>
       </c>
-      <c r="BI13"/>
+      <c r="BI13">
+        <v>6635133.0</v>
+      </c>
       <c r="BJ13"/>
       <c r="BK13"/>
-      <c r="BL13">
+      <c r="BL13"/>
+      <c r="BM13">
         <v>6619133.0</v>
       </c>
-      <c r="BM13"/>
-      <c r="BN13">
+      <c r="BN13"/>
+      <c r="BO13">
         <v>6619133.0</v>
       </c>
-      <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
-      <c r="BR13">
+      <c r="BR13"/>
+      <c r="BS13">
         <v>6619133.0</v>
       </c>
-      <c r="BS13"/>
-      <c r="BT13">
+      <c r="BT13"/>
+      <c r="BU13">
         <v>6696674.0</v>
       </c>
-      <c r="BU13">
+      <c r="BV13">
         <v>6520008.0</v>
       </c>
-      <c r="BV13">
+      <c r="BW13">
         <v>6486736.0</v>
       </c>
-      <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
         <v>36</v>
       </c>
       <c r="B14">
-        <v>27683000.0</v>
+        <v>27666000.0</v>
       </c>
       <c r="C14">
-        <v>27683000.0</v>
+        <v>27684000.0</v>
       </c>
       <c r="D14">
-        <v>27675000.0</v>
+        <v>27701000.0</v>
       </c>
       <c r="E14">
+        <v>27673000.0</v>
+      </c>
+      <c r="F14">
         <v>27676000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>27656000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>27644000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>27637000.0</v>
       </c>
       <c r="I14">
         <v>27637000.0</v>
       </c>
       <c r="J14">
+        <v>27637000.0</v>
+      </c>
+      <c r="K14">
         <v>27633000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>27644000.0</v>
       </c>
-      <c r="L14">
+      <c r="M14">
         <v>27631000.0</v>
       </c>
-      <c r="M14">
+      <c r="N14">
         <v>27626000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>27618000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>27620000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>27613000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
+        <v>27613000.0</v>
+      </c>
+      <c r="S14">
         <v>27612597.0</v>
-      </c>
-[...4 lines deleted...]
-        <v>27613000.0</v>
       </c>
       <c r="T14">
         <v>27613000.0</v>
       </c>
       <c r="U14">
-        <v>27612597.0</v>
+        <v>27613000.0</v>
       </c>
       <c r="V14">
         <v>27612597.0</v>
       </c>
       <c r="W14">
         <v>27612597.0</v>
       </c>
       <c r="X14">
         <v>27612597.0</v>
       </c>
       <c r="Y14">
         <v>27612597.0</v>
       </c>
       <c r="Z14">
         <v>27612597.0</v>
       </c>
       <c r="AA14">
         <v>27612597.0</v>
       </c>
       <c r="AB14">
         <v>27612597.0</v>
       </c>
       <c r="AC14">
         <v>27612597.0</v>
       </c>
       <c r="AD14">
         <v>27612597.0</v>
       </c>
       <c r="AE14">
         <v>27612597.0</v>
       </c>
       <c r="AF14">
         <v>27612597.0</v>
       </c>
       <c r="AG14">
         <v>27612597.0</v>
       </c>
       <c r="AH14">
         <v>27612597.0</v>
       </c>
       <c r="AI14">
         <v>27612597.0</v>
       </c>
       <c r="AJ14">
         <v>27612597.0</v>
       </c>
       <c r="AK14">
+        <v>27612597.0</v>
+      </c>
+      <c r="AL14">
         <v>27326261.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>27612597.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25784950.0</v>
       </c>
       <c r="AN14">
         <v>25784950.0</v>
       </c>
       <c r="AO14">
         <v>25784950.0</v>
       </c>
       <c r="AP14">
         <v>25784950.0</v>
       </c>
       <c r="AQ14">
         <v>25784950.0</v>
       </c>
       <c r="AR14">
         <v>25784950.0</v>
       </c>
       <c r="AS14">
         <v>25784950.0</v>
       </c>
       <c r="AT14">
+        <v>25784950.0</v>
+      </c>
+      <c r="AU14">
         <v>26824731.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25784950.0</v>
       </c>
       <c r="AV14">
         <v>25784950.0</v>
       </c>
       <c r="AW14">
-        <v>25515833.0</v>
+        <v>25784950.0</v>
       </c>
       <c r="AX14">
         <v>25515833.0</v>
       </c>
       <c r="AY14">
-        <v>25784950.0</v>
+        <v>25515833.0</v>
       </c>
       <c r="AZ14">
         <v>25784950.0</v>
       </c>
       <c r="BA14">
-        <v>26232300.0</v>
+        <v>25784950.0</v>
       </c>
       <c r="BB14">
         <v>26232300.0</v>
       </c>
       <c r="BC14">
-        <v>25784950.0</v>
+        <v>26232300.0</v>
       </c>
       <c r="BD14">
         <v>25784950.0</v>
       </c>
       <c r="BE14">
+        <v>25784950.0</v>
+      </c>
+      <c r="BF14">
         <v>26981222.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>25784950.0</v>
       </c>
       <c r="BG14">
         <v>25784950.0</v>
       </c>
       <c r="BH14">
         <v>25784950.0</v>
       </c>
       <c r="BI14">
         <v>25784950.0</v>
       </c>
       <c r="BJ14">
         <v>25784950.0</v>
       </c>
       <c r="BK14">
-        <v>25720950.0</v>
+        <v>25784950.0</v>
       </c>
       <c r="BL14">
         <v>25720950.0</v>
       </c>
       <c r="BM14">
         <v>25720950.0</v>
       </c>
       <c r="BN14">
         <v>25720950.0</v>
       </c>
       <c r="BO14">
         <v>25720950.0</v>
       </c>
       <c r="BP14">
         <v>25720950.0</v>
       </c>
       <c r="BQ14">
         <v>25720950.0</v>
       </c>
       <c r="BR14">
         <v>25720950.0</v>
       </c>
       <c r="BS14">
+        <v>25720950.0</v>
+      </c>
+      <c r="BT14">
         <v>25953996.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>25920113.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>25835551.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>25753091.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>23852862.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>23662333.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>22283867.0</v>
       </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
         <v>37</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
       <c r="J15"/>
       <c r="K15"/>
-      <c r="L15">
-[...1 lines deleted...]
-      </c>
+      <c r="L15"/>
       <c r="M15">
         <v>28000.0</v>
       </c>
-      <c r="N15"/>
-      <c r="O15">
+      <c r="N15">
         <v>28000.0</v>
       </c>
+      <c r="O15"/>
       <c r="P15">
         <v>28000.0</v>
       </c>
       <c r="Q15">
-        <v>27613.0</v>
+        <v>28000.0</v>
       </c>
       <c r="R15">
         <v>27613.0</v>
       </c>
       <c r="S15">
         <v>27613.0</v>
       </c>
       <c r="T15">
         <v>27613.0</v>
       </c>
       <c r="U15">
         <v>27613.0</v>
       </c>
       <c r="V15">
         <v>27613.0</v>
       </c>
       <c r="W15">
         <v>27613.0</v>
       </c>
       <c r="X15">
         <v>27613.0</v>
       </c>
       <c r="Y15">
         <v>27613.0</v>
       </c>
       <c r="Z15">
         <v>27613.0</v>
       </c>
       <c r="AA15">
         <v>27613.0</v>
       </c>
       <c r="AB15">
         <v>27613.0</v>
       </c>
       <c r="AC15">
         <v>27613.0</v>
       </c>
       <c r="AD15">
         <v>27613.0</v>
       </c>
       <c r="AE15">
+        <v>27613.0</v>
+      </c>
+      <c r="AF15">
         <v>9210646.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>11375776.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>9210646.0</v>
       </c>
       <c r="AH15">
         <v>9210646.0</v>
       </c>
       <c r="AI15">
-        <v>11413792.0</v>
+        <v>9210646.0</v>
       </c>
       <c r="AJ15">
         <v>11413792.0</v>
       </c>
       <c r="AK15">
+        <v>11413792.0</v>
+      </c>
+      <c r="AL15">
         <v>6636961.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>6635133.0</v>
       </c>
       <c r="AM15">
         <v>6635133.0</v>
       </c>
       <c r="AN15">
         <v>6635133.0</v>
       </c>
       <c r="AO15">
         <v>6635133.0</v>
       </c>
       <c r="AP15">
         <v>6635133.0</v>
       </c>
       <c r="AQ15">
         <v>6635133.0</v>
       </c>
       <c r="AR15">
         <v>6635133.0</v>
       </c>
       <c r="AS15">
         <v>6635133.0</v>
       </c>
       <c r="AT15">
         <v>6635133.0</v>
       </c>
@@ -6874,468 +6907,476 @@
       </c>
       <c r="AW15">
         <v>6635133.0</v>
       </c>
       <c r="AX15">
         <v>6635133.0</v>
       </c>
       <c r="AY15">
         <v>6635133.0</v>
       </c>
       <c r="AZ15">
         <v>6635133.0</v>
       </c>
       <c r="BA15">
         <v>6635133.0</v>
       </c>
       <c r="BB15">
         <v>6635133.0</v>
       </c>
       <c r="BC15">
         <v>6635133.0</v>
       </c>
       <c r="BD15">
         <v>6635133.0</v>
       </c>
-      <c r="BE15"/>
+      <c r="BE15">
+        <v>6635133.0</v>
+      </c>
       <c r="BF15"/>
-      <c r="BG15">
-[...1 lines deleted...]
-      </c>
+      <c r="BG15"/>
       <c r="BH15">
         <v>6635133.0</v>
       </c>
-      <c r="BI15"/>
+      <c r="BI15">
+        <v>6635133.0</v>
+      </c>
       <c r="BJ15"/>
       <c r="BK15"/>
-      <c r="BL15">
+      <c r="BL15"/>
+      <c r="BM15">
         <v>6619133.0</v>
       </c>
-      <c r="BM15"/>
-      <c r="BN15">
+      <c r="BN15"/>
+      <c r="BO15">
         <v>6619133.0</v>
       </c>
-      <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
-      <c r="BR15">
+      <c r="BR15"/>
+      <c r="BS15">
         <v>6619133.0</v>
       </c>
-      <c r="BS15"/>
-      <c r="BT15">
+      <c r="BT15"/>
+      <c r="BU15">
         <v>6696674.0</v>
       </c>
-      <c r="BU15">
+      <c r="BV15">
         <v>6520008.0</v>
       </c>
-      <c r="BV15">
+      <c r="BW15">
         <v>6486736.0</v>
       </c>
-      <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
         <v>38</v>
       </c>
       <c r="B16">
+        <v>8476000.0</v>
+      </c>
+      <c r="C16">
         <v>4795000.0</v>
       </c>
-      <c r="C16"/>
-      <c r="D16">
+      <c r="D16"/>
+      <c r="E16">
         <v>2139000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>1408000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>821000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>724000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>985000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>337000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>761000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>5625000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>4027000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>2847000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>261000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>642000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>1058000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>440744.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>818000.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>559303.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>619463.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>2584740.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>244837.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>1643991.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>218330.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1076063.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>559232.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>1417960.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>1731383.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>315003.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>136213.0</v>
       </c>
-      <c r="AE16"/>
       <c r="AF16"/>
       <c r="AG16"/>
-      <c r="AH16">
+      <c r="AH16"/>
+      <c r="AI16">
         <v>1701356.0</v>
       </c>
-      <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
-      <c r="AQ16">
-[...1 lines deleted...]
-      </c>
+      <c r="AQ16"/>
       <c r="AR16">
         <v>12350.0</v>
       </c>
       <c r="AS16">
         <v>12350.0</v>
       </c>
       <c r="AT16">
         <v>12350.0</v>
       </c>
       <c r="AU16">
         <v>12350.0</v>
       </c>
       <c r="AV16">
         <v>12350.0</v>
       </c>
       <c r="AW16">
         <v>12350.0</v>
       </c>
       <c r="AX16">
         <v>12350.0</v>
       </c>
       <c r="AY16">
-        <v>15050.0</v>
+        <v>12350.0</v>
       </c>
       <c r="AZ16">
         <v>15050.0</v>
       </c>
       <c r="BA16">
         <v>15050.0</v>
       </c>
       <c r="BB16">
         <v>15050.0</v>
       </c>
       <c r="BC16">
+        <v>15050.0</v>
+      </c>
+      <c r="BD16">
         <v>18350.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>18050.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>17750.0</v>
       </c>
       <c r="BF16">
         <v>17750.0</v>
       </c>
-      <c r="BG16"/>
+      <c r="BG16">
+        <v>17750.0</v>
+      </c>
       <c r="BH16"/>
       <c r="BI16"/>
-      <c r="BJ16">
+      <c r="BJ16"/>
+      <c r="BK16">
         <v>15750.0</v>
       </c>
-      <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
-      <c r="BO16">
+      <c r="BO16"/>
+      <c r="BP16">
         <v>11089.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>17914.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>28049.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>52494.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>46328.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>55938.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>61506.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>69825.0</v>
       </c>
-      <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
         <v>39</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
         <v>40</v>
       </c>
       <c r="B18"/>
       <c r="C18"/>
       <c r="D18"/>
       <c r="E18"/>
       <c r="F18"/>
       <c r="G18"/>
       <c r="H18"/>
       <c r="I18"/>
       <c r="J18"/>
       <c r="K18"/>
-      <c r="L18">
+      <c r="L18"/>
+      <c r="M18">
         <v>1481000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>1935000.0</v>
       </c>
-      <c r="N18"/>
-      <c r="O18">
+      <c r="O18"/>
+      <c r="P18">
         <v>2502000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>2412000.0</v>
       </c>
-      <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
-      <c r="T18">
+      <c r="T18"/>
+      <c r="U18">
         <v>646921.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>657210.0</v>
       </c>
-      <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
       <c r="Y18"/>
       <c r="Z18"/>
       <c r="AA18"/>
-      <c r="AB18">
-[...1 lines deleted...]
-      </c>
+      <c r="AB18"/>
       <c r="AC18">
         <v>0.0</v>
       </c>
       <c r="AD18">
         <v>0.0</v>
       </c>
       <c r="AE18">
         <v>0.0</v>
       </c>
-      <c r="AF18"/>
+      <c r="AF18">
+        <v>0.0</v>
+      </c>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
         <v>41</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
       <c r="L19"/>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
@@ -7371,1647 +7412,1669 @@
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
         <v>42</v>
       </c>
       <c r="B20">
+        <v>57400000.0</v>
+      </c>
+      <c r="C20">
         <v>59277000.0</v>
       </c>
-      <c r="C20">
+      <c r="D20">
         <v>52292000.0</v>
       </c>
-      <c r="D20">
+      <c r="E20">
         <v>46538000.0</v>
       </c>
-      <c r="E20">
+      <c r="F20">
         <v>44444000.0</v>
       </c>
-      <c r="F20">
+      <c r="G20">
         <v>44126000.0</v>
       </c>
-      <c r="G20">
+      <c r="H20">
         <v>43347000.0</v>
       </c>
-      <c r="H20">
+      <c r="I20">
         <v>43094000.0</v>
       </c>
-      <c r="I20">
+      <c r="J20">
         <v>37664000.0</v>
       </c>
-      <c r="J20">
+      <c r="K20">
         <v>37461000.0</v>
       </c>
-      <c r="K20">
+      <c r="L20">
         <v>28602000.0</v>
       </c>
-      <c r="L20">
+      <c r="M20">
         <v>28594000.0</v>
       </c>
-      <c r="M20">
+      <c r="N20">
         <v>26819000.0</v>
       </c>
-      <c r="N20">
+      <c r="O20">
         <v>26763000.0</v>
       </c>
-      <c r="O20">
+      <c r="P20">
         <v>25417000.0</v>
       </c>
-      <c r="P20">
+      <c r="Q20">
         <v>25071000.0</v>
       </c>
-      <c r="Q20">
+      <c r="R20">
         <v>25614110.0</v>
       </c>
-      <c r="R20">
+      <c r="S20">
         <v>25655000.0</v>
       </c>
-      <c r="S20">
+      <c r="T20">
         <v>15747077.0</v>
       </c>
-      <c r="T20">
+      <c r="U20">
         <v>15826655.0</v>
       </c>
-      <c r="U20">
+      <c r="V20">
         <v>4509419.0</v>
       </c>
-      <c r="V20">
+      <c r="W20">
         <v>4472217.0</v>
       </c>
-      <c r="W20">
+      <c r="X20">
         <v>3559614.0</v>
       </c>
-      <c r="X20">
+      <c r="Y20">
         <v>3497883.0</v>
       </c>
-      <c r="Y20">
+      <c r="Z20">
         <v>3396712.0</v>
       </c>
-      <c r="Z20">
+      <c r="AA20">
         <v>2406512.0</v>
       </c>
-      <c r="AA20">
+      <c r="AB20">
         <v>2334505.0</v>
       </c>
-      <c r="AB20">
+      <c r="AC20">
         <v>2349501.0</v>
       </c>
-      <c r="AC20">
+      <c r="AD20">
         <v>2320384.0</v>
       </c>
-      <c r="AD20">
+      <c r="AE20">
         <v>2322788.0</v>
       </c>
-      <c r="AE20">
+      <c r="AF20">
         <v>2913760.0</v>
       </c>
-      <c r="AF20">
+      <c r="AG20">
         <v>2479874.0</v>
       </c>
-      <c r="AG20">
+      <c r="AH20">
         <v>2476363.0</v>
       </c>
-      <c r="AH20">
+      <c r="AI20">
         <v>2490105.0</v>
       </c>
-      <c r="AI20">
+      <c r="AJ20">
         <v>2177932.0</v>
       </c>
-      <c r="AJ20">
+      <c r="AK20">
         <v>2115824.0</v>
       </c>
-      <c r="AK20">
+      <c r="AL20">
         <v>1903047.0</v>
       </c>
-      <c r="AL20">
+      <c r="AM20">
         <v>1891948.0</v>
       </c>
-      <c r="AM20">
+      <c r="AN20">
         <v>1647562.0</v>
       </c>
-      <c r="AN20">
+      <c r="AO20">
         <v>1686673.0</v>
       </c>
-      <c r="AO20">
+      <c r="AP20">
         <v>1724262.0</v>
       </c>
-      <c r="AP20">
+      <c r="AQ20">
         <v>1668527.0</v>
       </c>
-      <c r="AQ20">
+      <c r="AR20">
         <v>1722323.0</v>
       </c>
-      <c r="AR20">
+      <c r="AS20">
         <v>1686258.0</v>
       </c>
-      <c r="AS20">
+      <c r="AT20">
         <v>1622488.0</v>
       </c>
-      <c r="AT20">
+      <c r="AU20">
         <v>526243.0</v>
       </c>
-      <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
-      <c r="BP20">
-[...1 lines deleted...]
-      </c>
+      <c r="BP20"/>
       <c r="BQ20">
         <v>836108.0</v>
       </c>
       <c r="BR20">
         <v>836108.0</v>
       </c>
       <c r="BS20">
-        <v>828948.0</v>
+        <v>836108.0</v>
       </c>
       <c r="BT20">
         <v>828948.0</v>
       </c>
       <c r="BU20">
-        <v>3292703.0</v>
+        <v>828948.0</v>
       </c>
       <c r="BV20">
         <v>3292703.0</v>
       </c>
-      <c r="BW20"/>
+      <c r="BW20">
+        <v>3292703.0</v>
+      </c>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
         <v>43</v>
       </c>
       <c r="B21">
+        <v>48446000.0</v>
+      </c>
+      <c r="C21">
         <v>49620000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>56267000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>32491000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>33795000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>34562000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>33601000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>33241000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>33938000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>34905000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>29461000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>30590000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>28485000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>29294000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>29426000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>29777000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>31977505.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>32733000.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>21575724.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>21902077.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>5287809.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>5423980.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>4510161.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>4586343.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>4638902.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>3820460.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>3778794.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3595785.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>3674924.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>3804026.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>4090722.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>3972465.0</v>
       </c>
-      <c r="AG21">
+      <c r="AH21">
         <v>3980619.0</v>
       </c>
-      <c r="AH21">
+      <c r="AI21">
         <v>4114374.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>3409668.0</v>
       </c>
-      <c r="AJ21">
+      <c r="AK21">
         <v>3497494.0</v>
       </c>
-      <c r="AK21">
+      <c r="AL21">
         <v>3423319.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>3467218.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>2781412.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>2706083.0</v>
       </c>
-      <c r="AO21">
+      <c r="AP21">
         <v>2628810.0</v>
       </c>
-      <c r="AP21">
+      <c r="AQ21">
         <v>2434692.0</v>
       </c>
-      <c r="AQ21">
+      <c r="AR21">
         <v>2428392.0</v>
       </c>
-      <c r="AR21">
+      <c r="AS21">
         <v>2515710.0</v>
       </c>
-      <c r="AS21">
+      <c r="AT21">
         <v>2452322.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>784510.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>1194869.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>625371.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>584752.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>518559.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>399550.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>301883.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>299608.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>302769.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>323073.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>350227.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>361875.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>359899.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>355808.0</v>
       </c>
-      <c r="BH21">
+      <c r="BI21">
         <v>345691.0</v>
       </c>
-      <c r="BI21">
+      <c r="BJ21">
         <v>338973.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>341095.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>342109.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>339583.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>336256.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>340847.0</v>
       </c>
-      <c r="BO21">
+      <c r="BP21">
         <v>350716.0</v>
       </c>
-      <c r="BP21">
+      <c r="BQ21">
         <v>709598.0</v>
       </c>
-      <c r="BQ21">
+      <c r="BR21">
         <v>747894.0</v>
       </c>
-      <c r="BR21">
+      <c r="BS21">
         <v>790348.0</v>
       </c>
-      <c r="BS21">
+      <c r="BT21">
         <v>938982.0</v>
       </c>
-      <c r="BT21">
+      <c r="BU21">
         <v>964783.0</v>
       </c>
-      <c r="BU21">
+      <c r="BV21">
         <v>1006513.0</v>
       </c>
-      <c r="BV21">
+      <c r="BW21">
         <v>962355.0</v>
       </c>
-      <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
         <v>44</v>
       </c>
       <c r="B22">
+        <v>131574999.0</v>
+      </c>
+      <c r="C22">
         <v>122755000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>128715000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>104129000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>115306000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>110904000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>101592000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>97591000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>110171000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>106509000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>92458000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>82714000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>84594000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>80575000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>69388000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>74142000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>74486843.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>51936000.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>39554300.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>25728267.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>24909271.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>22364126.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>18961093.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>14706582.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>18791816.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>15141153.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>16428406.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>15304778.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>13586897.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>10799611.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>12614556.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>11728952.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>10867879.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>10151594.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>11889194.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>10904884.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>8906712.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>7806029.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>5717822.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>6028612.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>7002554.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>6972768.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>5705435.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>5184480.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>5765534.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>6235137.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>5131695.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>3240743.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>3155861.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>2716612.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>1984384.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>1543226.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>1590677.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>1899534.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>988133.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>648602.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>1118025.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>1161548.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>821744.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>403662.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>224541.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>359375.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>275700.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>203162.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>185818.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>222888.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>151711.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>330679.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>312026.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>363574.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>415093.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>359868.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>462964.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>448151.0</v>
       </c>
-      <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
         <v>45</v>
       </c>
       <c r="B23">
+        <v>394447000.0</v>
+      </c>
+      <c r="C23">
         <v>391188000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>387695000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>318071000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>294822000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>285607000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>273041000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>261830000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>258492000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>252041000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>226776000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>216661000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>207667000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>193362000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>188258000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>189056000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>188261337.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>161015000.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>124403313.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>105373151.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>95339097.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>83839831.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>76197359.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>68172888.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>61690798.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>51601435.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>47405913.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>43349379.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>38627557.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>30542888.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>34233173.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>30653901.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>30585012.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>29045326.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>29923412.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>28517064.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>24497727.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>21795017.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>20185350.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>18946160.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>19788315.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>19526220.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>19119493.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>18038077.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>16783409.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>12608177.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>12010260.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>9087373.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>7525665.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>6446198.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>5589919.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>5919464.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>5174695.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>5395678.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>3919099.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>3268647.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>3278885.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>3236738.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>2578364.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>1905186.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>1603513.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>1680653.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>1593388.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>1467548.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>1549698.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>1570231.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>1945663.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>2986150.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2912434.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>3057409.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>4377605.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>4127227.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>6836044.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>6996960.0</v>
       </c>
-      <c r="BW23"/>
       <c r="BX23"/>
       <c r="BY23"/>
+      <c r="BZ23"/>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
         <v>46</v>
       </c>
       <c r="B24"/>
-      <c r="C24">
+      <c r="C24"/>
+      <c r="D24">
         <v>116000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>137000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>151000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>229000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>260000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>11272000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>24293000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>19317000.0</v>
       </c>
-      <c r="K24"/>
-      <c r="L24">
+      <c r="L24"/>
+      <c r="M24">
         <v>13000000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>28000000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>26000000.0</v>
       </c>
       <c r="O24">
         <v>26000000.0</v>
       </c>
       <c r="P24">
+        <v>26000000.0</v>
+      </c>
+      <c r="Q24">
         <v>32000000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>33000000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>25075717.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>154763.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>239055.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>2917061.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>3568191.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>4193436.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>4819237.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>6852687.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>307281.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>399209.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>502080.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>833870.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>968237.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>1049679.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>1004652.0</v>
       </c>
-      <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
         <v>47</v>
       </c>
       <c r="B25"/>
       <c r="C25"/>
       <c r="D25"/>
       <c r="E25"/>
       <c r="F25"/>
       <c r="G25"/>
       <c r="H25"/>
       <c r="I25"/>
       <c r="J25"/>
       <c r="K25"/>
-      <c r="L25">
+      <c r="L25"/>
+      <c r="M25">
         <v>13000000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>28000000.0</v>
       </c>
-      <c r="N25"/>
-      <c r="O25">
+      <c r="O25"/>
+      <c r="P25">
         <v>26000000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>32000000.0</v>
       </c>
-      <c r="Q25"/>
-      <c r="R25">
+      <c r="R25"/>
+      <c r="S25">
         <v>25000000.0</v>
       </c>
-      <c r="S25"/>
-      <c r="T25">
+      <c r="T25"/>
+      <c r="U25">
         <v>239055.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>2917061.0</v>
       </c>
-      <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
-      <c r="Y25">
+      <c r="Y25"/>
+      <c r="Z25">
         <v>6852690.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>307280.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>399210.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>502080.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>833870.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>968240.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>0.0</v>
       </c>
-      <c r="AF25"/>
       <c r="AG25"/>
       <c r="AH25"/>
       <c r="AI25"/>
       <c r="AJ25"/>
       <c r="AK25"/>
       <c r="AL25"/>
       <c r="AM25"/>
       <c r="AN25"/>
       <c r="AO25"/>
       <c r="AP25"/>
       <c r="AQ25"/>
       <c r="AR25"/>
       <c r="AS25"/>
       <c r="AT25"/>
       <c r="AU25"/>
       <c r="AV25"/>
       <c r="AW25"/>
       <c r="AX25"/>
       <c r="AY25"/>
       <c r="AZ25"/>
       <c r="BA25"/>
       <c r="BB25"/>
       <c r="BC25"/>
       <c r="BD25"/>
       <c r="BE25"/>
       <c r="BF25"/>
       <c r="BG25"/>
       <c r="BH25"/>
       <c r="BI25"/>
       <c r="BJ25"/>
       <c r="BK25"/>
       <c r="BL25"/>
       <c r="BM25"/>
       <c r="BN25"/>
       <c r="BO25"/>
       <c r="BP25"/>
       <c r="BQ25"/>
       <c r="BR25"/>
       <c r="BS25"/>
       <c r="BT25"/>
       <c r="BU25"/>
       <c r="BV25"/>
       <c r="BW25"/>
       <c r="BX25"/>
       <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
         <v>48</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
       <c r="F26"/>
       <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
       <c r="J26"/>
       <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
         <v>49</v>
       </c>
       <c r="B27"/>
       <c r="C27"/>
       <c r="D27"/>
       <c r="E27"/>
       <c r="F27"/>
       <c r="G27"/>
       <c r="H27"/>
       <c r="I27"/>
       <c r="J27"/>
       <c r="K27"/>
       <c r="L27"/>
       <c r="M27"/>
       <c r="N27"/>
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27"/>
       <c r="S27"/>
       <c r="T27"/>
       <c r="U27"/>
       <c r="V27"/>
       <c r="W27"/>
       <c r="X27"/>
       <c r="Y27"/>
       <c r="Z27"/>
       <c r="AA27"/>
-      <c r="AB27">
-[...1 lines deleted...]
-      </c>
+      <c r="AB27"/>
       <c r="AC27">
         <v>0.0</v>
       </c>
       <c r="AD27">
         <v>0.0</v>
       </c>
       <c r="AE27">
         <v>0.0</v>
       </c>
-      <c r="AF27"/>
+      <c r="AF27">
+        <v>0.0</v>
+      </c>
       <c r="AG27"/>
       <c r="AH27"/>
       <c r="AI27"/>
       <c r="AJ27"/>
       <c r="AK27"/>
       <c r="AL27"/>
       <c r="AM27"/>
       <c r="AN27"/>
       <c r="AO27"/>
       <c r="AP27"/>
       <c r="AQ27"/>
       <c r="AR27"/>
       <c r="AS27"/>
       <c r="AT27"/>
       <c r="AU27"/>
       <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
       <c r="AZ27"/>
       <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
       <c r="BN27"/>
       <c r="BO27"/>
       <c r="BP27"/>
       <c r="BQ27"/>
       <c r="BR27"/>
       <c r="BS27"/>
       <c r="BT27"/>
       <c r="BU27"/>
       <c r="BV27"/>
       <c r="BW27"/>
       <c r="BX27"/>
       <c r="BY27"/>
+      <c r="BZ27"/>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
         <v>50</v>
       </c>
       <c r="B28">
+        <v>-24284000.0</v>
+      </c>
+      <c r="C28">
         <v>-28001000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>-41073001.0</v>
+      </c>
+      <c r="E28">
         <v>-27830000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-2441000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-1003000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-635000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>16434000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>32502000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>24451000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>4799000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>14873000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>36171000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>34025000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>31139000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>36519000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>37279921.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>28615000.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>4755791.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>1355030.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-23433119.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-16908798.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-15324037.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-13110586.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>-1678328.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-5594816.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-1704160.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-187732.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>1532286.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-2149839.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-1561201.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>273723.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>234914.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>584023.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>5491028.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>4534028.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2162840.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>3087541.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>1302910.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>2702741.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>3317963.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>3202411.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2711178.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2506876.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2989206.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-483717.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>-193217.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-1850204.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>-970970.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-1346408.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>-778822.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-1777259.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>-1394927.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>-1396300.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>-828897.0</v>
       </c>
-      <c r="BD28">
+      <c r="BE28">
         <v>-569333.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>-298671.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-424795.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>-193653.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>-140729.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>-236499.0</v>
       </c>
-      <c r="BJ28">
+      <c r="BK28">
         <v>-157833.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-202677.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-144449.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-83872.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>8427.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>47079.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>51662.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>106129.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>192005.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>293234.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>239661.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-160531.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>-419198.0</v>
       </c>
-      <c r="BW28"/>
       <c r="BX28"/>
       <c r="BY28"/>
+      <c r="BZ28"/>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
         <v>51</v>
       </c>
       <c r="B29">
+        <v>287511000.0</v>
+      </c>
+      <c r="C29">
         <v>280341000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>269464000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>255946000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>235670000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>225747000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>219053000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>213247000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>210779000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>199368000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>166553000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>166308000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>164757000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>150799000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>141093000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>135236000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>125592142.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>109913211.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>78986198.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>71185293.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>65451244.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>59519231.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>53174953.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>46761980.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>42534285.0</v>
       </c>
-      <c r="Z29"/>
       <c r="AA29"/>
       <c r="AB29"/>
       <c r="AC29"/>
       <c r="AD29"/>
       <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
@@ -9019,478 +9082,485 @@
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
         <v>52</v>
       </c>
       <c r="B30">
+        <v>53515000.0</v>
+      </c>
+      <c r="C30">
         <v>50427000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>36882000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>38122000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>33359000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>30039000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>29847000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>30690000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28569000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>24807000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>24115000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23983000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21353000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>14726000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>17944000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>19669000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>15178627.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>13776000.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>15163976.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12625703.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9903238.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>9944213.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>8967710.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>7215230.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7307475.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7247234.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>7285327.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>7549789.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>5948048.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>5554313.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>7071315.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>7171653.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>6551671.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>5445036.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>7072771.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>7103695.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>4821929.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>4827077.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>4913381.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>4757452.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>3736368.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>3751075.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>3795332.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>4319569.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>3148204.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>2287342.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>2586780.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>2169500.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1563414.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>1018956.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>1327062.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>1447879.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>991521.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>904453.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>974710.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>966057.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>794575.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>593514.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>554470.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>431672.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>338022.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>365102.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>465705.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>446957.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>524460.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>583572.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>1004327.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>554117.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>460967.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>205565.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>855179.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>873807.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>740302.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>745773.0</v>
       </c>
-      <c r="BW30"/>
       <c r="BX30"/>
       <c r="BY30"/>
+      <c r="BZ30"/>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
         <v>53</v>
       </c>
       <c r="B31"/>
       <c r="C31"/>
       <c r="D31"/>
       <c r="E31"/>
       <c r="F31"/>
       <c r="G31"/>
       <c r="H31"/>
       <c r="I31"/>
       <c r="J31"/>
       <c r="K31"/>
-      <c r="L31">
+      <c r="L31"/>
+      <c r="M31">
         <v>94124000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>81453000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>68665000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>60110000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>48229000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>34648853.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>26073882.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>41084024.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>32703615.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>50222564.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>48910651.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>38357213.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>31315216.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>26946416.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>28834918.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>24133777.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>19936055.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>16740703.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>14676160.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>13799459.0</v>
       </c>
-      <c r="AF31">
+      <c r="AG31">
         <v>12029116.0</v>
       </c>
-      <c r="AG31"/>
       <c r="AH31"/>
       <c r="AI31"/>
       <c r="AJ31"/>
       <c r="AK31"/>
       <c r="AL31"/>
       <c r="AM31"/>
       <c r="AN31"/>
       <c r="AO31"/>
       <c r="AP31"/>
       <c r="AQ31"/>
       <c r="AR31"/>
       <c r="AS31"/>
       <c r="AT31"/>
       <c r="AU31"/>
       <c r="AV31"/>
       <c r="AW31"/>
       <c r="AX31"/>
       <c r="AY31"/>
       <c r="AZ31"/>
       <c r="BA31"/>
       <c r="BB31"/>
       <c r="BC31"/>
       <c r="BD31"/>
       <c r="BE31"/>
       <c r="BF31"/>
       <c r="BG31"/>
       <c r="BH31"/>
       <c r="BI31"/>
       <c r="BJ31"/>
       <c r="BK31"/>
       <c r="BL31"/>
       <c r="BM31"/>
       <c r="BN31"/>
       <c r="BO31"/>
       <c r="BP31"/>
       <c r="BQ31"/>
       <c r="BR31"/>
       <c r="BS31"/>
       <c r="BT31"/>
       <c r="BU31"/>
       <c r="BV31"/>
       <c r="BW31"/>
       <c r="BX31"/>
       <c r="BY31"/>
+      <c r="BZ31"/>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
         <v>54</v>
       </c>
       <c r="B32">
+        <v>159975000.0</v>
+      </c>
+      <c r="C32">
         <v>159697000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>150187000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>152691000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>136717000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>126826000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>122201000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>116875000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>121111000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>109982000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>91493000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>90259000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>92682000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>79419000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>72827000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>67147000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>56912798.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>42760424.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>31006994.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>25295874.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>46439961.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>41576868.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>37057404.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>30713765.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>28472314.0</v>
       </c>
-      <c r="Z32"/>
       <c r="AA32"/>
       <c r="AB32"/>
       <c r="AC32"/>
       <c r="AD32"/>
       <c r="AE32"/>
       <c r="AF32"/>
       <c r="AG32"/>
       <c r="AH32"/>
       <c r="AI32"/>
       <c r="AJ32"/>
       <c r="AK32"/>
       <c r="AL32"/>
       <c r="AM32"/>
       <c r="AN32"/>
       <c r="AO32"/>
       <c r="AP32"/>
       <c r="AQ32"/>
       <c r="AR32"/>
       <c r="AS32"/>
       <c r="AT32"/>
       <c r="AU32"/>
       <c r="AV32"/>
       <c r="AW32"/>
       <c r="AX32"/>
       <c r="AY32"/>
@@ -9498,5038 +9568,5103 @@
       <c r="BA32"/>
       <c r="BB32"/>
       <c r="BC32"/>
       <c r="BD32"/>
       <c r="BE32"/>
       <c r="BF32"/>
       <c r="BG32"/>
       <c r="BH32"/>
       <c r="BI32"/>
       <c r="BJ32"/>
       <c r="BK32"/>
       <c r="BL32"/>
       <c r="BM32"/>
       <c r="BN32"/>
       <c r="BO32"/>
       <c r="BP32"/>
       <c r="BQ32"/>
       <c r="BR32"/>
       <c r="BS32"/>
       <c r="BT32"/>
       <c r="BU32"/>
       <c r="BV32"/>
       <c r="BW32"/>
       <c r="BX32"/>
       <c r="BY32"/>
+      <c r="BZ32"/>
     </row>
-    <row r="33" spans="1:77">
+    <row r="33" spans="1:78">
       <c r="A33" t="s">
         <v>55</v>
       </c>
       <c r="B33">
+        <v>157249000.0</v>
+      </c>
+      <c r="C33">
         <v>160491000.0</v>
       </c>
-      <c r="C33">
+      <c r="D33">
         <v>153162999.0</v>
       </c>
-      <c r="D33">
+      <c r="E33">
         <v>120755000.0</v>
       </c>
-      <c r="E33">
+      <c r="F33">
         <v>116523000.0</v>
       </c>
-      <c r="F33">
+      <c r="G33">
         <v>117263000.0</v>
       </c>
-      <c r="G33">
+      <c r="H33">
         <v>114320000.0</v>
       </c>
-      <c r="H33">
+      <c r="I33">
         <v>113924000.0</v>
       </c>
-      <c r="I33">
+      <c r="J33">
         <v>105560000.0</v>
       </c>
-      <c r="J33">
+      <c r="K33">
         <v>105587000.0</v>
       </c>
-      <c r="K33">
+      <c r="L33">
         <v>88738000.0</v>
       </c>
-      <c r="L33">
+      <c r="M33">
         <v>91006000.0</v>
       </c>
-      <c r="M33">
+      <c r="N33">
         <v>87355000.0</v>
       </c>
-      <c r="N33">
+      <c r="O33">
         <v>86541000.0</v>
       </c>
-      <c r="O33">
+      <c r="P33">
         <v>83616000.0</v>
       </c>
-      <c r="P33">
+      <c r="Q33">
         <v>81490000.0</v>
       </c>
-      <c r="Q33">
+      <c r="R33">
         <v>84250620.0</v>
       </c>
-      <c r="R33">
+      <c r="S33">
         <v>81987000.0</v>
       </c>
-      <c r="S33">
+      <c r="T33">
         <v>58409062.0</v>
       </c>
-      <c r="T33">
+      <c r="U33">
         <v>55077777.0</v>
       </c>
-      <c r="U33">
+      <c r="V33">
         <v>22789784.0</v>
       </c>
-      <c r="V33">
+      <c r="W33">
         <v>21062619.0</v>
       </c>
-      <c r="W33">
+      <c r="X33">
         <v>18240352.0</v>
       </c>
-      <c r="X33">
+      <c r="Y33">
         <v>18351511.0</v>
       </c>
-      <c r="Y33">
+      <c r="Z33">
         <v>18433861.0</v>
       </c>
-      <c r="Z33">
+      <c r="AA33">
         <v>15320735.0</v>
       </c>
-      <c r="AA33">
+      <c r="AB33">
         <v>14324441.0</v>
       </c>
-      <c r="AB33">
+      <c r="AC33">
         <v>13708832.0</v>
       </c>
-      <c r="AC33">
+      <c r="AD33">
         <v>13739682.0</v>
       </c>
-      <c r="AD33">
+      <c r="AE33">
         <v>9511020.0</v>
       </c>
-      <c r="AE33">
+      <c r="AF33">
         <v>9877526.0</v>
       </c>
-      <c r="AF33">
+      <c r="AG33">
         <v>9241310.0</v>
       </c>
-      <c r="AG33">
+      <c r="AH33">
         <v>9035886.0</v>
       </c>
-      <c r="AH33">
+      <c r="AI33">
         <v>9135726.0</v>
       </c>
-      <c r="AI33">
+      <c r="AJ33">
         <v>7427524.0</v>
       </c>
-      <c r="AJ33">
+      <c r="AK33">
         <v>7079953.0</v>
       </c>
-      <c r="AK33">
+      <c r="AL33">
         <v>6802498.0</v>
       </c>
-      <c r="AL33">
+      <c r="AM33">
         <v>6846649.0</v>
       </c>
-      <c r="AM33">
+      <c r="AN33">
         <v>5776334.0</v>
       </c>
-      <c r="AN33">
+      <c r="AO33">
         <v>5741592.0</v>
       </c>
-      <c r="AO33">
+      <c r="AP33">
         <v>5721628.0</v>
       </c>
-      <c r="AP33">
+      <c r="AQ33">
         <v>5439215.0</v>
       </c>
-      <c r="AQ33">
+      <c r="AR33">
         <v>5336752.0</v>
       </c>
-      <c r="AR33">
+      <c r="AS33">
         <v>5221653.0</v>
       </c>
-      <c r="AS33">
+      <c r="AT33">
         <v>5022806.0</v>
       </c>
-      <c r="AT33">
+      <c r="AU33">
         <v>2264096.0</v>
       </c>
-      <c r="AU33">
+      <c r="AV33">
         <v>1962891.0</v>
       </c>
-      <c r="AV33">
+      <c r="AW33">
         <v>1368766.0</v>
       </c>
-      <c r="AW33">
+      <c r="AX33">
         <v>1215407.0</v>
       </c>
-      <c r="AX33">
+      <c r="AY33">
         <v>1036484.0</v>
       </c>
-      <c r="AY33">
+      <c r="AZ33">
         <v>893304.0</v>
       </c>
-      <c r="AZ33">
+      <c r="BA33">
         <v>865783.0</v>
       </c>
-      <c r="BA33">
+      <c r="BB33">
         <v>1027664.0</v>
       </c>
-      <c r="BB33">
+      <c r="BC33">
         <v>1093252.0</v>
       </c>
-      <c r="BC33">
+      <c r="BD33">
         <v>1012732.0</v>
       </c>
-      <c r="BD33">
+      <c r="BE33">
         <v>1025240.0</v>
       </c>
-      <c r="BE33">
+      <c r="BF33">
         <v>1013711.0</v>
       </c>
-      <c r="BF33">
+      <c r="BG33">
         <v>1005538.0</v>
       </c>
-      <c r="BG33">
+      <c r="BH33">
         <v>800486.0</v>
       </c>
-      <c r="BH33">
+      <c r="BI33">
         <v>777356.0</v>
       </c>
-      <c r="BI33">
+      <c r="BJ33">
         <v>751126.0</v>
       </c>
-      <c r="BJ33">
+      <c r="BK33">
         <v>666834.0</v>
       </c>
-      <c r="BK33">
+      <c r="BL33">
         <v>613998.0</v>
       </c>
-      <c r="BL33">
+      <c r="BM33">
         <v>605722.0</v>
       </c>
-      <c r="BM33">
+      <c r="BN33">
         <v>593184.0</v>
       </c>
-      <c r="BN33">
+      <c r="BO33">
         <v>586091.0</v>
       </c>
-      <c r="BO33">
+      <c r="BP33">
         <v>591738.0</v>
       </c>
-      <c r="BP33">
+      <c r="BQ33">
         <v>1871817.0</v>
       </c>
-      <c r="BQ33">
+      <c r="BR33">
         <v>1921706.0</v>
       </c>
-      <c r="BR33">
+      <c r="BS33">
         <v>2030271.0</v>
       </c>
-      <c r="BS33">
+      <c r="BT33">
         <v>2409493.0</v>
       </c>
-      <c r="BT33">
+      <c r="BU33">
         <v>2465368.0</v>
       </c>
-      <c r="BU33">
+      <c r="BV33">
         <v>5007595.0</v>
       </c>
-      <c r="BV33">
+      <c r="BW33">
         <v>4865807.0</v>
       </c>
-      <c r="BW33"/>
       <c r="BX33"/>
       <c r="BY33"/>
+      <c r="BZ33"/>
     </row>
-    <row r="34" spans="1:77">
+    <row r="34" spans="1:78">
       <c r="A34" t="s">
         <v>56</v>
       </c>
       <c r="B34">
+        <v>9553000.0</v>
+      </c>
+      <c r="C34">
         <v>9511000.0</v>
       </c>
-      <c r="C34">
+      <c r="D34">
         <v>12628000.0</v>
       </c>
-      <c r="D34">
+      <c r="E34">
         <v>1492000.0</v>
       </c>
-      <c r="E34">
+      <c r="F34">
         <v>1826000.0</v>
       </c>
-      <c r="F34">
+      <c r="G34">
         <v>1810000.0</v>
       </c>
-      <c r="G34">
+      <c r="H34">
         <v>1077000.0</v>
       </c>
-      <c r="H34">
+      <c r="I34">
         <v>515000.0</v>
       </c>
-      <c r="I34">
+      <c r="J34">
         <v>682000.0</v>
       </c>
-      <c r="J34">
+      <c r="K34">
         <v>890000.0</v>
       </c>
-      <c r="K34">
+      <c r="L34">
         <v>950000.0</v>
       </c>
-      <c r="L34">
+      <c r="M34">
         <v>1176000.0</v>
       </c>
-      <c r="M34">
+      <c r="N34">
         <v>13345000.0</v>
       </c>
-      <c r="N34">
+      <c r="O34">
         <v>1070000.0</v>
       </c>
-      <c r="O34">
+      <c r="P34">
         <v>12988000.0</v>
       </c>
-      <c r="P34">
+      <c r="Q34">
         <v>10008000.0</v>
       </c>
-      <c r="Q34">
+      <c r="R34">
         <v>13220311.0</v>
       </c>
-      <c r="R34">
+      <c r="S34">
         <v>2630486.0</v>
       </c>
-      <c r="S34">
+      <c r="T34">
         <v>9805035.0</v>
       </c>
-      <c r="T34">
+      <c r="U34">
         <v>865066.0</v>
       </c>
-      <c r="U34">
+      <c r="V34">
         <v>5635682.0</v>
       </c>
-      <c r="V34">
+      <c r="W34">
         <v>4331214.0</v>
       </c>
-      <c r="W34"/>
       <c r="X34"/>
       <c r="Y34"/>
       <c r="Z34"/>
       <c r="AA34"/>
-      <c r="AB34">
-[...1 lines deleted...]
-      </c>
+      <c r="AB34"/>
       <c r="AC34">
         <v>0.0</v>
       </c>
       <c r="AD34">
         <v>0.0</v>
       </c>
       <c r="AE34">
         <v>0.0</v>
       </c>
-      <c r="AF34"/>
+      <c r="AF34">
+        <v>0.0</v>
+      </c>
       <c r="AG34"/>
       <c r="AH34"/>
       <c r="AI34"/>
       <c r="AJ34"/>
       <c r="AK34"/>
       <c r="AL34"/>
       <c r="AM34"/>
       <c r="AN34"/>
       <c r="AO34"/>
       <c r="AP34"/>
       <c r="AQ34"/>
       <c r="AR34"/>
       <c r="AS34"/>
       <c r="AT34"/>
       <c r="AU34"/>
       <c r="AV34"/>
       <c r="AW34"/>
       <c r="AX34"/>
       <c r="AY34"/>
       <c r="AZ34"/>
       <c r="BA34"/>
       <c r="BB34"/>
       <c r="BC34"/>
       <c r="BD34"/>
       <c r="BE34"/>
       <c r="BF34"/>
       <c r="BG34"/>
       <c r="BH34"/>
       <c r="BI34"/>
       <c r="BJ34"/>
       <c r="BK34"/>
       <c r="BL34"/>
       <c r="BM34"/>
       <c r="BN34"/>
       <c r="BO34"/>
       <c r="BP34"/>
       <c r="BQ34"/>
       <c r="BR34"/>
       <c r="BS34"/>
       <c r="BT34"/>
       <c r="BU34"/>
       <c r="BV34"/>
       <c r="BW34"/>
       <c r="BX34"/>
       <c r="BY34"/>
+      <c r="BZ34"/>
     </row>
-    <row r="35" spans="1:77">
+    <row r="35" spans="1:78">
       <c r="A35" t="s">
         <v>57</v>
       </c>
       <c r="B35">
+        <v>24634000.0</v>
+      </c>
+      <c r="C35">
         <v>35003000.0</v>
       </c>
-      <c r="C35">
+      <c r="D35">
         <v>29495999.0</v>
       </c>
-      <c r="D35">
+      <c r="E35">
         <v>17788000.0</v>
       </c>
-      <c r="E35">
+      <c r="F35">
         <v>17786000.0</v>
       </c>
-      <c r="F35">
+      <c r="G35">
         <v>18634000.0</v>
       </c>
-      <c r="G35">
+      <c r="H35">
         <v>17794000.0</v>
       </c>
-      <c r="H35">
+      <c r="I35">
         <v>28888000.0</v>
       </c>
-      <c r="I35">
+      <c r="J35">
         <v>40248000.0</v>
       </c>
-      <c r="J35">
+      <c r="K35">
         <v>35580000.0</v>
       </c>
-      <c r="K35">
+      <c r="L35">
         <v>13678000.0</v>
       </c>
-      <c r="L35">
+      <c r="M35">
         <v>27957000.0</v>
       </c>
-      <c r="M35">
+      <c r="N35">
         <v>43280000.0</v>
       </c>
-      <c r="N35">
+      <c r="O35">
         <v>41238000.0</v>
       </c>
-      <c r="O35">
+      <c r="P35">
         <v>41490000.0</v>
       </c>
-      <c r="P35">
+      <c r="Q35">
         <v>45560000.0</v>
       </c>
-      <c r="Q35">
+      <c r="R35">
         <v>48922950.0</v>
       </c>
-      <c r="R35">
+      <c r="S35">
         <v>40285000.0</v>
       </c>
-      <c r="S35">
+      <c r="T35">
         <v>11009231.0</v>
       </c>
-      <c r="T35">
+      <c r="U35">
         <v>9941304.0</v>
       </c>
-      <c r="U35">
+      <c r="V35">
         <v>9209953.0</v>
       </c>
-      <c r="V35">
+      <c r="W35">
         <v>9256619.0</v>
       </c>
-      <c r="W35">
+      <c r="X35">
         <v>8870768.0</v>
       </c>
-      <c r="X35">
+      <c r="Y35">
         <v>9665834.0</v>
       </c>
-      <c r="Y35">
+      <c r="Z35">
         <v>11924145.0</v>
       </c>
-      <c r="Z35">
+      <c r="AA35">
         <v>4921945.0</v>
       </c>
-      <c r="AA35">
+      <c r="AB35">
         <v>4572813.0</v>
       </c>
-      <c r="AB35">
+      <c r="AC35">
         <v>4188634.0</v>
       </c>
-      <c r="AC35">
+      <c r="AD35">
         <v>4502823.0</v>
       </c>
-      <c r="AD35">
+      <c r="AE35">
         <v>1447101.0</v>
       </c>
-      <c r="AE35">
+      <c r="AF35">
         <v>1521331.0</v>
       </c>
-      <c r="AF35">
+      <c r="AG35">
         <v>1447596.0</v>
       </c>
-      <c r="AG35">
+      <c r="AH35">
         <v>1321540.0</v>
       </c>
-      <c r="AH35">
+      <c r="AI35">
         <v>1481633.0</v>
       </c>
-      <c r="AI35">
+      <c r="AJ35">
         <v>1107790.0</v>
       </c>
-      <c r="AJ35">
+      <c r="AK35">
         <v>1379651.0</v>
       </c>
-      <c r="AK35">
+      <c r="AL35">
         <v>1688735.0</v>
       </c>
-      <c r="AL35">
+      <c r="AM35">
         <v>1958697.0</v>
       </c>
-      <c r="AM35">
+      <c r="AN35">
         <v>1688315.0</v>
       </c>
-      <c r="AN35">
+      <c r="AO35">
         <v>1932337.0</v>
       </c>
-      <c r="AO35">
+      <c r="AP35">
         <v>2252496.0</v>
       </c>
-      <c r="AP35">
+      <c r="AQ35">
         <v>2385265.0</v>
       </c>
-      <c r="AQ35">
+      <c r="AR35">
         <v>2859153.0</v>
       </c>
-      <c r="AR35">
+      <c r="AS35">
         <v>3214567.0</v>
       </c>
-      <c r="AS35">
+      <c r="AT35">
         <v>3240906.0</v>
       </c>
-      <c r="AT35"/>
-      <c r="AU35">
+      <c r="AU35"/>
+      <c r="AV35">
         <v>240000.0</v>
       </c>
-      <c r="AV35">
+      <c r="AW35">
         <v>248000.0</v>
       </c>
-      <c r="AW35">
+      <c r="AX35">
         <v>208000.0</v>
       </c>
-      <c r="AX35">
+      <c r="AY35">
         <v>221000.0</v>
       </c>
-      <c r="AY35">
+      <c r="AZ35">
         <v>93824.0</v>
       </c>
-      <c r="AZ35">
+      <c r="BA35">
         <v>25833.0</v>
       </c>
-      <c r="BA35">
+      <c r="BB35">
         <v>27468.0</v>
       </c>
-      <c r="BB35"/>
-      <c r="BC35">
+      <c r="BC35"/>
+      <c r="BD35">
         <v>1.0</v>
       </c>
-      <c r="BD35"/>
       <c r="BE35"/>
       <c r="BF35"/>
       <c r="BG35"/>
       <c r="BH35"/>
       <c r="BI35"/>
-      <c r="BJ35">
-[...1 lines deleted...]
-      </c>
+      <c r="BJ35"/>
       <c r="BK35">
         <v>15985.0</v>
       </c>
       <c r="BL35">
+        <v>15985.0</v>
+      </c>
+      <c r="BM35">
         <v>15984.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>15985.0</v>
       </c>
       <c r="BN35">
         <v>15985.0</v>
       </c>
       <c r="BO35">
+        <v>15985.0</v>
+      </c>
+      <c r="BP35">
         <v>32944.0</v>
       </c>
-      <c r="BP35">
+      <c r="BQ35">
         <v>140435.0</v>
       </c>
-      <c r="BQ35">
+      <c r="BR35">
         <v>195140.0</v>
       </c>
-      <c r="BR35">
+      <c r="BS35">
         <v>240385.0</v>
       </c>
-      <c r="BS35">
+      <c r="BT35">
         <v>449902.0</v>
       </c>
-      <c r="BT35">
+      <c r="BU35">
         <v>512921.0</v>
       </c>
-      <c r="BU35">
+      <c r="BV35">
         <v>434482.0</v>
       </c>
-      <c r="BV35">
+      <c r="BW35">
         <v>489267.0</v>
       </c>
-      <c r="BW35"/>
       <c r="BX35"/>
       <c r="BY35"/>
+      <c r="BZ35"/>
     </row>
-    <row r="36" spans="1:77">
+    <row r="36" spans="1:78">
       <c r="A36" t="s">
         <v>58</v>
       </c>
       <c r="B36">
+        <v>7020000.0</v>
+      </c>
+      <c r="C36">
         <v>5574000.0</v>
       </c>
-      <c r="C36">
+      <c r="D36">
         <v>6877999.0</v>
       </c>
-      <c r="D36">
+      <c r="E36">
         <v>3456000.0</v>
       </c>
-      <c r="E36">
+      <c r="F36">
         <v>1555000.0</v>
       </c>
-      <c r="F36">
+      <c r="G36">
         <v>1350000.0</v>
       </c>
-      <c r="G36">
+      <c r="H36">
         <v>1141000.0</v>
       </c>
-      <c r="H36">
+      <c r="I36">
         <v>1127000.0</v>
       </c>
-      <c r="I36">
+      <c r="J36">
         <v>863000.0</v>
       </c>
-      <c r="J36">
+      <c r="K36">
         <v>782000.0</v>
       </c>
-      <c r="K36">
+      <c r="L36">
         <v>971000.0</v>
       </c>
-      <c r="L36">
+      <c r="M36">
         <v>1138000.0</v>
       </c>
-      <c r="M36">
+      <c r="N36">
         <v>1116000.0</v>
       </c>
-      <c r="N36">
+      <c r="O36">
         <v>972000.0</v>
       </c>
-      <c r="O36">
+      <c r="P36">
         <v>921000.0</v>
       </c>
-      <c r="P36">
+      <c r="Q36">
         <v>893000.0</v>
       </c>
-      <c r="Q36">
+      <c r="R36">
         <v>851431.0</v>
       </c>
-      <c r="R36">
+      <c r="S36">
         <v>791000.0</v>
       </c>
-      <c r="S36">
+      <c r="T36">
         <v>637662.0</v>
       </c>
-      <c r="T36">
+      <c r="U36">
         <v>477920.0</v>
       </c>
-      <c r="U36">
+      <c r="V36">
         <v>487983.0</v>
       </c>
-      <c r="V36">
+      <c r="W36">
         <v>486472.0</v>
       </c>
-      <c r="W36">
+      <c r="X36">
         <v>478291.0</v>
       </c>
-      <c r="X36">
+      <c r="Y36">
         <v>457020.0</v>
       </c>
-      <c r="Y36">
+      <c r="Z36">
         <v>346666.0</v>
       </c>
-      <c r="Z36">
+      <c r="AA36">
         <v>15320735.0</v>
       </c>
-      <c r="AA36">
+      <c r="AB36">
         <v>29385.0</v>
       </c>
-      <c r="AB36">
+      <c r="AC36">
         <v>35999.0</v>
       </c>
-      <c r="AC36">
+      <c r="AD36">
         <v>37452.0</v>
       </c>
-      <c r="AD36">
+      <c r="AE36">
         <v>0.0</v>
       </c>
-      <c r="AE36">
+      <c r="AF36">
         <v>283968.0</v>
       </c>
-      <c r="AF36">
+      <c r="AG36">
         <v>459932.0</v>
       </c>
-      <c r="AG36">
+      <c r="AH36">
         <v>406381.0</v>
       </c>
-      <c r="AH36"/>
-      <c r="AI36">
+      <c r="AI36"/>
+      <c r="AJ36">
         <v>278253.0</v>
       </c>
-      <c r="AJ36">
+      <c r="AK36">
         <v>142625.0</v>
       </c>
-      <c r="AK36">
+      <c r="AL36">
         <v>136547.0</v>
       </c>
-      <c r="AL36">
+      <c r="AM36">
         <v>20000.0</v>
       </c>
-      <c r="AM36">
+      <c r="AN36">
         <v>55747.0</v>
       </c>
-      <c r="AN36">
+      <c r="AO36">
         <v>91641.0</v>
       </c>
-      <c r="AO36">
+      <c r="AP36">
         <v>97651.0</v>
       </c>
-      <c r="AP36">
+      <c r="AQ36">
         <v>100659.0</v>
       </c>
-      <c r="AQ36"/>
       <c r="AR36"/>
-      <c r="AS36">
+      <c r="AS36"/>
+      <c r="AT36">
         <v>56999.0</v>
       </c>
-      <c r="AT36">
+      <c r="AU36">
         <v>163000.0</v>
       </c>
-      <c r="AU36"/>
       <c r="AV36"/>
       <c r="AW36"/>
       <c r="AX36"/>
       <c r="AY36"/>
-      <c r="AZ36">
+      <c r="AZ36"/>
+      <c r="BA36">
         <v>154000.0</v>
       </c>
-      <c r="BA36">
+      <c r="BB36">
         <v>355000.0</v>
       </c>
-      <c r="BB36">
+      <c r="BC36">
         <v>-600252.0</v>
       </c>
-      <c r="BC36">
+      <c r="BD36">
         <v>-604732.0</v>
       </c>
-      <c r="BD36"/>
       <c r="BE36"/>
       <c r="BF36"/>
       <c r="BG36"/>
       <c r="BH36"/>
       <c r="BI36"/>
       <c r="BJ36"/>
       <c r="BK36"/>
-      <c r="BL36">
+      <c r="BL36"/>
+      <c r="BM36">
         <v>-1.0</v>
       </c>
-      <c r="BM36">
+      <c r="BN36">
         <v>1.0</v>
       </c>
-      <c r="BN36"/>
-      <c r="BO36">
+      <c r="BO36"/>
+      <c r="BP36">
         <v>1249.0</v>
       </c>
-      <c r="BP36">
+      <c r="BQ36">
         <v>1248.0</v>
       </c>
-      <c r="BQ36">
+      <c r="BR36">
         <v>1249.0</v>
       </c>
-      <c r="BR36">
+      <c r="BS36">
         <v>33988.0</v>
       </c>
-      <c r="BS36">
+      <c r="BT36">
         <v>64039.0</v>
       </c>
-      <c r="BT36">
+      <c r="BU36">
         <v>35251.0</v>
       </c>
-      <c r="BU36">
+      <c r="BV36">
         <v>48812.0</v>
       </c>
-      <c r="BV36">
+      <c r="BW36">
         <v>52862.0</v>
       </c>
-      <c r="BW36"/>
       <c r="BX36"/>
       <c r="BY36"/>
+      <c r="BZ36"/>
     </row>
-    <row r="37" spans="1:77">
+    <row r="37" spans="1:78">
       <c r="A37" t="s">
         <v>59</v>
       </c>
       <c r="B37"/>
       <c r="C37"/>
       <c r="D37"/>
       <c r="E37"/>
       <c r="F37"/>
       <c r="G37"/>
       <c r="H37"/>
       <c r="I37"/>
       <c r="J37"/>
       <c r="K37"/>
       <c r="L37"/>
       <c r="M37"/>
       <c r="N37"/>
       <c r="O37"/>
       <c r="P37"/>
       <c r="Q37"/>
       <c r="R37"/>
       <c r="S37"/>
       <c r="T37"/>
       <c r="U37"/>
       <c r="V37"/>
       <c r="W37"/>
       <c r="X37"/>
       <c r="Y37"/>
       <c r="Z37"/>
       <c r="AA37"/>
-      <c r="AB37">
-[...1 lines deleted...]
-      </c>
+      <c r="AB37"/>
       <c r="AC37">
         <v>0.0</v>
       </c>
       <c r="AD37">
         <v>0.0</v>
       </c>
       <c r="AE37">
         <v>0.0</v>
       </c>
-      <c r="AF37"/>
+      <c r="AF37">
+        <v>0.0</v>
+      </c>
       <c r="AG37"/>
       <c r="AH37"/>
       <c r="AI37"/>
       <c r="AJ37"/>
       <c r="AK37"/>
       <c r="AL37"/>
       <c r="AM37"/>
       <c r="AN37"/>
       <c r="AO37"/>
       <c r="AP37"/>
       <c r="AQ37"/>
       <c r="AR37"/>
       <c r="AS37"/>
       <c r="AT37"/>
       <c r="AU37"/>
       <c r="AV37"/>
       <c r="AW37"/>
       <c r="AX37"/>
       <c r="AY37"/>
       <c r="AZ37"/>
       <c r="BA37"/>
       <c r="BB37"/>
       <c r="BC37"/>
       <c r="BD37"/>
       <c r="BE37"/>
       <c r="BF37"/>
       <c r="BG37"/>
       <c r="BH37"/>
       <c r="BI37"/>
       <c r="BJ37"/>
       <c r="BK37"/>
       <c r="BL37"/>
       <c r="BM37"/>
       <c r="BN37"/>
       <c r="BO37"/>
       <c r="BP37"/>
       <c r="BQ37"/>
       <c r="BR37"/>
       <c r="BS37"/>
       <c r="BT37"/>
       <c r="BU37"/>
       <c r="BV37"/>
       <c r="BW37"/>
       <c r="BX37"/>
       <c r="BY37"/>
+      <c r="BZ37"/>
     </row>
-    <row r="38" spans="1:77">
+    <row r="38" spans="1:78">
       <c r="A38" t="s">
         <v>60</v>
       </c>
       <c r="B38"/>
       <c r="C38"/>
       <c r="D38"/>
       <c r="E38"/>
       <c r="F38"/>
       <c r="G38"/>
       <c r="H38"/>
       <c r="I38"/>
-      <c r="J38">
+      <c r="J38"/>
+      <c r="K38">
         <v>1.0</v>
       </c>
-      <c r="K38"/>
-      <c r="L38">
+      <c r="L38"/>
+      <c r="M38">
         <v>1138000.0</v>
       </c>
-      <c r="M38"/>
-      <c r="N38">
+      <c r="N38"/>
+      <c r="O38">
         <v>972000.0</v>
       </c>
-      <c r="O38">
+      <c r="P38">
         <v>921000.0</v>
       </c>
-      <c r="P38">
+      <c r="Q38">
         <v>893000.0</v>
       </c>
-      <c r="Q38">
+      <c r="R38">
         <v>851431.0</v>
       </c>
-      <c r="R38">
+      <c r="S38">
         <v>790339.0</v>
       </c>
-      <c r="S38">
+      <c r="T38">
         <v>637662.0</v>
       </c>
-      <c r="T38">
+      <c r="U38">
         <v>477920.0</v>
       </c>
-      <c r="U38">
+      <c r="V38">
         <v>487983.0</v>
       </c>
-      <c r="V38">
+      <c r="W38">
         <v>6460174000.0</v>
       </c>
-      <c r="W38">
+      <c r="X38">
         <v>478291.0</v>
       </c>
-      <c r="X38">
+      <c r="Y38">
         <v>457020.0</v>
       </c>
-      <c r="Y38">
+      <c r="Z38">
         <v>346666.0</v>
       </c>
-      <c r="Z38"/>
-      <c r="AA38">
+      <c r="AA38"/>
+      <c r="AB38">
         <v>29385.0</v>
       </c>
-      <c r="AB38">
+      <c r="AC38">
         <v>35999.0</v>
       </c>
-      <c r="AC38">
+      <c r="AD38">
         <v>37450.0</v>
       </c>
-      <c r="AD38">
+      <c r="AE38">
         <v>0.0</v>
       </c>
-      <c r="AE38">
+      <c r="AF38">
         <v>283968.0</v>
       </c>
-      <c r="AF38">
+      <c r="AG38">
         <v>459932.0</v>
       </c>
-      <c r="AG38"/>
       <c r="AH38"/>
       <c r="AI38"/>
-      <c r="AJ38">
+      <c r="AJ38"/>
+      <c r="AK38">
         <v>-70000.0</v>
       </c>
-      <c r="AK38"/>
       <c r="AL38"/>
       <c r="AM38"/>
       <c r="AN38"/>
       <c r="AO38"/>
       <c r="AP38"/>
-      <c r="AQ38">
+      <c r="AQ38"/>
+      <c r="AR38">
         <v>5.0</v>
       </c>
-      <c r="AR38"/>
       <c r="AS38"/>
       <c r="AT38"/>
       <c r="AU38"/>
       <c r="AV38"/>
       <c r="AW38"/>
       <c r="AX38"/>
-      <c r="AY38">
+      <c r="AY38"/>
+      <c r="AZ38">
         <v>-1.0</v>
       </c>
-      <c r="AZ38"/>
       <c r="BA38"/>
       <c r="BB38"/>
       <c r="BC38"/>
       <c r="BD38"/>
       <c r="BE38"/>
       <c r="BF38"/>
       <c r="BG38"/>
       <c r="BH38"/>
       <c r="BI38"/>
       <c r="BJ38"/>
       <c r="BK38"/>
       <c r="BL38"/>
       <c r="BM38"/>
       <c r="BN38"/>
       <c r="BO38"/>
       <c r="BP38"/>
       <c r="BQ38"/>
       <c r="BR38"/>
       <c r="BS38"/>
       <c r="BT38"/>
       <c r="BU38"/>
       <c r="BV38"/>
       <c r="BW38"/>
       <c r="BX38"/>
       <c r="BY38"/>
+      <c r="BZ38"/>
     </row>
-    <row r="39" spans="1:77">
+    <row r="39" spans="1:78">
       <c r="A39" t="s">
         <v>61</v>
       </c>
       <c r="B39">
+        <v>7002000.0</v>
+      </c>
+      <c r="C39">
         <v>6651000.0</v>
       </c>
-      <c r="C39">
+      <c r="D39">
         <v>4438000.0</v>
       </c>
-      <c r="D39">
+      <c r="E39">
         <v>5474000.0</v>
       </c>
-      <c r="E39">
+      <c r="F39">
         <v>6093000.0</v>
       </c>
-      <c r="F39">
+      <c r="G39">
         <v>5314000.0</v>
       </c>
-      <c r="G39">
+      <c r="H39">
         <v>6296000.0</v>
       </c>
-      <c r="H39">
+      <c r="I39">
         <v>4641000.0</v>
       </c>
-      <c r="I39">
+      <c r="J39">
         <v>5578000.0</v>
       </c>
-      <c r="J39">
+      <c r="K39">
         <v>3529000.0</v>
       </c>
-      <c r="K39">
+      <c r="L39">
         <v>11091000.0</v>
       </c>
-      <c r="L39">
+      <c r="M39">
         <v>4660000.0</v>
       </c>
-      <c r="M39">
+      <c r="N39">
         <v>6035000.0</v>
       </c>
-      <c r="N39">
+      <c r="O39">
         <v>3464000.0</v>
       </c>
-      <c r="O39">
+      <c r="P39">
         <v>7065000.0</v>
       </c>
-      <c r="P39">
+      <c r="Q39">
         <v>4434000.0</v>
       </c>
-      <c r="Q39">
+      <c r="R39">
         <v>3749690.0</v>
       </c>
-      <c r="R39">
+      <c r="S39">
         <v>3672000.0</v>
       </c>
-      <c r="S39">
+      <c r="T39">
         <v>3459643.0</v>
       </c>
-      <c r="T39">
+      <c r="U39">
         <v>3207502.0</v>
       </c>
-      <c r="U39">
+      <c r="V39">
         <v>2121327.0</v>
       </c>
-      <c r="V39">
+      <c r="W39">
         <v>1441749.0</v>
       </c>
-      <c r="W39">
+      <c r="X39">
         <v>2803733.0</v>
       </c>
-      <c r="X39">
+      <c r="Y39">
         <v>2103656.0</v>
       </c>
-      <c r="Y39">
+      <c r="Z39">
         <v>2369901.0</v>
       </c>
-      <c r="Z39">
+      <c r="AA39">
         <v>2391340.0</v>
       </c>
-      <c r="AA39">
+      <c r="AB39">
         <v>2071833.0</v>
       </c>
-      <c r="AB39">
+      <c r="AC39">
         <v>2624032.0</v>
       </c>
-      <c r="AC39">
+      <c r="AD39">
         <v>976605.0</v>
       </c>
-      <c r="AD39">
+      <c r="AE39">
         <v>706718.0</v>
       </c>
-      <c r="AE39">
+      <c r="AF39">
         <v>1223206.0</v>
       </c>
-      <c r="AF39">
+      <c r="AG39">
         <v>984751.0</v>
       </c>
-      <c r="AG39">
+      <c r="AH39">
         <v>700542.0</v>
       </c>
-      <c r="AH39">
+      <c r="AI39">
         <v>444866.0</v>
       </c>
-      <c r="AI39">
+      <c r="AJ39">
         <v>1225708.0</v>
       </c>
-      <c r="AJ39">
+      <c r="AK39">
         <v>1024760.0</v>
       </c>
-      <c r="AK39">
+      <c r="AL39">
         <v>921787.0</v>
       </c>
-      <c r="AL39">
+      <c r="AM39">
         <v>454173.0</v>
       </c>
-      <c r="AM39">
+      <c r="AN39">
         <v>786640.0</v>
       </c>
-      <c r="AN39">
+      <c r="AO39">
         <v>434254.0</v>
       </c>
-      <c r="AO39">
+      <c r="AP39">
         <v>733571.0</v>
       </c>
-      <c r="AP39">
+      <c r="AQ39">
         <v>522613.0</v>
       </c>
-      <c r="AQ39">
+      <c r="AR39">
         <v>914451.0</v>
       </c>
-      <c r="AR39">
+      <c r="AS39">
         <v>688358.0</v>
       </c>
-      <c r="AS39">
+      <c r="AT39">
         <v>449121.0</v>
       </c>
-      <c r="AT39">
+      <c r="AU39">
         <v>347472.0</v>
       </c>
-      <c r="AU39">
+      <c r="AV39">
         <v>238427.0</v>
       </c>
-      <c r="AV39">
+      <c r="AW39">
         <v>180060.0</v>
       </c>
-      <c r="AW39">
+      <c r="AX39">
         <v>230654.0</v>
       </c>
-      <c r="AX39">
+      <c r="AY39">
         <v>259233.0</v>
       </c>
-      <c r="AY39">
+      <c r="AZ39">
         <v>299667.0</v>
       </c>
-      <c r="AZ39">
+      <c r="BA39">
         <v>253067.0</v>
       </c>
-      <c r="BA39">
+      <c r="BB39">
         <v>136104.0</v>
       </c>
-      <c r="BB39">
+      <c r="BC39">
         <v>102139.0</v>
       </c>
-      <c r="BC39">
+      <c r="BD39">
         <v>114627.0</v>
       </c>
-      <c r="BD39">
+      <c r="BE39">
         <v>59415.0</v>
       </c>
-      <c r="BE39">
+      <c r="BF39">
         <v>52903.0</v>
       </c>
-      <c r="BF39">
+      <c r="BG39">
         <v>51343.0</v>
       </c>
-      <c r="BG39">
+      <c r="BH39">
         <v>58012.0</v>
       </c>
-      <c r="BH39">
+      <c r="BI39">
         <v>101767.0</v>
       </c>
-      <c r="BI39">
+      <c r="BJ39">
         <v>53325.0</v>
       </c>
-      <c r="BJ39">
+      <c r="BK39">
         <v>40117.0</v>
       </c>
-      <c r="BK39">
+      <c r="BL39">
         <v>35308.0</v>
       </c>
-      <c r="BL39">
+      <c r="BM39">
         <v>45642.0</v>
       </c>
-      <c r="BM39">
+      <c r="BN39">
         <v>93420.0</v>
       </c>
-      <c r="BN39">
+      <c r="BO39">
         <v>54986.0</v>
       </c>
-      <c r="BO39">
+      <c r="BP39">
         <v>57422.0</v>
       </c>
-      <c r="BP39">
+      <c r="BQ39">
         <v>51403.0</v>
       </c>
-      <c r="BQ39">
+      <c r="BR39">
         <v>43383.0</v>
       </c>
-      <c r="BR39">
+      <c r="BS39">
         <v>535598.0</v>
       </c>
-      <c r="BS39">
+      <c r="BT39">
         <v>484023.0</v>
       </c>
-      <c r="BT39">
+      <c r="BU39">
         <v>111099.0</v>
       </c>
-      <c r="BU39">
+      <c r="BV39">
         <v>164314.0</v>
       </c>
-      <c r="BV39">
+      <c r="BW39">
         <v>288164.0</v>
       </c>
-      <c r="BW39"/>
       <c r="BX39"/>
       <c r="BY39"/>
+      <c r="BZ39"/>
     </row>
-    <row r="40" spans="1:77">
+    <row r="40" spans="1:78">
       <c r="A40" t="s">
         <v>62</v>
       </c>
       <c r="B40">
+        <v>18445000.0</v>
+      </c>
+      <c r="C40">
         <v>22281000.0</v>
       </c>
-      <c r="C40">
-[...1 lines deleted...]
-      </c>
       <c r="D40">
+        <v>39730000.0</v>
+      </c>
+      <c r="E40">
         <v>10451000.0</v>
       </c>
-      <c r="E40">
+      <c r="F40">
         <v>8334000.0</v>
       </c>
-      <c r="F40">
+      <c r="G40">
         <v>9652000.0</v>
       </c>
-      <c r="G40">
+      <c r="H40">
         <v>9032000.0</v>
       </c>
-      <c r="H40">
+      <c r="I40">
         <v>7616000.0</v>
       </c>
-      <c r="I40">
+      <c r="J40">
         <v>6939000.0</v>
       </c>
-      <c r="J40">
+      <c r="K40">
         <v>7450000.0</v>
       </c>
-      <c r="K40">
+      <c r="L40">
         <v>6015000.0</v>
       </c>
-      <c r="L40">
+      <c r="M40">
         <v>5361000.0</v>
       </c>
-      <c r="M40">
+      <c r="N40">
         <v>4241000.0</v>
       </c>
-      <c r="N40">
+      <c r="O40">
         <v>6020000.0</v>
       </c>
-      <c r="O40">
+      <c r="P40">
         <v>4970000.0</v>
       </c>
-      <c r="P40">
+      <c r="Q40">
         <v>6006000.0</v>
       </c>
-      <c r="Q40">
+      <c r="R40">
         <v>5738784.0</v>
       </c>
-      <c r="R40">
+      <c r="S40">
         <v>6922000.0</v>
       </c>
-      <c r="S40">
+      <c r="T40">
         <v>4087064.0</v>
       </c>
-      <c r="T40">
+      <c r="U40">
         <v>3565555.0</v>
       </c>
-      <c r="U40">
+      <c r="V40">
         <v>2621965.0</v>
       </c>
-      <c r="V40">
+      <c r="W40">
         <v>3565138.0</v>
       </c>
-      <c r="W40">
+      <c r="X40">
         <v>3179715.0</v>
       </c>
-      <c r="X40">
+      <c r="Y40">
         <v>2229162.0</v>
       </c>
-      <c r="Y40">
+      <c r="Z40">
         <v>2332067.0</v>
       </c>
-      <c r="Z40">
+      <c r="AA40">
         <v>2197156.0</v>
       </c>
-      <c r="AA40">
+      <c r="AB40">
         <v>978420.0</v>
       </c>
-      <c r="AB40">
+      <c r="AC40">
         <v>2275211.0</v>
       </c>
-      <c r="AC40">
+      <c r="AD40">
         <v>1799403.0</v>
       </c>
-      <c r="AD40">
+      <c r="AE40">
         <v>3588292.0</v>
       </c>
-      <c r="AE40">
+      <c r="AF40">
         <v>680815.0</v>
       </c>
-      <c r="AF40">
+      <c r="AG40">
         <v>679425.0</v>
       </c>
-      <c r="AG40">
+      <c r="AH40">
         <v>917842.0</v>
       </c>
-      <c r="AH40">
+      <c r="AI40">
         <v>3044425.0</v>
       </c>
-      <c r="AI40">
+      <c r="AJ40">
         <v>729920.0</v>
       </c>
-      <c r="AJ40">
+      <c r="AK40">
         <v>427598.0</v>
       </c>
-      <c r="AK40">
+      <c r="AL40">
         <v>48363.0</v>
       </c>
-      <c r="AL40">
+      <c r="AM40">
         <v>168690.0</v>
       </c>
-      <c r="AM40">
+      <c r="AN40">
         <v>491217.0</v>
       </c>
-      <c r="AN40">
+      <c r="AO40">
         <v>308257.0</v>
       </c>
-      <c r="AO40">
+      <c r="AP40">
         <v>0.0</v>
       </c>
-      <c r="AP40">
+      <c r="AQ40">
         <v>117649.0</v>
       </c>
-      <c r="AQ40">
+      <c r="AR40">
         <v>330092.0</v>
       </c>
-      <c r="AR40">
+      <c r="AS40">
         <v>192000.0</v>
       </c>
-      <c r="AS40"/>
-      <c r="AT40">
+      <c r="AT40"/>
+      <c r="AU40">
         <v>0.0</v>
       </c>
-      <c r="AU40">
+      <c r="AV40">
         <v>790000.0</v>
       </c>
-      <c r="AV40">
+      <c r="AW40">
         <v>530000.0</v>
       </c>
-      <c r="AW40">
+      <c r="AX40">
         <v>198000.0</v>
       </c>
-      <c r="AX40"/>
       <c r="AY40"/>
       <c r="AZ40"/>
       <c r="BA40"/>
       <c r="BB40"/>
-      <c r="BC40">
+      <c r="BC40"/>
+      <c r="BD40">
         <v>1266030.0</v>
       </c>
-      <c r="BD40">
+      <c r="BE40">
         <v>956304.0</v>
       </c>
-      <c r="BE40">
+      <c r="BF40">
         <v>1184601.0</v>
       </c>
-      <c r="BF40">
+      <c r="BG40">
         <v>1386284.0</v>
       </c>
-      <c r="BG40">
+      <c r="BH40">
         <v>929416.0</v>
       </c>
-      <c r="BH40">
+      <c r="BI40">
         <v>545471.0</v>
       </c>
-      <c r="BI40">
+      <c r="BJ40">
         <v>500491.0</v>
       </c>
-      <c r="BJ40">
+      <c r="BK40">
         <v>648101.0</v>
       </c>
-      <c r="BK40">
+      <c r="BL40">
         <v>847513.0</v>
       </c>
-      <c r="BL40">
+      <c r="BM40">
         <v>781648.0</v>
       </c>
-      <c r="BM40">
+      <c r="BN40">
         <v>858886.0</v>
       </c>
-      <c r="BN40">
+      <c r="BO40">
         <v>848118.0</v>
       </c>
-      <c r="BO40">
+      <c r="BP40">
         <v>1.0</v>
       </c>
-      <c r="BP40">
+      <c r="BQ40">
         <v>10709.0</v>
       </c>
-      <c r="BQ40">
+      <c r="BR40">
         <v>9969.0</v>
       </c>
-      <c r="BR40">
+      <c r="BS40">
         <v>10221.0</v>
       </c>
-      <c r="BS40">
+      <c r="BT40">
         <v>327259.0</v>
       </c>
-      <c r="BT40">
+      <c r="BU40">
         <v>294051.0</v>
       </c>
-      <c r="BU40">
+      <c r="BV40">
         <v>295879.0</v>
       </c>
-      <c r="BV40">
+      <c r="BW40">
         <v>460435.0</v>
       </c>
-      <c r="BW40"/>
       <c r="BX40"/>
       <c r="BY40"/>
+      <c r="BZ40"/>
     </row>
-    <row r="41" spans="1:77">
+    <row r="41" spans="1:78">
       <c r="A41" t="s">
         <v>63</v>
       </c>
       <c r="B41"/>
       <c r="C41"/>
       <c r="D41"/>
       <c r="E41"/>
       <c r="F41"/>
       <c r="G41"/>
       <c r="H41"/>
       <c r="I41"/>
       <c r="J41"/>
       <c r="K41"/>
-      <c r="L41">
+      <c r="L41"/>
+      <c r="M41">
         <v>2657000.0</v>
       </c>
-      <c r="M41"/>
-      <c r="N41">
+      <c r="N41"/>
+      <c r="O41">
         <v>3119000.0</v>
       </c>
-      <c r="O41">
+      <c r="P41">
         <v>3401000.0</v>
       </c>
-      <c r="P41">
+      <c r="Q41">
         <v>3552000.0</v>
       </c>
-      <c r="Q41">
+      <c r="R41">
         <v>5131971.0</v>
       </c>
-      <c r="R41">
+      <c r="S41">
         <v>5378769.0</v>
       </c>
-      <c r="S41">
+      <c r="T41">
         <v>1770210.0</v>
       </c>
-      <c r="T41">
+      <c r="U41">
         <v>1511987.0</v>
       </c>
-      <c r="U41">
+      <c r="V41">
         <v>1334150.0</v>
       </c>
-      <c r="V41">
+      <c r="W41">
         <v>1357214.0</v>
       </c>
-      <c r="W41">
+      <c r="X41">
         <v>851329.0</v>
       </c>
-      <c r="X41">
+      <c r="Y41">
         <v>844928.0</v>
       </c>
-      <c r="Y41">
+      <c r="Z41">
         <v>846768.0</v>
       </c>
-      <c r="Z41">
+      <c r="AA41">
         <v>604715.0</v>
       </c>
-      <c r="AA41">
+      <c r="AB41">
         <v>629397.0</v>
       </c>
-      <c r="AB41">
+      <c r="AC41">
         <v>549257.0</v>
       </c>
-      <c r="AC41">
+      <c r="AD41">
         <v>450899.0</v>
       </c>
-      <c r="AD41">
+      <c r="AE41">
         <v>478864.0</v>
       </c>
-      <c r="AE41">
+      <c r="AF41">
         <v>471652.0</v>
       </c>
-      <c r="AF41">
+      <c r="AG41">
         <v>442944.0</v>
       </c>
-      <c r="AG41"/>
       <c r="AH41"/>
       <c r="AI41"/>
       <c r="AJ41"/>
       <c r="AK41"/>
       <c r="AL41"/>
       <c r="AM41"/>
       <c r="AN41"/>
       <c r="AO41"/>
       <c r="AP41"/>
       <c r="AQ41"/>
       <c r="AR41"/>
       <c r="AS41"/>
       <c r="AT41"/>
       <c r="AU41"/>
       <c r="AV41"/>
       <c r="AW41"/>
       <c r="AX41"/>
       <c r="AY41"/>
       <c r="AZ41"/>
       <c r="BA41"/>
       <c r="BB41"/>
       <c r="BC41"/>
       <c r="BD41"/>
       <c r="BE41"/>
       <c r="BF41"/>
       <c r="BG41"/>
       <c r="BH41"/>
       <c r="BI41"/>
       <c r="BJ41"/>
       <c r="BK41"/>
       <c r="BL41"/>
       <c r="BM41"/>
       <c r="BN41"/>
       <c r="BO41"/>
       <c r="BP41"/>
       <c r="BQ41"/>
       <c r="BR41"/>
       <c r="BS41"/>
       <c r="BT41"/>
       <c r="BU41"/>
       <c r="BV41"/>
       <c r="BW41"/>
       <c r="BX41"/>
       <c r="BY41"/>
+      <c r="BZ41"/>
     </row>
-    <row r="42" spans="1:77">
+    <row r="42" spans="1:78">
       <c r="A42" t="s">
         <v>64</v>
       </c>
       <c r="B42">
+        <v>12742000.0</v>
+      </c>
+      <c r="C42">
         <v>15050000.0</v>
       </c>
-      <c r="C42">
+      <c r="D42">
         <v>18165000.0</v>
       </c>
-      <c r="D42">
+      <c r="E42">
         <v>17085000.0</v>
       </c>
-      <c r="E42">
+      <c r="F42">
         <v>16136000.0</v>
       </c>
-      <c r="F42">
+      <c r="G42">
         <v>15550000.0</v>
       </c>
-      <c r="G42">
+      <c r="H42">
         <v>14700000.0</v>
       </c>
-      <c r="H42">
+      <c r="I42">
         <v>13926000.0</v>
       </c>
-      <c r="I42">
+      <c r="J42">
         <v>13176000.0</v>
       </c>
-      <c r="J42">
+      <c r="K42">
         <v>12546000.0</v>
       </c>
-      <c r="K42">
+      <c r="L42">
         <v>12050000.0</v>
       </c>
-      <c r="L42">
+      <c r="M42">
         <v>11730000.0</v>
       </c>
-      <c r="M42">
+      <c r="N42">
         <v>11376000.0</v>
       </c>
-      <c r="N42">
+      <c r="O42">
         <v>11073000.0</v>
       </c>
-      <c r="O42">
+      <c r="P42">
         <v>10869000.0</v>
       </c>
-      <c r="P42">
+      <c r="Q42">
         <v>10760000.0</v>
       </c>
-      <c r="Q42">
+      <c r="R42">
         <v>10651532.0</v>
       </c>
-      <c r="R42">
+      <c r="S42">
         <v>10581000.0</v>
       </c>
-      <c r="S42">
+      <c r="T42">
         <v>10489295.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>10412471.0</v>
       </c>
       <c r="U42">
         <v>10412471.0</v>
       </c>
       <c r="V42">
         <v>10412471.0</v>
       </c>
       <c r="W42">
         <v>10412471.0</v>
       </c>
       <c r="X42">
         <v>10412471.0</v>
       </c>
       <c r="Y42">
         <v>10412471.0</v>
       </c>
       <c r="Z42">
-        <v>11348163.0</v>
+        <v>10412471.0</v>
       </c>
       <c r="AA42">
         <v>11348163.0</v>
       </c>
       <c r="AB42">
         <v>11348163.0</v>
       </c>
       <c r="AC42">
         <v>11348163.0</v>
       </c>
       <c r="AD42">
         <v>11348163.0</v>
       </c>
       <c r="AE42">
-        <v>2165130.0</v>
+        <v>11348163.0</v>
       </c>
       <c r="AF42">
         <v>2165130.0</v>
       </c>
       <c r="AG42">
         <v>2165130.0</v>
       </c>
       <c r="AH42">
+        <v>2165130.0</v>
+      </c>
+      <c r="AI42">
         <v>11348163.0</v>
       </c>
-      <c r="AI42"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AJ42"/>
       <c r="AK42">
         <v>4776831.0</v>
       </c>
       <c r="AL42">
-        <v>2165130.0</v>
+        <v>4776831.0</v>
       </c>
       <c r="AM42">
         <v>2165130.0</v>
       </c>
       <c r="AN42">
         <v>2165130.0</v>
       </c>
       <c r="AO42">
         <v>2165130.0</v>
       </c>
       <c r="AP42">
         <v>2165130.0</v>
       </c>
       <c r="AQ42">
         <v>2165130.0</v>
       </c>
       <c r="AR42">
         <v>2165130.0</v>
       </c>
       <c r="AS42">
         <v>2165130.0</v>
       </c>
       <c r="AT42">
         <v>2165130.0</v>
       </c>
       <c r="AU42">
         <v>2165130.0</v>
       </c>
       <c r="AV42">
         <v>2165130.0</v>
       </c>
       <c r="AW42">
         <v>2165130.0</v>
       </c>
       <c r="AX42">
         <v>2165130.0</v>
       </c>
       <c r="AY42">
         <v>2165130.0</v>
       </c>
       <c r="AZ42">
         <v>2165130.0</v>
       </c>
       <c r="BA42">
         <v>2165130.0</v>
       </c>
       <c r="BB42">
+        <v>2165130.0</v>
+      </c>
+      <c r="BC42">
         <v>2573668.0</v>
       </c>
-      <c r="BC42"/>
-      <c r="BD42">
+      <c r="BD42"/>
+      <c r="BE42">
         <v>-6505970.0</v>
       </c>
-      <c r="BE42">
+      <c r="BF42">
         <v>8800263.0</v>
       </c>
-      <c r="BF42">
+      <c r="BG42">
         <v>2516489.0</v>
       </c>
-      <c r="BG42"/>
       <c r="BH42"/>
-      <c r="BI42">
+      <c r="BI42"/>
+      <c r="BJ42">
         <v>8800263.0</v>
       </c>
-      <c r="BJ42">
+      <c r="BK42">
         <v>8784263.0</v>
       </c>
-      <c r="BK42">
+      <c r="BL42">
         <v>6624304.0</v>
       </c>
-      <c r="BL42">
+      <c r="BM42">
         <v>5171.0</v>
       </c>
-      <c r="BM42">
+      <c r="BN42">
         <v>8784264.0</v>
       </c>
-      <c r="BN42">
+      <c r="BO42">
         <v>8784263.0</v>
       </c>
-      <c r="BO42">
+      <c r="BP42">
         <v>7753168.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>7753169.0</v>
       </c>
       <c r="BQ42">
         <v>7753169.0</v>
       </c>
       <c r="BR42">
+        <v>7753169.0</v>
+      </c>
+      <c r="BS42">
         <v>2156597.0</v>
       </c>
-      <c r="BS42">
+      <c r="BT42">
         <v>7877700.0</v>
       </c>
-      <c r="BT42">
+      <c r="BU42">
         <v>-5422773.0</v>
       </c>
-      <c r="BU42">
+      <c r="BV42">
         <v>-2500887.0</v>
       </c>
-      <c r="BV42">
+      <c r="BW42">
         <v>1070017.0</v>
       </c>
-      <c r="BW42"/>
       <c r="BX42"/>
       <c r="BY42"/>
+      <c r="BZ42"/>
     </row>
-    <row r="43" spans="1:77">
+    <row r="43" spans="1:78">
       <c r="A43" t="s">
         <v>65</v>
       </c>
       <c r="B43"/>
       <c r="C43"/>
       <c r="D43"/>
       <c r="E43"/>
       <c r="F43"/>
       <c r="G43"/>
       <c r="H43"/>
       <c r="I43"/>
       <c r="J43"/>
       <c r="K43"/>
       <c r="L43"/>
       <c r="M43"/>
       <c r="N43"/>
       <c r="O43"/>
       <c r="P43"/>
       <c r="Q43"/>
       <c r="R43"/>
       <c r="S43"/>
       <c r="T43"/>
       <c r="U43"/>
       <c r="V43"/>
       <c r="W43"/>
       <c r="X43"/>
       <c r="Y43"/>
       <c r="Z43"/>
       <c r="AA43"/>
-      <c r="AB43">
-[...1 lines deleted...]
-      </c>
+      <c r="AB43"/>
       <c r="AC43">
         <v>0.0</v>
       </c>
       <c r="AD43">
         <v>0.0</v>
       </c>
       <c r="AE43">
         <v>0.0</v>
       </c>
-      <c r="AF43"/>
+      <c r="AF43">
+        <v>0.0</v>
+      </c>
       <c r="AG43"/>
       <c r="AH43"/>
       <c r="AI43"/>
       <c r="AJ43"/>
       <c r="AK43"/>
       <c r="AL43"/>
       <c r="AM43"/>
       <c r="AN43"/>
       <c r="AO43"/>
       <c r="AP43"/>
       <c r="AQ43"/>
       <c r="AR43"/>
       <c r="AS43"/>
       <c r="AT43"/>
       <c r="AU43"/>
       <c r="AV43"/>
       <c r="AW43"/>
       <c r="AX43"/>
       <c r="AY43"/>
       <c r="AZ43"/>
       <c r="BA43"/>
       <c r="BB43"/>
       <c r="BC43"/>
       <c r="BD43"/>
       <c r="BE43"/>
       <c r="BF43"/>
       <c r="BG43"/>
       <c r="BH43"/>
       <c r="BI43"/>
       <c r="BJ43"/>
       <c r="BK43"/>
       <c r="BL43"/>
       <c r="BM43"/>
       <c r="BN43"/>
       <c r="BO43"/>
       <c r="BP43"/>
       <c r="BQ43"/>
       <c r="BR43"/>
       <c r="BS43"/>
       <c r="BT43"/>
       <c r="BU43"/>
       <c r="BV43"/>
       <c r="BW43"/>
       <c r="BX43"/>
       <c r="BY43"/>
+      <c r="BZ43"/>
     </row>
-    <row r="44" spans="1:77">
+    <row r="44" spans="1:78">
       <c r="A44" t="s">
         <v>66</v>
       </c>
       <c r="B44"/>
       <c r="C44"/>
       <c r="D44"/>
       <c r="E44"/>
       <c r="F44"/>
       <c r="G44"/>
       <c r="H44"/>
       <c r="I44"/>
       <c r="J44"/>
       <c r="K44"/>
       <c r="L44"/>
       <c r="M44"/>
       <c r="N44"/>
       <c r="O44"/>
       <c r="P44"/>
       <c r="Q44"/>
       <c r="R44"/>
       <c r="S44"/>
       <c r="T44"/>
       <c r="U44"/>
       <c r="V44"/>
       <c r="W44"/>
       <c r="X44"/>
       <c r="Y44"/>
       <c r="Z44"/>
       <c r="AA44"/>
-      <c r="AB44">
-[...1 lines deleted...]
-      </c>
+      <c r="AB44"/>
       <c r="AC44">
         <v>0.0</v>
       </c>
       <c r="AD44">
         <v>0.0</v>
       </c>
       <c r="AE44">
         <v>0.0</v>
       </c>
-      <c r="AF44"/>
+      <c r="AF44">
+        <v>0.0</v>
+      </c>
       <c r="AG44"/>
       <c r="AH44"/>
       <c r="AI44"/>
       <c r="AJ44"/>
       <c r="AK44"/>
       <c r="AL44"/>
       <c r="AM44"/>
       <c r="AN44"/>
       <c r="AO44"/>
       <c r="AP44"/>
       <c r="AQ44"/>
       <c r="AR44"/>
       <c r="AS44"/>
       <c r="AT44"/>
       <c r="AU44"/>
       <c r="AV44"/>
       <c r="AW44"/>
       <c r="AX44"/>
       <c r="AY44"/>
       <c r="AZ44"/>
       <c r="BA44"/>
       <c r="BB44"/>
       <c r="BC44"/>
       <c r="BD44"/>
       <c r="BE44"/>
       <c r="BF44"/>
       <c r="BG44"/>
       <c r="BH44"/>
       <c r="BI44"/>
       <c r="BJ44"/>
       <c r="BK44"/>
       <c r="BL44"/>
       <c r="BM44"/>
       <c r="BN44"/>
       <c r="BO44"/>
       <c r="BP44"/>
       <c r="BQ44"/>
       <c r="BR44"/>
       <c r="BS44"/>
       <c r="BT44"/>
       <c r="BU44"/>
       <c r="BV44"/>
       <c r="BW44"/>
       <c r="BX44"/>
       <c r="BY44"/>
+      <c r="BZ44"/>
     </row>
-    <row r="45" spans="1:77">
+    <row r="45" spans="1:78">
       <c r="A45" t="s">
         <v>67</v>
       </c>
       <c r="B45">
+        <v>68976000.0</v>
+      </c>
+      <c r="C45">
         <v>61234000.0</v>
       </c>
-      <c r="C45">
+      <c r="D45">
         <v>59949000.0</v>
       </c>
-      <c r="D45">
+      <c r="E45">
         <v>57676000.0</v>
       </c>
-      <c r="E45">
+      <c r="F45">
         <v>55341000.0</v>
       </c>
-      <c r="F45">
+      <c r="G45">
         <v>54465000.0</v>
       </c>
-      <c r="G45">
+      <c r="H45">
         <v>52241000.0</v>
       </c>
-      <c r="H45">
+      <c r="I45">
         <v>52693000.0</v>
       </c>
-      <c r="I45">
+      <c r="J45">
         <v>48225000.0</v>
       </c>
-      <c r="J45">
+      <c r="K45">
         <v>46309000.0</v>
       </c>
-      <c r="K45">
+      <c r="L45">
         <v>42154000.0</v>
       </c>
-      <c r="L45">
+      <c r="M45">
         <v>30684000.0</v>
       </c>
-      <c r="M45">
+      <c r="N45">
         <v>41207000.0</v>
       </c>
-      <c r="N45">
+      <c r="O45">
         <v>29512000.0</v>
       </c>
-      <c r="O45">
+      <c r="P45">
         <v>36104000.0</v>
       </c>
-      <c r="P45"/>
       <c r="Q45"/>
       <c r="R45"/>
       <c r="S45"/>
-      <c r="T45">
+      <c r="T45"/>
+      <c r="U45">
         <v>16871125.0</v>
       </c>
-      <c r="U45">
+      <c r="V45">
         <v>12504573.0</v>
       </c>
-      <c r="V45">
+      <c r="W45">
         <v>10679950.0</v>
       </c>
-      <c r="W45">
+      <c r="X45">
         <v>9692286.0</v>
       </c>
-      <c r="X45">
+      <c r="Y45">
         <v>9810265.0</v>
       </c>
-      <c r="Y45">
+      <c r="Z45">
         <v>10051581.0</v>
       </c>
-      <c r="Z45">
+      <c r="AA45">
         <v>9093763.0</v>
       </c>
-      <c r="AA45">
+      <c r="AB45">
         <v>8181757.0</v>
       </c>
-      <c r="AB45">
+      <c r="AC45">
         <v>7727547.0</v>
       </c>
-      <c r="AC45">
+      <c r="AD45">
         <v>7706922.0</v>
       </c>
-      <c r="AD45">
+      <c r="AE45">
         <v>3384206.0</v>
       </c>
-      <c r="AE45">
+      <c r="AF45">
         <v>2589076.0</v>
       </c>
-      <c r="AF45">
+      <c r="AG45">
         <v>2329039.0</v>
       </c>
-      <c r="AG45">
+      <c r="AH45">
         <v>2172523.0</v>
       </c>
-      <c r="AH45">
+      <c r="AI45">
         <v>2153233.0</v>
       </c>
-      <c r="AI45">
+      <c r="AJ45">
         <v>1561671.0</v>
       </c>
-      <c r="AJ45">
+      <c r="AK45">
         <v>1324010.0</v>
       </c>
-      <c r="AK45">
+      <c r="AL45">
         <v>1339585.0</v>
       </c>
-      <c r="AL45">
+      <c r="AM45">
         <v>1352120.0</v>
       </c>
-      <c r="AM45">
+      <c r="AN45">
         <v>1291613.0</v>
       </c>
-      <c r="AN45">
+      <c r="AO45">
         <v>1257195.0</v>
       </c>
-      <c r="AO45">
+      <c r="AP45">
         <v>1270905.0</v>
       </c>
-      <c r="AP45">
+      <c r="AQ45">
         <v>1235337.0</v>
       </c>
-      <c r="AQ45">
+      <c r="AR45">
         <v>1186037.0</v>
       </c>
-      <c r="AR45">
+      <c r="AS45">
         <v>1019685.0</v>
       </c>
-      <c r="AS45">
+      <c r="AT45">
         <v>890996.0</v>
       </c>
-      <c r="AT45">
+      <c r="AU45">
         <v>790343.0</v>
       </c>
-      <c r="AU45">
+      <c r="AV45">
         <v>768022.0</v>
       </c>
-      <c r="AV45">
+      <c r="AW45">
         <v>743395.0</v>
       </c>
-      <c r="AW45">
+      <c r="AX45">
         <v>630655.0</v>
       </c>
-      <c r="AX45">
+      <c r="AY45">
         <v>517925.0</v>
       </c>
-      <c r="AY45">
+      <c r="AZ45">
         <v>493754.0</v>
       </c>
-      <c r="AZ45">
+      <c r="BA45">
         <v>409900.0</v>
       </c>
-      <c r="BA45">
+      <c r="BB45">
         <v>373056.0</v>
       </c>
-      <c r="BB45">
+      <c r="BC45">
         <v>297483.0</v>
       </c>
-      <c r="BC45">
+      <c r="BD45">
         <v>281659.0</v>
       </c>
-      <c r="BD45">
+      <c r="BE45">
         <v>267013.0</v>
       </c>
-      <c r="BE45">
+      <c r="BF45">
         <v>243836.0</v>
       </c>
-      <c r="BF45">
+      <c r="BG45">
         <v>237639.0</v>
       </c>
-      <c r="BG45">
+      <c r="BH45">
         <v>243616.0</v>
       </c>
-      <c r="BH45">
+      <c r="BI45">
         <v>230603.0</v>
       </c>
-      <c r="BI45">
+      <c r="BJ45">
         <v>211091.0</v>
       </c>
-      <c r="BJ45">
+      <c r="BK45">
         <v>216069.0</v>
       </c>
-      <c r="BK45">
+      <c r="BL45">
         <v>239489.0</v>
       </c>
-      <c r="BL45">
+      <c r="BM45">
         <v>252356.0</v>
       </c>
-      <c r="BM45">
+      <c r="BN45">
         <v>256927.0</v>
       </c>
-      <c r="BN45">
+      <c r="BO45">
         <v>245244.0</v>
       </c>
-      <c r="BO45">
+      <c r="BP45">
         <v>239773.0</v>
       </c>
-      <c r="BP45">
+      <c r="BQ45">
         <v>324863.0</v>
       </c>
-      <c r="BQ45">
+      <c r="BR45">
         <v>336455.0</v>
       </c>
-      <c r="BR45">
+      <c r="BS45">
         <v>369827.0</v>
       </c>
-      <c r="BS45">
+      <c r="BT45">
         <v>577524.0</v>
       </c>
-      <c r="BT45">
+      <c r="BU45">
         <v>636386.0</v>
       </c>
-      <c r="BU45">
+      <c r="BV45">
         <v>659567.0</v>
       </c>
-      <c r="BV45">
+      <c r="BW45">
         <v>557887.0</v>
       </c>
-      <c r="BW45"/>
       <c r="BX45"/>
       <c r="BY45"/>
+      <c r="BZ45"/>
     </row>
-    <row r="46" spans="1:77">
+    <row r="46" spans="1:78">
       <c r="A46" t="s">
         <v>68</v>
       </c>
       <c r="B46">
+        <v>43758000.0</v>
+      </c>
+      <c r="C46">
         <v>37358000.0</v>
       </c>
-      <c r="C46">
+      <c r="D46">
         <v>37726000.0</v>
       </c>
-      <c r="D46">
+      <c r="E46">
         <v>37013000.0</v>
       </c>
-      <c r="E46">
+      <c r="F46">
         <v>36494000.0</v>
       </c>
-      <c r="F46">
+      <c r="G46">
         <v>37225000.0</v>
       </c>
-      <c r="G46">
+      <c r="H46">
         <v>36231000.0</v>
       </c>
-      <c r="H46">
+      <c r="I46">
         <v>36462000.0</v>
       </c>
-      <c r="I46">
+      <c r="J46">
         <v>33095000.0</v>
       </c>
-      <c r="J46">
+      <c r="K46">
         <v>32439000.0</v>
       </c>
-      <c r="K46">
+      <c r="L46">
         <v>29704000.0</v>
       </c>
-      <c r="L46">
+      <c r="M46">
         <v>30684000.0</v>
       </c>
-      <c r="M46">
+      <c r="N46">
         <v>30935000.0</v>
       </c>
-      <c r="N46">
+      <c r="O46">
         <v>29512000.0</v>
       </c>
-      <c r="O46">
+      <c r="P46">
         <v>27852000.0</v>
       </c>
-      <c r="P46">
+      <c r="Q46">
         <v>25749000.0</v>
       </c>
-      <c r="Q46">
+      <c r="R46">
         <v>25807574.0</v>
       </c>
-      <c r="R46">
+      <c r="S46">
         <v>22808000.0</v>
       </c>
-      <c r="S46">
+      <c r="T46">
         <v>20448599.0</v>
       </c>
-      <c r="T46">
+      <c r="U46">
         <v>16871125.0</v>
       </c>
-      <c r="U46">
+      <c r="V46">
         <v>12504573.0</v>
       </c>
-      <c r="V46">
+      <c r="W46">
         <v>10679950.0</v>
       </c>
-      <c r="W46">
+      <c r="X46">
         <v>9692286.0</v>
       </c>
-      <c r="X46">
+      <c r="Y46">
         <v>9810265.0</v>
       </c>
-      <c r="Y46">
+      <c r="Z46">
         <v>10051581.0</v>
       </c>
-      <c r="Z46">
+      <c r="AA46">
         <v>9093763.0</v>
       </c>
-      <c r="AA46">
+      <c r="AB46">
         <v>8181757.0</v>
       </c>
-      <c r="AB46">
+      <c r="AC46">
         <v>7727547.0</v>
       </c>
-      <c r="AC46">
+      <c r="AD46">
         <v>7706922.0</v>
       </c>
-      <c r="AD46">
+      <c r="AE46">
         <v>3384206.0</v>
       </c>
-      <c r="AE46">
+      <c r="AF46">
         <v>2589076.0</v>
       </c>
-      <c r="AF46">
+      <c r="AG46">
         <v>2329039.0</v>
       </c>
-      <c r="AG46">
+      <c r="AH46">
         <v>2172523.0</v>
       </c>
-      <c r="AH46">
+      <c r="AI46">
         <v>2153233.0</v>
       </c>
-      <c r="AI46">
+      <c r="AJ46">
         <v>1561671.0</v>
       </c>
-      <c r="AJ46">
+      <c r="AK46">
         <v>1324010.0</v>
       </c>
-      <c r="AK46">
+      <c r="AL46">
         <v>1339585.0</v>
       </c>
-      <c r="AL46">
+      <c r="AM46">
         <v>1352120.0</v>
       </c>
-      <c r="AM46">
+      <c r="AN46">
         <v>1291613.0</v>
       </c>
-      <c r="AN46">
+      <c r="AO46">
         <v>1257195.0</v>
       </c>
-      <c r="AO46">
+      <c r="AP46">
         <v>1270905.0</v>
       </c>
-      <c r="AP46">
+      <c r="AQ46">
         <v>1235337.0</v>
       </c>
-      <c r="AQ46">
+      <c r="AR46">
         <v>1186037.0</v>
       </c>
-      <c r="AR46">
+      <c r="AS46">
         <v>1019685.0</v>
       </c>
-      <c r="AS46">
+      <c r="AT46">
         <v>890996.0</v>
       </c>
-      <c r="AT46">
+      <c r="AU46">
         <v>790343.0</v>
       </c>
-      <c r="AU46">
+      <c r="AV46">
         <v>768022.0</v>
       </c>
-      <c r="AV46">
+      <c r="AW46">
         <v>743395.0</v>
       </c>
-      <c r="AW46">
+      <c r="AX46">
         <v>630655.0</v>
       </c>
-      <c r="AX46">
+      <c r="AY46">
         <v>517925.0</v>
       </c>
-      <c r="AY46">
+      <c r="AZ46">
         <v>493754.0</v>
       </c>
-      <c r="AZ46">
+      <c r="BA46">
         <v>409900.0</v>
       </c>
-      <c r="BA46">
+      <c r="BB46">
         <v>373056.0</v>
       </c>
-      <c r="BB46">
+      <c r="BC46">
         <v>297483.0</v>
       </c>
-      <c r="BC46">
+      <c r="BD46">
         <v>281659.0</v>
       </c>
-      <c r="BD46">
+      <c r="BE46">
         <v>267013.0</v>
       </c>
-      <c r="BE46">
+      <c r="BF46">
         <v>243836.0</v>
       </c>
-      <c r="BF46">
+      <c r="BG46">
         <v>237639.0</v>
       </c>
-      <c r="BG46">
+      <c r="BH46">
         <v>243616.0</v>
       </c>
-      <c r="BH46">
+      <c r="BI46">
         <v>230603.0</v>
       </c>
-      <c r="BI46">
+      <c r="BJ46">
         <v>211091.0</v>
       </c>
-      <c r="BJ46">
+      <c r="BK46">
         <v>216069.0</v>
       </c>
-      <c r="BK46">
+      <c r="BL46">
         <v>239489.0</v>
       </c>
-      <c r="BL46">
+      <c r="BM46">
         <v>252356.0</v>
       </c>
-      <c r="BM46">
+      <c r="BN46">
         <v>256927.0</v>
       </c>
-      <c r="BN46">
+      <c r="BO46">
         <v>245244.0</v>
       </c>
-      <c r="BO46">
+      <c r="BP46">
         <v>239773.0</v>
       </c>
-      <c r="BP46">
+      <c r="BQ46">
         <v>324863.0</v>
       </c>
-      <c r="BQ46">
+      <c r="BR46">
         <v>336455.0</v>
       </c>
-      <c r="BR46">
+      <c r="BS46">
         <v>369827.0</v>
       </c>
-      <c r="BS46">
+      <c r="BT46">
         <v>577524.0</v>
       </c>
-      <c r="BT46">
+      <c r="BU46">
         <v>636386.0</v>
       </c>
-      <c r="BU46">
+      <c r="BV46">
         <v>659567.0</v>
       </c>
-      <c r="BV46">
+      <c r="BW46">
         <v>557887.0</v>
       </c>
-      <c r="BW46"/>
       <c r="BX46"/>
       <c r="BY46"/>
+      <c r="BZ46"/>
     </row>
-    <row r="47" spans="1:77">
+    <row r="47" spans="1:78">
       <c r="A47" t="s">
         <v>69</v>
       </c>
       <c r="B47"/>
       <c r="C47"/>
       <c r="D47"/>
       <c r="E47"/>
       <c r="F47"/>
       <c r="G47"/>
       <c r="H47"/>
       <c r="I47"/>
       <c r="J47"/>
       <c r="K47"/>
-      <c r="L47">
+      <c r="L47"/>
+      <c r="M47">
         <v>15523000.0</v>
       </c>
-      <c r="M47">
+      <c r="N47">
         <v>15311000.0</v>
       </c>
-      <c r="N47">
+      <c r="O47">
         <v>29512000.0</v>
       </c>
-      <c r="O47">
+      <c r="P47">
         <v>12658000.0</v>
       </c>
-      <c r="P47">
+      <c r="Q47">
         <v>25749000.0</v>
       </c>
-      <c r="Q47">
+      <c r="R47">
         <v>11364205.0</v>
       </c>
-      <c r="R47">
+      <c r="S47">
         <v>22807733.0</v>
       </c>
-      <c r="S47">
+      <c r="T47">
         <v>8662924.0</v>
       </c>
-      <c r="T47">
+      <c r="U47">
         <v>16871125.0</v>
       </c>
-      <c r="U47">
+      <c r="V47">
         <v>5711937.0</v>
       </c>
-      <c r="V47">
+      <c r="W47">
         <v>4706248.0</v>
       </c>
-      <c r="W47">
+      <c r="X47">
         <v>9692286.0</v>
       </c>
-      <c r="X47">
+      <c r="Y47">
         <v>9810265.0</v>
       </c>
-      <c r="Y47">
+      <c r="Z47">
         <v>10051581.0</v>
       </c>
-      <c r="Z47">
+      <c r="AA47">
         <v>9093763.0</v>
       </c>
-      <c r="AA47">
+      <c r="AB47">
         <v>8181757.0</v>
       </c>
-      <c r="AB47">
+      <c r="AC47">
         <v>7727547.0</v>
       </c>
-      <c r="AC47">
+      <c r="AD47">
         <v>7706920.0</v>
       </c>
-      <c r="AD47">
+      <c r="AE47">
         <v>3384206.0</v>
       </c>
-      <c r="AE47">
+      <c r="AF47">
         <v>2589076.0</v>
       </c>
-      <c r="AF47">
+      <c r="AG47">
         <v>2329039.0</v>
       </c>
-      <c r="AG47"/>
       <c r="AH47"/>
       <c r="AI47"/>
       <c r="AJ47"/>
       <c r="AK47"/>
       <c r="AL47"/>
       <c r="AM47"/>
       <c r="AN47"/>
       <c r="AO47"/>
       <c r="AP47"/>
       <c r="AQ47"/>
       <c r="AR47"/>
       <c r="AS47"/>
       <c r="AT47"/>
       <c r="AU47"/>
       <c r="AV47"/>
       <c r="AW47"/>
       <c r="AX47"/>
       <c r="AY47"/>
       <c r="AZ47"/>
       <c r="BA47"/>
       <c r="BB47"/>
       <c r="BC47"/>
       <c r="BD47"/>
       <c r="BE47"/>
       <c r="BF47"/>
       <c r="BG47"/>
       <c r="BH47"/>
       <c r="BI47"/>
       <c r="BJ47"/>
       <c r="BK47"/>
       <c r="BL47"/>
       <c r="BM47"/>
       <c r="BN47"/>
       <c r="BO47"/>
       <c r="BP47"/>
       <c r="BQ47"/>
       <c r="BR47"/>
       <c r="BS47"/>
       <c r="BT47"/>
       <c r="BU47"/>
       <c r="BV47"/>
       <c r="BW47"/>
       <c r="BX47"/>
       <c r="BY47"/>
+      <c r="BZ47"/>
     </row>
-    <row r="48" spans="1:77">
+    <row r="48" spans="1:78">
       <c r="A48" t="s">
         <v>70</v>
       </c>
       <c r="B48">
+        <v>275685000.0</v>
+      </c>
+      <c r="C48">
         <v>265339000.0</v>
       </c>
-      <c r="C48">
+      <c r="D48">
         <v>251929000.0</v>
       </c>
-      <c r="D48">
+      <c r="E48">
         <v>238989000.0</v>
       </c>
-      <c r="E48">
+      <c r="F48">
         <v>222699000.0</v>
       </c>
-      <c r="F48">
+      <c r="G48">
         <v>214113000.0</v>
       </c>
-      <c r="G48">
+      <c r="H48">
         <v>205215000.0</v>
       </c>
-      <c r="H48">
+      <c r="I48">
         <v>190323000.0</v>
       </c>
-      <c r="I48">
+      <c r="J48">
         <v>175290000.0</v>
       </c>
-      <c r="J48">
+      <c r="K48">
         <v>168624000.0</v>
       </c>
-      <c r="K48">
+      <c r="L48">
         <v>156654000.0</v>
       </c>
-      <c r="L48">
+      <c r="M48">
         <v>142998000.0</v>
       </c>
-      <c r="M48">
+      <c r="N48">
         <v>127257000.0</v>
       </c>
-      <c r="N48">
+      <c r="O48">
         <v>115824000.0</v>
       </c>
-      <c r="O48">
+      <c r="P48">
         <v>107467000.0</v>
       </c>
-      <c r="P48">
+      <c r="Q48">
         <v>94149000.0</v>
       </c>
-      <c r="Q48">
+      <c r="R48">
         <v>82246563.0</v>
       </c>
-      <c r="R48">
+      <c r="S48">
         <v>74443000.0</v>
       </c>
-      <c r="S48">
+      <c r="T48">
         <v>68239938.0</v>
       </c>
-      <c r="T48">
+      <c r="U48">
         <v>59909177.0</v>
       </c>
-      <c r="U48">
+      <c r="V48">
         <v>49723628.0</v>
       </c>
-      <c r="V48">
+      <c r="W48">
         <v>42876569.0</v>
       </c>
-      <c r="W48">
+      <c r="X48">
         <v>36788170.0</v>
       </c>
-      <c r="X48">
+      <c r="Y48">
         <v>30179922.0</v>
       </c>
-      <c r="Y48">
+      <c r="Z48">
         <v>26206232.0</v>
       </c>
-      <c r="Z48">
+      <c r="AA48">
         <v>24594878.0</v>
       </c>
-      <c r="AA48">
+      <c r="AB48">
         <v>19984540.0</v>
       </c>
-      <c r="AB48">
+      <c r="AC48">
         <v>15481857.0</v>
       </c>
-      <c r="AC48">
+      <c r="AD48">
         <v>12475840.0</v>
       </c>
-      <c r="AD48">
+      <c r="AE48">
         <v>10617253.0</v>
       </c>
-      <c r="AE48">
+      <c r="AF48">
         <v>10255127.0</v>
       </c>
-      <c r="AF48">
+      <c r="AG48">
         <v>8090381.0</v>
       </c>
-      <c r="AG48">
+      <c r="AH48">
         <v>5594533.0</v>
       </c>
-      <c r="AH48">
+      <c r="AI48">
         <v>3569430.0</v>
       </c>
-      <c r="AI48">
+      <c r="AJ48">
         <v>3543858.0</v>
       </c>
-      <c r="AJ48">
+      <c r="AK48">
         <v>3083868.0</v>
       </c>
-      <c r="AK48">
+      <c r="AL48">
         <v>2328082.0</v>
       </c>
-      <c r="AL48">
+      <c r="AM48">
         <v>2382085.0</v>
       </c>
-      <c r="AM48">
+      <c r="AN48">
         <v>2394095.0</v>
       </c>
-      <c r="AN48">
+      <c r="AO48">
         <v>1652462.0</v>
       </c>
-      <c r="AO48">
+      <c r="AP48">
         <v>875292.0</v>
       </c>
-      <c r="AP48">
+      <c r="AQ48">
         <v>166583.0</v>
       </c>
-      <c r="AQ48">
+      <c r="AR48">
         <v>325327.0</v>
       </c>
-      <c r="AR48">
+      <c r="AS48">
         <v>-80400.0</v>
       </c>
-      <c r="AS48">
+      <c r="AT48">
         <v>-690540.0</v>
       </c>
-      <c r="AT48">
+      <c r="AU48">
         <v>-1387982.0</v>
       </c>
-      <c r="AU48">
+      <c r="AV48">
         <v>-2953417.0</v>
       </c>
-      <c r="AV48">
+      <c r="AW48">
         <v>-3430571.0</v>
       </c>
-      <c r="AW48">
+      <c r="AX48">
         <v>-4025800.0</v>
       </c>
-      <c r="AX48">
+      <c r="AY48">
         <v>-4485084.0</v>
       </c>
-      <c r="AY48">
+      <c r="AZ48">
         <v>-4765860.0</v>
       </c>
-      <c r="AZ48">
+      <c r="BA48">
         <v>-5158755.0</v>
       </c>
-      <c r="BA48">
+      <c r="BB48">
         <v>-5543029.0</v>
       </c>
-      <c r="BB48">
+      <c r="BC48">
         <v>-5805352.0</v>
       </c>
-      <c r="BC48">
+      <c r="BD48">
         <v>-4000415.0</v>
       </c>
-      <c r="BD48">
+      <c r="BE48">
         <v>2165130.0</v>
       </c>
-      <c r="BE48">
+      <c r="BF48">
         <v>-6724729.0</v>
       </c>
-      <c r="BF48">
+      <c r="BG48">
         <v>-6967559.0</v>
       </c>
-      <c r="BG48">
+      <c r="BH48">
         <v>-5136185.0</v>
       </c>
-      <c r="BH48">
+      <c r="BI48">
         <v>-5325418.0</v>
       </c>
-      <c r="BI48">
+      <c r="BJ48">
         <v>-7697241.0</v>
       </c>
-      <c r="BJ48">
+      <c r="BK48">
         <v>-7783446.0</v>
       </c>
-      <c r="BK48">
+      <c r="BL48">
         <v>-5894414.0</v>
       </c>
-      <c r="BL48">
+      <c r="BM48">
         <v>-5976004.0</v>
       </c>
-      <c r="BM48">
+      <c r="BN48">
         <v>-8178380.0</v>
       </c>
-      <c r="BN48">
+      <c r="BO48">
         <v>-8209256.0</v>
       </c>
-      <c r="BO48">
+      <c r="BP48">
         <v>-7166594.0</v>
       </c>
-      <c r="BP48">
+      <c r="BQ48">
         <v>-6529190.0</v>
       </c>
-      <c r="BQ48">
+      <c r="BR48">
         <v>-6595598.0</v>
       </c>
-      <c r="BR48">
+      <c r="BS48">
         <v>-6620283.0</v>
       </c>
-      <c r="BS48">
+      <c r="BT48">
         <v>-6306514.0</v>
       </c>
-      <c r="BT48"/>
       <c r="BU48"/>
-      <c r="BV48">
+      <c r="BV48"/>
+      <c r="BW48">
         <v>-3724918.0</v>
       </c>
-      <c r="BW48"/>
       <c r="BX48"/>
       <c r="BY48"/>
+      <c r="BZ48"/>
     </row>
-    <row r="49" spans="1:77">
+    <row r="49" spans="1:78">
       <c r="A49" t="s">
         <v>71</v>
       </c>
       <c r="B49"/>
       <c r="C49"/>
       <c r="D49"/>
       <c r="E49"/>
       <c r="F49"/>
       <c r="G49"/>
       <c r="H49"/>
       <c r="I49"/>
       <c r="J49"/>
       <c r="K49"/>
-      <c r="L49">
+      <c r="L49"/>
+      <c r="M49">
         <v>142998000.0</v>
       </c>
-      <c r="M49">
+      <c r="N49">
         <v>127257000.0</v>
       </c>
-      <c r="N49"/>
-      <c r="O49">
+      <c r="O49"/>
+      <c r="P49">
         <v>107467000.0</v>
       </c>
-      <c r="P49">
+      <c r="Q49">
         <v>94149000.0</v>
       </c>
-      <c r="Q49">
+      <c r="R49">
         <v>82246563.0</v>
       </c>
-      <c r="R49">
+      <c r="S49">
         <v>74443431.0</v>
       </c>
-      <c r="S49">
+      <c r="T49">
         <v>68239938.0</v>
       </c>
-      <c r="T49">
+      <c r="U49">
         <v>59909177.0</v>
       </c>
-      <c r="U49">
+      <c r="V49">
         <v>49723628.0</v>
       </c>
-      <c r="V49">
+      <c r="W49">
         <v>42876569.0</v>
       </c>
-      <c r="W49"/>
       <c r="X49"/>
       <c r="Y49"/>
       <c r="Z49"/>
       <c r="AA49"/>
-      <c r="AB49">
-[...1 lines deleted...]
-      </c>
+      <c r="AB49"/>
       <c r="AC49">
         <v>0.0</v>
       </c>
       <c r="AD49">
         <v>0.0</v>
       </c>
       <c r="AE49">
         <v>0.0</v>
       </c>
-      <c r="AF49"/>
+      <c r="AF49">
+        <v>0.0</v>
+      </c>
       <c r="AG49"/>
       <c r="AH49"/>
       <c r="AI49"/>
       <c r="AJ49"/>
       <c r="AK49"/>
       <c r="AL49"/>
       <c r="AM49"/>
       <c r="AN49"/>
       <c r="AO49"/>
       <c r="AP49"/>
       <c r="AQ49"/>
       <c r="AR49"/>
       <c r="AS49"/>
       <c r="AT49"/>
       <c r="AU49"/>
       <c r="AV49"/>
       <c r="AW49"/>
       <c r="AX49"/>
       <c r="AY49"/>
       <c r="AZ49"/>
       <c r="BA49"/>
       <c r="BB49"/>
       <c r="BC49"/>
       <c r="BD49"/>
       <c r="BE49"/>
       <c r="BF49"/>
       <c r="BG49"/>
       <c r="BH49"/>
       <c r="BI49"/>
       <c r="BJ49"/>
       <c r="BK49"/>
       <c r="BL49"/>
       <c r="BM49"/>
       <c r="BN49"/>
       <c r="BO49"/>
       <c r="BP49"/>
       <c r="BQ49"/>
       <c r="BR49"/>
       <c r="BS49"/>
       <c r="BT49"/>
       <c r="BU49"/>
       <c r="BV49"/>
       <c r="BW49"/>
       <c r="BX49"/>
       <c r="BY49"/>
+      <c r="BZ49"/>
     </row>
-    <row r="50" spans="1:77">
+    <row r="50" spans="1:78">
       <c r="A50" t="s">
         <v>72</v>
       </c>
-      <c r="B50">
+      <c r="B50"/>
+      <c r="C50">
         <v>59000.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>69000.0</v>
       </c>
       <c r="D50">
         <v>69000.0</v>
       </c>
       <c r="E50">
+        <v>69000.0</v>
+      </c>
+      <c r="F50">
         <v>65000.0</v>
       </c>
-      <c r="F50">
+      <c r="G50">
         <v>63000.0</v>
       </c>
-      <c r="G50">
+      <c r="H50">
         <v>66000.0</v>
       </c>
-      <c r="H50">
+      <c r="I50">
         <v>64000.0</v>
       </c>
-      <c r="I50">
+      <c r="J50">
         <v>63000.0</v>
       </c>
-      <c r="J50">
+      <c r="K50">
         <v>62000.0</v>
       </c>
-      <c r="K50"/>
       <c r="L50"/>
       <c r="M50"/>
-      <c r="N50">
+      <c r="N50"/>
+      <c r="O50">
         <v>77000.0</v>
       </c>
-      <c r="O50">
+      <c r="P50">
         <v>140000.0</v>
       </c>
-      <c r="P50">
+      <c r="Q50">
         <v>159000.0</v>
       </c>
-      <c r="Q50">
+      <c r="R50">
         <v>351674.0</v>
       </c>
-      <c r="R50">
+      <c r="S50">
         <v>375413.0</v>
       </c>
-      <c r="S50">
+      <c r="T50">
         <v>424610.0</v>
       </c>
-      <c r="T50">
+      <c r="U50">
         <v>513891.0</v>
       </c>
-      <c r="U50">
+      <c r="V50">
         <v>2514391.0</v>
       </c>
-      <c r="V50">
+      <c r="W50">
         <v>2568172.0</v>
       </c>
-      <c r="W50">
+      <c r="X50">
         <v>2554529.0</v>
       </c>
-      <c r="X50">
+      <c r="Y50">
         <v>2543301.0</v>
       </c>
-      <c r="Y50">
+      <c r="Z50">
         <v>699568.0</v>
       </c>
-      <c r="Z50">
+      <c r="AA50">
         <v>462226.0</v>
       </c>
-      <c r="AA50">
+      <c r="AB50">
         <v>586154.0</v>
       </c>
-      <c r="AB50">
+      <c r="AC50">
         <v>670516.0</v>
       </c>
-      <c r="AC50">
+      <c r="AD50">
         <v>836133.0</v>
       </c>
-      <c r="AD50">
+      <c r="AE50">
         <v>853150.0</v>
       </c>
-      <c r="AE50">
+      <c r="AF50">
         <v>835690.0</v>
       </c>
-      <c r="AF50">
+      <c r="AG50">
         <v>796306.0</v>
       </c>
-      <c r="AG50"/>
       <c r="AH50"/>
       <c r="AI50"/>
       <c r="AJ50"/>
       <c r="AK50"/>
       <c r="AL50"/>
       <c r="AM50"/>
       <c r="AN50"/>
       <c r="AO50"/>
       <c r="AP50"/>
       <c r="AQ50"/>
       <c r="AR50"/>
       <c r="AS50"/>
       <c r="AT50"/>
       <c r="AU50"/>
       <c r="AV50"/>
       <c r="AW50"/>
       <c r="AX50"/>
       <c r="AY50"/>
       <c r="AZ50"/>
       <c r="BA50"/>
       <c r="BB50"/>
       <c r="BC50"/>
       <c r="BD50"/>
       <c r="BE50"/>
       <c r="BF50"/>
       <c r="BG50"/>
       <c r="BH50"/>
       <c r="BI50"/>
       <c r="BJ50"/>
       <c r="BK50"/>
       <c r="BL50"/>
       <c r="BM50"/>
       <c r="BN50"/>
       <c r="BO50"/>
       <c r="BP50"/>
       <c r="BQ50"/>
       <c r="BR50"/>
       <c r="BS50"/>
       <c r="BT50"/>
       <c r="BU50"/>
       <c r="BV50"/>
       <c r="BW50"/>
       <c r="BX50"/>
       <c r="BY50"/>
+      <c r="BZ50"/>
     </row>
-    <row r="51" spans="1:77">
+    <row r="51" spans="1:78">
       <c r="A51" t="s">
         <v>73</v>
       </c>
       <c r="B51">
+        <v>20822000.0</v>
+      </c>
+      <c r="C51">
         <v>22863000.0</v>
       </c>
-      <c r="C51">
-[...1 lines deleted...]
-      </c>
       <c r="D51">
+        <v>23423999.0</v>
+      </c>
+      <c r="E51">
         <v>21761000.0</v>
       </c>
-      <c r="E51">
+      <c r="F51">
         <v>21100000.0</v>
       </c>
-      <c r="F51">
+      <c r="G51">
         <v>21084000.0</v>
       </c>
-      <c r="G51">
+      <c r="H51">
         <v>20351000.0</v>
       </c>
-      <c r="H51">
+      <c r="I51">
         <v>31418000.0</v>
       </c>
-      <c r="I51">
+      <c r="J51">
         <v>41116000.0</v>
       </c>
-      <c r="J51">
+      <c r="K51">
         <v>36060000.0</v>
       </c>
-      <c r="K51">
+      <c r="L51">
         <v>15173000.0</v>
       </c>
-      <c r="L51">
+      <c r="M51">
         <v>29171000.0</v>
       </c>
-      <c r="M51">
+      <c r="N51">
         <v>44501000.0</v>
       </c>
-      <c r="N51">
+      <c r="O51">
         <v>42081000.0</v>
       </c>
-      <c r="O51">
+      <c r="P51">
         <v>41384000.0</v>
       </c>
-      <c r="P51">
+      <c r="Q51">
         <v>45840000.0</v>
       </c>
-      <c r="Q51">
+      <c r="R51">
         <v>47875478.0</v>
       </c>
-      <c r="R51">
+      <c r="S51">
         <v>38259000.0</v>
       </c>
-      <c r="S51">
+      <c r="T51">
         <v>12572123.0</v>
       </c>
-      <c r="T51">
+      <c r="U51">
         <v>10088932.0</v>
       </c>
-      <c r="U51">
+      <c r="V51">
         <v>12182358.0</v>
       </c>
-      <c r="V51">
+      <c r="W51">
         <v>12118326.0</v>
       </c>
-      <c r="W51">
+      <c r="X51">
         <v>11900434.0</v>
       </c>
-      <c r="X51">
+      <c r="Y51">
         <v>12685323.0</v>
       </c>
-      <c r="Y51">
+      <c r="Z51">
         <v>13109417.0</v>
       </c>
-      <c r="Z51">
+      <c r="AA51">
         <v>5906157.0</v>
       </c>
-      <c r="AA51">
+      <c r="AB51">
         <v>5591746.0</v>
       </c>
-      <c r="AB51">
+      <c r="AC51">
         <v>5286232.0</v>
       </c>
-      <c r="AC51">
+      <c r="AD51">
         <v>5908611.0</v>
       </c>
-      <c r="AD51">
+      <c r="AE51">
         <v>1821390.0</v>
       </c>
-      <c r="AE51">
+      <c r="AF51">
         <v>1885369.0</v>
       </c>
-      <c r="AF51">
+      <c r="AG51">
         <v>1800958.0</v>
       </c>
-      <c r="AG51">
+      <c r="AH51">
         <v>3663948.0</v>
       </c>
-      <c r="AH51">
+      <c r="AI51">
         <v>4082927.0</v>
       </c>
-      <c r="AI51">
+      <c r="AJ51">
         <v>7799243.0</v>
       </c>
-      <c r="AJ51">
+      <c r="AK51">
         <v>7007800.0</v>
       </c>
-      <c r="AK51">
+      <c r="AL51">
         <v>5207641.0</v>
       </c>
-      <c r="AL51">
+      <c r="AM51">
         <v>4948630.0</v>
       </c>
-      <c r="AM51">
+      <c r="AN51">
         <v>4294083.0</v>
       </c>
-      <c r="AN51">
+      <c r="AO51">
         <v>4686991.0</v>
       </c>
-      <c r="AO51">
+      <c r="AP51">
         <v>5912157.0</v>
       </c>
-      <c r="AP51">
+      <c r="AQ51">
         <v>6042960.0</v>
       </c>
-      <c r="AQ51">
+      <c r="AR51">
         <v>6078696.0</v>
       </c>
-      <c r="AR51">
+      <c r="AS51">
         <v>5130893.0</v>
       </c>
-      <c r="AS51">
+      <c r="AT51">
         <v>5386950.0</v>
       </c>
-      <c r="AT51">
+      <c r="AU51">
         <v>990413.0</v>
       </c>
-      <c r="AU51">
+      <c r="AV51">
         <v>1897250.0</v>
       </c>
-      <c r="AV51">
+      <c r="AW51">
         <v>278101.0</v>
       </c>
-      <c r="AW51">
+      <c r="AX51">
         <v>389359.0</v>
       </c>
-      <c r="AX51">
+      <c r="AY51">
         <v>68505.0</v>
       </c>
-      <c r="AY51">
+      <c r="AZ51">
         <v>306680.0</v>
       </c>
-      <c r="AZ51">
+      <c r="BA51">
         <v>32250.0</v>
       </c>
-      <c r="BA51">
+      <c r="BB51">
         <v>33802.0</v>
       </c>
-      <c r="BB51"/>
       <c r="BC51"/>
       <c r="BD51"/>
-      <c r="BE51">
+      <c r="BE51"/>
+      <c r="BF51">
         <v>1000.0</v>
       </c>
-      <c r="BF51"/>
-      <c r="BG51">
+      <c r="BG51"/>
+      <c r="BH51">
         <v>150000.0</v>
       </c>
-      <c r="BH51">
+      <c r="BI51">
         <v>50000.0</v>
       </c>
-      <c r="BI51"/>
       <c r="BJ51"/>
       <c r="BK51"/>
-      <c r="BL51">
+      <c r="BL51"/>
+      <c r="BM51">
         <v>21616.0</v>
       </c>
-      <c r="BM51">
+      <c r="BN51">
         <v>68943.0</v>
       </c>
-      <c r="BN51">
+      <c r="BO51">
         <v>131121.0</v>
       </c>
-      <c r="BO51">
+      <c r="BP51">
         <v>187544.0</v>
       </c>
-      <c r="BP51">
+      <c r="BQ51">
         <v>229796.0</v>
       </c>
-      <c r="BQ51">
+      <c r="BR51">
         <v>280481.0</v>
       </c>
-      <c r="BR51">
+      <c r="BS51">
         <v>323039.0</v>
       </c>
-      <c r="BS51">
+      <c r="BT51">
         <v>507051.0</v>
       </c>
-      <c r="BT51">
+      <c r="BU51">
         <v>556746.0</v>
       </c>
-      <c r="BU51">
+      <c r="BV51">
         <v>300338.0</v>
       </c>
-      <c r="BV51">
+      <c r="BW51">
         <v>333273.0</v>
       </c>
-      <c r="BW51"/>
       <c r="BX51"/>
       <c r="BY51"/>
+      <c r="BZ51"/>
     </row>
-    <row r="52" spans="1:77">
+    <row r="52" spans="1:78">
       <c r="A52" t="s">
         <v>74</v>
       </c>
       <c r="B52">
+        <v>5741000.0</v>
+      </c>
+      <c r="C52">
         <v>6153000.0</v>
       </c>
-      <c r="C52">
+      <c r="D52">
         <v>6556000.0</v>
       </c>
-      <c r="D52">
+      <c r="E52">
         <v>5465000.0</v>
       </c>
-      <c r="E52">
+      <c r="F52">
         <v>5140000.0</v>
       </c>
-      <c r="F52">
+      <c r="G52">
         <v>4729000.0</v>
       </c>
-      <c r="G52">
+      <c r="H52">
         <v>4886000.0</v>
       </c>
-      <c r="H52">
+      <c r="I52">
         <v>4787000.0</v>
       </c>
-      <c r="I52">
+      <c r="J52">
         <v>4009000.0</v>
       </c>
-      <c r="J52">
+      <c r="K52">
         <v>4028000.0</v>
       </c>
-      <c r="K52">
+      <c r="L52">
         <v>3650000.0</v>
       </c>
-      <c r="L52">
+      <c r="M52">
         <v>3871000.0</v>
       </c>
-      <c r="M52">
+      <c r="N52">
         <v>4261000.0</v>
       </c>
-      <c r="N52">
+      <c r="O52">
         <v>3962000.0</v>
       </c>
-      <c r="O52">
+      <c r="P52">
         <v>3295000.0</v>
       </c>
-      <c r="P52">
+      <c r="Q52">
         <v>3832000.0</v>
       </c>
-      <c r="Q52">
+      <c r="R52">
         <v>4084499.0</v>
       </c>
-      <c r="R52">
+      <c r="S52">
         <v>3353000.0</v>
       </c>
-      <c r="S52">
+      <c r="T52">
         <v>3333102.0</v>
       </c>
-      <c r="T52">
+      <c r="U52">
         <v>1659615.0</v>
       </c>
-      <c r="U52">
+      <c r="V52">
         <v>4306555.0</v>
       </c>
-      <c r="V52">
+      <c r="W52">
         <v>4218921.0</v>
       </c>
-      <c r="W52">
+      <c r="X52">
         <v>3880995.0</v>
       </c>
-      <c r="X52">
+      <c r="Y52">
         <v>3864417.0</v>
       </c>
-      <c r="Y52">
+      <c r="Z52">
         <v>2032040.0</v>
       </c>
-      <c r="Z52">
+      <c r="AA52">
         <v>1588927.0</v>
       </c>
-      <c r="AA52">
+      <c r="AB52">
         <v>2710506.0</v>
       </c>
-      <c r="AB52">
+      <c r="AC52">
         <v>2623194.0</v>
       </c>
-      <c r="AC52">
+      <c r="AD52">
         <v>1856687.0</v>
       </c>
-      <c r="AD52">
+      <c r="AE52">
         <v>853150.0</v>
       </c>
-      <c r="AE52">
+      <c r="AF52">
         <v>835690.0</v>
       </c>
-      <c r="AF52">
+      <c r="AG52">
         <v>796306.0</v>
       </c>
-      <c r="AG52">
+      <c r="AH52">
         <v>2793818.0</v>
       </c>
-      <c r="AH52">
+      <c r="AI52">
         <v>3064434.0</v>
       </c>
-      <c r="AI52">
+      <c r="AJ52">
         <v>7059438.0</v>
       </c>
-      <c r="AJ52">
+      <c r="AK52">
         <v>6028475.0</v>
       </c>
-      <c r="AK52">
+      <c r="AL52">
         <v>4022379.0</v>
       </c>
-      <c r="AL52">
+      <c r="AM52">
         <v>3514205.0</v>
       </c>
-      <c r="AM52">
+      <c r="AN52">
         <v>3079461.0</v>
       </c>
-      <c r="AN52">
+      <c r="AO52">
         <v>3251159.0</v>
       </c>
-      <c r="AO52">
+      <c r="AP52">
         <v>4265642.0</v>
       </c>
-      <c r="AP52">
+      <c r="AQ52">
         <v>4215811.0</v>
       </c>
-      <c r="AQ52">
+      <c r="AR52">
         <v>3680169.0</v>
       </c>
-      <c r="AR52">
+      <c r="AS52">
         <v>2470320.0</v>
       </c>
-      <c r="AS52">
+      <c r="AT52">
         <v>2591403.0</v>
       </c>
-      <c r="AT52">
+      <c r="AU52">
         <v>990413.0</v>
       </c>
-      <c r="AU52">
+      <c r="AV52">
         <v>1897250.0</v>
       </c>
-      <c r="AV52">
+      <c r="AW52">
         <v>278101.0</v>
       </c>
-      <c r="AW52">
+      <c r="AX52">
         <v>389359.0</v>
       </c>
-      <c r="AX52">
+      <c r="AY52">
         <v>68505.0</v>
       </c>
-      <c r="AY52">
+      <c r="AZ52">
         <v>262857.0</v>
       </c>
-      <c r="AZ52">
+      <c r="BA52">
         <v>6417.0</v>
       </c>
-      <c r="BA52">
+      <c r="BB52">
         <v>6334.0</v>
       </c>
-      <c r="BB52">
+      <c r="BC52">
         <v>15050.0</v>
       </c>
-      <c r="BC52">
+      <c r="BD52">
         <v>1266030.0</v>
       </c>
-      <c r="BD52"/>
-      <c r="BE52">
+      <c r="BE52"/>
+      <c r="BF52">
         <v>1000.0</v>
       </c>
-      <c r="BF52">
+      <c r="BG52">
         <v>1386284.0</v>
       </c>
-      <c r="BG52">
+      <c r="BH52">
         <v>150000.0</v>
       </c>
-      <c r="BH52">
+      <c r="BI52">
         <v>50000.0</v>
       </c>
-      <c r="BI52"/>
       <c r="BJ52"/>
       <c r="BK52"/>
-      <c r="BL52">
+      <c r="BL52"/>
+      <c r="BM52">
         <v>21616.0</v>
       </c>
-      <c r="BM52">
+      <c r="BN52">
         <v>68943.0</v>
       </c>
-      <c r="BN52">
+      <c r="BO52">
         <v>131121.0</v>
       </c>
-      <c r="BO52">
+      <c r="BP52">
         <v>170585.0</v>
       </c>
-      <c r="BP52">
+      <c r="BQ52">
         <v>199465.0</v>
       </c>
-      <c r="BQ52">
+      <c r="BR52">
         <v>203988.0</v>
       </c>
-      <c r="BR52">
+      <c r="BS52">
         <v>209844.0</v>
       </c>
-      <c r="BS52">
+      <c r="BT52">
         <v>204510.0</v>
       </c>
-      <c r="BT52">
+      <c r="BU52">
         <v>201343.0</v>
       </c>
-      <c r="BU52">
+      <c r="BV52">
         <v>116099.0</v>
       </c>
-      <c r="BV52">
+      <c r="BW52">
         <v>80819.0</v>
       </c>
-      <c r="BW52"/>
       <c r="BX52"/>
       <c r="BY52"/>
+      <c r="BZ52"/>
     </row>
-    <row r="53" spans="1:77">
+    <row r="53" spans="1:78">
       <c r="A53" t="s">
         <v>75</v>
       </c>
       <c r="B53"/>
       <c r="C53"/>
       <c r="D53"/>
       <c r="E53"/>
       <c r="F53"/>
       <c r="G53"/>
       <c r="H53"/>
       <c r="I53"/>
       <c r="J53"/>
       <c r="K53"/>
       <c r="L53"/>
       <c r="M53"/>
       <c r="N53"/>
       <c r="O53"/>
       <c r="P53"/>
       <c r="Q53"/>
       <c r="R53"/>
       <c r="S53"/>
       <c r="T53"/>
       <c r="U53"/>
       <c r="V53"/>
       <c r="W53"/>
       <c r="X53"/>
       <c r="Y53"/>
       <c r="Z53"/>
       <c r="AA53"/>
-      <c r="AB53">
-[...1 lines deleted...]
-      </c>
+      <c r="AB53"/>
       <c r="AC53">
         <v>0.0</v>
       </c>
       <c r="AD53">
         <v>0.0</v>
       </c>
       <c r="AE53">
         <v>0.0</v>
       </c>
-      <c r="AF53"/>
+      <c r="AF53">
+        <v>0.0</v>
+      </c>
       <c r="AG53"/>
       <c r="AH53"/>
       <c r="AI53"/>
       <c r="AJ53"/>
       <c r="AK53"/>
       <c r="AL53"/>
       <c r="AM53"/>
       <c r="AN53"/>
       <c r="AO53"/>
       <c r="AP53"/>
       <c r="AQ53"/>
       <c r="AR53"/>
       <c r="AS53"/>
       <c r="AT53"/>
       <c r="AU53"/>
       <c r="AV53"/>
       <c r="AW53"/>
       <c r="AX53"/>
       <c r="AY53"/>
       <c r="AZ53"/>
       <c r="BA53"/>
       <c r="BB53"/>
       <c r="BC53"/>
       <c r="BD53"/>
       <c r="BE53"/>
       <c r="BF53"/>
       <c r="BG53"/>
       <c r="BH53"/>
       <c r="BI53"/>
       <c r="BJ53"/>
       <c r="BK53"/>
       <c r="BL53"/>
       <c r="BM53"/>
       <c r="BN53"/>
       <c r="BO53"/>
       <c r="BP53"/>
       <c r="BQ53"/>
       <c r="BR53"/>
       <c r="BS53"/>
       <c r="BT53"/>
       <c r="BU53"/>
       <c r="BV53"/>
       <c r="BW53"/>
       <c r="BX53"/>
       <c r="BY53"/>
+      <c r="BZ53"/>
     </row>
-    <row r="54" spans="1:77">
+    <row r="54" spans="1:78">
       <c r="A54" t="s">
         <v>76</v>
       </c>
       <c r="B54"/>
       <c r="C54"/>
       <c r="D54"/>
       <c r="E54"/>
       <c r="F54"/>
       <c r="G54"/>
       <c r="H54"/>
       <c r="I54"/>
       <c r="J54"/>
       <c r="K54"/>
       <c r="L54"/>
       <c r="M54"/>
       <c r="N54"/>
       <c r="O54"/>
       <c r="P54"/>
       <c r="Q54"/>
       <c r="R54"/>
       <c r="S54"/>
       <c r="T54"/>
       <c r="U54"/>
       <c r="V54"/>
       <c r="W54"/>
       <c r="X54"/>
       <c r="Y54"/>
       <c r="Z54"/>
       <c r="AA54"/>
-      <c r="AB54">
-[...1 lines deleted...]
-      </c>
+      <c r="AB54"/>
       <c r="AC54">
         <v>0.0</v>
       </c>
       <c r="AD54">
         <v>0.0</v>
       </c>
       <c r="AE54">
         <v>0.0</v>
       </c>
-      <c r="AF54"/>
+      <c r="AF54">
+        <v>0.0</v>
+      </c>
       <c r="AG54"/>
       <c r="AH54"/>
       <c r="AI54"/>
       <c r="AJ54"/>
       <c r="AK54"/>
       <c r="AL54"/>
       <c r="AM54"/>
       <c r="AN54"/>
       <c r="AO54"/>
       <c r="AP54"/>
       <c r="AQ54"/>
       <c r="AR54"/>
       <c r="AS54"/>
       <c r="AT54"/>
       <c r="AU54"/>
       <c r="AV54"/>
       <c r="AW54"/>
       <c r="AX54"/>
       <c r="AY54"/>
       <c r="AZ54"/>
       <c r="BA54"/>
       <c r="BB54"/>
       <c r="BC54"/>
       <c r="BD54"/>
       <c r="BE54"/>
       <c r="BF54"/>
       <c r="BG54"/>
       <c r="BH54"/>
       <c r="BI54"/>
       <c r="BJ54"/>
       <c r="BK54"/>
       <c r="BL54"/>
       <c r="BM54"/>
       <c r="BN54"/>
       <c r="BO54"/>
       <c r="BP54"/>
       <c r="BQ54"/>
       <c r="BR54"/>
       <c r="BS54"/>
       <c r="BT54"/>
       <c r="BU54"/>
       <c r="BV54"/>
       <c r="BW54"/>
       <c r="BX54"/>
       <c r="BY54"/>
+      <c r="BZ54"/>
     </row>
-    <row r="55" spans="1:77">
+    <row r="55" spans="1:78">
       <c r="A55" t="s">
         <v>77</v>
       </c>
       <c r="B55">
+        <v>394447000.0</v>
+      </c>
+      <c r="C55">
         <v>391188000.0</v>
       </c>
-      <c r="C55">
+      <c r="D55">
         <v>387695000.0</v>
       </c>
-      <c r="D55">
+      <c r="E55">
         <v>318071000.0</v>
       </c>
-      <c r="E55">
+      <c r="F55">
         <v>294822000.0</v>
       </c>
-      <c r="F55">
+      <c r="G55">
         <v>285607000.0</v>
       </c>
-      <c r="G55">
+      <c r="H55">
         <v>273041000.0</v>
       </c>
-      <c r="H55">
+      <c r="I55">
         <v>261830000.0</v>
       </c>
-      <c r="I55">
+      <c r="J55">
         <v>258492000.0</v>
       </c>
-      <c r="J55">
+      <c r="K55">
         <v>252041000.0</v>
       </c>
-      <c r="K55">
+      <c r="L55">
         <v>226776000.0</v>
       </c>
-      <c r="L55">
+      <c r="M55">
         <v>216661000.0</v>
       </c>
-      <c r="M55">
+      <c r="N55">
         <v>207667000.0</v>
       </c>
-      <c r="N55">
+      <c r="O55">
         <v>193362000.0</v>
       </c>
-      <c r="O55">
+      <c r="P55">
         <v>188258000.0</v>
       </c>
-      <c r="P55">
+      <c r="Q55">
         <v>189056000.0</v>
       </c>
-      <c r="Q55">
+      <c r="R55">
         <v>188261337.0</v>
       </c>
-      <c r="R55">
+      <c r="S55">
         <v>161015000.0</v>
       </c>
-      <c r="S55">
+      <c r="T55">
         <v>124403313.0</v>
       </c>
-      <c r="T55">
+      <c r="U55">
         <v>105373151.0</v>
       </c>
-      <c r="U55">
+      <c r="V55">
         <v>95339097.0</v>
       </c>
-      <c r="V55">
+      <c r="W55">
         <v>83839831.0</v>
       </c>
-      <c r="W55">
+      <c r="X55">
         <v>76197359.0</v>
       </c>
-      <c r="X55">
+      <c r="Y55">
         <v>68172888.0</v>
       </c>
-      <c r="Y55">
+      <c r="Z55">
         <v>61690798.0</v>
       </c>
-      <c r="Z55">
+      <c r="AA55">
         <v>51601435.0</v>
       </c>
-      <c r="AA55">
+      <c r="AB55">
         <v>47405913.0</v>
       </c>
-      <c r="AB55">
+      <c r="AC55">
         <v>43349379.0</v>
       </c>
-      <c r="AC55">
+      <c r="AD55">
         <v>38627557.0</v>
       </c>
-      <c r="AD55">
+      <c r="AE55">
         <v>30542888.0</v>
       </c>
-      <c r="AE55">
+      <c r="AF55">
         <v>34233173.0</v>
       </c>
-      <c r="AF55">
+      <c r="AG55">
         <v>30653901.0</v>
       </c>
-      <c r="AG55">
+      <c r="AH55">
         <v>30585012.0</v>
       </c>
-      <c r="AH55">
+      <c r="AI55">
         <v>29045326.0</v>
       </c>
-      <c r="AI55">
+      <c r="AJ55">
         <v>29923412.0</v>
       </c>
-      <c r="AJ55">
+      <c r="AK55">
         <v>28517064.0</v>
       </c>
-      <c r="AK55">
+      <c r="AL55">
         <v>24497727.0</v>
       </c>
-      <c r="AL55">
+      <c r="AM55">
         <v>21795017.0</v>
       </c>
-      <c r="AM55">
+      <c r="AN55">
         <v>20185350.0</v>
       </c>
-      <c r="AN55">
+      <c r="AO55">
         <v>18946160.0</v>
       </c>
-      <c r="AO55">
+      <c r="AP55">
         <v>19788315.0</v>
       </c>
-      <c r="AP55">
+      <c r="AQ55">
         <v>19526220.0</v>
       </c>
-      <c r="AQ55">
+      <c r="AR55">
         <v>19119493.0</v>
       </c>
-      <c r="AR55">
+      <c r="AS55">
         <v>18038077.0</v>
       </c>
-      <c r="AS55">
+      <c r="AT55">
         <v>16783409.0</v>
       </c>
-      <c r="AT55">
+      <c r="AU55">
         <v>12608177.0</v>
       </c>
-      <c r="AU55">
+      <c r="AV55">
         <v>12010260.0</v>
       </c>
-      <c r="AV55">
+      <c r="AW55">
         <v>9087373.0</v>
       </c>
-      <c r="AW55">
+      <c r="AX55">
         <v>7525665.0</v>
       </c>
-      <c r="AX55">
+      <c r="AY55">
         <v>6446198.0</v>
       </c>
-      <c r="AY55">
+      <c r="AZ55">
         <v>5589919.0</v>
       </c>
-      <c r="AZ55">
+      <c r="BA55">
         <v>5919464.0</v>
       </c>
-      <c r="BA55">
+      <c r="BB55">
         <v>5174695.0</v>
       </c>
-      <c r="BB55">
+      <c r="BC55">
         <v>5395678.0</v>
       </c>
-      <c r="BC55">
+      <c r="BD55">
         <v>3919099.0</v>
       </c>
-      <c r="BD55">
+      <c r="BE55">
         <v>3268647.0</v>
       </c>
-      <c r="BE55">
+      <c r="BF55">
         <v>3278885.0</v>
       </c>
-      <c r="BF55">
+      <c r="BG55">
         <v>3236738.0</v>
       </c>
-      <c r="BG55">
+      <c r="BH55">
         <v>2578364.0</v>
       </c>
-      <c r="BH55">
+      <c r="BI55">
         <v>1905186.0</v>
       </c>
-      <c r="BI55">
+      <c r="BJ55">
         <v>1603513.0</v>
       </c>
-      <c r="BJ55">
+      <c r="BK55">
         <v>1680653.0</v>
       </c>
-      <c r="BK55">
+      <c r="BL55">
         <v>1593388.0</v>
       </c>
-      <c r="BL55">
+      <c r="BM55">
         <v>1467548.0</v>
       </c>
-      <c r="BM55">
+      <c r="BN55">
         <v>1549698.0</v>
       </c>
-      <c r="BN55">
+      <c r="BO55">
         <v>1570231.0</v>
       </c>
-      <c r="BO55">
+      <c r="BP55">
         <v>1945663.0</v>
       </c>
-      <c r="BP55">
+      <c r="BQ55">
         <v>2986150.0</v>
       </c>
-      <c r="BQ55">
+      <c r="BR55">
         <v>2912434.0</v>
       </c>
-      <c r="BR55">
+      <c r="BS55">
         <v>3057409.0</v>
       </c>
-      <c r="BS55">
+      <c r="BT55">
         <v>4377605.0</v>
       </c>
-      <c r="BT55">
+      <c r="BU55">
         <v>4127227.0</v>
       </c>
-      <c r="BU55">
+      <c r="BV55">
         <v>6836044.0</v>
       </c>
-      <c r="BV55">
+      <c r="BW55">
         <v>6996960.0</v>
       </c>
-      <c r="BW55"/>
       <c r="BX55"/>
       <c r="BY55"/>
+      <c r="BZ55"/>
     </row>
-    <row r="56" spans="1:77">
+    <row r="56" spans="1:78">
       <c r="A56" t="s">
         <v>78</v>
       </c>
       <c r="B56">
+        <v>237198000.0</v>
+      </c>
+      <c r="C56">
         <v>230697000.0</v>
       </c>
-      <c r="C56">
+      <c r="D56">
         <v>234532000.0</v>
       </c>
-      <c r="D56">
+      <c r="E56">
         <v>197316000.0</v>
       </c>
-      <c r="E56">
+      <c r="F56">
         <v>178299000.0</v>
       </c>
-      <c r="F56">
+      <c r="G56">
         <v>168344000.0</v>
       </c>
-      <c r="G56">
+      <c r="H56">
         <v>158721000.0</v>
       </c>
-      <c r="H56">
+      <c r="I56">
         <v>147906000.0</v>
       </c>
-      <c r="I56">
+      <c r="J56">
         <v>152932000.0</v>
       </c>
-      <c r="J56">
+      <c r="K56">
         <v>146454000.0</v>
       </c>
-      <c r="K56">
+      <c r="L56">
         <v>138038000.0</v>
       </c>
-      <c r="L56">
+      <c r="M56">
         <v>125655000.0</v>
       </c>
-      <c r="M56">
+      <c r="N56">
         <v>120312000.0</v>
       </c>
-      <c r="N56">
+      <c r="O56">
         <v>106821000.0</v>
       </c>
-      <c r="O56">
+      <c r="P56">
         <v>104642000.0</v>
       </c>
-      <c r="P56">
+      <c r="Q56">
         <v>107566000.0</v>
       </c>
-      <c r="Q56">
+      <c r="R56">
         <v>104010717.0</v>
       </c>
-      <c r="R56">
+      <c r="S56">
         <v>79028000.0</v>
       </c>
-      <c r="S56">
+      <c r="T56">
         <v>65994251.0</v>
       </c>
-      <c r="T56">
+      <c r="U56">
         <v>50295374.0</v>
       </c>
-      <c r="U56">
+      <c r="V56">
         <v>72549313.0</v>
       </c>
-      <c r="V56">
+      <c r="W56">
         <v>62777212.0</v>
       </c>
-      <c r="W56">
+      <c r="X56">
         <v>57957007.0</v>
       </c>
-      <c r="X56">
+      <c r="Y56">
         <v>49821377.0</v>
       </c>
-      <c r="Y56">
+      <c r="Z56">
         <v>43256937.0</v>
       </c>
-      <c r="Z56">
+      <c r="AA56">
         <v>36280700.0</v>
       </c>
-      <c r="AA56">
+      <c r="AB56">
         <v>33081472.0</v>
       </c>
-      <c r="AB56">
+      <c r="AC56">
         <v>29640547.0</v>
       </c>
-      <c r="AC56">
+      <c r="AD56">
         <v>24887875.0</v>
       </c>
-      <c r="AD56">
+      <c r="AE56">
         <v>21031868.0</v>
       </c>
-      <c r="AE56">
+      <c r="AF56">
         <v>24355647.0</v>
       </c>
-      <c r="AF56">
+      <c r="AG56">
         <v>21412591.0</v>
       </c>
-      <c r="AG56">
+      <c r="AH56">
         <v>21549126.0</v>
       </c>
-      <c r="AH56">
+      <c r="AI56">
         <v>19909600.0</v>
       </c>
-      <c r="AI56">
+      <c r="AJ56">
         <v>22495888.0</v>
       </c>
-      <c r="AJ56">
+      <c r="AK56">
         <v>21507111.0</v>
       </c>
-      <c r="AK56">
+      <c r="AL56">
         <v>17695229.0</v>
       </c>
-      <c r="AL56">
+      <c r="AM56">
         <v>14948368.0</v>
       </c>
-      <c r="AM56">
+      <c r="AN56">
         <v>14409016.0</v>
       </c>
-      <c r="AN56">
+      <c r="AO56">
         <v>13204568.0</v>
       </c>
-      <c r="AO56">
+      <c r="AP56">
         <v>14066687.0</v>
       </c>
-      <c r="AP56">
+      <c r="AQ56">
         <v>14087005.0</v>
       </c>
-      <c r="AQ56">
+      <c r="AR56">
         <v>13782736.0</v>
       </c>
-      <c r="AR56">
+      <c r="AS56">
         <v>12816424.0</v>
       </c>
-      <c r="AS56">
+      <c r="AT56">
         <v>11760603.0</v>
       </c>
-      <c r="AT56">
+      <c r="AU56">
         <v>10344081.0</v>
       </c>
-      <c r="AU56">
+      <c r="AV56">
         <v>10047369.0</v>
       </c>
-      <c r="AV56">
+      <c r="AW56">
         <v>7718607.0</v>
       </c>
-      <c r="AW56">
+      <c r="AX56">
         <v>6310258.0</v>
       </c>
-      <c r="AX56">
+      <c r="AY56">
         <v>5409714.0</v>
       </c>
-      <c r="AY56">
+      <c r="AZ56">
         <v>4696616.0</v>
       </c>
-      <c r="AZ56">
+      <c r="BA56">
         <v>5053681.0</v>
       </c>
-      <c r="BA56">
+      <c r="BB56">
         <v>4147031.0</v>
       </c>
-      <c r="BB56">
+      <c r="BC56">
         <v>4302426.0</v>
       </c>
-      <c r="BC56">
+      <c r="BD56">
         <v>2906367.0</v>
       </c>
-      <c r="BD56">
+      <c r="BE56">
         <v>2243407.0</v>
       </c>
-      <c r="BE56">
+      <c r="BF56">
         <v>2265174.0</v>
       </c>
-      <c r="BF56">
+      <c r="BG56">
         <v>2231200.0</v>
       </c>
-      <c r="BG56">
+      <c r="BH56">
         <v>1777878.0</v>
       </c>
-      <c r="BH56">
+      <c r="BI56">
         <v>1127830.0</v>
       </c>
-      <c r="BI56">
+      <c r="BJ56">
         <v>852387.0</v>
       </c>
-      <c r="BJ56">
+      <c r="BK56">
         <v>1013819.0</v>
       </c>
-      <c r="BK56">
+      <c r="BL56">
         <v>979390.0</v>
       </c>
-      <c r="BL56">
+      <c r="BM56">
         <v>861826.0</v>
       </c>
-      <c r="BM56">
+      <c r="BN56">
         <v>956514.0</v>
       </c>
-      <c r="BN56">
+      <c r="BO56">
         <v>984140.0</v>
       </c>
-      <c r="BO56">
+      <c r="BP56">
         <v>1353925.0</v>
       </c>
-      <c r="BP56">
+      <c r="BQ56">
         <v>1114333.0</v>
       </c>
-      <c r="BQ56">
+      <c r="BR56">
         <v>990728.0</v>
       </c>
-      <c r="BR56">
+      <c r="BS56">
         <v>1027138.0</v>
       </c>
-      <c r="BS56">
+      <c r="BT56">
         <v>1968112.0</v>
       </c>
-      <c r="BT56">
+      <c r="BU56">
         <v>1661859.0</v>
       </c>
-      <c r="BU56">
+      <c r="BV56">
         <v>1828449.0</v>
       </c>
-      <c r="BV56">
+      <c r="BW56">
         <v>2131153.0</v>
       </c>
-      <c r="BW56"/>
       <c r="BX56"/>
       <c r="BY56"/>
+      <c r="BZ56"/>
     </row>
-    <row r="57" spans="1:77">
+    <row r="57" spans="1:78">
       <c r="A57" t="s">
         <v>79</v>
       </c>
       <c r="B57">
+        <v>77223000.0</v>
+      </c>
+      <c r="C57">
         <v>71000000.0</v>
       </c>
-      <c r="C57">
+      <c r="D57">
         <v>84345000.0</v>
       </c>
-      <c r="D57">
+      <c r="E57">
         <v>44625000.0</v>
       </c>
-      <c r="E57">
+      <c r="F57">
         <v>41582000.0</v>
       </c>
-      <c r="F57">
+      <c r="G57">
         <v>41518000.0</v>
       </c>
-      <c r="G57">
+      <c r="H57">
         <v>36520000.0</v>
       </c>
-      <c r="H57">
+      <c r="I57">
         <v>31031000.0</v>
       </c>
-      <c r="I57">
+      <c r="J57">
         <v>31821000.0</v>
       </c>
-      <c r="J57">
+      <c r="K57">
         <v>36472000.0</v>
       </c>
-      <c r="K57">
+      <c r="L57">
         <v>46545000.0</v>
       </c>
-      <c r="L57">
+      <c r="M57">
         <v>35396000.0</v>
       </c>
-      <c r="M57">
+      <c r="N57">
         <v>27630000.0</v>
       </c>
-      <c r="N57">
+      <c r="O57">
         <v>27402000.0</v>
       </c>
-      <c r="O57">
+      <c r="P57">
         <v>31815000.0</v>
       </c>
-      <c r="P57">
+      <c r="Q57">
         <v>40419000.0</v>
       </c>
-      <c r="Q57">
+      <c r="R57">
         <v>47097919.0</v>
       </c>
-      <c r="R57">
+      <c r="S57">
         <v>36268000.0</v>
       </c>
-      <c r="S57">
+      <c r="T57">
         <v>34987257.0</v>
       </c>
-      <c r="T57">
+      <c r="U57">
         <v>24999500.0</v>
       </c>
-      <c r="U57">
+      <c r="V57">
         <v>26109352.0</v>
       </c>
-      <c r="V57">
+      <c r="W57">
         <v>21200344.0</v>
       </c>
-      <c r="W57">
+      <c r="X57">
         <v>20899603.0</v>
       </c>
-      <c r="X57">
+      <c r="Y57">
         <v>19107612.0</v>
       </c>
-      <c r="Y57">
+      <c r="Z57">
         <v>14784623.0</v>
       </c>
-      <c r="Z57">
+      <c r="AA57">
         <v>11786280.0</v>
       </c>
-      <c r="AA57">
+      <c r="AB57">
         <v>12774528.0</v>
       </c>
-      <c r="AB57">
+      <c r="AC57">
         <v>13467923.0</v>
       </c>
-      <c r="AC57">
+      <c r="AD57">
         <v>11572528.0</v>
       </c>
-      <c r="AD57">
+      <c r="AE57">
         <v>8482842.0</v>
       </c>
-      <c r="AE57">
+      <c r="AF57">
         <v>12010882.0</v>
       </c>
-      <c r="AF57">
+      <c r="AG57">
         <v>10843801.0</v>
       </c>
-      <c r="AG57">
+      <c r="AH57">
         <v>13230345.0</v>
       </c>
-      <c r="AH57">
+      <c r="AI57">
         <v>13710948.0</v>
       </c>
-      <c r="AI57">
+      <c r="AJ57">
         <v>14317392.0</v>
       </c>
-      <c r="AJ57">
+      <c r="AK57">
         <v>14111132.0</v>
       </c>
-      <c r="AK57">
+      <c r="AL57">
         <v>10132531.0</v>
       </c>
-      <c r="AL57">
+      <c r="AM57">
         <v>9542876.0</v>
       </c>
-      <c r="AM57">
+      <c r="AN57">
         <v>8023343.0</v>
       </c>
-      <c r="AN57">
+      <c r="AO57">
         <v>7113570.0</v>
       </c>
-      <c r="AO57">
+      <c r="AP57">
         <v>8289142.0</v>
       </c>
-      <c r="AP57">
+      <c r="AQ57">
         <v>8799279.0</v>
       </c>
-      <c r="AQ57">
+      <c r="AR57">
         <v>7569039.0</v>
       </c>
-      <c r="AR57">
+      <c r="AS57">
         <v>6133214.0</v>
       </c>
-      <c r="AS57">
+      <c r="AT57">
         <v>5503710.0</v>
       </c>
-      <c r="AT57">
+      <c r="AU57">
         <v>5124353.0</v>
       </c>
-      <c r="AU57">
+      <c r="AV57">
         <v>5863610.0</v>
       </c>
-      <c r="AV57">
+      <c r="AW57">
         <v>3469680.0</v>
       </c>
-      <c r="AW57">
+      <c r="AX57">
         <v>2543202.0</v>
       </c>
-      <c r="AX57">
+      <c r="AY57">
         <v>1910019.0</v>
       </c>
-      <c r="AY57">
+      <c r="AZ57">
         <v>1461692.0</v>
       </c>
-      <c r="AZ57">
+      <c r="BA57">
         <v>2252123.0</v>
       </c>
-      <c r="BA57">
+      <c r="BB57">
         <v>1889993.0</v>
       </c>
-      <c r="BB57">
+      <c r="BC57">
         <v>2400767.0</v>
       </c>
-      <c r="BC57">
+      <c r="BD57">
         <v>1284380.0</v>
       </c>
-      <c r="BD57">
+      <c r="BE57">
         <v>974354.0</v>
       </c>
-      <c r="BE57">
+      <c r="BF57">
         <v>1203351.0</v>
       </c>
-      <c r="BF57">
+      <c r="BG57">
         <v>1404034.0</v>
       </c>
-      <c r="BG57">
+      <c r="BH57">
         <v>1079416.0</v>
       </c>
-      <c r="BH57">
+      <c r="BI57">
         <v>595471.0</v>
       </c>
-      <c r="BI57">
+      <c r="BJ57">
         <v>500491.0</v>
       </c>
-      <c r="BJ57">
+      <c r="BK57">
         <v>663851.0</v>
       </c>
-      <c r="BK57">
+      <c r="BL57">
         <v>847513.0</v>
       </c>
-      <c r="BL57">
+      <c r="BM57">
         <v>803264.0</v>
       </c>
-      <c r="BM57">
+      <c r="BN57">
         <v>927829.0</v>
       </c>
-      <c r="BN57">
+      <c r="BO57">
         <v>979239.0</v>
       </c>
-      <c r="BO57">
+      <c r="BP57">
         <v>1326145.0</v>
       </c>
-      <c r="BP57">
+      <c r="BQ57">
         <v>1725877.0</v>
       </c>
-      <c r="BQ57">
+      <c r="BR57">
         <v>1685286.0</v>
       </c>
-      <c r="BR57">
+      <c r="BS57">
         <v>1797065.0</v>
       </c>
-      <c r="BS57">
+      <c r="BT57">
         <v>2348471.0</v>
       </c>
-      <c r="BT57">
+      <c r="BU57">
         <v>2304734.0</v>
       </c>
-      <c r="BU57">
+      <c r="BV57">
         <v>2322138.0</v>
       </c>
-      <c r="BV57">
+      <c r="BW57">
         <v>1898988.0</v>
       </c>
-      <c r="BW57"/>
       <c r="BX57"/>
       <c r="BY57"/>
+      <c r="BZ57"/>
     </row>
-    <row r="58" spans="1:77">
+    <row r="58" spans="1:78">
       <c r="A58" t="s">
         <v>80</v>
       </c>
       <c r="B58">
+        <v>101857000.0</v>
+      </c>
+      <c r="C58">
         <v>106003000.0</v>
       </c>
-      <c r="C58">
+      <c r="D58">
         <v>113841000.0</v>
       </c>
-      <c r="D58">
+      <c r="E58">
         <v>62413000.0</v>
       </c>
-      <c r="E58">
+      <c r="F58">
         <v>59368000.0</v>
       </c>
-      <c r="F58">
+      <c r="G58">
         <v>60152000.0</v>
       </c>
-      <c r="G58">
+      <c r="H58">
         <v>54314000.0</v>
       </c>
-      <c r="H58">
+      <c r="I58">
         <v>59919000.0</v>
       </c>
-      <c r="I58">
+      <c r="J58">
         <v>72069000.0</v>
       </c>
-      <c r="J58">
+      <c r="K58">
         <v>72052000.0</v>
       </c>
-      <c r="K58">
+      <c r="L58">
         <v>60223000.0</v>
       </c>
-      <c r="L58">
+      <c r="M58">
         <v>63353000.0</v>
       </c>
-      <c r="M58">
+      <c r="N58">
         <v>70910000.0</v>
       </c>
-      <c r="N58">
+      <c r="O58">
         <v>68640000.0</v>
       </c>
-      <c r="O58">
+      <c r="P58">
         <v>73305000.0</v>
       </c>
-      <c r="P58">
+      <c r="Q58">
         <v>85979000.0</v>
       </c>
-      <c r="Q58">
+      <c r="R58">
         <v>96020869.0</v>
       </c>
-      <c r="R58">
+      <c r="S58">
         <v>76553000.0</v>
       </c>
-      <c r="S58">
+      <c r="T58">
         <v>45996488.0</v>
       </c>
-      <c r="T58">
+      <c r="U58">
         <v>34940804.0</v>
       </c>
-      <c r="U58">
+      <c r="V58">
         <v>35319305.0</v>
       </c>
-      <c r="V58">
+      <c r="W58">
         <v>30456963.0</v>
       </c>
-      <c r="W58">
+      <c r="X58">
         <v>29770371.0</v>
       </c>
-      <c r="X58">
+      <c r="Y58">
         <v>28773446.0</v>
       </c>
-      <c r="Y58">
+      <c r="Z58">
         <v>26708768.0</v>
       </c>
-      <c r="Z58">
+      <c r="AA58">
         <v>16708225.0</v>
       </c>
-      <c r="AA58">
+      <c r="AB58">
         <v>17347341.0</v>
       </c>
-      <c r="AB58">
+      <c r="AC58">
         <v>17656557.0</v>
       </c>
-      <c r="AC58">
+      <c r="AD58">
         <v>16075351.0</v>
       </c>
-      <c r="AD58">
+      <c r="AE58">
         <v>9929943.0</v>
       </c>
-      <c r="AE58">
+      <c r="AF58">
         <v>13532213.0</v>
       </c>
-      <c r="AF58">
+      <c r="AG58">
         <v>12291397.0</v>
       </c>
-      <c r="AG58">
+      <c r="AH58">
         <v>14551885.0</v>
       </c>
-      <c r="AH58">
+      <c r="AI58">
         <v>15192581.0</v>
       </c>
-      <c r="AI58">
+      <c r="AJ58">
         <v>15425182.0</v>
       </c>
-      <c r="AJ58">
+      <c r="AK58">
         <v>15490783.0</v>
       </c>
-      <c r="AK58">
+      <c r="AL58">
         <v>11821266.0</v>
       </c>
-      <c r="AL58">
+      <c r="AM58">
         <v>11501573.0</v>
       </c>
-      <c r="AM58">
+      <c r="AN58">
         <v>9711658.0</v>
       </c>
-      <c r="AN58">
+      <c r="AO58">
         <v>9045907.0</v>
       </c>
-      <c r="AO58">
+      <c r="AP58">
         <v>10541638.0</v>
       </c>
-      <c r="AP58">
+      <c r="AQ58">
         <v>11184544.0</v>
       </c>
-      <c r="AQ58">
+      <c r="AR58">
         <v>10428192.0</v>
       </c>
-      <c r="AR58">
+      <c r="AS58">
         <v>9347781.0</v>
       </c>
-      <c r="AS58">
+      <c r="AT58">
         <v>8744616.0</v>
       </c>
-      <c r="AT58">
+      <c r="AU58">
         <v>5124353.0</v>
       </c>
-      <c r="AU58">
+      <c r="AV58">
         <v>6103610.0</v>
       </c>
-      <c r="AV58">
+      <c r="AW58">
         <v>3717681.0</v>
       </c>
-      <c r="AW58">
+      <c r="AX58">
         <v>2751202.0</v>
       </c>
-      <c r="AX58">
+      <c r="AY58">
         <v>2131019.0</v>
       </c>
-      <c r="AY58">
+      <c r="AZ58">
         <v>1555516.0</v>
       </c>
-      <c r="AZ58">
+      <c r="BA58">
         <v>2277956.0</v>
       </c>
-      <c r="BA58">
+      <c r="BB58">
         <v>1917461.0</v>
       </c>
-      <c r="BB58">
+      <c r="BC58">
         <v>2400767.0</v>
       </c>
-      <c r="BC58">
+      <c r="BD58">
         <v>1284381.0</v>
       </c>
-      <c r="BD58">
+      <c r="BE58">
         <v>974354.0</v>
       </c>
-      <c r="BE58">
+      <c r="BF58">
         <v>1203351.0</v>
       </c>
-      <c r="BF58">
+      <c r="BG58">
         <v>1404034.0</v>
       </c>
-      <c r="BG58">
+      <c r="BH58">
         <v>1079416.0</v>
       </c>
-      <c r="BH58">
+      <c r="BI58">
         <v>595471.0</v>
       </c>
-      <c r="BI58">
+      <c r="BJ58">
         <v>500491.0</v>
       </c>
-      <c r="BJ58">
+      <c r="BK58">
         <v>679836.0</v>
       </c>
-      <c r="BK58">
+      <c r="BL58">
         <v>863498.0</v>
       </c>
-      <c r="BL58">
+      <c r="BM58">
         <v>819248.0</v>
       </c>
-      <c r="BM58">
+      <c r="BN58">
         <v>943814.0</v>
       </c>
-      <c r="BN58">
+      <c r="BO58">
         <v>995224.0</v>
       </c>
-      <c r="BO58">
+      <c r="BP58">
         <v>1359089.0</v>
       </c>
-      <c r="BP58">
+      <c r="BQ58">
         <v>1866312.0</v>
       </c>
-      <c r="BQ58">
+      <c r="BR58">
         <v>1880426.0</v>
       </c>
-      <c r="BR58">
+      <c r="BS58">
         <v>2037450.0</v>
       </c>
-      <c r="BS58">
+      <c r="BT58">
         <v>2798373.0</v>
       </c>
-      <c r="BT58">
+      <c r="BU58">
         <v>2817655.0</v>
       </c>
-      <c r="BU58">
+      <c r="BV58">
         <v>2756620.0</v>
       </c>
-      <c r="BV58">
+      <c r="BW58">
         <v>2388255.0</v>
       </c>
-      <c r="BW58"/>
       <c r="BX58"/>
       <c r="BY58"/>
+      <c r="BZ58"/>
     </row>
-    <row r="59" spans="1:77">
+    <row r="59" spans="1:78">
       <c r="A59" t="s">
         <v>81</v>
       </c>
       <c r="B59"/>
       <c r="C59"/>
       <c r="D59"/>
       <c r="E59"/>
       <c r="F59"/>
       <c r="G59"/>
       <c r="H59"/>
       <c r="I59"/>
       <c r="J59"/>
       <c r="K59"/>
       <c r="L59"/>
       <c r="M59"/>
       <c r="N59"/>
       <c r="O59"/>
       <c r="P59"/>
       <c r="Q59"/>
       <c r="R59"/>
       <c r="S59"/>
       <c r="T59"/>
       <c r="U59"/>
       <c r="V59"/>
       <c r="W59"/>
       <c r="X59"/>
       <c r="Y59"/>
       <c r="Z59"/>
       <c r="AA59"/>
-      <c r="AB59">
-[...1 lines deleted...]
-      </c>
+      <c r="AB59"/>
       <c r="AC59">
         <v>0.0</v>
       </c>
       <c r="AD59">
         <v>0.0</v>
       </c>
       <c r="AE59">
         <v>0.0</v>
       </c>
-      <c r="AF59"/>
+      <c r="AF59">
+        <v>0.0</v>
+      </c>
       <c r="AG59"/>
       <c r="AH59"/>
       <c r="AI59"/>
       <c r="AJ59"/>
       <c r="AK59"/>
       <c r="AL59"/>
       <c r="AM59"/>
       <c r="AN59"/>
       <c r="AO59"/>
       <c r="AP59"/>
       <c r="AQ59"/>
       <c r="AR59"/>
       <c r="AS59"/>
       <c r="AT59"/>
       <c r="AU59"/>
       <c r="AV59"/>
       <c r="AW59"/>
       <c r="AX59"/>
       <c r="AY59"/>
       <c r="AZ59"/>
       <c r="BA59"/>
       <c r="BB59"/>
       <c r="BC59"/>
       <c r="BD59"/>
       <c r="BE59"/>
       <c r="BF59"/>
       <c r="BG59"/>
       <c r="BH59"/>
       <c r="BI59"/>
       <c r="BJ59"/>
       <c r="BK59"/>
       <c r="BL59"/>
       <c r="BM59"/>
       <c r="BN59"/>
       <c r="BO59"/>
       <c r="BP59"/>
       <c r="BQ59"/>
       <c r="BR59"/>
       <c r="BS59"/>
       <c r="BT59"/>
       <c r="BU59"/>
       <c r="BV59"/>
       <c r="BW59"/>
       <c r="BX59"/>
       <c r="BY59"/>
+      <c r="BZ59"/>
     </row>
-    <row r="60" spans="1:77">
+    <row r="60" spans="1:78">
       <c r="A60" t="s">
         <v>82</v>
       </c>
       <c r="B60">
+        <v>287511000.0</v>
+      </c>
+      <c r="C60">
         <v>280282000.0</v>
       </c>
-      <c r="C60">
+      <c r="D60">
         <v>269279000.0</v>
       </c>
-      <c r="D60">
+      <c r="E60">
         <v>255740000.0</v>
       </c>
-      <c r="E60">
+      <c r="F60">
         <v>235454000.0</v>
       </c>
-      <c r="F60">
+      <c r="G60">
         <v>225455000.0</v>
       </c>
-      <c r="G60">
+      <c r="H60">
         <v>218727000.0</v>
       </c>
-      <c r="H60">
+      <c r="I60">
         <v>201911000.0</v>
       </c>
-      <c r="I60">
+      <c r="J60">
         <v>186423000.0</v>
       </c>
-      <c r="J60">
+      <c r="K60">
         <v>179989000.0</v>
       </c>
-      <c r="K60">
+      <c r="L60">
         <v>166553000.0</v>
       </c>
-      <c r="L60">
+      <c r="M60">
         <v>153308000.0</v>
       </c>
-      <c r="M60">
+      <c r="N60">
         <v>136757000.0</v>
       </c>
-      <c r="N60">
+      <c r="O60">
         <v>124722000.0</v>
       </c>
-      <c r="O60">
+      <c r="P60">
         <v>114953000.0</v>
       </c>
-      <c r="P60">
+      <c r="Q60">
         <v>103077000.0</v>
       </c>
-      <c r="Q60">
+      <c r="R60">
         <v>92240468.0</v>
       </c>
-      <c r="R60">
+      <c r="S60">
         <v>84462000.0</v>
       </c>
-      <c r="S60">
+      <c r="T60">
         <v>78406825.0</v>
       </c>
-      <c r="T60">
+      <c r="U60">
         <v>70432347.0</v>
       </c>
-      <c r="U60">
+      <c r="V60">
         <v>60019792.0</v>
       </c>
-      <c r="V60">
+      <c r="W60">
         <v>53382868.0</v>
       </c>
-      <c r="W60">
+      <c r="X60">
         <v>46426988.0</v>
       </c>
-      <c r="X60">
+      <c r="Y60">
         <v>39399442.0</v>
       </c>
-      <c r="Y60">
+      <c r="Z60">
         <v>34982030.0</v>
       </c>
-      <c r="Z60">
+      <c r="AA60">
         <v>35061890.0</v>
       </c>
-      <c r="AA60">
+      <c r="AB60">
         <v>30247076.0</v>
       </c>
-      <c r="AB60">
+      <c r="AC60">
         <v>25881341.0</v>
       </c>
-      <c r="AC60">
+      <c r="AD60">
         <v>22736011.0</v>
       </c>
-      <c r="AD60">
+      <c r="AE60">
         <v>20802974.0</v>
       </c>
-      <c r="AE60">
+      <c r="AF60">
         <v>20803941.0</v>
       </c>
-      <c r="AF60">
+      <c r="AG60">
         <v>18481455.0</v>
       </c>
-      <c r="AG60">
+      <c r="AH60">
         <v>16149852.0</v>
       </c>
-      <c r="AH60">
+      <c r="AI60">
         <v>13960925.0</v>
       </c>
-      <c r="AI60">
+      <c r="AJ60">
         <v>14585314.0</v>
       </c>
-      <c r="AJ60">
+      <c r="AK60">
         <v>13098113.0</v>
       </c>
-      <c r="AK60">
+      <c r="AL60">
         <v>12742528.0</v>
       </c>
-      <c r="AL60">
+      <c r="AM60">
         <v>10348623.0</v>
       </c>
-      <c r="AM60">
+      <c r="AN60">
         <v>10518000.0</v>
       </c>
-      <c r="AN60">
+      <c r="AO60">
         <v>9926335.0</v>
       </c>
-      <c r="AO60">
+      <c r="AP60">
         <v>9261383.0</v>
       </c>
-      <c r="AP60">
+      <c r="AQ60">
         <v>8344853.0</v>
       </c>
-      <c r="AQ60">
+      <c r="AR60">
         <v>8653805.0</v>
       </c>
-      <c r="AR60">
+      <c r="AS60">
         <v>8632753.0</v>
       </c>
-      <c r="AS60">
+      <c r="AT60">
         <v>7976764.0</v>
       </c>
-      <c r="AT60">
+      <c r="AU60">
         <v>7396560.0</v>
       </c>
-      <c r="AU60">
+      <c r="AV60">
         <v>5838741.0</v>
       </c>
-      <c r="AV60">
+      <c r="AW60">
         <v>5369692.0</v>
       </c>
-      <c r="AW60">
+      <c r="AX60">
         <v>4774463.0</v>
       </c>
-      <c r="AX60">
+      <c r="AY60">
         <v>4315179.0</v>
       </c>
-      <c r="AY60">
+      <c r="AZ60">
         <v>4034403.0</v>
       </c>
-      <c r="AZ60">
+      <c r="BA60">
         <v>3641508.0</v>
       </c>
-      <c r="BA60">
+      <c r="BB60">
         <v>3257234.0</v>
       </c>
-      <c r="BB60">
+      <c r="BC60">
         <v>2994911.0</v>
       </c>
-      <c r="BC60">
+      <c r="BD60">
         <v>2634718.0</v>
       </c>
-      <c r="BD60">
+      <c r="BE60">
         <v>2294293.0</v>
       </c>
-      <c r="BE60">
+      <c r="BF60">
         <v>2075534.0</v>
       </c>
-      <c r="BF60">
+      <c r="BG60">
         <v>1832704.0</v>
       </c>
-      <c r="BG60">
+      <c r="BH60">
         <v>1498948.0</v>
       </c>
-      <c r="BH60">
+      <c r="BI60">
         <v>1309715.0</v>
       </c>
-      <c r="BI60">
+      <c r="BJ60">
         <v>1103022.0</v>
       </c>
-      <c r="BJ60">
+      <c r="BK60">
         <v>1000817.0</v>
       </c>
-      <c r="BK60">
+      <c r="BL60">
         <v>729890.0</v>
       </c>
-      <c r="BL60">
+      <c r="BM60">
         <v>648300.0</v>
       </c>
-      <c r="BM60">
+      <c r="BN60">
         <v>605884.0</v>
       </c>
-      <c r="BN60">
+      <c r="BO60">
         <v>575007.0</v>
       </c>
-      <c r="BO60">
+      <c r="BP60">
         <v>586574.0</v>
       </c>
-      <c r="BP60">
+      <c r="BQ60">
         <v>1119838.0</v>
       </c>
-      <c r="BQ60">
+      <c r="BR60">
         <v>1032008.0</v>
       </c>
-      <c r="BR60">
+      <c r="BS60">
         <v>1019959.0</v>
       </c>
-      <c r="BS60">
+      <c r="BT60">
         <v>1579232.0</v>
       </c>
-      <c r="BT60">
+      <c r="BU60">
         <v>1309572.0</v>
       </c>
-      <c r="BU60">
+      <c r="BV60">
         <v>4079424.0</v>
       </c>
-      <c r="BV60">
+      <c r="BW60">
         <v>4608705.0</v>
       </c>
-      <c r="BW60"/>
       <c r="BX60"/>
       <c r="BY60"/>
+      <c r="BZ60"/>
     </row>
-    <row r="61" spans="1:77">
+    <row r="61" spans="1:78">
       <c r="A61" t="s">
         <v>83</v>
       </c>
       <c r="B61"/>
       <c r="C61"/>
       <c r="D61"/>
       <c r="E61"/>
       <c r="F61"/>
       <c r="G61"/>
       <c r="H61"/>
       <c r="I61"/>
       <c r="J61"/>
       <c r="K61"/>
       <c r="L61"/>
       <c r="M61"/>
       <c r="N61"/>
       <c r="O61"/>
       <c r="P61"/>
       <c r="Q61"/>
       <c r="R61"/>
       <c r="S61"/>
       <c r="T61"/>
       <c r="U61"/>
       <c r="V61"/>
       <c r="W61"/>
       <c r="X61"/>
       <c r="Y61"/>
       <c r="Z61"/>
       <c r="AA61"/>
-      <c r="AB61">
-[...1 lines deleted...]
-      </c>
+      <c r="AB61"/>
       <c r="AC61">
         <v>0.0</v>
       </c>
       <c r="AD61">
         <v>0.0</v>
       </c>
       <c r="AE61">
         <v>0.0</v>
       </c>
-      <c r="AF61"/>
+      <c r="AF61">
+        <v>0.0</v>
+      </c>
       <c r="AG61"/>
       <c r="AH61"/>
       <c r="AI61"/>
       <c r="AJ61"/>
       <c r="AK61"/>
       <c r="AL61"/>
       <c r="AM61"/>
       <c r="AN61"/>
       <c r="AO61"/>
       <c r="AP61"/>
       <c r="AQ61"/>
       <c r="AR61"/>
       <c r="AS61"/>
       <c r="AT61"/>
       <c r="AU61"/>
       <c r="AV61"/>
       <c r="AW61"/>
       <c r="AX61"/>
       <c r="AY61"/>
       <c r="AZ61"/>
       <c r="BA61"/>
       <c r="BB61"/>
       <c r="BC61"/>
       <c r="BD61"/>
       <c r="BE61"/>
       <c r="BF61"/>
       <c r="BG61"/>
       <c r="BH61"/>
       <c r="BI61"/>
       <c r="BJ61"/>
       <c r="BK61"/>
       <c r="BL61"/>
       <c r="BM61"/>
       <c r="BN61"/>
       <c r="BO61"/>
       <c r="BP61"/>
       <c r="BQ61"/>
       <c r="BR61"/>
       <c r="BS61"/>
       <c r="BT61"/>
       <c r="BU61"/>
       <c r="BV61"/>
       <c r="BW61"/>
       <c r="BX61"/>
       <c r="BY61"/>
+      <c r="BZ61"/>
     </row>
-    <row r="62" spans="1:77">
+    <row r="62" spans="1:78">
       <c r="A62" t="s">
         <v>84</v>
       </c>
       <c r="B62"/>
       <c r="C62"/>
       <c r="D62"/>
       <c r="E62"/>
       <c r="F62"/>
       <c r="G62"/>
       <c r="H62"/>
       <c r="I62"/>
       <c r="J62"/>
       <c r="K62"/>
       <c r="L62"/>
       <c r="M62"/>
       <c r="N62"/>
       <c r="O62"/>
       <c r="P62"/>
       <c r="Q62"/>
       <c r="R62"/>
       <c r="S62"/>
       <c r="T62"/>
       <c r="U62"/>
       <c r="V62"/>
       <c r="W62"/>
       <c r="X62"/>
       <c r="Y62"/>
       <c r="Z62"/>
       <c r="AA62"/>
-      <c r="AB62">
-[...1 lines deleted...]
-      </c>
+      <c r="AB62"/>
       <c r="AC62">
         <v>0.0</v>
       </c>
       <c r="AD62">
         <v>0.0</v>
       </c>
       <c r="AE62">
         <v>0.0</v>
       </c>
-      <c r="AF62"/>
+      <c r="AF62">
+        <v>0.0</v>
+      </c>
       <c r="AG62"/>
       <c r="AH62"/>
       <c r="AI62"/>
       <c r="AJ62"/>
       <c r="AK62"/>
       <c r="AL62"/>
       <c r="AM62"/>
       <c r="AN62"/>
       <c r="AO62"/>
       <c r="AP62"/>
       <c r="AQ62"/>
       <c r="AR62"/>
       <c r="AS62"/>
       <c r="AT62"/>
       <c r="AU62"/>
       <c r="AV62"/>
       <c r="AW62"/>
       <c r="AX62"/>
       <c r="AY62"/>
       <c r="AZ62"/>
       <c r="BA62"/>
       <c r="BB62"/>
       <c r="BC62"/>
       <c r="BD62"/>
       <c r="BE62"/>
       <c r="BF62"/>
       <c r="BG62"/>
       <c r="BH62"/>
       <c r="BI62"/>
       <c r="BJ62"/>
       <c r="BK62"/>
       <c r="BL62"/>
       <c r="BM62"/>
       <c r="BN62"/>
       <c r="BO62"/>
       <c r="BP62"/>
       <c r="BQ62"/>
       <c r="BR62"/>
       <c r="BS62"/>
       <c r="BT62"/>
       <c r="BU62"/>
       <c r="BV62"/>
       <c r="BW62"/>
       <c r="BX62"/>
       <c r="BY62"/>
+      <c r="BZ62"/>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet3.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
@@ -14618,671 +14753,671 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
         <v>275181000.0</v>
       </c>
       <c r="C2">
         <v>243040000.0</v>
       </c>
       <c r="D2">
         <v>233879000.0</v>
       </c>
       <c r="E2">
         <v>196481000.0</v>
       </c>
       <c r="F2">
         <v>166586090.0</v>
       </c>
       <c r="G2">
         <v>104899439.0</v>
       </c>
       <c r="H2">
         <v>86426622.0</v>
       </c>
       <c r="I2">
         <v>76484009.0</v>
       </c>
       <c r="J2">
-        <v>50975178.0</v>
+        <v>50613212.0</v>
       </c>
       <c r="K2">
         <v>37744837.0</v>
       </c>
       <c r="L2">
-        <v>29153669.0</v>
+        <v>29153579.0</v>
       </c>
       <c r="M2">
         <v>20373246.0</v>
       </c>
       <c r="N2">
         <v>12153098.0</v>
       </c>
       <c r="O2">
         <v>7036237.0</v>
       </c>
       <c r="P2">
         <v>3526394.0</v>
       </c>
       <c r="Q2">
-        <v>1900609.0</v>
+        <v>2176619.0</v>
       </c>
       <c r="R2">
         <v>1629132.0</v>
       </c>
       <c r="S2">
-        <v>3503109.0</v>
+        <v>1889193.0</v>
       </c>
       <c r="T2">
-        <v>2451895.0</v>
+        <v>2421274.0</v>
       </c>
       <c r="U2">
-        <v>1310184.0</v>
+        <v>1575106.0</v>
       </c>
       <c r="V2">
         <v>1278728.0</v>
       </c>
       <c r="W2">
         <v>1302681.0</v>
       </c>
       <c r="X2">
         <v>840518.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
         <v>13254000.0</v>
       </c>
       <c r="C3">
         <v>11697000.0</v>
       </c>
       <c r="D3">
         <v>9593000.0</v>
       </c>
       <c r="E3">
         <v>7834000.0</v>
       </c>
       <c r="F3">
         <v>4387668.0</v>
       </c>
       <c r="G3">
         <v>2230032.0</v>
       </c>
       <c r="H3">
         <v>1697023.0</v>
       </c>
       <c r="I3">
         <v>1378784.0</v>
       </c>
       <c r="J3">
         <v>1132046.0</v>
       </c>
       <c r="K3">
         <v>1140126.0</v>
       </c>
       <c r="L3">
         <v>891370.0</v>
       </c>
       <c r="M3">
         <v>477196.0</v>
       </c>
       <c r="N3">
         <v>383755.0</v>
       </c>
       <c r="O3">
         <v>354153.0</v>
       </c>
       <c r="P3">
         <v>338751.0</v>
       </c>
       <c r="Q3">
         <v>330913.0</v>
       </c>
       <c r="R3">
-        <v>355000.0</v>
+        <v>354999.0</v>
       </c>
       <c r="S3">
-        <v>456916.0</v>
+        <v>312558.0</v>
       </c>
       <c r="T3">
-        <v>236077.0</v>
+        <v>230032.0</v>
       </c>
       <c r="U3">
         <v>99212.0</v>
       </c>
       <c r="V3">
         <v>65070.0</v>
       </c>
       <c r="W3">
         <v>151451.0</v>
       </c>
       <c r="X3">
         <v>22160.0</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5">
         <v>64144000.0</v>
       </c>
       <c r="C5">
         <v>57774000.0</v>
       </c>
       <c r="D5">
         <v>67279000.0</v>
       </c>
       <c r="E5">
         <v>53937000.0</v>
       </c>
       <c r="F5">
         <v>40115619.0</v>
       </c>
       <c r="G5">
         <v>23369932.0</v>
       </c>
       <c r="H5">
         <v>17087347.0</v>
       </c>
       <c r="I5">
-        <v>11831736.0</v>
+        <v>11649694.0</v>
       </c>
       <c r="J5">
-        <v>2211505.0</v>
+        <v>2476952.0</v>
       </c>
       <c r="K5">
-        <v>3252621.0</v>
+        <v>3252620.0</v>
       </c>
       <c r="L5">
-        <v>2658695.0</v>
+        <v>2658691.0</v>
       </c>
       <c r="M5">
-        <v>2789393.0</v>
+        <v>2789390.0</v>
       </c>
       <c r="N5">
-        <v>2042895.0</v>
+        <v>2041040.0</v>
       </c>
       <c r="O5">
-        <v>1078635.0</v>
+        <v>1078631.0</v>
       </c>
       <c r="P5">
         <v>613275.0</v>
       </c>
       <c r="Q5">
         <v>240257.0</v>
       </c>
       <c r="R5">
-        <v>174062.0</v>
+        <v>-533077.0</v>
       </c>
       <c r="S5">
-        <v>-2081335.0</v>
+        <v>-1936977.0</v>
       </c>
       <c r="T5">
-        <v>-808999.0</v>
+        <v>-731446.0</v>
       </c>
       <c r="U5">
         <v>-1310415.0</v>
       </c>
       <c r="V5">
         <v>-720605.0</v>
       </c>
       <c r="W5">
         <v>-635150.0</v>
       </c>
       <c r="X5">
         <v>-33590.0</v>
       </c>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
         <v>77398000.0</v>
       </c>
       <c r="C6">
         <v>69471000.0</v>
       </c>
       <c r="D6">
         <v>76872000.0</v>
       </c>
       <c r="E6">
         <v>61771000.0</v>
       </c>
       <c r="F6">
         <v>44503287.0</v>
       </c>
       <c r="G6">
         <v>25599964.0</v>
       </c>
       <c r="H6">
         <v>18784370.0</v>
       </c>
       <c r="I6">
-        <v>13210520.0</v>
+        <v>13028478.0</v>
       </c>
       <c r="J6">
-        <v>3343551.0</v>
+        <v>3608998.0</v>
       </c>
       <c r="K6">
-        <v>4392747.0</v>
+        <v>4392746.0</v>
       </c>
       <c r="L6">
-        <v>3550065.0</v>
+        <v>3550061.0</v>
       </c>
       <c r="M6">
-        <v>3266589.0</v>
+        <v>3266586.0</v>
       </c>
       <c r="N6">
-        <v>2426650.0</v>
+        <v>2424795.0</v>
       </c>
       <c r="O6">
-        <v>1432788.0</v>
+        <v>1432784.0</v>
       </c>
       <c r="P6">
         <v>952026.0</v>
       </c>
       <c r="Q6">
         <v>571170.0</v>
       </c>
       <c r="R6">
-        <v>529062.0</v>
+        <v>-178078.0</v>
       </c>
       <c r="S6">
         <v>-1624419.0</v>
       </c>
       <c r="T6">
-        <v>-572922.0</v>
+        <v>-501414.0</v>
       </c>
       <c r="U6">
         <v>-1211203.0</v>
       </c>
       <c r="V6">
         <v>-655535.0</v>
       </c>
       <c r="W6">
         <v>-483699.0</v>
       </c>
       <c r="X6">
         <v>-11430.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7">
         <v>0.0</v>
       </c>
       <c r="J7">
         <v>0.0</v>
       </c>
       <c r="K7">
         <v>0.0</v>
       </c>
       <c r="L7">
         <v>0.0</v>
       </c>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
         <v>201019000.0</v>
       </c>
       <c r="C9">
         <v>177360000.0</v>
       </c>
       <c r="D9">
         <v>162414000.0</v>
       </c>
       <c r="E9">
         <v>127512000.0</v>
       </c>
       <c r="F9">
         <v>92676987.0</v>
       </c>
       <c r="G9">
         <v>54025009.0</v>
       </c>
       <c r="H9">
         <v>43506259.0</v>
       </c>
       <c r="I9">
         <v>33436605.0</v>
       </c>
       <c r="J9">
-        <v>16774366.0</v>
+        <v>16683832.0</v>
       </c>
       <c r="K9">
         <v>14014430.0</v>
       </c>
       <c r="L9">
-        <v>12316457.0</v>
+        <v>12316547.0</v>
       </c>
       <c r="M9">
         <v>9256933.0</v>
       </c>
       <c r="N9">
         <v>5745714.0</v>
       </c>
       <c r="O9">
         <v>3634601.0</v>
       </c>
       <c r="P9">
         <v>2515459.0</v>
       </c>
       <c r="Q9">
-        <v>2229355.0</v>
+        <v>1953345.0</v>
       </c>
       <c r="R9">
         <v>2205433.0</v>
       </c>
       <c r="S9">
-        <v>4273019.0</v>
+        <v>1858667.0</v>
       </c>
       <c r="T9">
-        <v>3404809.0</v>
+        <v>3369185.0</v>
       </c>
       <c r="U9">
-        <v>2082493.0</v>
+        <v>1817571.0</v>
       </c>
       <c r="V9">
         <v>1765157.0</v>
       </c>
       <c r="W9">
         <v>1292254.0</v>
       </c>
       <c r="X9">
         <v>1176963.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
         <v>64061000.0</v>
       </c>
       <c r="C10">
         <v>56778000.0</v>
       </c>
       <c r="D10">
         <v>66031000.0</v>
       </c>
       <c r="E10">
         <v>51965000.0</v>
       </c>
       <c r="F10">
         <v>39439971.0</v>
       </c>
       <c r="G10">
         <v>22804359.0</v>
       </c>
       <c r="H10">
         <v>16950428.0</v>
       </c>
       <c r="I10">
         <v>11481305.0</v>
       </c>
       <c r="J10">
-        <v>2163833.0</v>
+        <v>2148550.0</v>
       </c>
       <c r="K10">
         <v>3029575.0</v>
       </c>
       <c r="L10">
         <v>2434050.0</v>
       </c>
       <c r="M10">
         <v>2752642.0</v>
       </c>
       <c r="N10">
         <v>2034268.0</v>
       </c>
       <c r="O10">
         <v>1077207.0</v>
       </c>
       <c r="P10">
         <v>608949.0</v>
       </c>
       <c r="Q10">
         <v>224748.0</v>
       </c>
       <c r="R10">
-        <v>141046.0</v>
+        <v>-566412.0</v>
       </c>
       <c r="S10">
-        <v>-1192951.0</v>
+        <v>-1985225.0</v>
       </c>
       <c r="T10">
-        <v>-843204.0</v>
+        <v>-765651.0</v>
       </c>
       <c r="U10">
-        <v>-1550870.0</v>
+        <v>-1450731.0</v>
       </c>
       <c r="V10"/>
       <c r="W10"/>
       <c r="X10"/>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11">
         <v>12472000.0</v>
       </c>
       <c r="C11">
         <v>11289000.0</v>
       </c>
       <c r="D11">
         <v>13231000.0</v>
       </c>
       <c r="E11">
         <v>10584000.0</v>
       </c>
       <c r="F11">
         <v>7873109.0</v>
       </c>
       <c r="G11">
         <v>4522668.0</v>
       </c>
       <c r="H11">
         <v>2955356.0</v>
       </c>
       <c r="I11">
         <v>2760073.0</v>
       </c>
       <c r="J11">
-        <v>1029489.0</v>
+        <v>1154220.0</v>
       </c>
       <c r="K11">
         <v>866075.0</v>
       </c>
       <c r="L11">
         <v>963381.0</v>
       </c>
       <c r="M11">
         <v>-317475.0</v>
       </c>
       <c r="N11">
         <v>714000.0</v>
       </c>
       <c r="O11">
         <v>-85000.0</v>
       </c>
       <c r="P11">
         <v>-206938.0</v>
       </c>
       <c r="Q11">
         <v>-201062.0</v>
       </c>
       <c r="R11">
         <v>740793.0</v>
       </c>
       <c r="S11">
         <v>16477.0</v>
       </c>
       <c r="T11">
-        <v>-19289.0</v>
+        <v>18604.0</v>
       </c>
       <c r="U11">
         <v>140316.0</v>
       </c>
       <c r="V11">
         <v>22257.0</v>
       </c>
       <c r="W11">
         <v>20093.0</v>
       </c>
       <c r="X11">
         <v>6903.0</v>
       </c>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12">
         <v>83000.0</v>
       </c>
       <c r="C12">
         <v>996000.0</v>
       </c>
       <c r="D12">
         <v>1248000.0</v>
       </c>
       <c r="E12">
         <v>1410000.0</v>
       </c>
       <c r="F12">
         <v>302674.0</v>
       </c>
       <c r="G12">
         <v>249480.0</v>
       </c>
       <c r="H12">
         <v>96646.0</v>
       </c>
       <c r="I12">
         <v>168389.0</v>
       </c>
@@ -15312,695 +15447,695 @@
       </c>
       <c r="R12">
         <v>33335.0</v>
       </c>
       <c r="S12">
         <v>48248.0</v>
       </c>
       <c r="T12">
         <v>34205.0</v>
       </c>
       <c r="U12">
         <v>40177.0</v>
       </c>
       <c r="V12">
         <v>22257.0</v>
       </c>
       <c r="W12">
         <v>20093.0</v>
       </c>
       <c r="X12">
         <v>6903.0</v>
       </c>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13">
         <v>136920.0</v>
       </c>
       <c r="I13">
         <v>324700.0</v>
       </c>
       <c r="J13">
         <v>76200.0</v>
       </c>
       <c r="K13">
         <v>218110.0</v>
       </c>
       <c r="L13">
         <v>170580.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
         <v>-363000.0</v>
       </c>
       <c r="C14">
         <v>0.0</v>
       </c>
       <c r="D14">
         <v>0.0</v>
       </c>
       <c r="E14"/>
       <c r="F14">
         <v>0.0</v>
       </c>
       <c r="G14">
         <v>-8136.0</v>
       </c>
       <c r="H14">
         <v>-168680.0</v>
       </c>
       <c r="I14">
         <v>-190029.0</v>
       </c>
       <c r="J14">
         <v>-188426.0</v>
       </c>
       <c r="K14">
         <v>-55179.0</v>
       </c>
       <c r="L14">
         <v>-3177.0</v>
       </c>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
       <c r="R14"/>
       <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
       <c r="V14"/>
       <c r="W14"/>
       <c r="X14"/>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15">
         <v>51226000.0</v>
       </c>
       <c r="C15">
         <v>45489000.0</v>
       </c>
       <c r="D15">
         <v>52800000.0</v>
       </c>
       <c r="E15">
         <v>41381000.0</v>
       </c>
       <c r="F15">
         <v>31566862.0</v>
       </c>
       <c r="G15">
         <v>18281691.0</v>
       </c>
       <c r="H15">
         <v>13977625.0</v>
       </c>
       <c r="I15">
         <v>8712534.0</v>
       </c>
       <c r="J15">
-        <v>1187345.0</v>
+        <v>1047331.0</v>
       </c>
       <c r="K15">
         <v>2215502.0</v>
       </c>
       <c r="L15">
         <v>1554565.0</v>
       </c>
       <c r="M15">
         <v>3097102.0</v>
       </c>
       <c r="N15">
         <v>1320268.0</v>
       </c>
       <c r="O15">
         <v>1162207.0</v>
       </c>
       <c r="P15">
         <v>815887.0</v>
       </c>
       <c r="Q15">
         <v>425810.0</v>
       </c>
       <c r="R15">
         <v>-566412.0</v>
       </c>
       <c r="S15">
         <v>-3917926.0</v>
       </c>
       <c r="T15">
         <v>-823915.0</v>
       </c>
       <c r="U15">
         <v>-1450731.0</v>
       </c>
       <c r="V15">
         <v>-742862.0</v>
       </c>
       <c r="W15">
         <v>-655243.0</v>
       </c>
       <c r="X15">
         <v>-40493.0</v>
       </c>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16">
         <v>41381000.0</v>
       </c>
       <c r="F16">
         <v>31566862.0</v>
       </c>
       <c r="G16">
         <v>18281691.0</v>
       </c>
       <c r="H16">
         <v>13977625.0</v>
       </c>
       <c r="I16">
         <v>8712534.0</v>
       </c>
       <c r="J16">
         <v>1047331.0</v>
       </c>
       <c r="K16">
         <v>2215502.0</v>
       </c>
       <c r="L16">
         <v>1554570.0</v>
       </c>
       <c r="M16"/>
       <c r="N16"/>
       <c r="O16"/>
       <c r="P16"/>
       <c r="Q16"/>
       <c r="R16"/>
       <c r="S16"/>
       <c r="T16"/>
       <c r="U16"/>
       <c r="V16"/>
       <c r="W16"/>
       <c r="X16"/>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17">
         <v>51589000.0</v>
       </c>
       <c r="C17">
         <v>45489000.0</v>
       </c>
       <c r="D17">
         <v>49187000.0</v>
       </c>
       <c r="E17">
         <v>41381000.0</v>
       </c>
       <c r="F17">
         <v>31566862.0</v>
       </c>
       <c r="G17">
         <v>18281691.0</v>
       </c>
       <c r="H17">
         <v>13995072.0</v>
       </c>
       <c r="I17">
         <v>8721232.0</v>
       </c>
       <c r="J17">
         <v>1134344.0</v>
       </c>
       <c r="K17">
         <v>2163500.0</v>
       </c>
       <c r="L17">
         <v>1470669.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
         <v>-83000.0</v>
       </c>
       <c r="C18">
         <v>-996000.0</v>
       </c>
       <c r="D18">
         <v>-1423000.0</v>
       </c>
       <c r="E18">
         <v>-1410000.0</v>
       </c>
       <c r="F18">
         <v>-302674.0</v>
       </c>
       <c r="G18">
         <v>-249480.0</v>
       </c>
       <c r="H18">
         <v>-96646.0</v>
       </c>
       <c r="I18">
         <v>-168389.0</v>
       </c>
       <c r="J18">
         <v>-337670.0</v>
       </c>
       <c r="K18">
         <v>-223045.0</v>
       </c>
       <c r="L18"/>
       <c r="M18"/>
       <c r="N18"/>
       <c r="O18"/>
       <c r="P18"/>
       <c r="Q18"/>
       <c r="R18"/>
       <c r="S18"/>
       <c r="T18"/>
       <c r="U18"/>
       <c r="V18"/>
       <c r="W18"/>
       <c r="X18"/>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19">
         <v>-372974.0</v>
       </c>
       <c r="G19">
         <v>-316093.0</v>
       </c>
       <c r="H19"/>
       <c r="I19">
         <v>0.0</v>
       </c>
       <c r="J19">
         <v>0.0</v>
       </c>
       <c r="K19">
         <v>0.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20">
         <v>0.0</v>
       </c>
       <c r="K20">
         <v>0.0</v>
       </c>
       <c r="L20">
         <v>0.0</v>
       </c>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21">
         <v>62649000.0</v>
       </c>
       <c r="C21">
         <v>59147000.0</v>
       </c>
       <c r="D21">
         <v>66972000.0</v>
       </c>
       <c r="E21">
         <v>53937000.0</v>
       </c>
       <c r="F21">
         <v>40115619.0</v>
       </c>
       <c r="G21">
         <v>23369932.0</v>
       </c>
       <c r="H21">
         <v>17087347.0</v>
       </c>
       <c r="I21">
-        <v>11831736.0</v>
+        <v>11806003.0</v>
       </c>
       <c r="J21">
-        <v>2236056.0</v>
+        <v>2211505.0</v>
       </c>
       <c r="K21">
         <v>3252551.0</v>
       </c>
       <c r="L21">
         <v>2608275.0</v>
       </c>
       <c r="M21">
         <v>2792273.0</v>
       </c>
       <c r="N21">
         <v>2042895.0</v>
       </c>
       <c r="O21">
         <v>1073765.0</v>
       </c>
       <c r="P21">
         <v>612975.0</v>
       </c>
       <c r="Q21">
         <v>327907.0</v>
       </c>
       <c r="R21">
         <v>174063.0</v>
       </c>
       <c r="S21">
-        <v>-1144703.0</v>
+        <v>-1917530.0</v>
       </c>
       <c r="T21">
         <v>-843204.0</v>
       </c>
       <c r="U21">
         <v>-1450731.0</v>
       </c>
       <c r="V21">
         <v>-742862.0</v>
       </c>
       <c r="W21">
         <v>-655243.0</v>
       </c>
       <c r="X21">
         <v>-40493.0</v>
       </c>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22">
         <v>0.0</v>
       </c>
       <c r="J22">
         <v>0.0</v>
       </c>
       <c r="K22">
         <v>0.0</v>
       </c>
       <c r="L22">
         <v>0.0</v>
       </c>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B23">
         <v>413551000.0</v>
       </c>
       <c r="C23">
         <v>361253000.0</v>
       </c>
       <c r="D23">
         <v>329321000.0</v>
       </c>
       <c r="E23">
         <v>270056000.0</v>
       </c>
       <c r="F23">
         <v>219147458.0</v>
       </c>
       <c r="G23">
         <v>135554516.0</v>
       </c>
       <c r="H23">
         <v>112845534.0</v>
       </c>
       <c r="I23">
-        <v>98088878.0</v>
+        <v>98114611.0</v>
       </c>
       <c r="J23">
-        <v>65513488.0</v>
+        <v>65085539.0</v>
       </c>
       <c r="K23">
         <v>48506716.0</v>
       </c>
       <c r="L23">
-        <v>38861851.0</v>
+        <v>38861761.0</v>
       </c>
       <c r="M23">
         <v>26837906.0</v>
       </c>
       <c r="N23">
         <v>15855917.0</v>
       </c>
       <c r="O23">
         <v>9597073.0</v>
       </c>
       <c r="P23">
         <v>5428878.0</v>
       </c>
       <c r="Q23">
         <v>3802057.0</v>
       </c>
       <c r="R23">
         <v>3660502.0</v>
       </c>
       <c r="S23">
-        <v>8920831.0</v>
+        <v>5665390.0</v>
       </c>
       <c r="T23">
-        <v>6665703.0</v>
+        <v>6521905.0</v>
       </c>
       <c r="U23">
         <v>4703092.0</v>
       </c>
       <c r="V23">
         <v>3764490.0</v>
       </c>
       <c r="W23">
         <v>3230085.0</v>
       </c>
       <c r="X23">
         <v>2051071.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24">
         <v>0.0</v>
       </c>
       <c r="J24">
         <v>0.0</v>
       </c>
       <c r="K24">
         <v>0.0</v>
       </c>
       <c r="L24">
         <v>0.0</v>
       </c>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25">
         <v>13254000.0</v>
       </c>
       <c r="C25">
         <v>11697000.0</v>
       </c>
       <c r="D25">
         <v>8989000.0</v>
       </c>
       <c r="E25">
         <v>7834000.0</v>
       </c>
       <c r="F25">
         <v>4387668.0</v>
       </c>
       <c r="G25">
         <v>2230032.0</v>
       </c>
       <c r="H25">
         <v>1697023.0</v>
       </c>
       <c r="I25">
         <v>1378784.0</v>
       </c>
       <c r="J25">
         <v>1766011.0</v>
       </c>
       <c r="K25"/>
       <c r="L25"/>
       <c r="M25"/>
       <c r="N25"/>
       <c r="O25"/>
       <c r="P25"/>
       <c r="Q25"/>
       <c r="R25"/>
       <c r="S25"/>
       <c r="T25"/>
       <c r="U25"/>
       <c r="V25"/>
       <c r="W25"/>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26">
         <v>2900000.0</v>
       </c>
       <c r="D26">
         <v>2900000.0</v>
       </c>
       <c r="E26">
         <v>400000.0</v>
       </c>
       <c r="F26">
         <v>370012.0</v>
       </c>
       <c r="G26">
         <v>143568.0</v>
       </c>
       <c r="H26">
         <v>602446.0</v>
       </c>
       <c r="I26">
         <v>223886.0</v>
       </c>
       <c r="J26">
         <v>0.0</v>
@@ -16014,6136 +16149,6224 @@
       <c r="M26">
         <v>280935.0</v>
       </c>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26">
         <v>218594.0</v>
       </c>
       <c r="V26">
         <v>198705.0</v>
       </c>
       <c r="W26">
         <v>110375.0</v>
       </c>
       <c r="X26">
         <v>109188.0</v>
       </c>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27">
         <v>51138000.0</v>
       </c>
       <c r="C27">
         <v>42817000.0</v>
       </c>
       <c r="D27">
         <v>31788000.0</v>
       </c>
       <c r="E27">
         <v>25367000.0</v>
       </c>
       <c r="F27">
         <v>18273197.0</v>
       </c>
       <c r="G27">
         <v>9748292.0</v>
       </c>
       <c r="H27">
         <v>7584377.0</v>
       </c>
       <c r="I27">
         <v>6802241.0</v>
       </c>
       <c r="J27">
-        <v>1181304.0</v>
+        <v>4945390.0</v>
       </c>
       <c r="K27">
         <v>788131.0</v>
       </c>
       <c r="L27">
         <v>1044994.0</v>
       </c>
       <c r="M27">
         <v>603243.0</v>
       </c>
       <c r="N27">
         <v>272345.0</v>
       </c>
       <c r="O27">
         <v>185983.0</v>
       </c>
       <c r="P27">
         <v>175859.0</v>
       </c>
-      <c r="Q27"/>
+      <c r="Q27">
+        <v>157177.0</v>
+      </c>
       <c r="R27">
         <v>31700.0</v>
       </c>
       <c r="S27">
-        <v>713600.0</v>
+        <v>732991.0</v>
       </c>
       <c r="T27">
-        <v>510830.0</v>
+        <v>443713.0</v>
       </c>
       <c r="U27">
         <v>323071.0</v>
       </c>
       <c r="V27">
         <v>267779.0</v>
       </c>
       <c r="W27">
         <v>247175.0</v>
       </c>
       <c r="X27">
         <v>156329.0</v>
       </c>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B28">
         <v>87232000.0</v>
       </c>
       <c r="C28">
         <v>75396000.0</v>
       </c>
       <c r="D28">
         <v>63654000.0</v>
       </c>
       <c r="E28">
         <v>48208000.0</v>
       </c>
       <c r="F28">
         <v>34288171.0</v>
       </c>
       <c r="G28">
         <v>20906785.0</v>
       </c>
       <c r="H28">
         <v>18834535.0</v>
       </c>
       <c r="I28">
-        <v>14802628.0</v>
+        <v>14828361.0</v>
       </c>
       <c r="J28">
-        <v>11988409.0</v>
+        <v>9526937.0</v>
       </c>
       <c r="K28">
-        <v>9378047.0</v>
+        <v>9228495.0</v>
       </c>
       <c r="L28">
         <v>8207243.0</v>
       </c>
       <c r="M28">
         <v>5675156.0</v>
       </c>
       <c r="N28">
         <v>3340302.0</v>
       </c>
       <c r="O28">
         <v>2317751.0</v>
       </c>
       <c r="P28">
         <v>1673208.0</v>
       </c>
-      <c r="Q28"/>
+      <c r="Q28">
+        <v>1413359.0</v>
+      </c>
       <c r="R28">
         <v>1647276.0</v>
       </c>
       <c r="S28">
-        <v>4230196.0</v>
+        <v>2730648.0</v>
       </c>
       <c r="T28">
-        <v>3478635.0</v>
+        <v>3431910.0</v>
       </c>
       <c r="U28">
-        <v>2752031.0</v>
+        <v>2708236.0</v>
       </c>
       <c r="V28">
         <v>1954208.0</v>
       </c>
       <c r="W28">
         <v>1418403.0</v>
       </c>
       <c r="X28">
         <v>922876.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29">
         <v>12472000.0</v>
       </c>
       <c r="C29">
         <v>11289000.0</v>
       </c>
       <c r="D29">
         <v>12835000.0</v>
       </c>
       <c r="E29">
         <v>10584000.0</v>
       </c>
       <c r="F29">
         <v>7873109.0</v>
       </c>
       <c r="G29">
         <v>4522668.0</v>
       </c>
       <c r="H29">
         <v>2955356.0</v>
       </c>
       <c r="I29">
         <v>2760073.0</v>
       </c>
       <c r="J29">
         <v>1029489.0</v>
       </c>
       <c r="K29">
         <v>866075.0</v>
       </c>
       <c r="L29">
         <v>963380.0</v>
       </c>
       <c r="M29"/>
       <c r="N29"/>
       <c r="O29"/>
       <c r="P29"/>
       <c r="Q29"/>
       <c r="R29"/>
       <c r="S29"/>
       <c r="T29"/>
       <c r="U29"/>
       <c r="V29"/>
       <c r="W29"/>
       <c r="X29"/>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B30">
         <v>138370000.0</v>
       </c>
       <c r="C30">
         <v>118213000.0</v>
       </c>
       <c r="D30">
         <v>95442000.0</v>
       </c>
       <c r="E30">
         <v>73575000.0</v>
       </c>
       <c r="F30">
         <v>52561368.0</v>
       </c>
       <c r="G30">
         <v>30655077.0</v>
       </c>
       <c r="H30">
         <v>26418912.0</v>
       </c>
       <c r="I30">
-        <v>21604869.0</v>
+        <v>21630602.0</v>
       </c>
       <c r="J30">
-        <v>14538310.0</v>
+        <v>14472327.0</v>
       </c>
       <c r="K30">
         <v>10761879.0</v>
       </c>
       <c r="L30">
         <v>9708182.0</v>
       </c>
       <c r="M30">
         <v>6464660.0</v>
       </c>
       <c r="N30">
         <v>3702819.0</v>
       </c>
       <c r="O30">
         <v>2560836.0</v>
       </c>
       <c r="P30">
         <v>1902484.0</v>
       </c>
       <c r="Q30">
-        <v>1901448.0</v>
+        <v>1625438.0</v>
       </c>
       <c r="R30">
         <v>2031370.0</v>
       </c>
       <c r="S30">
-        <v>5417722.0</v>
+        <v>3776197.0</v>
       </c>
       <c r="T30">
-        <v>4213808.0</v>
+        <v>4100631.0</v>
       </c>
       <c r="U30">
-        <v>3392908.0</v>
+        <v>3127986.0</v>
       </c>
       <c r="V30">
         <v>2485762.0</v>
       </c>
       <c r="W30">
         <v>1927404.0</v>
       </c>
       <c r="X30">
         <v>1210553.0</v>
       </c>
     </row>
     <row r="31" spans="1:24">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B31">
         <v>1412000.0</v>
       </c>
       <c r="C31">
         <v>-2369000.0</v>
       </c>
       <c r="D31">
         <v>-941000.0</v>
       </c>
       <c r="E31">
         <v>-1972000.0</v>
       </c>
       <c r="F31">
         <v>-675648.0</v>
       </c>
       <c r="G31">
         <v>-565573.0</v>
       </c>
       <c r="H31">
         <v>-136919.0</v>
       </c>
       <c r="I31">
         <v>-324698.0</v>
       </c>
       <c r="J31">
         <v>-62955.0</v>
       </c>
       <c r="K31">
         <v>-222976.0</v>
       </c>
       <c r="L31">
         <v>-174225.0</v>
       </c>
       <c r="M31">
         <v>-39631.0</v>
       </c>
       <c r="N31">
         <v>-8627.0</v>
       </c>
       <c r="O31">
         <v>3442.0</v>
       </c>
       <c r="P31">
         <v>-4026.0</v>
       </c>
       <c r="Q31">
         <v>-103159.0</v>
       </c>
       <c r="R31">
-        <v>-33017.0</v>
+        <v>-740475.0</v>
       </c>
       <c r="S31">
         <v>-67695.0</v>
       </c>
       <c r="T31">
         <v>77553.0</v>
       </c>
       <c r="U31">
         <v>-100139.0</v>
       </c>
-      <c r="V31"/>
-[...1 lines deleted...]
-      <c r="X31"/>
+      <c r="V31">
+        <v>742862.0</v>
+      </c>
+      <c r="W31">
+        <v>655243.0</v>
+      </c>
+      <c r="X31">
+        <v>40493.0</v>
+      </c>
     </row>
     <row r="32" spans="1:24">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B32">
         <v>476200000.0</v>
       </c>
       <c r="C32">
         <v>420400000.0</v>
       </c>
       <c r="D32">
         <v>396293000.0</v>
       </c>
       <c r="E32">
         <v>323993000.0</v>
       </c>
       <c r="F32">
         <v>259263077.0</v>
       </c>
       <c r="G32">
         <v>158924448.0</v>
       </c>
       <c r="H32">
         <v>129932881.0</v>
       </c>
       <c r="I32">
         <v>109920614.0</v>
       </c>
       <c r="J32">
-        <v>67749544.0</v>
+        <v>67297044.0</v>
       </c>
       <c r="K32">
         <v>51759267.0</v>
       </c>
       <c r="L32">
         <v>41470126.0</v>
       </c>
       <c r="M32">
         <v>29630179.0</v>
       </c>
       <c r="N32">
         <v>17898812.0</v>
       </c>
       <c r="O32">
         <v>10670838.0</v>
       </c>
       <c r="P32">
         <v>6041853.0</v>
       </c>
       <c r="Q32">
         <v>4129964.0</v>
       </c>
       <c r="R32">
         <v>3834565.0</v>
       </c>
       <c r="S32">
-        <v>7776128.0</v>
+        <v>3747860.0</v>
       </c>
       <c r="T32">
-        <v>5856704.0</v>
+        <v>5790459.0</v>
       </c>
       <c r="U32">
         <v>3392677.0</v>
       </c>
       <c r="V32">
         <v>3043885.0</v>
       </c>
       <c r="W32">
         <v>2594935.0</v>
       </c>
       <c r="X32">
         <v>2017481.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet4.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY32"/>
+  <dimension ref="A1:BZ32"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="39.99" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>142</v>
+        <v>143</v>
       </c>
       <c r="B2">
+        <v>66124000.0</v>
+      </c>
+      <c r="C2">
         <v>71084000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>72991000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>71196000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>59909000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>63824000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>64936000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>62052000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>52228000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>64606000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>61148000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>58243000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>49882000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>47435000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>53992000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>50907000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>44147000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>45443296.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>44075000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>43489000.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>33579683.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>32648119.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>30092964.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>24066781.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>18091575.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>27038147.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>23344968.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>19468141.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>16575366.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>18044119.0</v>
       </c>
-      <c r="AE2">
-[...1 lines deleted...]
-      </c>
       <c r="AF2">
-        <v>20267886.0</v>
+        <v>20364785.0</v>
       </c>
       <c r="AG2">
-        <v>17705128.0</v>
+        <v>20226051.0</v>
       </c>
       <c r="AH2">
+        <v>17516375.0</v>
+      </c>
+      <c r="AI2">
         <v>15661865.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>13584452.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>12431152.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>9297709.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>10080423.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>9741681.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>9910430.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>8012303.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>8352035.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>7579123.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>7932833.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>5287895.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>5228015.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>5770856.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>5881637.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>3492738.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>3389278.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>3261620.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>3404830.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>2097370.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>2099339.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>2149583.0</v>
       </c>
-      <c r="BD2">
-[...1 lines deleted...]
-      </c>
       <c r="BE2">
+        <v>1572207.0</v>
+      </c>
+      <c r="BF2">
         <v>1215108.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>1346041.0</v>
       </c>
-      <c r="BG2">
-[...1 lines deleted...]
-      </c>
       <c r="BH2">
-        <v>738134.0</v>
+        <v>1007737.0</v>
       </c>
       <c r="BI2">
-        <v>506445.0</v>
+        <v>715652.0</v>
       </c>
       <c r="BJ2">
+        <v>575621.0</v>
+      </c>
+      <c r="BK2">
         <v>408969.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>575930.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>446509.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>469202.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>442775.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>398279.0</v>
       </c>
-      <c r="BP2">
-[...1 lines deleted...]
-      </c>
       <c r="BQ2">
-        <v>501867.0</v>
+        <v>488055.0</v>
       </c>
       <c r="BR2">
+        <v>300026.0</v>
+      </c>
+      <c r="BS2">
         <v>408614.0</v>
       </c>
-      <c r="BS2">
-[...1 lines deleted...]
-      </c>
       <c r="BT2">
-        <v>1317818.0</v>
+        <v>455748.0</v>
       </c>
       <c r="BU2">
-        <v>832913.0</v>
+        <v>1192476.0</v>
       </c>
       <c r="BV2">
+        <v>724333.0</v>
+      </c>
+      <c r="BW2">
         <v>1112451.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>753455.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>332079.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>256238.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>143</v>
+        <v>144</v>
       </c>
       <c r="B3">
-        <v>6151000.0</v>
+        <v>3682000.0</v>
       </c>
       <c r="C3">
+        <v>3799000.0</v>
+      </c>
+      <c r="D3">
         <v>3303000.0</v>
       </c>
-      <c r="D3">
-[...1 lines deleted...]
-      </c>
       <c r="E3">
+        <v>3096000.0</v>
+      </c>
+      <c r="F3">
         <v>3056000.0</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>3062000.0</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>2979000.0</v>
       </c>
-      <c r="H3">
-[...1 lines deleted...]
-      </c>
       <c r="I3">
+        <v>2913000.0</v>
+      </c>
+      <c r="J3">
         <v>2743000.0</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2704000.0</v>
       </c>
-      <c r="K3">
-[...1 lines deleted...]
-      </c>
       <c r="L3">
-        <v>2300000.0</v>
+        <v>2487000.0</v>
       </c>
       <c r="M3">
+        <v>2269000.0</v>
+      </c>
+      <c r="N3">
         <v>2133000.0</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2100000.0</v>
       </c>
-      <c r="O3">
-[...1 lines deleted...]
-      </c>
       <c r="P3">
-        <v>1900000.0</v>
+        <v>2007000.0</v>
       </c>
       <c r="Q3">
+        <v>1895000.0</v>
+      </c>
+      <c r="R3">
         <v>1832000.0</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1708832.0</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>1190000.0</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>842304.0</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>645696.0</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>634520.0</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>565214.0</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>526085.0</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>504213.0</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>470684.0</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>433879.0</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>407094.0</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>385366.0</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>-6986.0</v>
       </c>
-      <c r="AE3">
-[...1 lines deleted...]
-      </c>
       <c r="AF3">
-        <v>480054.0</v>
+        <v>361018.0</v>
       </c>
       <c r="AG3">
-        <v>419263.0</v>
+        <v>355081.0</v>
       </c>
       <c r="AH3">
+        <v>295955.0</v>
+      </c>
+      <c r="AI3">
         <v>494901.0</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>465931.0</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>405919.0</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>399260.0</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>299358.0</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>300074.0</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>292952.0</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>247742.0</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>254515.0</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>240421.0</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>217814.0</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>178620.0</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>133861.0</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>123249.0</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>114168.0</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>105918.0</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>108612.0</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>96543.0</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>90193.0</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>88407.0</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>86070.0</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>90949.0</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>89437.0</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>87697.0</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>85813.0</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>86034.0</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>84359.0</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>82545.0</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>83565.0</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>82325.0</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>82043.0</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>82980.0</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>89723.0</v>
       </c>
-      <c r="BO3">
-[...1 lines deleted...]
-      </c>
       <c r="BP3">
-        <v>121278.0</v>
+        <v>87550.0</v>
       </c>
       <c r="BQ3">
-        <v>122320.0</v>
+        <v>88470.0</v>
       </c>
       <c r="BR3">
+        <v>88938.0</v>
+      </c>
+      <c r="BS3">
         <v>110361.0</v>
       </c>
-      <c r="BS3">
-[...1 lines deleted...]
-      </c>
       <c r="BT3">
-        <v>153544.0</v>
+        <v>706.0</v>
       </c>
       <c r="BU3">
+        <v>150368.0</v>
+      </c>
+      <c r="BV3">
         <v>69998.0</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>128972.0</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>45298.0</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>36483.0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>25324.0</v>
       </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>144</v>
+        <v>145</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
       <c r="L4"/>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>145</v>
+        <v>146</v>
       </c>
       <c r="B5">
-        <v>15812000.0</v>
+        <v>13291000.0</v>
       </c>
       <c r="C5">
+        <v>15811000.0</v>
+      </c>
+      <c r="D5">
         <v>16641000.0</v>
       </c>
-      <c r="D5">
+      <c r="E5">
         <v>20337000.0</v>
       </c>
-      <c r="E5">
+      <c r="F5">
         <v>11355000.0</v>
       </c>
-      <c r="F5">
+      <c r="G5">
         <v>11188000.0</v>
       </c>
-      <c r="G5">
+      <c r="H5">
         <v>18719000.0</v>
       </c>
-      <c r="H5">
+      <c r="I5">
         <v>18911000.0</v>
       </c>
-      <c r="I5">
-[...1 lines deleted...]
-      </c>
       <c r="J5">
+        <v>8957000.0</v>
+      </c>
+      <c r="K5">
         <v>14950000.0</v>
       </c>
-      <c r="K5">
+      <c r="L5">
         <v>17231000.0</v>
       </c>
-      <c r="L5">
+      <c r="M5">
         <v>20159000.0</v>
       </c>
-      <c r="M5">
-[...1 lines deleted...]
-      </c>
       <c r="N5">
+        <v>14940000.0</v>
+      </c>
+      <c r="O5">
         <v>11116000.0</v>
       </c>
-      <c r="O5">
+      <c r="P5">
         <v>16935000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>15292000.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>10032000.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>8277475.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>10218000.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>12735000.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>8511498.0</v>
       </c>
-      <c r="V5">
+      <c r="W5">
         <v>7436287.0</v>
       </c>
-      <c r="W5">
+      <c r="X5">
         <v>8412946.0</v>
       </c>
-      <c r="X5">
+      <c r="Y5">
         <v>5136315.0</v>
       </c>
-      <c r="Y5">
+      <c r="Z5">
         <v>2068291.0</v>
       </c>
-      <c r="Z5">
+      <c r="AA5">
         <v>5085480.0</v>
       </c>
-      <c r="AA5">
+      <c r="AB5">
         <v>5532208.0</v>
       </c>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
       <c r="AC5">
-        <v>2485445.0</v>
+        <v>3974789.0</v>
       </c>
       <c r="AD5">
-        <v>2813314.0</v>
+        <v>2454597.0</v>
       </c>
       <c r="AE5">
-        <v>2999331.0</v>
+        <v>2813317.0</v>
       </c>
       <c r="AF5">
-        <v>3429167.0</v>
+        <v>2903729.0</v>
       </c>
       <c r="AG5">
-        <v>2593975.0</v>
+        <v>3408283.0</v>
       </c>
       <c r="AH5">
-        <v>295602.0</v>
+        <v>2806829.0</v>
       </c>
       <c r="AI5">
-        <v>690299.0</v>
+        <v>482289.0</v>
       </c>
       <c r="AJ5">
-        <v>1235177.0</v>
+        <v>746063.0</v>
       </c>
       <c r="AK5">
-        <v>14978.0</v>
+        <v>1278065.0</v>
       </c>
       <c r="AL5">
-        <v>-206795.0</v>
+        <v>8586.0</v>
       </c>
       <c r="AM5">
-        <v>1225106.0</v>
+        <v>-206797.0</v>
       </c>
       <c r="AN5">
-        <v>1324922.0</v>
+        <v>1228328.0</v>
       </c>
       <c r="AO5">
-        <v>925608.0</v>
+        <v>1317239.0</v>
       </c>
       <c r="AP5">
+        <v>913849.0</v>
+      </c>
+      <c r="AQ5">
         <v>159969.0</v>
       </c>
-      <c r="AQ5">
-[...1 lines deleted...]
-      </c>
       <c r="AR5">
-        <v>978616.0</v>
+        <v>674267.0</v>
       </c>
       <c r="AS5">
-        <v>821506.0</v>
+        <v>1013353.0</v>
       </c>
       <c r="AT5">
+        <v>816372.0</v>
+      </c>
+      <c r="AU5">
         <v>431145.0</v>
       </c>
-      <c r="AU5">
-[...1 lines deleted...]
-      </c>
       <c r="AV5">
+        <v>739481.0</v>
+      </c>
+      <c r="AW5">
         <v>972090.0</v>
       </c>
-      <c r="AW5">
-[...1 lines deleted...]
-      </c>
       <c r="AX5">
-        <v>373258.0</v>
+        <v>646827.0</v>
       </c>
       <c r="AY5">
+        <v>455375.0</v>
+      </c>
+      <c r="AZ5">
         <v>599335.0</v>
       </c>
-      <c r="AZ5">
+      <c r="BA5">
         <v>585706.0</v>
       </c>
-      <c r="BA5">
+      <c r="BB5">
         <v>400623.0</v>
       </c>
-      <c r="BB5">
+      <c r="BC5">
         <v>275184.0</v>
       </c>
-      <c r="BC5">
+      <c r="BD5">
         <v>340425.0</v>
       </c>
-      <c r="BD5">
+      <c r="BE5">
         <v>219366.0</v>
       </c>
-      <c r="BE5">
+      <c r="BF5">
         <v>243656.0</v>
       </c>
-      <c r="BF5">
-[...1 lines deleted...]
-      </c>
       <c r="BG5">
+        <v>128334.0</v>
+      </c>
+      <c r="BH5">
         <v>190309.0</v>
       </c>
-      <c r="BH5">
+      <c r="BI5">
         <v>207554.0</v>
       </c>
-      <c r="BI5">
+      <c r="BJ5">
         <v>87080.0</v>
       </c>
-      <c r="BJ5">
+      <c r="BK5">
         <v>71590.0</v>
       </c>
-      <c r="BK5">
+      <c r="BL5">
         <v>89154.0</v>
       </c>
-      <c r="BL5">
+      <c r="BM5">
         <v>45798.0</v>
       </c>
-      <c r="BM5">
+      <c r="BN5">
         <v>33715.0</v>
       </c>
-      <c r="BN5">
-[...1 lines deleted...]
-      </c>
       <c r="BO5">
-        <v>124541.0</v>
+        <v>952.0</v>
       </c>
       <c r="BP5">
-        <v>32557.0</v>
+        <v>74318.0</v>
       </c>
       <c r="BQ5">
-        <v>4141.0</v>
+        <v>65365.0</v>
       </c>
       <c r="BR5">
+        <v>37523.0</v>
+      </c>
+      <c r="BS5">
         <v>1920482.0</v>
       </c>
-      <c r="BS5">
-[...1 lines deleted...]
-      </c>
       <c r="BT5">
-        <v>-546634.0</v>
+        <v>249058.0</v>
       </c>
       <c r="BU5">
+        <v>-543458.0</v>
+      </c>
+      <c r="BV5">
         <v>-351933.0</v>
       </c>
-      <c r="BV5">
+      <c r="BW5">
         <v>-661004.0</v>
       </c>
-      <c r="BW5">
+      <c r="BX5">
         <v>385391.0</v>
       </c>
-      <c r="BX5">
+      <c r="BY5">
         <v>-207993.0</v>
       </c>
-      <c r="BY5">
+      <c r="BZ5">
         <v>-325393.0</v>
       </c>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>146</v>
+        <v>147</v>
       </c>
       <c r="B6">
-        <v>21963000.0</v>
+        <v>16973000.0</v>
       </c>
       <c r="C6">
+        <v>19610000.0</v>
+      </c>
+      <c r="D6">
         <v>19944000.0</v>
       </c>
-      <c r="D6">
-[...1 lines deleted...]
-      </c>
       <c r="E6">
+        <v>23433000.0</v>
+      </c>
+      <c r="F6">
         <v>14411000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>14250000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>21698000.0</v>
       </c>
-      <c r="H6">
-[...1 lines deleted...]
-      </c>
       <c r="I6">
-        <v>11972000.0</v>
+        <v>21824000.0</v>
       </c>
       <c r="J6">
+        <v>11700000.0</v>
+      </c>
+      <c r="K6">
         <v>17654000.0</v>
       </c>
-      <c r="K6">
-[...1 lines deleted...]
-      </c>
       <c r="L6">
-        <v>22459000.0</v>
+        <v>19718000.0</v>
       </c>
       <c r="M6">
-        <v>17064000.0</v>
+        <v>22428000.0</v>
       </c>
       <c r="N6">
+        <v>17073000.0</v>
+      </c>
+      <c r="O6">
         <v>13216000.0</v>
       </c>
-      <c r="O6">
-[...1 lines deleted...]
-      </c>
       <c r="P6">
-        <v>17192000.0</v>
+        <v>18942000.0</v>
       </c>
       <c r="Q6">
+        <v>17187000.0</v>
+      </c>
+      <c r="R6">
         <v>11864000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>9986307.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>11408000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>13577304.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>9157194.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>8070807.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>8978160.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>5662400.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>2572504.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>5556164.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>5966087.0</v>
       </c>
-      <c r="AB6">
-[...1 lines deleted...]
-      </c>
       <c r="AC6">
-        <v>2870811.0</v>
+        <v>4381883.0</v>
       </c>
       <c r="AD6">
-        <v>2806328.0</v>
+        <v>2839963.0</v>
       </c>
       <c r="AE6">
-        <v>3485784.0</v>
+        <v>2806331.0</v>
       </c>
       <c r="AF6">
-        <v>3909221.0</v>
+        <v>3264747.0</v>
       </c>
       <c r="AG6">
-        <v>3013238.0</v>
+        <v>3763364.0</v>
       </c>
       <c r="AH6">
-        <v>790503.0</v>
+        <v>3102784.0</v>
       </c>
       <c r="AI6">
-        <v>1156230.0</v>
+        <v>977190.0</v>
       </c>
       <c r="AJ6">
-        <v>1641096.0</v>
+        <v>1211994.0</v>
       </c>
       <c r="AK6">
-        <v>414238.0</v>
+        <v>1683984.0</v>
       </c>
       <c r="AL6">
-        <v>92563.0</v>
+        <v>407846.0</v>
       </c>
       <c r="AM6">
-        <v>1525180.0</v>
+        <v>92561.0</v>
       </c>
       <c r="AN6">
-        <v>1617874.0</v>
+        <v>1528402.0</v>
       </c>
       <c r="AO6">
-        <v>1173350.0</v>
+        <v>1610191.0</v>
       </c>
       <c r="AP6">
+        <v>1161591.0</v>
+      </c>
+      <c r="AQ6">
         <v>414484.0</v>
       </c>
-      <c r="AQ6">
-[...1 lines deleted...]
-      </c>
       <c r="AR6">
-        <v>1196430.0</v>
+        <v>914688.0</v>
       </c>
       <c r="AS6">
-        <v>1000126.0</v>
+        <v>1231167.0</v>
       </c>
       <c r="AT6">
+        <v>994992.0</v>
+      </c>
+      <c r="AU6">
         <v>565006.0</v>
       </c>
-      <c r="AU6">
-[...1 lines deleted...]
-      </c>
       <c r="AV6">
+        <v>862730.0</v>
+      </c>
+      <c r="AW6">
         <v>1086258.0</v>
       </c>
-      <c r="AW6">
-[...1 lines deleted...]
-      </c>
       <c r="AX6">
-        <v>481870.0</v>
+        <v>752745.0</v>
       </c>
       <c r="AY6">
+        <v>563987.0</v>
+      </c>
+      <c r="AZ6">
         <v>695878.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>675899.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>489030.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>361254.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>431374.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>308803.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>331353.0</v>
       </c>
-      <c r="BF6">
-[...1 lines deleted...]
-      </c>
       <c r="BG6">
+        <v>214147.0</v>
+      </c>
+      <c r="BH6">
         <v>276343.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>291913.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>169625.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>155155.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>171479.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>127841.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>116695.0</v>
       </c>
-      <c r="BN6">
-[...1 lines deleted...]
-      </c>
       <c r="BO6">
-        <v>146219.0</v>
+        <v>90675.0</v>
       </c>
       <c r="BP6">
+        <v>161868.0</v>
+      </c>
+      <c r="BQ6">
         <v>153835.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>126461.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>2030843.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>249764.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-393090.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-281935.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-532032.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>430689.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>-171510.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>-300069.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>147</v>
+        <v>148</v>
       </c>
       <c r="B7"/>
       <c r="C7"/>
       <c r="D7"/>
       <c r="E7"/>
       <c r="F7"/>
       <c r="G7"/>
       <c r="H7"/>
       <c r="I7"/>
       <c r="J7"/>
       <c r="K7"/>
       <c r="L7"/>
       <c r="M7"/>
       <c r="N7"/>
       <c r="O7"/>
       <c r="P7"/>
       <c r="Q7"/>
       <c r="R7"/>
       <c r="S7"/>
       <c r="T7"/>
       <c r="U7"/>
       <c r="V7"/>
       <c r="W7"/>
       <c r="X7"/>
       <c r="Y7"/>
       <c r="Z7"/>
       <c r="AA7"/>
-      <c r="AB7">
-[...1 lines deleted...]
-      </c>
+      <c r="AB7"/>
       <c r="AC7">
         <v>0.0</v>
       </c>
       <c r="AD7">
         <v>0.0</v>
       </c>
       <c r="AE7">
         <v>0.0</v>
       </c>
-      <c r="AF7"/>
+      <c r="AF7">
+        <v>0.0</v>
+      </c>
       <c r="AG7"/>
       <c r="AH7"/>
       <c r="AI7"/>
       <c r="AJ7"/>
       <c r="AK7"/>
       <c r="AL7"/>
       <c r="AM7"/>
       <c r="AN7"/>
       <c r="AO7"/>
       <c r="AP7"/>
       <c r="AQ7"/>
       <c r="AR7"/>
       <c r="AS7"/>
       <c r="AT7"/>
       <c r="AU7"/>
       <c r="AV7"/>
       <c r="AW7"/>
       <c r="AX7"/>
       <c r="AY7"/>
       <c r="AZ7"/>
       <c r="BA7"/>
       <c r="BB7"/>
       <c r="BC7"/>
       <c r="BD7"/>
       <c r="BE7"/>
       <c r="BF7"/>
       <c r="BG7"/>
       <c r="BH7"/>
       <c r="BI7"/>
       <c r="BJ7"/>
       <c r="BK7"/>
       <c r="BL7"/>
       <c r="BM7"/>
       <c r="BN7"/>
       <c r="BO7"/>
       <c r="BP7"/>
       <c r="BQ7"/>
       <c r="BR7"/>
       <c r="BS7"/>
       <c r="BT7"/>
       <c r="BU7"/>
       <c r="BV7"/>
       <c r="BW7"/>
       <c r="BX7"/>
       <c r="BY7"/>
+      <c r="BZ7"/>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>148</v>
+        <v>149</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
       <c r="L8"/>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>149</v>
+        <v>150</v>
       </c>
       <c r="B9">
+        <v>51230000.0</v>
+      </c>
+      <c r="C9">
         <v>51183000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>52424000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>53517000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>43896000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>43703000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>47916000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>47865000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>37876000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>40932000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>41529000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>43994000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>35960000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>31046000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>35766000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>32983000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>27717000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>24688773.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>24454000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>25247000.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>18286431.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>15959212.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>16029832.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>11739077.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>10296888.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>12457136.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>12273030.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>10626013.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>8150080.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>8519338.0</v>
       </c>
-      <c r="AE9">
-[...1 lines deleted...]
-      </c>
       <c r="AF9">
-        <v>8596800.0</v>
+        <v>8850540.0</v>
       </c>
       <c r="AG9">
-        <v>7493613.0</v>
+        <v>8564840.0</v>
       </c>
       <c r="AH9">
+        <v>7605145.0</v>
+      </c>
+      <c r="AI9">
         <v>4575471.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>4248797.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>4617340.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>3332758.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>3168321.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>3808295.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>3750926.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>3286888.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>2819871.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>3295120.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>3357142.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>2846037.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>2371893.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>2639233.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>2466672.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>1779135.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>1576634.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>1615969.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>1493899.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>1059212.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>915257.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>1058293.0</v>
       </c>
-      <c r="BD9">
-[...1 lines deleted...]
-      </c>
       <c r="BE9">
+        <v>882562.0</v>
+      </c>
+      <c r="BF9">
         <v>778489.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>462219.0</v>
       </c>
-      <c r="BG9">
-[...1 lines deleted...]
-      </c>
       <c r="BH9">
-        <v>739254.0</v>
+        <v>685403.0</v>
       </c>
       <c r="BI9">
-        <v>556620.0</v>
+        <v>761736.0</v>
       </c>
       <c r="BJ9">
+        <v>487444.0</v>
+      </c>
+      <c r="BK9">
         <v>542606.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>584837.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>568954.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>532957.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>469764.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>595971.0</v>
       </c>
-      <c r="BP9">
-[...1 lines deleted...]
-      </c>
       <c r="BQ9">
-        <v>770162.0</v>
+        <v>623324.0</v>
       </c>
       <c r="BR9">
+        <v>514391.0</v>
+      </c>
+      <c r="BS9">
         <v>371225.0</v>
       </c>
-      <c r="BS9">
-[...1 lines deleted...]
-      </c>
       <c r="BT9">
-        <v>1420703.0</v>
+        <v>709031.0</v>
       </c>
       <c r="BU9">
-        <v>1152742.0</v>
+        <v>1257434.0</v>
       </c>
       <c r="BV9">
+        <v>1041265.0</v>
+      </c>
+      <c r="BW9">
         <v>856267.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>1218608.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>735681.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>594253.0</v>
       </c>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>150</v>
+        <v>151</v>
       </c>
       <c r="B10">
+        <v>13287000.0</v>
+      </c>
+      <c r="C10">
         <v>15811000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>16640000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>20330000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>11280000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>11154000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>18622000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>18519000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>8484000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>14648000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>17146000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>19821000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>14417000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>10639000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>16544000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>14970000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>9812000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>8117893.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>10172000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>12691000.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>8458779.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>7360287.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>8344578.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>5061761.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>2037733.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>5070465.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>5508357.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>3945715.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>2425891.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2789236.0</v>
       </c>
-      <c r="AE10">
-[...1 lines deleted...]
-      </c>
       <c r="AF10">
-        <v>3313539.0</v>
+        <v>2872428.0</v>
       </c>
       <c r="AG10">
-        <v>2608513.0</v>
+        <v>3361153.0</v>
       </c>
       <c r="AH10">
+        <v>2749875.0</v>
+      </c>
+      <c r="AI10">
         <v>339374.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>659362.0</v>
       </c>
-      <c r="AJ10">
-[...1 lines deleted...]
-      </c>
       <c r="AK10">
+        <v>1218192.0</v>
+      </c>
+      <c r="AL10">
         <v>-39595.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-249688.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>1166674.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>1264750.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>847838.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>108377.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>602082.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>950653.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>778208.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>415060.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>726221.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>967229.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>644285.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>451776.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>596895.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>585273.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>400323.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>275192.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>340425.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>218759.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>242831.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>126818.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>189234.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>206693.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>86205.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>69865.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>81590.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>42417.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>30876.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-13907.0</v>
       </c>
-      <c r="BO10">
-[...1 lines deleted...]
-      </c>
       <c r="BP10">
-        <v>56365.0</v>
+        <v>67628.0</v>
       </c>
       <c r="BQ10">
-        <v>12108.0</v>
+        <v>57698.0</v>
       </c>
       <c r="BR10">
+        <v>29626.0</v>
+      </c>
+      <c r="BS10">
         <v>1923055.0</v>
       </c>
-      <c r="BS10">
-[...1 lines deleted...]
-      </c>
       <c r="BT10">
-        <v>-3045110.0</v>
+        <v>153339.0</v>
       </c>
       <c r="BU10">
-        <v>-527423.0</v>
+        <v>-548791.0</v>
       </c>
       <c r="BV10">
+        <v>-359509.0</v>
+      </c>
+      <c r="BW10">
         <v>-680446.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>384461.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-212961.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-233770.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>151</v>
+        <v>152</v>
       </c>
       <c r="B11">
+        <v>2782000.0</v>
+      </c>
+      <c r="C11">
         <v>2151000.0</v>
       </c>
-      <c r="C11">
+      <c r="D11">
         <v>3505000.0</v>
       </c>
-      <c r="D11">
+      <c r="E11">
         <v>4122000.0</v>
       </c>
-      <c r="E11">
+      <c r="F11">
         <v>2694000.0</v>
       </c>
-      <c r="F11">
+      <c r="G11">
         <v>2256000.0</v>
       </c>
-      <c r="G11">
+      <c r="H11">
         <v>3730000.0</v>
       </c>
-      <c r="H11">
+      <c r="I11">
         <v>3486000.0</v>
       </c>
-      <c r="I11">
+      <c r="J11">
         <v>1818000.0</v>
       </c>
-      <c r="J11">
+      <c r="K11">
         <v>2678000.0</v>
       </c>
-      <c r="K11">
+      <c r="L11">
         <v>3490000.0</v>
       </c>
-      <c r="L11">
+      <c r="M11">
         <v>4080000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>2984000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>2282000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>3226000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>3068000.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>2009000.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>1914400.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>1841000.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>2505000.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>1611720.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>1271888.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>1736330.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1088071.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>426379.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>451991.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>999072.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>938405.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>565888.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>758900.0</v>
       </c>
-      <c r="AE11">
-[...1 lines deleted...]
-      </c>
       <c r="AF11">
-        <v>819931.0</v>
+        <v>690523.0</v>
       </c>
       <c r="AG11">
-        <v>591955.0</v>
+        <v>808011.0</v>
       </c>
       <c r="AH11">
+        <v>661062.0</v>
+      </c>
+      <c r="AI11">
         <v>335122.0</v>
       </c>
-      <c r="AI11">
+      <c r="AJ11">
         <v>214527.0</v>
       </c>
-      <c r="AJ11">
-[...1 lines deleted...]
-      </c>
       <c r="AK11">
+        <v>468087.0</v>
+      </c>
+      <c r="AL11">
         <v>25253.0</v>
       </c>
-      <c r="AL11">
+      <c r="AM11">
         <v>-226806.0</v>
       </c>
-      <c r="AM11">
+      <c r="AN11">
         <v>443266.0</v>
       </c>
-      <c r="AN11">
+      <c r="AO11">
         <v>498957.0</v>
       </c>
-      <c r="AO11">
+      <c r="AP11">
         <v>150658.0</v>
       </c>
-      <c r="AP11">
+      <c r="AQ11">
         <v>308381.0</v>
       </c>
-      <c r="AQ11">
+      <c r="AR11">
         <v>204000.0</v>
       </c>
-      <c r="AR11">
+      <c r="AS11">
         <v>345000.0</v>
       </c>
-      <c r="AS11">
+      <c r="AT11">
         <v>106000.0</v>
       </c>
-      <c r="AT11">
+      <c r="AU11">
         <v>-1127400.0</v>
       </c>
-      <c r="AU11">
+      <c r="AV11">
         <v>252925.0</v>
       </c>
-      <c r="AV11">
+      <c r="AW11">
         <v>372000.0</v>
       </c>
-      <c r="AW11">
+      <c r="AX11">
         <v>185000.0</v>
       </c>
-      <c r="AX11">
+      <c r="AY11">
         <v>171000.0</v>
       </c>
-      <c r="AY11">
+      <c r="AZ11">
         <v>204000.0</v>
       </c>
-      <c r="AZ11">
+      <c r="BA11">
         <v>201000.0</v>
       </c>
-      <c r="BA11">
+      <c r="BB11">
         <v>138000.0</v>
       </c>
-      <c r="BB11">
+      <c r="BC11">
         <v>-80134.0</v>
       </c>
-      <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
-      <c r="BF11">
+      <c r="BF11"/>
+      <c r="BG11">
         <v>-206938.0</v>
       </c>
-      <c r="BG11"/>
-      <c r="BH11">
+      <c r="BH11"/>
+      <c r="BI11">
         <v>1.0</v>
       </c>
-      <c r="BI11"/>
-      <c r="BJ11">
+      <c r="BJ11"/>
+      <c r="BK11">
         <v>-250763.0</v>
       </c>
-      <c r="BK11">
+      <c r="BL11">
         <v>-6189.0</v>
       </c>
-      <c r="BL11">
+      <c r="BM11">
         <v>-38850.0</v>
       </c>
-      <c r="BM11"/>
-      <c r="BN11">
+      <c r="BN11"/>
+      <c r="BO11">
         <v>14019.0</v>
       </c>
-      <c r="BO11">
+      <c r="BP11">
         <v>779095.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>-8543.0</v>
       </c>
       <c r="BQ11">
         <v>-8543.0</v>
       </c>
       <c r="BR11">
+        <v>-8543.0</v>
+      </c>
+      <c r="BS11">
         <v>46949.0</v>
       </c>
-      <c r="BS11">
+      <c r="BT11">
         <v>-10157.0</v>
       </c>
-      <c r="BT11">
-[...1 lines deleted...]
-      </c>
       <c r="BU11">
+        <v>-8543.0</v>
+      </c>
+      <c r="BV11">
         <v>52211.0</v>
       </c>
-      <c r="BV11">
+      <c r="BW11">
         <v>-19289.0</v>
       </c>
-      <c r="BW11"/>
-      <c r="BX11">
+      <c r="BX11"/>
+      <c r="BY11">
         <v>102847.0</v>
       </c>
-      <c r="BY11">
+      <c r="BZ11">
         <v>109353.0</v>
       </c>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>152</v>
+        <v>153</v>
       </c>
       <c r="B12">
-        <v>1000.0</v>
+        <v>4000.0</v>
       </c>
       <c r="C12">
         <v>1000.0</v>
       </c>
       <c r="D12">
+        <v>1000.0</v>
+      </c>
+      <c r="E12">
         <v>7000.0</v>
       </c>
-      <c r="E12">
+      <c r="F12">
         <v>75000.0</v>
       </c>
-      <c r="F12">
+      <c r="G12">
         <v>34000.0</v>
       </c>
-      <c r="G12">
+      <c r="H12">
         <v>97000.0</v>
       </c>
-      <c r="H12">
+      <c r="I12">
         <v>392000.0</v>
       </c>
-      <c r="I12">
+      <c r="J12">
         <v>473000.0</v>
       </c>
-      <c r="J12">
+      <c r="K12">
         <v>301000.0</v>
       </c>
-      <c r="K12">
+      <c r="L12">
         <v>85000.0</v>
       </c>
-      <c r="L12">
+      <c r="M12">
         <v>338000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>523000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>477000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>391000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>322000.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>220000.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>159582.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>46433.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>44000.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>52719.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>76000.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>68368.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>74554.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>30558.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>15015.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>23851.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>29074.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>28706.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>17095.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>31301.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>47130.0</v>
       </c>
-      <c r="AG12">
+      <c r="AH12">
         <v>56954.0</v>
       </c>
-      <c r="AH12">
+      <c r="AI12">
         <v>142915.0</v>
       </c>
-      <c r="AI12">
+      <c r="AJ12">
         <v>86701.0</v>
       </c>
-      <c r="AJ12">
+      <c r="AK12">
         <v>59873.0</v>
       </c>
-      <c r="AK12">
+      <c r="AL12">
         <v>48181.0</v>
       </c>
-      <c r="AL12">
+      <c r="AM12">
         <v>42891.0</v>
       </c>
-      <c r="AM12">
+      <c r="AN12">
         <v>61654.0</v>
       </c>
-      <c r="AN12">
+      <c r="AO12">
         <v>52489.0</v>
       </c>
-      <c r="AO12">
+      <c r="AP12">
         <v>66011.0</v>
       </c>
-      <c r="AP12">
+      <c r="AQ12">
         <v>51592.0</v>
       </c>
-      <c r="AQ12">
+      <c r="AR12">
         <v>72185.0</v>
       </c>
-      <c r="AR12">
+      <c r="AS12">
         <v>62700.0</v>
       </c>
-      <c r="AS12">
+      <c r="AT12">
         <v>38164.0</v>
       </c>
-      <c r="AT12">
+      <c r="AU12">
         <v>16085.0</v>
       </c>
-      <c r="AU12">
+      <c r="AV12">
         <v>13260.0</v>
       </c>
-      <c r="AV12">
+      <c r="AW12">
         <v>4861.0</v>
       </c>
-      <c r="AW12">
+      <c r="AX12">
         <v>2542.0</v>
       </c>
-      <c r="AX12">
+      <c r="AY12">
         <v>3599.0</v>
       </c>
-      <c r="AY12">
+      <c r="AZ12">
         <v>2440.0</v>
       </c>
-      <c r="AZ12">
+      <c r="BA12">
         <v>433.0</v>
       </c>
-      <c r="BA12">
+      <c r="BB12">
         <v>300.0</v>
       </c>
-      <c r="BB12">
+      <c r="BC12">
         <v>8.0</v>
       </c>
-      <c r="BC12"/>
-      <c r="BD12">
+      <c r="BD12"/>
+      <c r="BE12">
         <v>607.0</v>
       </c>
-      <c r="BE12">
+      <c r="BF12">
         <v>825.0</v>
       </c>
-      <c r="BF12">
+      <c r="BG12">
         <v>1516.0</v>
       </c>
-      <c r="BG12">
+      <c r="BH12">
         <v>1075.0</v>
       </c>
-      <c r="BH12">
+      <c r="BI12">
         <v>861.0</v>
       </c>
-      <c r="BI12">
+      <c r="BJ12">
         <v>875.0</v>
       </c>
-      <c r="BJ12">
+      <c r="BK12">
         <v>1725.0</v>
       </c>
-      <c r="BK12">
+      <c r="BL12">
         <v>7564.0</v>
       </c>
-      <c r="BL12">
+      <c r="BM12">
         <v>3381.0</v>
       </c>
-      <c r="BM12">
+      <c r="BN12">
         <v>2839.0</v>
       </c>
-      <c r="BN12">
+      <c r="BO12">
         <v>14859.0</v>
       </c>
-      <c r="BO12">
+      <c r="BP12">
         <v>6372.0</v>
       </c>
-      <c r="BP12">
+      <c r="BQ12">
         <v>8208.0</v>
       </c>
-      <c r="BQ12">
+      <c r="BR12">
         <v>3469.0</v>
       </c>
-      <c r="BR12">
+      <c r="BS12">
         <v>2573.0</v>
       </c>
-      <c r="BS12">
+      <c r="BT12">
         <v>25885.0</v>
       </c>
-      <c r="BT12">
+      <c r="BU12">
         <v>5333.0</v>
       </c>
-      <c r="BU12">
+      <c r="BV12">
         <v>7576.0</v>
       </c>
-      <c r="BV12">
+      <c r="BW12">
         <v>19442.0</v>
       </c>
-      <c r="BW12">
+      <c r="BX12">
         <v>930.0</v>
       </c>
-      <c r="BX12">
+      <c r="BY12">
         <v>4968.0</v>
       </c>
-      <c r="BY12">
+      <c r="BZ12">
         <v>8865.0</v>
       </c>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>153</v>
+        <v>154</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
       <c r="L13"/>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
-      <c r="Y13">
+      <c r="Y13"/>
+      <c r="Z13">
         <v>446140.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>96570.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>160800.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>25550.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>47140.0</v>
       </c>
-      <c r="AD13"/>
       <c r="AE13"/>
       <c r="AF13"/>
       <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>154</v>
+        <v>155</v>
       </c>
       <c r="B14">
+        <v>-160000.0</v>
+      </c>
+      <c r="C14">
         <v>-250000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>-195000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>82000.0</v>
       </c>
-      <c r="E14"/>
-[...1 lines deleted...]
-      <c r="G14">
+      <c r="F14">
         <v>0.0</v>
       </c>
+      <c r="G14"/>
       <c r="H14">
         <v>0.0</v>
       </c>
-      <c r="I14"/>
+      <c r="I14">
+        <v>0.0</v>
+      </c>
       <c r="J14"/>
       <c r="K14"/>
       <c r="L14"/>
       <c r="M14"/>
       <c r="N14"/>
       <c r="O14"/>
       <c r="P14"/>
       <c r="Q14"/>
-      <c r="R14">
+      <c r="R14"/>
+      <c r="S14">
         <v>0.0</v>
       </c>
-      <c r="S14"/>
       <c r="T14"/>
       <c r="U14"/>
-      <c r="V14">
-[...1 lines deleted...]
-      </c>
+      <c r="V14"/>
       <c r="W14">
         <v>0.0</v>
       </c>
-      <c r="X14"/>
+      <c r="X14">
+        <v>0.0</v>
+      </c>
       <c r="Y14"/>
-      <c r="Z14">
+      <c r="Z14"/>
+      <c r="AA14">
         <v>-168680.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>-188504.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>-188519.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>-183805.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-190029.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>-102981.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>-118951.0</v>
       </c>
-      <c r="AG14"/>
       <c r="AH14"/>
       <c r="AI14"/>
       <c r="AJ14"/>
       <c r="AK14"/>
       <c r="AL14"/>
       <c r="AM14"/>
       <c r="AN14"/>
       <c r="AO14"/>
       <c r="AP14"/>
       <c r="AQ14"/>
       <c r="AR14"/>
       <c r="AS14"/>
       <c r="AT14"/>
       <c r="AU14"/>
       <c r="AV14"/>
       <c r="AW14"/>
       <c r="AX14"/>
       <c r="AY14"/>
       <c r="AZ14"/>
       <c r="BA14"/>
       <c r="BB14"/>
       <c r="BC14"/>
       <c r="BD14"/>
       <c r="BE14"/>
       <c r="BF14"/>
       <c r="BG14"/>
       <c r="BH14"/>
       <c r="BI14"/>
       <c r="BJ14"/>
       <c r="BK14"/>
       <c r="BL14"/>
       <c r="BM14"/>
       <c r="BN14"/>
       <c r="BO14"/>
       <c r="BP14"/>
       <c r="BQ14"/>
       <c r="BR14"/>
       <c r="BS14"/>
       <c r="BT14"/>
       <c r="BU14"/>
       <c r="BV14"/>
       <c r="BW14"/>
       <c r="BX14"/>
       <c r="BY14"/>
+      <c r="BZ14"/>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B15">
+        <v>10345000.0</v>
+      </c>
+      <c r="C15">
         <v>13410000.0</v>
       </c>
-      <c r="C15">
+      <c r="D15">
         <v>12940000.0</v>
       </c>
-      <c r="D15">
+      <c r="E15">
         <v>16290000.0</v>
       </c>
-      <c r="E15">
+      <c r="F15">
         <v>8586000.0</v>
       </c>
-      <c r="F15">
+      <c r="G15">
         <v>8898000.0</v>
       </c>
-      <c r="G15">
+      <c r="H15">
         <v>14892000.0</v>
       </c>
-      <c r="H15">
+      <c r="I15">
         <v>15033000.0</v>
       </c>
-      <c r="I15">
+      <c r="J15">
         <v>6666000.0</v>
       </c>
-      <c r="J15">
+      <c r="K15">
         <v>11970000.0</v>
       </c>
-      <c r="K15">
+      <c r="L15">
         <v>13656000.0</v>
       </c>
-      <c r="L15">
+      <c r="M15">
         <v>15741000.0</v>
       </c>
-      <c r="M15">
+      <c r="N15">
         <v>11433000.0</v>
       </c>
-      <c r="N15">
+      <c r="O15">
         <v>8357000.0</v>
       </c>
-      <c r="O15">
+      <c r="P15">
         <v>13318000.0</v>
       </c>
-      <c r="P15">
+      <c r="Q15">
         <v>11902000.0</v>
       </c>
-      <c r="Q15">
+      <c r="R15">
         <v>7803000.0</v>
       </c>
-      <c r="R15">
+      <c r="S15">
         <v>6203493.0</v>
       </c>
-      <c r="S15">
+      <c r="T15">
         <v>8331000.0</v>
       </c>
-      <c r="T15">
+      <c r="U15">
         <v>10186000.0</v>
       </c>
-      <c r="U15">
+      <c r="V15">
         <v>6847059.0</v>
       </c>
-      <c r="V15">
+      <c r="W15">
         <v>6088399.0</v>
       </c>
-      <c r="W15">
+      <c r="X15">
         <v>6608248.0</v>
       </c>
-      <c r="X15">
+      <c r="Y15">
         <v>3973690.0</v>
       </c>
-      <c r="Y15">
+      <c r="Z15">
         <v>1611354.0</v>
       </c>
-      <c r="Z15">
+      <c r="AA15">
         <v>4610338.0</v>
       </c>
-      <c r="AA15">
+      <c r="AB15">
         <v>4502683.0</v>
       </c>
-      <c r="AB15">
+      <c r="AC15">
         <v>3006017.0</v>
       </c>
-      <c r="AC15">
+      <c r="AD15">
         <v>1858587.0</v>
       </c>
-      <c r="AD15">
+      <c r="AE15">
         <v>2026837.0</v>
       </c>
-      <c r="AE15">
+      <c r="AF15">
         <v>2166192.0</v>
       </c>
-      <c r="AF15">
+      <c r="AG15">
         <v>2555110.0</v>
       </c>
-      <c r="AG15">
+      <c r="AH15">
         <v>2097358.0</v>
       </c>
-      <c r="AH15">
+      <c r="AI15">
         <v>25572.0</v>
       </c>
-      <c r="AI15">
+      <c r="AJ15">
         <v>459990.0</v>
       </c>
-      <c r="AJ15">
+      <c r="AK15">
         <v>755787.0</v>
       </c>
-      <c r="AK15">
+      <c r="AL15">
         <v>-53960.0</v>
       </c>
-      <c r="AL15">
+      <c r="AM15">
         <v>-12010.0</v>
       </c>
-      <c r="AM15">
+      <c r="AN15">
         <v>741810.0</v>
       </c>
-      <c r="AN15">
+      <c r="AO15">
         <v>777169.0</v>
       </c>
-      <c r="AO15">
+      <c r="AP15">
         <v>708709.0</v>
       </c>
-      <c r="AP15">
+      <c r="AQ15">
         <v>-158744.0</v>
       </c>
-      <c r="AQ15">
+      <c r="AR15">
         <v>410760.0</v>
       </c>
-      <c r="AR15">
+      <c r="AS15">
         <v>610139.0</v>
       </c>
-      <c r="AS15">
+      <c r="AT15">
         <v>697443.0</v>
       </c>
-      <c r="AT15">
+      <c r="AU15">
         <v>1565435.0</v>
       </c>
-      <c r="AU15">
+      <c r="AV15">
         <v>477306.0</v>
       </c>
-      <c r="AV15">
+      <c r="AW15">
         <v>595229.0</v>
       </c>
-      <c r="AW15">
+      <c r="AX15">
         <v>459285.0</v>
       </c>
-      <c r="AX15">
+      <c r="AY15">
         <v>280776.0</v>
       </c>
-      <c r="AY15">
+      <c r="AZ15">
         <v>392895.0</v>
       </c>
-      <c r="AZ15">
+      <c r="BA15">
         <v>384273.0</v>
       </c>
-      <c r="BA15">
+      <c r="BB15">
         <v>262323.0</v>
       </c>
-      <c r="BB15">
+      <c r="BC15">
         <v>360192.0</v>
       </c>
-      <c r="BC15">
+      <c r="BD15">
         <v>340425.0</v>
       </c>
-      <c r="BD15">
+      <c r="BE15">
         <v>218759.0</v>
       </c>
-      <c r="BE15">
+      <c r="BF15">
         <v>242831.0</v>
       </c>
-      <c r="BF15">
+      <c r="BG15">
         <v>333756.0</v>
       </c>
-      <c r="BG15">
+      <c r="BH15">
         <v>189234.0</v>
       </c>
-      <c r="BH15">
+      <c r="BI15">
         <v>206693.0</v>
       </c>
-      <c r="BI15">
+      <c r="BJ15">
         <v>86205.0</v>
       </c>
-      <c r="BJ15">
+      <c r="BK15">
         <v>270927.0</v>
       </c>
-      <c r="BK15">
+      <c r="BL15">
         <v>81590.0</v>
       </c>
-      <c r="BL15">
+      <c r="BM15">
         <v>42417.0</v>
       </c>
-      <c r="BM15">
+      <c r="BN15">
         <v>30876.0</v>
       </c>
-      <c r="BN15">
+      <c r="BO15">
         <v>-13067.0</v>
       </c>
-      <c r="BO15">
+      <c r="BP15">
         <v>-638904.0</v>
       </c>
-      <c r="BP15">
+      <c r="BQ15">
         <v>64908.0</v>
       </c>
-      <c r="BQ15">
+      <c r="BR15">
         <v>20651.0</v>
       </c>
-      <c r="BR15">
+      <c r="BS15">
         <v>-581825.0</v>
       </c>
-      <c r="BS15">
+      <c r="BT15">
         <v>255262.0</v>
       </c>
-      <c r="BT15">
+      <c r="BU15">
         <v>-3024795.0</v>
       </c>
-      <c r="BU15">
-[...1 lines deleted...]
-      </c>
       <c r="BV15">
+        <v>-566569.0</v>
+      </c>
+      <c r="BW15">
         <v>-661157.0</v>
       </c>
-      <c r="BW15">
+      <c r="BX15">
         <v>384461.0</v>
       </c>
-      <c r="BX15">
+      <c r="BY15">
         <v>-212961.0</v>
       </c>
-      <c r="BY15">
+      <c r="BZ15">
         <v>-334258.0</v>
       </c>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>156</v>
+        <v>157</v>
       </c>
       <c r="B16"/>
       <c r="C16"/>
       <c r="D16"/>
       <c r="E16"/>
       <c r="F16"/>
       <c r="G16"/>
       <c r="H16"/>
       <c r="I16"/>
       <c r="J16"/>
       <c r="K16"/>
-      <c r="L16">
+      <c r="L16"/>
+      <c r="M16">
         <v>15741000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>11433000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8357000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>13318000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>11902000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>7803132.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>6203493.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>8330761.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>10185549.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>6847059.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>6088399.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>6608248.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>3973690.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>1611354.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>4610338.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>4502683.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>3006017.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>1858590.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>2026837.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>2164738.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>2495577.0</v>
       </c>
-      <c r="AG16"/>
       <c r="AH16"/>
       <c r="AI16"/>
       <c r="AJ16"/>
       <c r="AK16"/>
       <c r="AL16"/>
       <c r="AM16"/>
       <c r="AN16"/>
       <c r="AO16"/>
       <c r="AP16"/>
       <c r="AQ16"/>
       <c r="AR16"/>
       <c r="AS16"/>
       <c r="AT16"/>
       <c r="AU16"/>
       <c r="AV16"/>
       <c r="AW16"/>
       <c r="AX16"/>
       <c r="AY16"/>
       <c r="AZ16"/>
       <c r="BA16"/>
       <c r="BB16"/>
       <c r="BC16"/>
       <c r="BD16"/>
       <c r="BE16"/>
       <c r="BF16"/>
       <c r="BG16"/>
       <c r="BH16"/>
       <c r="BI16"/>
       <c r="BJ16"/>
       <c r="BK16"/>
       <c r="BL16"/>
       <c r="BM16"/>
       <c r="BN16"/>
       <c r="BO16"/>
       <c r="BP16"/>
       <c r="BQ16"/>
       <c r="BR16"/>
       <c r="BS16"/>
       <c r="BT16"/>
       <c r="BU16"/>
       <c r="BV16"/>
       <c r="BW16"/>
       <c r="BX16"/>
       <c r="BY16"/>
+      <c r="BZ16"/>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>157</v>
+        <v>158</v>
       </c>
       <c r="B17">
+        <v>10505000.0</v>
+      </c>
+      <c r="C17">
         <v>13660000.0</v>
       </c>
-      <c r="C17">
+      <c r="D17">
         <v>13135000.0</v>
       </c>
-      <c r="D17">
+      <c r="E17">
         <v>16208000.0</v>
       </c>
-      <c r="E17">
+      <c r="F17">
         <v>8586000.0</v>
       </c>
-      <c r="F17">
+      <c r="G17">
         <v>8898000.0</v>
       </c>
-      <c r="G17">
+      <c r="H17">
         <v>14892000.0</v>
       </c>
-      <c r="H17">
+      <c r="I17">
         <v>15033000.0</v>
       </c>
-      <c r="I17">
+      <c r="J17">
         <v>6666000.0</v>
       </c>
-      <c r="J17">
+      <c r="K17">
         <v>11970000.0</v>
       </c>
-      <c r="K17">
+      <c r="L17">
         <v>13656000.0</v>
       </c>
-      <c r="L17">
+      <c r="M17">
         <v>15741000.0</v>
       </c>
-      <c r="M17">
+      <c r="N17">
         <v>11433000.0</v>
       </c>
-      <c r="N17">
+      <c r="O17">
         <v>8357000.0</v>
       </c>
-      <c r="O17">
+      <c r="P17">
         <v>13318000.0</v>
       </c>
-      <c r="P17">
+      <c r="Q17">
         <v>11902000.0</v>
       </c>
-      <c r="Q17">
+      <c r="R17">
         <v>7803132.0</v>
       </c>
-      <c r="R17">
+      <c r="S17">
         <v>6203493.0</v>
       </c>
-      <c r="S17">
+      <c r="T17">
         <v>8330761.0</v>
       </c>
-      <c r="T17">
+      <c r="U17">
         <v>10185549.0</v>
       </c>
-      <c r="U17">
+      <c r="V17">
         <v>6847059.0</v>
       </c>
-      <c r="V17">
+      <c r="W17">
         <v>6088399.0</v>
       </c>
-      <c r="W17">
+      <c r="X17">
         <v>6608248.0</v>
       </c>
-      <c r="X17">
+      <c r="Y17">
         <v>3973690.0</v>
       </c>
-      <c r="Y17">
+      <c r="Z17">
         <v>1611354.0</v>
       </c>
-      <c r="Z17">
+      <c r="AA17">
         <v>4618474.0</v>
       </c>
-      <c r="AA17">
+      <c r="AB17">
         <v>4509285.0</v>
       </c>
-      <c r="AB17">
+      <c r="AC17">
         <v>3007310.0</v>
       </c>
-      <c r="AC17">
+      <c r="AD17">
         <v>1860003.0</v>
       </c>
-      <c r="AD17">
+      <c r="AE17">
         <v>2030336.0</v>
       </c>
-      <c r="AE17">
+      <c r="AF17">
         <v>2180451.0</v>
       </c>
-      <c r="AF17">
+      <c r="AG17">
         <v>2493608.0</v>
       </c>
-      <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>158</v>
+        <v>159</v>
       </c>
       <c r="B18">
+        <v>-4000.0</v>
+      </c>
+      <c r="C18">
         <v>0.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>-1000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>-7000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>-75000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>-34000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>-97000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>-392000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-473000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-302000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>-85000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>-338000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-523000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-477000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>-391000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-322000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-219726.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-159582.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-46433.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>-43940.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>-52719.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>-76000.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>-68368.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>-74554.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-30558.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>-15015.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>-23851.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>-29074.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>-28706.0</v>
       </c>
-      <c r="AD18"/>
       <c r="AE18"/>
       <c r="AF18"/>
       <c r="AG18"/>
       <c r="AH18"/>
       <c r="AI18"/>
       <c r="AJ18"/>
       <c r="AK18"/>
       <c r="AL18"/>
       <c r="AM18"/>
       <c r="AN18"/>
       <c r="AO18"/>
       <c r="AP18"/>
       <c r="AQ18"/>
       <c r="AR18"/>
       <c r="AS18"/>
       <c r="AT18"/>
       <c r="AU18"/>
       <c r="AV18"/>
       <c r="AW18"/>
       <c r="AX18"/>
       <c r="AY18"/>
       <c r="AZ18"/>
       <c r="BA18"/>
       <c r="BB18"/>
       <c r="BC18"/>
       <c r="BD18"/>
       <c r="BE18"/>
       <c r="BF18"/>
       <c r="BG18"/>
       <c r="BH18"/>
       <c r="BI18"/>
       <c r="BJ18"/>
       <c r="BK18"/>
       <c r="BL18"/>
       <c r="BM18"/>
       <c r="BN18"/>
       <c r="BO18"/>
       <c r="BP18"/>
       <c r="BQ18"/>
       <c r="BR18"/>
       <c r="BS18"/>
       <c r="BT18"/>
       <c r="BU18"/>
       <c r="BV18"/>
       <c r="BW18"/>
       <c r="BX18"/>
       <c r="BY18"/>
+      <c r="BZ18"/>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>159</v>
+        <v>160</v>
       </c>
       <c r="B19"/>
       <c r="C19"/>
       <c r="D19"/>
       <c r="E19"/>
       <c r="F19"/>
       <c r="G19"/>
       <c r="H19"/>
       <c r="I19"/>
       <c r="J19"/>
       <c r="K19"/>
-      <c r="L19">
+      <c r="L19"/>
+      <c r="M19">
         <v>-32000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>9000.0</v>
       </c>
-      <c r="N19"/>
-      <c r="O19">
+      <c r="O19"/>
+      <c r="P19">
         <v>-372000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-457000.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-5126.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-251443.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-148825.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>62906.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-35612.0</v>
       </c>
-      <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
       <c r="Y19"/>
       <c r="Z19"/>
       <c r="AA19"/>
-      <c r="AB19">
-[...1 lines deleted...]
-      </c>
+      <c r="AB19"/>
       <c r="AC19">
         <v>0.0</v>
       </c>
       <c r="AD19">
         <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>160</v>
+        <v>161</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
       <c r="Z20"/>
       <c r="AA20"/>
-      <c r="AB20">
-[...1 lines deleted...]
-      </c>
+      <c r="AB20"/>
       <c r="AC20">
         <v>0.0</v>
       </c>
       <c r="AD20">
         <v>0.0</v>
       </c>
       <c r="AE20">
         <v>0.0</v>
       </c>
-      <c r="AF20"/>
+      <c r="AF20">
+        <v>0.0</v>
+      </c>
       <c r="AG20"/>
       <c r="AH20"/>
       <c r="AI20"/>
       <c r="AJ20"/>
       <c r="AK20"/>
       <c r="AL20"/>
       <c r="AM20"/>
       <c r="AN20"/>
       <c r="AO20"/>
       <c r="AP20"/>
       <c r="AQ20"/>
       <c r="AR20"/>
       <c r="AS20"/>
       <c r="AT20"/>
       <c r="AU20"/>
       <c r="AV20"/>
       <c r="AW20"/>
       <c r="AX20"/>
       <c r="AY20"/>
       <c r="AZ20"/>
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>161</v>
+        <v>162</v>
       </c>
       <c r="B21">
+        <v>13011000.0</v>
+      </c>
+      <c r="C21">
         <v>15480000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>16751000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>19298000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>11120000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>12345000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>18387000.0</v>
       </c>
-      <c r="H21">
+      <c r="I21">
         <v>19186000.0</v>
       </c>
-      <c r="I21">
+      <c r="J21">
         <v>9229000.0</v>
       </c>
-      <c r="J21">
+      <c r="K21">
         <v>14224000.0</v>
       </c>
-      <c r="K21">
+      <c r="L21">
         <v>17629000.0</v>
       </c>
-      <c r="L21">
+      <c r="M21">
         <v>20191000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>14931000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>10845000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>17307000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>15749000.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>10037000.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>8528918.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>10367000.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>12672000.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>8547110.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>7331953.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>8413655.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>5140456.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>2483868.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>4973894.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>5669159.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>3971271.0</v>
       </c>
-      <c r="AC21">
-[...1 lines deleted...]
-      </c>
       <c r="AD21">
+        <v>2473023.0</v>
+      </c>
+      <c r="AE21">
         <v>2842768.0</v>
       </c>
-      <c r="AE21">
-[...1 lines deleted...]
-      </c>
       <c r="AF21">
-        <v>3429167.0</v>
+        <v>2989280.0</v>
       </c>
       <c r="AG21">
-        <v>2593975.0</v>
+        <v>3464788.0</v>
       </c>
       <c r="AH21">
+        <v>2773448.0</v>
+      </c>
+      <c r="AI21">
         <v>295602.0</v>
       </c>
-      <c r="AI21">
+      <c r="AJ21">
         <v>690299.0</v>
       </c>
-      <c r="AJ21">
-[...1 lines deleted...]
-      </c>
       <c r="AK21">
+        <v>1248677.0</v>
+      </c>
+      <c r="AL21">
         <v>14978.0</v>
       </c>
-      <c r="AL21">
+      <c r="AM21">
         <v>-223085.0</v>
       </c>
-      <c r="AM21">
+      <c r="AN21">
         <v>1225106.0</v>
       </c>
-      <c r="AN21">
+      <c r="AO21">
         <v>1324922.0</v>
       </c>
-      <c r="AO21">
-[...1 lines deleted...]
-      </c>
       <c r="AP21">
+        <v>925608.0</v>
+      </c>
+      <c r="AQ21">
         <v>105912.0</v>
       </c>
-      <c r="AQ21">
-[...1 lines deleted...]
-      </c>
       <c r="AR21">
-        <v>1015390.0</v>
+        <v>666607.0</v>
       </c>
       <c r="AS21">
+        <v>978616.0</v>
+      </c>
+      <c r="AT21">
         <v>816372.0</v>
       </c>
-      <c r="AT21">
+      <c r="AU21">
         <v>432418.0</v>
       </c>
-      <c r="AU21">
+      <c r="AV21">
         <v>741956.0</v>
       </c>
-      <c r="AV21">
+      <c r="AW21">
         <v>972090.0</v>
       </c>
-      <c r="AW21">
+      <c r="AX21">
         <v>645962.0</v>
       </c>
-      <c r="AX21">
+      <c r="AY21">
         <v>455375.0</v>
       </c>
-      <c r="AY21">
+      <c r="AZ21">
         <v>599335.0</v>
       </c>
-      <c r="AZ21">
+      <c r="BA21">
         <v>585706.0</v>
       </c>
-      <c r="BA21">
+      <c r="BB21">
         <v>402478.0</v>
       </c>
-      <c r="BB21">
+      <c r="BC21">
         <v>270318.0</v>
       </c>
-      <c r="BC21">
+      <c r="BD21">
         <v>340425.0</v>
       </c>
-      <c r="BD21">
+      <c r="BE21">
         <v>219366.0</v>
       </c>
-      <c r="BE21">
+      <c r="BF21">
         <v>243656.0</v>
       </c>
-      <c r="BF21">
+      <c r="BG21">
         <v>128033.0</v>
       </c>
-      <c r="BG21">
+      <c r="BH21">
         <v>190309.0</v>
       </c>
-      <c r="BH21">
-[...1 lines deleted...]
-      </c>
       <c r="BI21">
+        <v>207554.0</v>
+      </c>
+      <c r="BJ21">
         <v>87080.0</v>
       </c>
-      <c r="BJ21">
+      <c r="BK21">
         <v>103256.0</v>
       </c>
-      <c r="BK21">
+      <c r="BL21">
         <v>102907.0</v>
       </c>
-      <c r="BL21">
+      <c r="BM21">
         <v>88029.0</v>
       </c>
-      <c r="BM21">
+      <c r="BN21">
         <v>33715.0</v>
       </c>
-      <c r="BN21">
+      <c r="BO21">
         <v>16627.0</v>
       </c>
-      <c r="BO21">
-[...1 lines deleted...]
-      </c>
       <c r="BP21">
-        <v>94475.0</v>
+        <v>74000.0</v>
       </c>
       <c r="BQ21">
-        <v>15577.0</v>
+        <v>65366.0</v>
       </c>
       <c r="BR21">
+        <v>37205.0</v>
+      </c>
+      <c r="BS21">
         <v>-475233.0</v>
       </c>
-      <c r="BS21">
-[...1 lines deleted...]
-      </c>
       <c r="BT21">
-        <v>-3045110.0</v>
+        <v>149949.0</v>
       </c>
       <c r="BU21">
-        <v>-566568.0</v>
+        <v>-540822.0</v>
       </c>
       <c r="BV21">
+        <v>-351933.0</v>
+      </c>
+      <c r="BW21">
         <v>-695209.0</v>
       </c>
-      <c r="BW21">
+      <c r="BX21">
         <v>385391.0</v>
       </c>
-      <c r="BX21">
+      <c r="BY21">
         <v>-212961.0</v>
       </c>
-      <c r="BY21">
+      <c r="BZ21">
         <v>-334258.0</v>
       </c>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>162</v>
+        <v>163</v>
       </c>
       <c r="B22"/>
       <c r="C22"/>
       <c r="D22"/>
       <c r="E22"/>
       <c r="F22"/>
       <c r="G22"/>
       <c r="H22"/>
       <c r="I22"/>
       <c r="J22"/>
       <c r="K22"/>
       <c r="L22"/>
       <c r="M22"/>
       <c r="N22"/>
       <c r="O22"/>
       <c r="P22"/>
       <c r="Q22"/>
       <c r="R22"/>
       <c r="S22"/>
       <c r="T22"/>
       <c r="U22"/>
       <c r="V22"/>
       <c r="W22"/>
       <c r="X22"/>
       <c r="Y22"/>
       <c r="Z22"/>
       <c r="AA22"/>
-      <c r="AB22">
-[...1 lines deleted...]
-      </c>
+      <c r="AB22"/>
       <c r="AC22">
         <v>0.0</v>
       </c>
       <c r="AD22">
         <v>0.0</v>
       </c>
       <c r="AE22">
         <v>0.0</v>
       </c>
-      <c r="AF22"/>
+      <c r="AF22">
+        <v>0.0</v>
+      </c>
       <c r="AG22"/>
       <c r="AH22"/>
       <c r="AI22"/>
       <c r="AJ22"/>
       <c r="AK22"/>
       <c r="AL22"/>
       <c r="AM22"/>
       <c r="AN22"/>
       <c r="AO22"/>
       <c r="AP22"/>
       <c r="AQ22"/>
       <c r="AR22"/>
       <c r="AS22"/>
       <c r="AT22"/>
       <c r="AU22"/>
       <c r="AV22"/>
       <c r="AW22"/>
       <c r="AX22"/>
       <c r="AY22"/>
       <c r="AZ22"/>
       <c r="BA22"/>
       <c r="BB22"/>
       <c r="BC22"/>
       <c r="BD22"/>
       <c r="BE22"/>
       <c r="BF22"/>
       <c r="BG22"/>
       <c r="BH22"/>
       <c r="BI22"/>
       <c r="BJ22"/>
       <c r="BK22"/>
       <c r="BL22"/>
       <c r="BM22"/>
       <c r="BN22"/>
       <c r="BO22"/>
       <c r="BP22"/>
       <c r="BQ22"/>
       <c r="BR22"/>
       <c r="BS22"/>
       <c r="BT22"/>
       <c r="BU22"/>
       <c r="BV22"/>
       <c r="BW22"/>
       <c r="BX22"/>
       <c r="BY22"/>
+      <c r="BZ22"/>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>163</v>
+        <v>164</v>
       </c>
       <c r="B23">
+        <v>104343000.0</v>
+      </c>
+      <c r="C23">
         <v>106787000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>108664000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>105415000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>92685000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>95182000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>94465000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>90731000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>80875000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>91314000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>85048000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>82046000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>70911000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>67636000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>72451000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>68141000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>61827000.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>61603151.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>58162000.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>56064000.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>43319004.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>41275378.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>37709141.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>30665402.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>25904595.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>34521389.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>29948839.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>26122883.0</v>
       </c>
-      <c r="AC23">
-[...1 lines deleted...]
-      </c>
       <c r="AD23">
+        <v>22252423.0</v>
+      </c>
+      <c r="AE23">
         <v>23720689.0</v>
       </c>
-      <c r="AE23">
-[...1 lines deleted...]
-      </c>
       <c r="AF23">
-        <v>25435519.0</v>
+        <v>26226045.0</v>
       </c>
       <c r="AG23">
-        <v>22604766.0</v>
+        <v>25326103.0</v>
       </c>
       <c r="AH23">
+        <v>22348072.0</v>
+      </c>
+      <c r="AI23">
         <v>19941734.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>17142950.0</v>
       </c>
-      <c r="AJ23">
-[...1 lines deleted...]
-      </c>
       <c r="AK23">
+        <v>15799815.0</v>
+      </c>
+      <c r="AL23">
         <v>12615489.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>13471829.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>12324870.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>12336434.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>10373583.0</v>
       </c>
-      <c r="AP23">
-[...1 lines deleted...]
-      </c>
       <c r="AQ23">
+        <v>11065994.0</v>
+      </c>
+      <c r="AR23">
         <v>10207636.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>10311359.0</v>
       </c>
-      <c r="AS23">
-[...1 lines deleted...]
-      </c>
       <c r="AT23">
+        <v>7317560.0</v>
+      </c>
+      <c r="AU23">
         <v>7167490.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>7668133.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>7376219.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>4625911.0</v>
       </c>
-      <c r="AX23">
-[...1 lines deleted...]
-      </c>
       <c r="AY23">
+        <v>4510537.0</v>
+      </c>
+      <c r="AZ23">
         <v>4278254.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>4313023.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>2754104.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>2744278.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>2867451.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>2235403.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1749941.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>1680227.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>1502831.0</v>
       </c>
-      <c r="BH23">
-[...1 lines deleted...]
-      </c>
       <c r="BI23">
+        <v>1269834.0</v>
+      </c>
+      <c r="BJ23">
         <v>975985.0</v>
       </c>
-      <c r="BJ23">
-[...1 lines deleted...]
-      </c>
       <c r="BK23">
-        <v>1062301.0</v>
+        <v>848319.0</v>
       </c>
       <c r="BL23">
+        <v>1057860.0</v>
+      </c>
+      <c r="BM23">
         <v>927434.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>968444.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>895912.0</v>
       </c>
-      <c r="BO23">
-[...1 lines deleted...]
-      </c>
       <c r="BP23">
-        <v>1754938.0</v>
+        <v>920250.0</v>
       </c>
       <c r="BQ23">
-        <v>1256452.0</v>
+        <v>1046013.0</v>
       </c>
       <c r="BR23">
-        <v>1255072.0</v>
+        <v>777212.0</v>
       </c>
       <c r="BS23">
-        <v>2116375.0</v>
+        <v>779839.0</v>
       </c>
       <c r="BT23">
-        <v>3243136.0</v>
+        <v>1014830.0</v>
       </c>
       <c r="BU23">
-        <v>2539157.0</v>
+        <v>2990732.0</v>
       </c>
       <c r="BV23">
-        <v>2629722.0</v>
+        <v>2117531.0</v>
       </c>
       <c r="BW23">
+        <v>2663927.0</v>
+      </c>
+      <c r="BX23">
         <v>1586672.0</v>
       </c>
-      <c r="BX23">
-[...1 lines deleted...]
-      </c>
       <c r="BY23">
-        <v>1175884.0</v>
+        <v>1280721.0</v>
+      </c>
+      <c r="BZ23">
+        <v>1184749.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>164</v>
+        <v>165</v>
       </c>
       <c r="B24"/>
       <c r="C24"/>
       <c r="D24"/>
       <c r="E24"/>
       <c r="F24"/>
       <c r="G24"/>
       <c r="H24"/>
       <c r="I24"/>
       <c r="J24"/>
       <c r="K24"/>
       <c r="L24"/>
       <c r="M24"/>
       <c r="N24"/>
       <c r="O24"/>
       <c r="P24"/>
       <c r="Q24"/>
       <c r="R24"/>
       <c r="S24"/>
       <c r="T24"/>
       <c r="U24"/>
       <c r="V24"/>
       <c r="W24"/>
       <c r="X24"/>
       <c r="Y24"/>
       <c r="Z24"/>
       <c r="AA24"/>
-      <c r="AB24">
-[...1 lines deleted...]
-      </c>
+      <c r="AB24"/>
       <c r="AC24">
         <v>0.0</v>
       </c>
       <c r="AD24">
         <v>0.0</v>
       </c>
       <c r="AE24">
         <v>0.0</v>
       </c>
-      <c r="AF24"/>
+      <c r="AF24">
+        <v>0.0</v>
+      </c>
       <c r="AG24"/>
       <c r="AH24"/>
       <c r="AI24"/>
       <c r="AJ24"/>
       <c r="AK24"/>
       <c r="AL24"/>
       <c r="AM24"/>
       <c r="AN24"/>
       <c r="AO24"/>
       <c r="AP24"/>
       <c r="AQ24"/>
       <c r="AR24"/>
       <c r="AS24"/>
       <c r="AT24"/>
       <c r="AU24"/>
       <c r="AV24"/>
       <c r="AW24"/>
       <c r="AX24"/>
       <c r="AY24"/>
       <c r="AZ24"/>
       <c r="BA24"/>
       <c r="BB24"/>
       <c r="BC24"/>
       <c r="BD24"/>
       <c r="BE24"/>
       <c r="BF24"/>
       <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
       <c r="BJ24"/>
       <c r="BK24"/>
       <c r="BL24"/>
       <c r="BM24"/>
       <c r="BN24"/>
       <c r="BO24"/>
       <c r="BP24"/>
       <c r="BQ24"/>
       <c r="BR24"/>
       <c r="BS24"/>
       <c r="BT24"/>
       <c r="BU24"/>
       <c r="BV24"/>
       <c r="BW24"/>
       <c r="BX24"/>
       <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>165</v>
+        <v>166</v>
       </c>
       <c r="B25">
+        <v>3682000.0</v>
+      </c>
+      <c r="C25">
         <v>3799000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>3303000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>3096000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>3056000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>3062000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>2979000.0</v>
       </c>
-      <c r="H25">
+      <c r="I25">
         <v>2913000.0</v>
       </c>
-      <c r="I25">
+      <c r="J25">
         <v>2743000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>2704000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>2487000.0</v>
       </c>
-      <c r="L25">
+      <c r="M25">
         <v>2269000.0</v>
       </c>
-      <c r="M25">
+      <c r="N25">
         <v>2133000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>2100000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>2007000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>1894190.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>1832810.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>1708832.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>1190755.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>842385.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>645696.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>634520.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>565214.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>526085.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>504213.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>470684.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>433879.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>407094.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>385366.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-6986.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>486453.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>480054.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>419263.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>494901.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>465931.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>405919.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>399260.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>299358.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>300074.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>292952.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>247742.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>254515.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>240421.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>217814.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>178620.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>133861.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>123249.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>114168.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>105918.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>108612.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>96543.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>90193.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>88407.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>86070.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>90949.0</v>
       </c>
-      <c r="BD25">
+      <c r="BE25">
         <v>89437.0</v>
       </c>
-      <c r="BE25">
+      <c r="BF25">
         <v>87697.0</v>
       </c>
-      <c r="BF25">
+      <c r="BG25">
         <v>85813.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>86034.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>84359.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>82545.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>83565.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>82325.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>82043.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>82980.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>89723.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>21678.0</v>
       </c>
-      <c r="BP25">
+      <c r="BQ25">
         <v>121278.0</v>
       </c>
-      <c r="BQ25">
+      <c r="BR25">
         <v>122320.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>110361.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>123013.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>153544.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>69998.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>128972.0</v>
       </c>
-      <c r="BW25">
+      <c r="BX25">
         <v>45298.0</v>
       </c>
-      <c r="BX25">
+      <c r="BY25">
         <v>36483.0</v>
       </c>
-      <c r="BY25">
+      <c r="BZ25">
         <v>25324.0</v>
       </c>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>166</v>
+        <v>167</v>
       </c>
       <c r="B26"/>
       <c r="C26"/>
       <c r="D26"/>
       <c r="E26"/>
-      <c r="F26">
+      <c r="F26"/>
+      <c r="G26">
         <v>2900000.0</v>
       </c>
-      <c r="G26"/>
       <c r="H26"/>
       <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>2900000.0</v>
       </c>
-      <c r="K26"/>
       <c r="L26"/>
       <c r="M26"/>
-      <c r="N26">
+      <c r="N26"/>
+      <c r="O26">
         <v>400000.0</v>
       </c>
-      <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
-      <c r="R26">
+      <c r="R26"/>
+      <c r="S26">
         <v>400000.0</v>
       </c>
-      <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
-      <c r="V26">
+      <c r="V26"/>
+      <c r="W26">
         <v>143568.0</v>
       </c>
-      <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
-      <c r="Z26">
+      <c r="Z26"/>
+      <c r="AA26">
         <v>602446.0</v>
       </c>
-      <c r="AA26"/>
-[...2 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
+        <v>0.0</v>
+      </c>
+      <c r="AE26">
         <v>223886.0</v>
       </c>
-      <c r="AE26">
+      <c r="AF26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
-      <c r="AL26">
+      <c r="AL26"/>
+      <c r="AM26">
         <v>460145.0</v>
       </c>
-      <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
-      <c r="AP26">
+      <c r="AP26"/>
+      <c r="AQ26">
         <v>360398.0</v>
       </c>
-      <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
-      <c r="AT26">
+      <c r="AT26"/>
+      <c r="AU26">
         <v>280935.0</v>
       </c>
-      <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>167</v>
+        <v>168</v>
       </c>
       <c r="B27">
+        <v>15163000.0</v>
+      </c>
+      <c r="C27">
         <v>13607000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>13794000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>11862000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>11875000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>11509000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>10637000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>10280000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>10391000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>9234000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>7730000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>8147000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>6675000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>6852000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>6297000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>5906000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>6311000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>5294828.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>4904000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>4687000.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>3387830.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>2758614.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>2326900.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>1919529.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>2743249.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>2115397.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>1805038.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>2064836.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>1599106.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>5219629.0</v>
       </c>
-      <c r="AE27">
-[...1 lines deleted...]
-      </c>
       <c r="AF27">
-        <v>361817.0</v>
+        <v>1898586.0</v>
       </c>
       <c r="AG27">
-        <v>581970.0</v>
+        <v>1479510.0</v>
       </c>
       <c r="AH27">
+        <v>1620510.0</v>
+      </c>
+      <c r="AI27">
         <v>445653.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>232104.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>208555.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>294991.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>291643.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>169678.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>175515.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>151295.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>407963.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>250084.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>212374.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>174571.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>256070.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>163530.0</v>
       </c>
-      <c r="AV27">
+      <c r="AW27">
         <v>100338.0</v>
       </c>
-      <c r="AW27">
+      <c r="AX27">
         <v>83304.0</v>
       </c>
-      <c r="AX27">
+      <c r="AY27">
         <v>106228.0</v>
       </c>
-      <c r="AY27">
+      <c r="AZ27">
         <v>85412.0</v>
       </c>
-      <c r="AZ27">
+      <c r="BA27">
         <v>56486.0</v>
       </c>
-      <c r="BA27">
+      <c r="BB27">
         <v>24219.0</v>
       </c>
-      <c r="BB27">
+      <c r="BC27">
         <v>49344.0</v>
       </c>
-      <c r="BC27">
+      <c r="BD27">
         <v>66242.0</v>
       </c>
-      <c r="BD27">
+      <c r="BE27">
         <v>49908.0</v>
       </c>
-      <c r="BE27">
+      <c r="BF27">
         <v>20489.0</v>
       </c>
-      <c r="BF27"/>
-      <c r="BG27">
+      <c r="BG27"/>
+      <c r="BH27">
         <v>51463.0</v>
       </c>
-      <c r="BH27">
+      <c r="BI27">
         <v>42299.0</v>
       </c>
-      <c r="BI27">
+      <c r="BJ27">
         <v>18053.0</v>
       </c>
-      <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
-[...1 lines deleted...]
-      </c>
+      <c r="BN27"/>
       <c r="BO27">
+        <v>-14604.0</v>
+      </c>
+      <c r="BP27">
         <v>23000.0</v>
       </c>
-      <c r="BP27">
+      <c r="BQ27">
         <v>26053.0</v>
       </c>
-      <c r="BQ27">
+      <c r="BR27">
         <v>2551.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>186928.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>58096.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>192507.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>276069.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>257942.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>86629.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>98048.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>68211.0</v>
       </c>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>168</v>
+        <v>169</v>
       </c>
       <c r="B28">
+        <v>23056000.0</v>
+      </c>
+      <c r="C28">
         <v>22096000.0</v>
       </c>
-      <c r="C28">
-[...1 lines deleted...]
-      </c>
       <c r="D28">
+        <v>21879000.0</v>
+      </c>
+      <c r="E28">
         <v>22357000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>20901000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>19849000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>18892000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>18399000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>18256000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>17474000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>16170000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>15656000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>14354000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>13349000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>12162000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>11328000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>11369000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>10865027.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>9183000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>7888000.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>6351491.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>5868645.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>5289277.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>4679092.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5069771.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>5367845.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>4798833.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>4589906.0</v>
       </c>
-      <c r="AC28">
-[...1 lines deleted...]
-      </c>
       <c r="AD28">
+        <v>4077951.0</v>
+      </c>
+      <c r="AE28">
         <v>1508872.0</v>
       </c>
-      <c r="AE28">
-[...1 lines deleted...]
-      </c>
       <c r="AF28">
-        <v>4409540.0</v>
+        <v>3962674.0</v>
       </c>
       <c r="AG28">
-        <v>4019114.0</v>
+        <v>3620542.0</v>
       </c>
       <c r="AH28">
+        <v>3211187.0</v>
+      </c>
+      <c r="AI28">
         <v>3347789.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>3013765.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>2883700.0</v>
       </c>
-      <c r="AK28">
-[...1 lines deleted...]
-      </c>
       <c r="AL28">
+        <v>2743156.0</v>
+      </c>
+      <c r="AM28">
         <v>2936344.0</v>
       </c>
-      <c r="AM28">
-[...1 lines deleted...]
-      </c>
       <c r="AN28">
-        <v>2104014.0</v>
+        <v>2200311.0</v>
       </c>
       <c r="AO28">
-        <v>2077237.0</v>
+        <v>2062686.0</v>
       </c>
       <c r="AP28">
+        <v>2065596.0</v>
+      </c>
+      <c r="AQ28">
         <v>2165473.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>2240721.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>2044707.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>1756546.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>1595635.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1696896.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>1361565.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>1020909.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>991280.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>902694.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>831722.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>614609.0</v>
       </c>
-      <c r="BB28">
+      <c r="BC28">
         <v>579061.0</v>
       </c>
-      <c r="BC28">
+      <c r="BD28">
         <v>636584.0</v>
       </c>
-      <c r="BD28">
-[...1 lines deleted...]
-      </c>
       <c r="BE28">
+        <v>599761.0</v>
+      </c>
+      <c r="BF28">
         <v>502345.0</v>
       </c>
-      <c r="BF28"/>
-      <c r="BG28">
+      <c r="BG28"/>
+      <c r="BH28">
         <v>430211.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>428175.0</v>
       </c>
-      <c r="BI28">
+      <c r="BJ28">
         <v>369593.0</v>
       </c>
-      <c r="BJ28"/>
       <c r="BK28"/>
       <c r="BL28"/>
       <c r="BM28"/>
-      <c r="BN28">
+      <c r="BN28"/>
+      <c r="BO28">
         <v>380624.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>426751.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>782241.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>629714.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>532159.0</v>
       </c>
-      <c r="BS28">
-[...1 lines deleted...]
-      </c>
       <c r="BT28">
-        <v>1576631.0</v>
+        <v>417138.0</v>
       </c>
       <c r="BU28">
-        <v>1360177.0</v>
+        <v>1455381.0</v>
       </c>
       <c r="BV28">
+        <v>1047131.0</v>
+      </c>
+      <c r="BW28">
         <v>1142090.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>701290.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>809144.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>826111.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>169</v>
+        <v>170</v>
       </c>
       <c r="B29">
+        <v>2782000.0</v>
+      </c>
+      <c r="C29">
         <v>2151000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>3505000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>4122000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>2694000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>2256000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>3730000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>3486000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>1818000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>2678000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>3490000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>4080000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>2984000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2282000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>3226000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>3068000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>2007938.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>1914400.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1841250.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>2505739.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>1611720.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>1271888.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>1736330.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>1088071.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>426379.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>451991.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>999072.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>938405.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>565890.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>600480.0</v>
       </c>
-      <c r="AE29"/>
       <c r="AF29"/>
       <c r="AG29"/>
       <c r="AH29"/>
       <c r="AI29"/>
       <c r="AJ29"/>
       <c r="AK29"/>
       <c r="AL29"/>
       <c r="AM29"/>
       <c r="AN29"/>
       <c r="AO29"/>
       <c r="AP29"/>
       <c r="AQ29"/>
       <c r="AR29"/>
       <c r="AS29"/>
       <c r="AT29"/>
       <c r="AU29"/>
       <c r="AV29"/>
       <c r="AW29"/>
       <c r="AX29"/>
       <c r="AY29"/>
       <c r="AZ29"/>
       <c r="BA29"/>
       <c r="BB29"/>
       <c r="BC29"/>
       <c r="BD29"/>
       <c r="BE29"/>
       <c r="BF29"/>
       <c r="BG29"/>
       <c r="BH29"/>
       <c r="BI29"/>
       <c r="BJ29"/>
       <c r="BK29"/>
       <c r="BL29"/>
       <c r="BM29"/>
       <c r="BN29"/>
       <c r="BO29"/>
       <c r="BP29"/>
       <c r="BQ29"/>
       <c r="BR29"/>
       <c r="BS29"/>
       <c r="BT29"/>
       <c r="BU29"/>
       <c r="BV29"/>
       <c r="BW29"/>
       <c r="BX29"/>
       <c r="BY29"/>
+      <c r="BZ29"/>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>170</v>
+        <v>171</v>
       </c>
       <c r="B30">
+        <v>38219000.0</v>
+      </c>
+      <c r="C30">
         <v>35703000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>35673000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>34219000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>32776000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>31358000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>29529000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>28679000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>28647000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>26708000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>23900000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>23803000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>21029000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>20201000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>18459000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>17234000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>17680000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>16159855.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>14087000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>12575000.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>9739321.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>8627259.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>7616177.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>6598621.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>7813020.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>7483242.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>6603871.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>6654742.0</v>
       </c>
-      <c r="AC30">
-[...1 lines deleted...]
-      </c>
       <c r="AD30">
+        <v>5677057.0</v>
+      </c>
+      <c r="AE30">
         <v>5676570.0</v>
       </c>
-      <c r="AE30">
-[...1 lines deleted...]
-      </c>
       <c r="AF30">
-        <v>5167633.0</v>
+        <v>5861260.0</v>
       </c>
       <c r="AG30">
-        <v>4899638.0</v>
+        <v>5100052.0</v>
       </c>
       <c r="AH30">
+        <v>4831697.0</v>
+      </c>
+      <c r="AI30">
         <v>4279869.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>3558498.0</v>
       </c>
-      <c r="AJ30">
-[...1 lines deleted...]
-      </c>
       <c r="AK30">
+        <v>3368663.0</v>
+      </c>
+      <c r="AL30">
         <v>3317780.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>3391406.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>2583189.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>2426004.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>2361280.0</v>
       </c>
-      <c r="AP30">
-[...1 lines deleted...]
-      </c>
       <c r="AQ30">
+        <v>2713959.0</v>
+      </c>
+      <c r="AR30">
         <v>2628513.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>2378526.0</v>
       </c>
-      <c r="AS30">
-[...1 lines deleted...]
-      </c>
       <c r="AT30">
+        <v>2029665.0</v>
+      </c>
+      <c r="AU30">
         <v>1939475.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>1897277.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>1494582.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>1133173.0</v>
       </c>
-      <c r="AX30">
-[...1 lines deleted...]
-      </c>
       <c r="AY30">
+        <v>1121259.0</v>
+      </c>
+      <c r="AZ30">
         <v>1016634.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>908193.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>656734.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>644939.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>717868.0</v>
       </c>
-      <c r="BD30">
-[...1 lines deleted...]
-      </c>
       <c r="BE30">
+        <v>663196.0</v>
+      </c>
+      <c r="BF30">
         <v>534833.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>334186.0</v>
       </c>
-      <c r="BG30">
-[...1 lines deleted...]
-      </c>
       <c r="BH30">
-        <v>531701.0</v>
+        <v>495094.0</v>
       </c>
       <c r="BI30">
-        <v>469540.0</v>
+        <v>554182.0</v>
       </c>
       <c r="BJ30">
-        <v>434909.0</v>
+        <v>400364.0</v>
       </c>
       <c r="BK30">
-        <v>486371.0</v>
+        <v>439350.0</v>
       </c>
       <c r="BL30">
+        <v>481930.0</v>
+      </c>
+      <c r="BM30">
         <v>480925.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>499242.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>453137.0</v>
       </c>
-      <c r="BO30">
-[...1 lines deleted...]
-      </c>
       <c r="BP30">
-        <v>929891.0</v>
+        <v>521971.0</v>
       </c>
       <c r="BQ30">
-        <v>754585.0</v>
+        <v>557958.0</v>
       </c>
       <c r="BR30">
-        <v>846458.0</v>
+        <v>477186.0</v>
       </c>
       <c r="BS30">
-        <v>1156192.0</v>
+        <v>371225.0</v>
       </c>
       <c r="BT30">
-        <v>1925318.0</v>
+        <v>559082.0</v>
       </c>
       <c r="BU30">
-        <v>1706244.0</v>
+        <v>1798256.0</v>
       </c>
       <c r="BV30">
-        <v>1517271.0</v>
+        <v>1393198.0</v>
       </c>
       <c r="BW30">
+        <v>1551476.0</v>
+      </c>
+      <c r="BX30">
         <v>833217.0</v>
       </c>
-      <c r="BX30">
-[...1 lines deleted...]
-      </c>
       <c r="BY30">
-        <v>919646.0</v>
+        <v>948642.0</v>
+      </c>
+      <c r="BZ30">
+        <v>928511.0</v>
       </c>
     </row>
-    <row r="31" spans="1:77">
+    <row r="31" spans="1:78">
       <c r="A31" t="s">
-        <v>171</v>
+        <v>172</v>
       </c>
       <c r="B31">
+        <v>276000.0</v>
+      </c>
+      <c r="C31">
         <v>331000.0</v>
       </c>
-      <c r="C31">
+      <c r="D31">
         <v>-111000.0</v>
       </c>
-      <c r="D31">
+      <c r="E31">
         <v>1032000.0</v>
       </c>
-      <c r="E31">
+      <c r="F31">
         <v>160000.0</v>
       </c>
-      <c r="F31">
+      <c r="G31">
         <v>-1191000.0</v>
       </c>
-      <c r="G31">
+      <c r="H31">
         <v>235000.0</v>
       </c>
-      <c r="H31">
+      <c r="I31">
         <v>-667000.0</v>
       </c>
-      <c r="I31">
+      <c r="J31">
         <v>-745000.0</v>
       </c>
-      <c r="J31">
+      <c r="K31">
         <v>424000.0</v>
       </c>
-      <c r="K31">
+      <c r="L31">
         <v>-483000.0</v>
       </c>
-      <c r="L31">
+      <c r="M31">
         <v>-370000.0</v>
       </c>
-      <c r="M31">
+      <c r="N31">
         <v>-514000.0</v>
       </c>
-      <c r="N31">
+      <c r="O31">
         <v>-206000.0</v>
       </c>
-      <c r="O31">
+      <c r="P31">
         <v>-763000.0</v>
       </c>
-      <c r="P31">
+      <c r="Q31">
         <v>-779000.0</v>
       </c>
-      <c r="Q31">
+      <c r="R31">
         <v>-225000.0</v>
       </c>
-      <c r="R31">
+      <c r="S31">
         <v>-411025.0</v>
       </c>
-      <c r="S31">
+      <c r="T31">
         <v>-195000.0</v>
       </c>
-      <c r="T31">
+      <c r="U31">
         <v>19000.0</v>
       </c>
-      <c r="U31">
+      <c r="V31">
         <v>-88331.0</v>
       </c>
-      <c r="V31">
+      <c r="W31">
         <v>28334.0</v>
       </c>
-      <c r="W31">
+      <c r="X31">
         <v>-69077.0</v>
       </c>
-      <c r="X31">
+      <c r="Y31">
         <v>-78695.0</v>
       </c>
-      <c r="Y31">
+      <c r="Z31">
         <v>-446135.0</v>
       </c>
-      <c r="Z31">
+      <c r="AA31">
         <v>96571.0</v>
       </c>
-      <c r="AA31">
+      <c r="AB31">
         <v>-160802.0</v>
       </c>
-      <c r="AB31">
+      <c r="AC31">
         <v>-25556.0</v>
       </c>
-      <c r="AC31">
+      <c r="AD31">
         <v>-47132.0</v>
       </c>
-      <c r="AD31">
+      <c r="AE31">
         <v>-53532.0</v>
       </c>
-      <c r="AE31">
+      <c r="AF31">
         <v>-116852.0</v>
       </c>
-      <c r="AF31">
-[...1 lines deleted...]
-      </c>
       <c r="AG31">
-        <v>14538.0</v>
+        <v>-103635.0</v>
       </c>
       <c r="AH31">
+        <v>-23573.0</v>
+      </c>
+      <c r="AI31">
         <v>43772.0</v>
       </c>
-      <c r="AI31">
+      <c r="AJ31">
         <v>-30937.0</v>
       </c>
-      <c r="AJ31">
-[...1 lines deleted...]
-      </c>
       <c r="AK31">
+        <v>-30485.0</v>
+      </c>
+      <c r="AL31">
         <v>-54573.0</v>
       </c>
-      <c r="AL31">
+      <c r="AM31">
         <v>-26603.0</v>
       </c>
-      <c r="AM31">
+      <c r="AN31">
         <v>-58432.0</v>
       </c>
-      <c r="AN31">
+      <c r="AO31">
         <v>-60172.0</v>
       </c>
-      <c r="AO31">
+      <c r="AP31">
         <v>-77770.0</v>
       </c>
-      <c r="AP31">
+      <c r="AQ31">
         <v>2465.0</v>
       </c>
-      <c r="AQ31">
+      <c r="AR31">
         <v>-64525.0</v>
       </c>
-      <c r="AR31">
+      <c r="AS31">
         <v>-27963.0</v>
       </c>
-      <c r="AS31">
+      <c r="AT31">
         <v>-38164.0</v>
       </c>
-      <c r="AT31">
+      <c r="AU31">
         <v>-17358.0</v>
       </c>
-      <c r="AU31">
+      <c r="AV31">
         <v>-15735.0</v>
       </c>
-      <c r="AV31">
+      <c r="AW31">
         <v>-4861.0</v>
       </c>
-      <c r="AW31">
+      <c r="AX31">
         <v>-1677.0</v>
       </c>
-      <c r="AX31">
+      <c r="AY31">
         <v>-3599.0</v>
       </c>
-      <c r="AY31">
+      <c r="AZ31">
         <v>-2440.0</v>
       </c>
-      <c r="AZ31">
+      <c r="BA31">
         <v>-433.0</v>
       </c>
-      <c r="BA31">
+      <c r="BB31">
         <v>-2155.0</v>
       </c>
-      <c r="BB31">
+      <c r="BC31">
         <v>4874.0</v>
       </c>
-      <c r="BC31"/>
-      <c r="BD31">
+      <c r="BD31"/>
+      <c r="BE31">
         <v>-607.0</v>
       </c>
-      <c r="BE31">
+      <c r="BF31">
         <v>-825.0</v>
       </c>
-      <c r="BF31">
+      <c r="BG31">
         <v>-1215.0</v>
       </c>
-      <c r="BG31">
+      <c r="BH31">
         <v>-1075.0</v>
       </c>
-      <c r="BH31">
+      <c r="BI31">
         <v>-861.0</v>
       </c>
-      <c r="BI31">
+      <c r="BJ31">
         <v>-875.0</v>
       </c>
-      <c r="BJ31">
+      <c r="BK31">
         <v>-33391.0</v>
       </c>
-      <c r="BK31">
+      <c r="BL31">
         <v>-21317.0</v>
       </c>
-      <c r="BL31">
+      <c r="BM31">
         <v>-45612.0</v>
       </c>
-      <c r="BM31">
+      <c r="BN31">
         <v>-2839.0</v>
       </c>
-      <c r="BN31">
+      <c r="BO31">
         <v>-30534.0</v>
       </c>
-      <c r="BO31">
+      <c r="BP31">
         <v>-6372.0</v>
       </c>
-      <c r="BP31">
-[...1 lines deleted...]
-      </c>
       <c r="BQ31">
+        <v>-7668.0</v>
+      </c>
+      <c r="BR31">
         <v>-7579.0</v>
       </c>
-      <c r="BR31">
+      <c r="BS31">
         <v>2398288.0</v>
       </c>
-      <c r="BS31">
-[...1 lines deleted...]
-      </c>
       <c r="BT31">
+        <v>3390.0</v>
+      </c>
+      <c r="BU31">
         <v>-7969.0</v>
       </c>
-      <c r="BU31">
+      <c r="BV31">
         <v>-7576.0</v>
       </c>
-      <c r="BV31">
+      <c r="BW31">
         <v>14763.0</v>
       </c>
-      <c r="BW31">
+      <c r="BX31">
         <v>-930.0</v>
       </c>
-      <c r="BX31">
+      <c r="BY31">
         <v>97879.0</v>
       </c>
-      <c r="BY31">
-        <v>100488.0</v>
+      <c r="BZ31">
+        <v>334258.0</v>
       </c>
     </row>
-    <row r="32" spans="1:77">
+    <row r="32" spans="1:78">
       <c r="A32" t="s">
-        <v>172</v>
+        <v>173</v>
       </c>
       <c r="B32">
+        <v>117354000.0</v>
+      </c>
+      <c r="C32">
         <v>122267000.0</v>
       </c>
-      <c r="C32">
+      <c r="D32">
         <v>125415000.0</v>
       </c>
-      <c r="D32">
+      <c r="E32">
         <v>124713000.0</v>
       </c>
-      <c r="E32">
+      <c r="F32">
         <v>103805000.0</v>
       </c>
-      <c r="F32">
+      <c r="G32">
         <v>107527000.0</v>
       </c>
-      <c r="G32">
+      <c r="H32">
         <v>112852000.0</v>
       </c>
-      <c r="H32">
+      <c r="I32">
         <v>109917000.0</v>
       </c>
-      <c r="I32">
+      <c r="J32">
         <v>90104000.0</v>
       </c>
-      <c r="J32">
+      <c r="K32">
         <v>105538000.0</v>
       </c>
-      <c r="K32">
+      <c r="L32">
         <v>102677000.0</v>
       </c>
-      <c r="L32">
+      <c r="M32">
         <v>102237000.0</v>
       </c>
-      <c r="M32">
+      <c r="N32">
         <v>85842000.0</v>
       </c>
-      <c r="N32">
+      <c r="O32">
         <v>78481000.0</v>
       </c>
-      <c r="O32">
+      <c r="P32">
         <v>89758000.0</v>
       </c>
-      <c r="P32">
+      <c r="Q32">
         <v>83890000.0</v>
       </c>
-      <c r="Q32">
+      <c r="R32">
         <v>71864000.0</v>
       </c>
-      <c r="R32">
+      <c r="S32">
         <v>70132069.0</v>
       </c>
-      <c r="S32">
+      <c r="T32">
         <v>68529000.0</v>
       </c>
-      <c r="T32">
+      <c r="U32">
         <v>68736000.0</v>
       </c>
-      <c r="U32">
+      <c r="V32">
         <v>51866114.0</v>
       </c>
-      <c r="V32">
+      <c r="W32">
         <v>48607331.0</v>
       </c>
-      <c r="W32">
+      <c r="X32">
         <v>46122796.0</v>
       </c>
-      <c r="X32">
+      <c r="Y32">
         <v>35805858.0</v>
       </c>
-      <c r="Y32">
+      <c r="Z32">
         <v>28388463.0</v>
       </c>
-      <c r="Z32">
+      <c r="AA32">
         <v>39495283.0</v>
       </c>
-      <c r="AA32">
+      <c r="AB32">
         <v>35617998.0</v>
       </c>
-      <c r="AB32">
+      <c r="AC32">
         <v>30094154.0</v>
       </c>
-      <c r="AC32">
+      <c r="AD32">
         <v>24725446.0</v>
       </c>
-      <c r="AD32">
+      <c r="AE32">
         <v>26563457.0</v>
       </c>
-      <c r="AE32">
-[...1 lines deleted...]
-      </c>
       <c r="AF32">
-        <v>28864686.0</v>
+        <v>29215325.0</v>
       </c>
       <c r="AG32">
-        <v>25198741.0</v>
+        <v>28790891.0</v>
       </c>
       <c r="AH32">
+        <v>25121520.0</v>
+      </c>
+      <c r="AI32">
         <v>20237336.0</v>
       </c>
-      <c r="AI32">
+      <c r="AJ32">
         <v>17833249.0</v>
       </c>
-      <c r="AJ32">
+      <c r="AK32">
         <v>17048492.0</v>
       </c>
-      <c r="AK32">
+      <c r="AL32">
         <v>12630467.0</v>
       </c>
-      <c r="AL32">
+      <c r="AM32">
         <v>13248744.0</v>
       </c>
-      <c r="AM32">
+      <c r="AN32">
         <v>13549976.0</v>
       </c>
-      <c r="AN32">
+      <c r="AO32">
         <v>13661356.0</v>
       </c>
-      <c r="AO32">
+      <c r="AP32">
         <v>11299191.0</v>
       </c>
-      <c r="AP32">
+      <c r="AQ32">
         <v>11171906.0</v>
       </c>
-      <c r="AQ32">
+      <c r="AR32">
         <v>10874243.0</v>
       </c>
-      <c r="AR32">
+      <c r="AS32">
         <v>11289975.0</v>
       </c>
-      <c r="AS32">
+      <c r="AT32">
         <v>8133932.0</v>
       </c>
-      <c r="AT32">
+      <c r="AU32">
         <v>7599908.0</v>
       </c>
-      <c r="AU32">
+      <c r="AV32">
         <v>8410089.0</v>
       </c>
-      <c r="AV32">
+      <c r="AW32">
         <v>8348309.0</v>
       </c>
-      <c r="AW32">
+      <c r="AX32">
         <v>5271873.0</v>
       </c>
-      <c r="AX32">
+      <c r="AY32">
         <v>4965912.0</v>
       </c>
-      <c r="AY32">
+      <c r="AZ32">
         <v>4877589.0</v>
       </c>
-      <c r="AZ32">
+      <c r="BA32">
         <v>4898729.0</v>
       </c>
-      <c r="BA32">
+      <c r="BB32">
         <v>3156582.0</v>
       </c>
-      <c r="BB32">
+      <c r="BC32">
         <v>3014596.0</v>
       </c>
-      <c r="BC32">
+      <c r="BD32">
         <v>3207876.0</v>
       </c>
-      <c r="BD32">
+      <c r="BE32">
         <v>2454769.0</v>
       </c>
-      <c r="BE32">
+      <c r="BF32">
         <v>1993597.0</v>
       </c>
-      <c r="BF32">
+      <c r="BG32">
         <v>1808260.0</v>
       </c>
-      <c r="BG32">
+      <c r="BH32">
         <v>1693140.0</v>
       </c>
-      <c r="BH32">
+      <c r="BI32">
         <v>1477388.0</v>
       </c>
-      <c r="BI32">
+      <c r="BJ32">
         <v>1063065.0</v>
       </c>
-      <c r="BJ32">
+      <c r="BK32">
         <v>951575.0</v>
       </c>
-      <c r="BK32">
+      <c r="BL32">
         <v>1160767.0</v>
       </c>
-      <c r="BL32">
+      <c r="BM32">
         <v>1015463.0</v>
       </c>
-      <c r="BM32">
+      <c r="BN32">
         <v>1002159.0</v>
       </c>
-      <c r="BN32">
+      <c r="BO32">
         <v>912539.0</v>
       </c>
-      <c r="BO32">
+      <c r="BP32">
         <v>994250.0</v>
       </c>
-      <c r="BP32">
-[...1 lines deleted...]
-      </c>
       <c r="BQ32">
-        <v>1272029.0</v>
+        <v>1111379.0</v>
       </c>
       <c r="BR32">
+        <v>814417.0</v>
+      </c>
+      <c r="BS32">
         <v>779839.0</v>
       </c>
-      <c r="BS32">
-[...1 lines deleted...]
-      </c>
       <c r="BT32">
-        <v>2738521.0</v>
+        <v>1164779.0</v>
       </c>
       <c r="BU32">
-        <v>1985655.0</v>
+        <v>2449910.0</v>
       </c>
       <c r="BV32">
+        <v>1765598.0</v>
+      </c>
+      <c r="BW32">
         <v>1968718.0</v>
       </c>
-      <c r="BW32">
+      <c r="BX32">
         <v>1972063.0</v>
       </c>
-      <c r="BX32">
+      <c r="BY32">
         <v>1067760.0</v>
       </c>
-      <c r="BY32">
+      <c r="BZ32">
         <v>850491.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet5.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
   <dimension ref="A1:X30"/>
@@ -22234,51 +22457,51 @@
       </c>
       <c r="R1" t="s">
         <v>17</v>
       </c>
       <c r="S1" t="s">
         <v>18</v>
       </c>
       <c r="T1" t="s">
         <v>19</v>
       </c>
       <c r="U1" t="s">
         <v>20</v>
       </c>
       <c r="V1" t="s">
         <v>21</v>
       </c>
       <c r="W1" t="s">
         <v>22</v>
       </c>
       <c r="X1" t="s">
         <v>23</v>
       </c>
     </row>
     <row r="2" spans="1:24">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B2">
         <v>22087000.0</v>
       </c>
       <c r="C2">
         <v>11609000.0</v>
       </c>
       <c r="D2">
         <v>8056000.0</v>
       </c>
       <c r="E2">
         <v>9644000.0</v>
       </c>
       <c r="F2">
         <v>29027000.0</v>
       </c>
       <c r="G2">
         <v>11501000.0</v>
       </c>
       <c r="H2">
         <v>3971226.0</v>
       </c>
       <c r="I2">
         <v>3498904.0</v>
       </c>
@@ -22308,51 +22531,51 @@
       </c>
       <c r="R2">
         <v>74760.0</v>
       </c>
       <c r="S2">
         <v>723170.0</v>
       </c>
       <c r="T2">
         <v>30790.0</v>
       </c>
       <c r="U2">
         <v>266720.0</v>
       </c>
       <c r="V2">
         <v>74937.0</v>
       </c>
       <c r="W2">
         <v>57905.0</v>
       </c>
       <c r="X2">
         <v>37050.0</v>
       </c>
     </row>
     <row r="3" spans="1:24">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B3">
         <v>4008000</v>
       </c>
       <c r="C3">
         <v>6713000</v>
       </c>
       <c r="D3">
         <v>7647000</v>
       </c>
       <c r="E3">
         <v>9556000</v>
       </c>
       <c r="F3">
         <v>7689000</v>
       </c>
       <c r="G3">
         <v>2156000</v>
       </c>
       <c r="H3">
         <v>2244404</v>
       </c>
       <c r="I3">
         <v>2417299</v>
       </c>
@@ -22382,131 +22605,131 @@
       </c>
       <c r="R3">
         <v>21138</v>
       </c>
       <c r="S3">
         <v>352113</v>
       </c>
       <c r="T3">
         <v>435761</v>
       </c>
       <c r="U3">
         <v>54944</v>
       </c>
       <c r="V3">
         <v>2056</v>
       </c>
       <c r="W3">
         <v>211916</v>
       </c>
       <c r="X3">
         <v>101260</v>
       </c>
     </row>
     <row r="4" spans="1:24">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4">
         <v>-19298841.0</v>
       </c>
       <c r="G4">
         <v>17313686.0</v>
       </c>
       <c r="H4"/>
       <c r="I4">
         <v>0.0</v>
       </c>
       <c r="J4">
         <v>0.0</v>
       </c>
       <c r="K4">
         <v>0.0</v>
       </c>
       <c r="L4">
         <v>0.0</v>
       </c>
       <c r="M4"/>
       <c r="N4"/>
       <c r="O4"/>
       <c r="P4"/>
       <c r="Q4"/>
       <c r="R4"/>
       <c r="S4"/>
       <c r="T4"/>
       <c r="U4"/>
       <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
     </row>
     <row r="5" spans="1:24">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5">
         <v>-3809110.0</v>
       </c>
       <c r="G5">
         <v>601207.0</v>
       </c>
       <c r="H5"/>
       <c r="I5">
         <v>0.0</v>
       </c>
       <c r="J5">
         <v>0.0</v>
       </c>
       <c r="K5">
         <v>0.0</v>
       </c>
       <c r="L5">
         <v>0.0</v>
       </c>
       <c r="M5"/>
       <c r="N5"/>
       <c r="O5"/>
       <c r="P5"/>
       <c r="Q5"/>
       <c r="R5"/>
       <c r="S5"/>
       <c r="T5"/>
       <c r="U5"/>
       <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
     </row>
     <row r="6" spans="1:24">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B6">
         <v>28777000.0</v>
       </c>
       <c r="C6">
         <v>10478000.0</v>
       </c>
       <c r="D6">
         <v>3553000.0</v>
       </c>
       <c r="E6">
         <v>-1588000.0</v>
       </c>
       <c r="F6">
         <v>-19383000.0</v>
       </c>
       <c r="G6">
         <v>17526000.0</v>
       </c>
       <c r="H6">
         <v>7529747.0</v>
       </c>
       <c r="I6">
         <v>472322.0</v>
       </c>
@@ -22536,51 +22759,51 @@
       </c>
       <c r="R6">
         <v>47934.0</v>
       </c>
       <c r="S6">
         <v>-592136.0</v>
       </c>
       <c r="T6">
         <v>704681.0</v>
       </c>
       <c r="U6">
         <v>-235930.0</v>
       </c>
       <c r="V6">
         <v>191783.0</v>
       </c>
       <c r="W6">
         <v>17032.0</v>
       </c>
       <c r="X6">
         <v>20855.0</v>
       </c>
     </row>
     <row r="7" spans="1:24">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B7">
         <v>-1268000.0</v>
       </c>
       <c r="C7">
         <v>-10155000.0</v>
       </c>
       <c r="D7">
         <v>-25958000.0</v>
       </c>
       <c r="E7">
         <v>-37675000.0</v>
       </c>
       <c r="F7">
         <v>-19158000.0</v>
       </c>
       <c r="G7">
         <v>-1949000.0</v>
       </c>
       <c r="H7">
         <v>-5202377.0</v>
       </c>
       <c r="I7">
         <v>-3476392.0</v>
       </c>
@@ -22610,91 +22833,91 @@
       </c>
       <c r="R7">
         <v>-249199.0</v>
       </c>
       <c r="S7">
         <v>735990.0</v>
       </c>
       <c r="T7">
         <v>425012.0</v>
       </c>
       <c r="U7">
         <v>306258.0</v>
       </c>
       <c r="V7">
         <v>-438115.0</v>
       </c>
       <c r="W7">
         <v>235718.0</v>
       </c>
       <c r="X7">
         <v>33005.0</v>
       </c>
     </row>
     <row r="8" spans="1:24">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8">
         <v>-431582.0</v>
       </c>
       <c r="G8">
         <v>-2431292.0</v>
       </c>
       <c r="H8"/>
       <c r="I8">
         <v>0.0</v>
       </c>
       <c r="J8">
         <v>0.0</v>
       </c>
       <c r="K8">
         <v>0.0</v>
       </c>
       <c r="L8">
         <v>0.0</v>
       </c>
       <c r="M8"/>
       <c r="N8"/>
       <c r="O8"/>
       <c r="P8"/>
       <c r="Q8"/>
       <c r="R8"/>
       <c r="S8"/>
       <c r="T8"/>
       <c r="U8"/>
       <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
     </row>
     <row r="9" spans="1:24">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B9">
         <v>-20444000.0</v>
       </c>
       <c r="C9">
         <v>-5604000.0</v>
       </c>
       <c r="D9">
         <v>-7000000.0</v>
       </c>
       <c r="E9">
         <v>-2631000.0</v>
       </c>
       <c r="F9">
         <v>-432000.0</v>
       </c>
       <c r="G9">
         <v>-2431000.0</v>
       </c>
       <c r="H9">
         <v>-1773371.0</v>
       </c>
       <c r="I9">
         <v>-261256.0</v>
       </c>
@@ -22724,51 +22947,51 @@
       </c>
       <c r="R9">
         <v>-56936.0</v>
       </c>
       <c r="S9">
         <v>116360.0</v>
       </c>
       <c r="T9">
         <v>172774.0</v>
       </c>
       <c r="U9">
         <v>-85917.0</v>
       </c>
       <c r="V9">
         <v>-85598.0</v>
       </c>
       <c r="W9">
         <v>-25694.0</v>
       </c>
       <c r="X9">
         <v>-10174.0</v>
       </c>
     </row>
     <row r="10" spans="1:24">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B10">
         <v>11476000.0</v>
       </c>
       <c r="C10">
         <v>-4785000.0</v>
       </c>
       <c r="D10">
         <v>-24843000.0</v>
       </c>
       <c r="E10">
         <v>-28565000.0</v>
       </c>
       <c r="F10">
         <v>-26939000.0</v>
       </c>
       <c r="G10">
         <v>-6759000.0</v>
       </c>
       <c r="H10">
         <v>-4251134.0</v>
       </c>
       <c r="I10">
         <v>11148.0</v>
       </c>
@@ -22798,183 +23021,183 @@
       </c>
       <c r="R10">
         <v>-11673.0</v>
       </c>
       <c r="S10">
         <v>-27211.0</v>
       </c>
       <c r="T10">
         <v>-45123.0</v>
       </c>
       <c r="U10">
         <v>8231.0</v>
       </c>
       <c r="V10">
         <v>-124851.0</v>
       </c>
       <c r="W10">
         <v>7627.0</v>
       </c>
       <c r="X10">
         <v>-43219.0</v>
       </c>
     </row>
     <row r="11" spans="1:24">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11">
         <v>-7898000.0</v>
       </c>
       <c r="F11">
         <v>12022112.0</v>
       </c>
       <c r="G11">
         <v>6640972.0</v>
       </c>
       <c r="H11">
         <v>3877024.0</v>
       </c>
       <c r="I11">
         <v>-3635246.0</v>
       </c>
       <c r="J11">
         <v>3472092.0</v>
       </c>
       <c r="K11">
         <v>1233765.0</v>
       </c>
       <c r="L11">
         <v>242830.0</v>
       </c>
       <c r="M11"/>
       <c r="N11"/>
       <c r="O11"/>
       <c r="P11"/>
       <c r="Q11"/>
       <c r="R11"/>
       <c r="S11"/>
       <c r="T11"/>
       <c r="U11"/>
       <c r="V11"/>
       <c r="W11"/>
       <c r="X11"/>
     </row>
     <row r="12" spans="1:24">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12">
         <v>517000.0</v>
       </c>
       <c r="F12">
         <v>1470726.0</v>
       </c>
       <c r="G12">
         <v>-162726.0</v>
       </c>
       <c r="H12">
         <v>493248.0</v>
       </c>
       <c r="I12">
         <v>181859.0</v>
       </c>
       <c r="J12">
         <v>99723.0</v>
       </c>
       <c r="K12">
         <v>17546.0</v>
       </c>
       <c r="L12">
         <v>129518.0</v>
       </c>
       <c r="M12"/>
       <c r="N12"/>
       <c r="O12"/>
       <c r="P12"/>
       <c r="Q12"/>
       <c r="R12"/>
       <c r="S12"/>
       <c r="T12"/>
       <c r="U12"/>
       <c r="V12"/>
       <c r="W12"/>
       <c r="X12"/>
     </row>
     <row r="13" spans="1:24">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13">
         <v>259000.0</v>
       </c>
       <c r="F13">
         <v>-3043497.0</v>
       </c>
       <c r="G13">
         <v>506478.0</v>
       </c>
       <c r="H13">
         <v>-1620844.0</v>
       </c>
       <c r="I13">
         <v>132682.0</v>
       </c>
       <c r="J13">
         <v>-244716.0</v>
       </c>
       <c r="K13">
         <v>-64849.0</v>
       </c>
       <c r="L13">
         <v>-176892.0</v>
       </c>
       <c r="M13"/>
       <c r="N13"/>
       <c r="O13"/>
       <c r="P13"/>
       <c r="Q13"/>
       <c r="R13"/>
       <c r="S13"/>
       <c r="T13"/>
       <c r="U13"/>
       <c r="V13"/>
       <c r="W13"/>
       <c r="X13"/>
     </row>
     <row r="14" spans="1:24">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B14">
         <v>13254000.0</v>
       </c>
       <c r="C14">
         <v>11697000.0</v>
       </c>
       <c r="D14">
         <v>9593000.0</v>
       </c>
       <c r="E14">
         <v>7834000.0</v>
       </c>
       <c r="F14">
         <v>4388000.0</v>
       </c>
       <c r="G14">
         <v>2230000.0</v>
       </c>
       <c r="H14">
         <v>1697023.0</v>
       </c>
       <c r="I14">
         <v>1378784.0</v>
       </c>
@@ -23004,87 +23227,87 @@
       </c>
       <c r="R14">
         <v>355000.0</v>
       </c>
       <c r="S14">
         <v>456916.0</v>
       </c>
       <c r="T14">
         <v>236077.0</v>
       </c>
       <c r="U14">
         <v>99212.0</v>
       </c>
       <c r="V14">
         <v>65070.0</v>
       </c>
       <c r="W14">
         <v>151451.0</v>
       </c>
       <c r="X14">
         <v>22160.0</v>
       </c>
     </row>
     <row r="15" spans="1:24">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15">
         <v>0.0</v>
       </c>
       <c r="J15">
         <v>0.0</v>
       </c>
       <c r="K15">
         <v>0.0</v>
       </c>
       <c r="L15">
         <v>0.0</v>
       </c>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
     </row>
     <row r="16" spans="1:24">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B16">
         <v>50864000.0</v>
       </c>
       <c r="C16">
         <v>22087000.0</v>
       </c>
       <c r="D16">
         <v>11609000.0</v>
       </c>
       <c r="E16">
         <v>8056000.0</v>
       </c>
       <c r="F16">
         <v>9644000.0</v>
       </c>
       <c r="G16">
         <v>29027000.0</v>
       </c>
       <c r="H16">
         <v>11500973.0</v>
       </c>
       <c r="I16">
         <v>3971226.0</v>
       </c>
@@ -23114,87 +23337,87 @@
       </c>
       <c r="R16">
         <v>122694.0</v>
       </c>
       <c r="S16">
         <v>131034.0</v>
       </c>
       <c r="T16">
         <v>735471.0</v>
       </c>
       <c r="U16">
         <v>30790.0</v>
       </c>
       <c r="V16">
         <v>266720.0</v>
       </c>
       <c r="W16">
         <v>74937.0</v>
       </c>
       <c r="X16">
         <v>57905.0</v>
       </c>
     </row>
     <row r="17" spans="1:24">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17">
         <v>0.0</v>
       </c>
       <c r="J17">
         <v>0.0</v>
       </c>
       <c r="K17">
         <v>0.0</v>
       </c>
       <c r="L17">
         <v>0.0</v>
       </c>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
     </row>
     <row r="18" spans="1:24">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B18">
         <v>62930000.0</v>
       </c>
       <c r="C18">
         <v>41111000.0</v>
       </c>
       <c r="D18">
         <v>29737000.0</v>
       </c>
       <c r="E18">
         <v>2501000.0</v>
       </c>
       <c r="F18">
         <v>10579000.0</v>
       </c>
       <c r="G18">
         <v>16310000.0</v>
       </c>
       <c r="H18">
         <v>8721115.0</v>
       </c>
       <c r="I18">
         <v>4379486.0</v>
       </c>
@@ -23224,181 +23447,181 @@
       </c>
       <c r="R18">
         <v>213409.0</v>
       </c>
       <c r="S18">
         <v>-156607.0</v>
       </c>
       <c r="T18">
         <v>-304973.0</v>
       </c>
       <c r="U18">
         <v>-601846.0</v>
       </c>
       <c r="V18">
         <v>-902515.0</v>
       </c>
       <c r="W18">
         <v>-416922.0</v>
       </c>
       <c r="X18">
         <v>-86588.0</v>
       </c>
     </row>
     <row r="19" spans="1:24">
       <c r="A19" t="s">
-        <v>190</v>
+        <v>191</v>
       </c>
       <c r="B19">
         <v>-2100000.0</v>
       </c>
       <c r="C19">
         <v>-18404000.0</v>
       </c>
       <c r="D19">
         <v>-14543000.0</v>
       </c>
       <c r="E19">
         <v>-14156000.0</v>
       </c>
       <c r="F19">
         <v>-56807542.0</v>
       </c>
       <c r="G19">
         <v>-4663554.0</v>
       </c>
       <c r="H19">
         <v>-2303570.0</v>
       </c>
       <c r="I19">
         <v>-3093956.0</v>
       </c>
       <c r="J19">
         <v>-3309986.0</v>
       </c>
       <c r="K19">
         <v>-2181007.0</v>
       </c>
       <c r="L19">
         <v>0.0</v>
       </c>
       <c r="M19"/>
       <c r="N19"/>
       <c r="O19"/>
       <c r="P19"/>
       <c r="Q19"/>
       <c r="R19"/>
       <c r="S19"/>
       <c r="T19"/>
       <c r="U19"/>
       <c r="V19"/>
       <c r="W19"/>
       <c r="X19"/>
     </row>
     <row r="20" spans="1:24">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20">
         <v>0.0</v>
       </c>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
     </row>
     <row r="21" spans="1:24">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B21">
         <v>-243000.0</v>
       </c>
       <c r="C21">
         <v>-19060000.0</v>
       </c>
       <c r="D21">
         <v>-7092000.0</v>
       </c>
       <c r="E21">
         <v>632000.0</v>
       </c>
       <c r="F21">
         <v>19241027.0</v>
       </c>
       <c r="G21">
         <v>4295882.0</v>
       </c>
       <c r="H21">
         <v>-1143240.0</v>
       </c>
       <c r="I21">
         <v>-3098181.0</v>
       </c>
       <c r="J21">
         <v>-1533724.0</v>
       </c>
       <c r="K21">
         <v>-1653291.0</v>
       </c>
       <c r="L21">
         <v>3301185.0</v>
       </c>
       <c r="M21"/>
       <c r="N21"/>
       <c r="O21"/>
       <c r="P21"/>
       <c r="Q21"/>
       <c r="R21"/>
       <c r="S21"/>
       <c r="T21"/>
       <c r="U21"/>
       <c r="V21"/>
       <c r="W21"/>
       <c r="X21"/>
     </row>
     <row r="22" spans="1:24">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B22">
         <v>51226000.0</v>
       </c>
       <c r="C22">
         <v>45489000.0</v>
       </c>
       <c r="D22">
         <v>52800000.0</v>
       </c>
       <c r="E22">
         <v>41381000.0</v>
       </c>
       <c r="F22">
         <v>31567000.0</v>
       </c>
       <c r="G22">
         <v>18282000.0</v>
       </c>
       <c r="H22">
         <v>13995072.0</v>
       </c>
       <c r="I22">
         <v>8721232.0</v>
       </c>
@@ -23428,51 +23651,51 @@
       </c>
       <c r="R22">
         <v>141046.0</v>
       </c>
       <c r="S22">
         <v>-1176474.0</v>
       </c>
       <c r="T22">
         <v>-823915.0</v>
       </c>
       <c r="U22">
         <v>-1450731.0</v>
       </c>
       <c r="V22">
         <v>-742862.0</v>
       </c>
       <c r="W22">
         <v>-655243.0</v>
       </c>
       <c r="X22">
         <v>-40493.0</v>
       </c>
     </row>
     <row r="23" spans="1:24">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
         <v>-415000.0</v>
       </c>
       <c r="C23">
         <v>-193000.0</v>
       </c>
       <c r="D23">
         <v>-167000.0</v>
       </c>
       <c r="E23">
         <v>-30000.0</v>
       </c>
       <c r="F23">
         <v>27.0</v>
       </c>
       <c r="G23">
         <v>-785000.0</v>
       </c>
       <c r="H23">
         <v>-1143240.0</v>
       </c>
       <c r="I23">
         <v>-2000000.0</v>
       </c>
@@ -23502,51 +23725,51 @@
       </c>
       <c r="R23">
         <v>5305.0</v>
       </c>
       <c r="S23">
         <v>15985.0</v>
       </c>
       <c r="T23">
         <v>17498.0</v>
       </c>
       <c r="U23">
         <v>250000.0</v>
       </c>
       <c r="V23">
         <v>1117127.0</v>
       </c>
       <c r="W23">
         <v>357024.0</v>
       </c>
       <c r="X23">
         <v>-20165.0</v>
       </c>
     </row>
     <row r="24" spans="1:24">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24">
         <v>-1502000.0</v>
       </c>
       <c r="C24">
         <v>-1836000.0</v>
       </c>
       <c r="D24">
         <v>-1262000.0</v>
       </c>
       <c r="E24">
         <v>-1547000.0</v>
       </c>
       <c r="F24">
         <v>-898000.0</v>
       </c>
       <c r="G24">
         <v>-313000.0</v>
       </c>
       <c r="H24">
         <v>-606124.0</v>
       </c>
       <c r="I24">
         <v>155277.0</v>
       </c>
@@ -23574,51 +23797,51 @@
       <c r="Q24">
         <v>-227414.0</v>
       </c>
       <c r="R24">
         <v>-187395.0</v>
       </c>
       <c r="S24">
         <v>-20626.0</v>
       </c>
       <c r="T24">
         <v>-1509453.0</v>
       </c>
       <c r="U24">
         <v>-69977.0</v>
       </c>
       <c r="V24">
         <v>-22829.0</v>
       </c>
       <c r="W24">
         <v>18803.0</v>
       </c>
       <c r="X24"/>
     </row>
     <row r="25" spans="1:24">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
         <v>1272000.0</v>
       </c>
       <c r="C25">
         <v>341000.0</v>
       </c>
       <c r="D25">
         <v>230000.0</v>
       </c>
       <c r="E25">
         <v>466000.0</v>
       </c>
       <c r="F25">
         <v>291000.0</v>
       </c>
       <c r="G25">
         <v>176000.0</v>
       </c>
       <c r="H25">
         <v>358473.0</v>
       </c>
       <c r="I25">
         <v>43416.0</v>
       </c>
@@ -23646,97 +23869,97 @@
       <c r="Q25">
         <v>87650.0</v>
       </c>
       <c r="R25">
         <v>686626.0</v>
       </c>
       <c r="S25">
         <v>-19869.0</v>
       </c>
       <c r="T25">
         <v>-16939.0</v>
       </c>
       <c r="U25">
         <v>122639.0</v>
       </c>
       <c r="V25">
         <v>90388.0</v>
       </c>
       <c r="W25">
         <v>18525.0</v>
       </c>
       <c r="X25"/>
     </row>
     <row r="26" spans="1:24">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26">
         <v>-2999000.0</v>
       </c>
       <c r="C26">
         <v>-193000.0</v>
       </c>
       <c r="D26">
         <v>-167000.0</v>
       </c>
       <c r="E26">
         <v>-30000.0</v>
       </c>
       <c r="F26"/>
       <c r="G26">
         <v>-784653.0</v>
       </c>
       <c r="H26"/>
       <c r="I26">
         <v>0.0</v>
       </c>
       <c r="J26">
         <v>2613530.0</v>
       </c>
       <c r="K26">
         <v>0.0</v>
       </c>
       <c r="L26">
         <v>0.0</v>
       </c>
       <c r="M26"/>
       <c r="N26"/>
       <c r="O26"/>
       <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
     </row>
     <row r="27" spans="1:24">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
         <v>2753000.0</v>
       </c>
       <c r="C27">
         <v>3197000.0</v>
       </c>
       <c r="D27">
         <v>1640000.0</v>
       </c>
       <c r="E27">
         <v>522000.0</v>
       </c>
       <c r="F27">
         <v>169000.0</v>
       </c>
       <c r="G27">
         <v>110573.0</v>
       </c>
       <c r="H27">
         <v>297157.0</v>
       </c>
       <c r="I27">
         <v>215963.0</v>
       </c>
@@ -23756,51 +23979,51 @@
       <c r="O27"/>
       <c r="P27"/>
       <c r="Q27"/>
       <c r="R27">
         <v>8533.0</v>
       </c>
       <c r="S27">
         <v>233116.0</v>
       </c>
       <c r="T27">
         <v>310553.0</v>
       </c>
       <c r="U27">
         <v>375720.0</v>
       </c>
       <c r="V27">
         <v>125060.0</v>
       </c>
       <c r="W27">
         <v>48018.0</v>
       </c>
       <c r="X27"/>
     </row>
     <row r="28" spans="1:24">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
         <v>-3657000.0</v>
       </c>
       <c r="C28">
         <v>-19253000.0</v>
       </c>
       <c r="D28">
         <v>-7259000.0</v>
       </c>
       <c r="E28">
         <v>602000.0</v>
       </c>
       <c r="F28">
         <v>19241000.0</v>
       </c>
       <c r="G28">
         <v>3511000.0</v>
       </c>
       <c r="H28">
         <v>-1143240.0</v>
       </c>
       <c r="I28">
         <v>-3098181.0</v>
       </c>
@@ -23828,51 +24051,51 @@
       </c>
       <c r="R28">
         <v>-191918.0</v>
       </c>
       <c r="S28">
         <v>211047.0</v>
       </c>
       <c r="T28">
         <v>2489716.0</v>
       </c>
       <c r="U28">
         <v>435893.0</v>
       </c>
       <c r="V28">
         <v>1117127.0</v>
       </c>
       <c r="W28">
         <v>415151.0</v>
       </c>
       <c r="X28">
         <v>107443.0</v>
       </c>
     </row>
     <row r="29" spans="1:24">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
         <v>66938000.0</v>
       </c>
       <c r="C29">
         <v>47824000.0</v>
       </c>
       <c r="D29">
         <v>37384000.0</v>
       </c>
       <c r="E29">
         <v>12057000.0</v>
       </c>
       <c r="F29">
         <v>18268000.0</v>
       </c>
       <c r="G29">
         <v>18466000.0</v>
       </c>
       <c r="H29">
         <v>10965519.0</v>
       </c>
       <c r="I29">
         <v>6796785.0</v>
       </c>
@@ -23902,51 +24125,51 @@
       </c>
       <c r="R29">
         <v>234547.0</v>
       </c>
       <c r="S29">
         <v>195506.0</v>
       </c>
       <c r="T29">
         <v>130788.0</v>
       </c>
       <c r="U29">
         <v>-546902.0</v>
       </c>
       <c r="V29">
         <v>-900459.0</v>
       </c>
       <c r="W29">
         <v>-205006.0</v>
       </c>
       <c r="X29">
         <v>14672.0</v>
       </c>
     </row>
     <row r="30" spans="1:24">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
         <v>-33778000.0</v>
       </c>
       <c r="C30">
         <v>-18404000.0</v>
       </c>
       <c r="D30">
         <v>-26353000.0</v>
       </c>
       <c r="E30">
         <v>-14156000.0</v>
       </c>
       <c r="F30">
         <v>-56808000.0</v>
       </c>
       <c r="G30">
         <v>-4664000.0</v>
       </c>
       <c r="H30">
         <v>-2303570.0</v>
       </c>
       <c r="I30">
         <v>-3093956.0</v>
       </c>
@@ -23995,3406 +24218,3445 @@
       <c r="X30">
         <v>-101260.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=xl/worksheets/sheet6.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:xm="http://schemas.microsoft.com/office/excel/2006/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:BY30"/>
+  <dimension ref="A1:BZ30"/>
   <sheetViews>
     <sheetView tabSelected="0" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="0" outlineLevelCol="0"/>
   <cols>
     <col min="1" max="1" width="44.703" bestFit="true" customWidth="true" style="0"/>
     <col min="2" max="2" width="12.854" bestFit="true" customWidth="true" style="0"/>
   </cols>
   <sheetData>
-    <row r="1" spans="1:77">
+    <row r="1" spans="1:78">
       <c r="A1" t="s">
         <v>0</v>
       </c>
       <c r="B1" t="s">
+        <v>85</v>
+      </c>
+      <c r="C1" t="s">
         <v>1</v>
-      </c>
-[...1 lines deleted...]
-        <v>85</v>
       </c>
       <c r="D1" t="s">
         <v>86</v>
       </c>
       <c r="E1" t="s">
         <v>87</v>
       </c>
       <c r="F1" t="s">
+        <v>88</v>
+      </c>
+      <c r="G1" t="s">
         <v>2</v>
-      </c>
-[...1 lines deleted...]
-        <v>88</v>
       </c>
       <c r="H1" t="s">
         <v>89</v>
       </c>
       <c r="I1" t="s">
         <v>90</v>
       </c>
       <c r="J1" t="s">
+        <v>91</v>
+      </c>
+      <c r="K1" t="s">
         <v>3</v>
-      </c>
-[...1 lines deleted...]
-        <v>91</v>
       </c>
       <c r="L1" t="s">
         <v>92</v>
       </c>
       <c r="M1" t="s">
         <v>93</v>
       </c>
       <c r="N1" t="s">
+        <v>94</v>
+      </c>
+      <c r="O1" t="s">
         <v>4</v>
-      </c>
-[...1 lines deleted...]
-        <v>94</v>
       </c>
       <c r="P1" t="s">
         <v>95</v>
       </c>
       <c r="Q1" t="s">
         <v>96</v>
       </c>
       <c r="R1" t="s">
+        <v>97</v>
+      </c>
+      <c r="S1" t="s">
         <v>5</v>
-      </c>
-[...1 lines deleted...]
-        <v>97</v>
       </c>
       <c r="T1" t="s">
         <v>98</v>
       </c>
       <c r="U1" t="s">
         <v>99</v>
       </c>
       <c r="V1" t="s">
+        <v>100</v>
+      </c>
+      <c r="W1" t="s">
         <v>6</v>
-      </c>
-[...1 lines deleted...]
-        <v>100</v>
       </c>
       <c r="X1" t="s">
         <v>101</v>
       </c>
       <c r="Y1" t="s">
         <v>102</v>
       </c>
       <c r="Z1" t="s">
+        <v>103</v>
+      </c>
+      <c r="AA1" t="s">
         <v>7</v>
-      </c>
-[...1 lines deleted...]
-        <v>103</v>
       </c>
       <c r="AB1" t="s">
         <v>104</v>
       </c>
       <c r="AC1" t="s">
         <v>105</v>
       </c>
       <c r="AD1" t="s">
+        <v>106</v>
+      </c>
+      <c r="AE1" t="s">
         <v>8</v>
-      </c>
-[...1 lines deleted...]
-        <v>106</v>
       </c>
       <c r="AF1" t="s">
         <v>107</v>
       </c>
       <c r="AG1" t="s">
         <v>108</v>
       </c>
       <c r="AH1" t="s">
+        <v>109</v>
+      </c>
+      <c r="AI1" t="s">
         <v>9</v>
-      </c>
-[...1 lines deleted...]
-        <v>109</v>
       </c>
       <c r="AJ1" t="s">
         <v>110</v>
       </c>
       <c r="AK1" t="s">
         <v>111</v>
       </c>
       <c r="AL1" t="s">
+        <v>112</v>
+      </c>
+      <c r="AM1" t="s">
         <v>10</v>
-      </c>
-[...1 lines deleted...]
-        <v>112</v>
       </c>
       <c r="AN1" t="s">
         <v>113</v>
       </c>
       <c r="AO1" t="s">
         <v>114</v>
       </c>
       <c r="AP1" t="s">
+        <v>115</v>
+      </c>
+      <c r="AQ1" t="s">
         <v>11</v>
-      </c>
-[...1 lines deleted...]
-        <v>115</v>
       </c>
       <c r="AR1" t="s">
         <v>116</v>
       </c>
       <c r="AS1" t="s">
         <v>117</v>
       </c>
       <c r="AT1" t="s">
+        <v>118</v>
+      </c>
+      <c r="AU1" t="s">
         <v>12</v>
-      </c>
-[...1 lines deleted...]
-        <v>118</v>
       </c>
       <c r="AV1" t="s">
         <v>119</v>
       </c>
       <c r="AW1" t="s">
         <v>120</v>
       </c>
       <c r="AX1" t="s">
+        <v>121</v>
+      </c>
+      <c r="AY1" t="s">
         <v>13</v>
-      </c>
-[...1 lines deleted...]
-        <v>121</v>
       </c>
       <c r="AZ1" t="s">
         <v>122</v>
       </c>
       <c r="BA1" t="s">
         <v>123</v>
       </c>
       <c r="BB1" t="s">
+        <v>124</v>
+      </c>
+      <c r="BC1" t="s">
         <v>14</v>
-      </c>
-[...1 lines deleted...]
-        <v>124</v>
       </c>
       <c r="BD1" t="s">
         <v>125</v>
       </c>
       <c r="BE1" t="s">
         <v>126</v>
       </c>
       <c r="BF1" t="s">
+        <v>127</v>
+      </c>
+      <c r="BG1" t="s">
         <v>15</v>
-      </c>
-[...1 lines deleted...]
-        <v>127</v>
       </c>
       <c r="BH1" t="s">
         <v>128</v>
       </c>
       <c r="BI1" t="s">
         <v>129</v>
       </c>
       <c r="BJ1" t="s">
+        <v>130</v>
+      </c>
+      <c r="BK1" t="s">
         <v>16</v>
-      </c>
-[...1 lines deleted...]
-        <v>130</v>
       </c>
       <c r="BL1" t="s">
         <v>131</v>
       </c>
       <c r="BM1" t="s">
         <v>132</v>
       </c>
       <c r="BN1" t="s">
+        <v>133</v>
+      </c>
+      <c r="BO1" t="s">
         <v>17</v>
-      </c>
-[...1 lines deleted...]
-        <v>133</v>
       </c>
       <c r="BP1" t="s">
         <v>134</v>
       </c>
       <c r="BQ1" t="s">
         <v>135</v>
       </c>
       <c r="BR1" t="s">
+        <v>136</v>
+      </c>
+      <c r="BS1" t="s">
         <v>18</v>
-      </c>
-[...1 lines deleted...]
-        <v>136</v>
       </c>
       <c r="BT1" t="s">
         <v>137</v>
       </c>
       <c r="BU1" t="s">
         <v>138</v>
       </c>
       <c r="BV1" t="s">
+        <v>139</v>
+      </c>
+      <c r="BW1" t="s">
         <v>19</v>
-      </c>
-[...1 lines deleted...]
-        <v>139</v>
       </c>
       <c r="BX1" t="s">
         <v>140</v>
       </c>
       <c r="BY1" t="s">
         <v>141</v>
       </c>
+      <c r="BZ1" t="s">
+        <v>142</v>
+      </c>
     </row>
-    <row r="2" spans="1:77">
+    <row r="2" spans="1:78">
       <c r="A2" t="s">
-        <v>173</v>
+        <v>174</v>
       </c>
       <c r="B2">
+        <v>50864000.0</v>
+      </c>
+      <c r="C2">
         <v>64497000.0</v>
       </c>
-      <c r="C2">
+      <c r="D2">
         <v>49591000.0</v>
       </c>
-      <c r="D2">
+      <c r="E2">
         <v>23541000.0</v>
       </c>
-      <c r="E2">
+      <c r="F2">
         <v>22087000.0</v>
       </c>
-      <c r="F2">
+      <c r="G2">
         <v>20986000.0</v>
       </c>
-      <c r="G2">
+      <c r="H2">
         <v>14984000.0</v>
       </c>
-      <c r="H2">
+      <c r="I2">
         <v>8614000.0</v>
       </c>
-      <c r="I2">
+      <c r="J2">
         <v>11609000.0</v>
       </c>
-      <c r="J2">
+      <c r="K2">
         <v>10374000.0</v>
       </c>
-      <c r="K2">
+      <c r="L2">
         <v>14298000.0</v>
       </c>
-      <c r="L2">
+      <c r="M2">
         <v>8330000.0</v>
       </c>
-      <c r="M2">
+      <c r="N2">
         <v>8056000.0</v>
       </c>
-      <c r="N2">
+      <c r="O2">
         <v>10245000.0</v>
       </c>
-      <c r="O2">
+      <c r="P2">
         <v>9321000.0</v>
       </c>
-      <c r="P2">
+      <c r="Q2">
         <v>10596000.0</v>
       </c>
-      <c r="Q2">
+      <c r="R2">
         <v>9644000.0</v>
       </c>
-      <c r="R2">
+      <c r="S2">
         <v>7816332.0</v>
       </c>
-      <c r="S2">
+      <c r="T2">
         <v>8734000.0</v>
       </c>
-      <c r="T2">
+      <c r="U2">
         <v>35615477.0</v>
       </c>
-      <c r="U2">
+      <c r="V2">
         <v>29027124.0</v>
       </c>
-      <c r="V2">
+      <c r="W2">
         <v>27224471.0</v>
       </c>
-      <c r="W2">
+      <c r="X2">
         <v>25795909.0</v>
       </c>
-      <c r="X2">
+      <c r="Y2">
         <v>14787745.0</v>
       </c>
-      <c r="Y2">
+      <c r="Z2">
         <v>11500973.0</v>
       </c>
-      <c r="Z2">
+      <c r="AA2">
         <v>7295906.0</v>
       </c>
-      <c r="AA2">
+      <c r="AB2">
         <v>5473964.0</v>
       </c>
-      <c r="AB2">
+      <c r="AC2">
         <v>4376325.0</v>
       </c>
-      <c r="AC2">
+      <c r="AD2">
         <v>3971226.0</v>
       </c>
-      <c r="AD2">
+      <c r="AE2">
         <v>3446570.0</v>
       </c>
-      <c r="AE2">
+      <c r="AF2">
         <v>1527235.0</v>
       </c>
-      <c r="AF2">
+      <c r="AG2">
         <v>3429034.0</v>
       </c>
-      <c r="AG2">
+      <c r="AH2">
         <v>3498904.0</v>
       </c>
-      <c r="AH2">
+      <c r="AI2">
         <v>2308215.0</v>
       </c>
-      <c r="AI2">
+      <c r="AJ2">
         <v>2473772.0</v>
       </c>
-      <c r="AJ2">
+      <c r="AK2">
         <v>3044801.0</v>
       </c>
-      <c r="AK2">
+      <c r="AL2">
         <v>1861089.0</v>
       </c>
-      <c r="AL2">
+      <c r="AM2">
         <v>2991173.0</v>
       </c>
-      <c r="AM2">
+      <c r="AN2">
         <v>1984250.0</v>
       </c>
-      <c r="AN2">
+      <c r="AO2">
         <v>2594194.0</v>
       </c>
-      <c r="AO2">
+      <c r="AP2">
         <v>2840549.0</v>
       </c>
-      <c r="AP2">
+      <c r="AQ2">
         <v>3367518.0</v>
       </c>
-      <c r="AQ2">
+      <c r="AR2">
         <v>2624017.0</v>
       </c>
-      <c r="AR2">
+      <c r="AS2">
         <v>2397744.0</v>
       </c>
-      <c r="AS2">
+      <c r="AT2">
         <v>1474130.0</v>
       </c>
-      <c r="AT2">
+      <c r="AU2">
         <v>2090467.0</v>
       </c>
-      <c r="AU2">
+      <c r="AV2">
         <v>2128305.0</v>
       </c>
-      <c r="AV2">
+      <c r="AW2">
         <v>1360329.0</v>
       </c>
-      <c r="AW2">
+      <c r="AX2">
         <v>1414913.0</v>
       </c>
-      <c r="AX2">
+      <c r="AY2">
         <v>1085502.0</v>
       </c>
-      <c r="AY2">
+      <c r="AZ2">
         <v>1809509.0</v>
       </c>
-      <c r="AZ2">
+      <c r="BA2">
         <v>1428729.0</v>
       </c>
-      <c r="BA2">
+      <c r="BB2">
         <v>1396300.0</v>
       </c>
-      <c r="BB2">
+      <c r="BC2">
         <v>828897.0</v>
       </c>
-      <c r="BC2">
+      <c r="BD2">
         <v>569333.0</v>
       </c>
-      <c r="BD2">
+      <c r="BE2">
         <v>299671.0</v>
       </c>
-      <c r="BE2">
+      <c r="BF2">
         <v>424795.0</v>
       </c>
-      <c r="BF2">
+      <c r="BG2">
         <v>343653.0</v>
       </c>
-      <c r="BG2">
+      <c r="BH2">
         <v>190729.0</v>
       </c>
-      <c r="BH2">
+      <c r="BI2">
         <v>236499.0</v>
       </c>
-      <c r="BI2">
+      <c r="BJ2">
         <v>157833.0</v>
       </c>
-      <c r="BJ2">
+      <c r="BK2">
         <v>202677.0</v>
       </c>
-      <c r="BK2">
+      <c r="BL2">
         <v>166065.0</v>
       </c>
-      <c r="BL2">
+      <c r="BM2">
         <v>152815.0</v>
       </c>
-      <c r="BM2">
+      <c r="BN2">
         <v>122694.0</v>
       </c>
-      <c r="BN2">
+      <c r="BO2">
         <v>140465.0</v>
       </c>
-      <c r="BO2">
+      <c r="BP2">
         <v>178134.0</v>
       </c>
-      <c r="BP2">
+      <c r="BQ2">
         <v>174352.0</v>
       </c>
-      <c r="BQ2">
+      <c r="BR2">
         <v>131034.0</v>
       </c>
-      <c r="BR2">
+      <c r="BS2">
         <v>213817.0</v>
       </c>
-      <c r="BS2">
+      <c r="BT2">
         <v>300085.0</v>
       </c>
-      <c r="BT2">
+      <c r="BU2">
         <v>443869.0</v>
       </c>
-      <c r="BU2">
+      <c r="BV2">
         <v>735471.0</v>
       </c>
-      <c r="BV2">
+      <c r="BW2">
         <v>840818.0</v>
       </c>
-      <c r="BW2">
+      <c r="BX2">
         <v>611306.0</v>
       </c>
-      <c r="BX2">
+      <c r="BY2">
         <v>210204.0</v>
       </c>
-      <c r="BY2">
+      <c r="BZ2">
         <v>30790.0</v>
       </c>
     </row>
-    <row r="3" spans="1:77">
+    <row r="3" spans="1:78">
       <c r="A3" t="s">
-        <v>174</v>
+        <v>175</v>
       </c>
       <c r="B3">
+        <v>9715000</v>
+      </c>
+      <c r="C3">
         <v>1074000</v>
       </c>
-      <c r="C3">
+      <c r="D3">
         <v>1236000</v>
       </c>
-      <c r="D3">
+      <c r="E3">
         <v>1218000</v>
       </c>
-      <c r="E3">
+      <c r="F3">
         <v>1003000</v>
       </c>
-      <c r="F3">
+      <c r="G3">
         <v>1628000</v>
       </c>
-      <c r="G3">
+      <c r="H3">
         <v>416000</v>
       </c>
-      <c r="H3">
+      <c r="I3">
         <v>1811000</v>
       </c>
-      <c r="I3">
+      <c r="J3">
         <v>2357000</v>
       </c>
-      <c r="J3">
+      <c r="K3">
         <v>2108000</v>
       </c>
-      <c r="K3">
+      <c r="L3">
         <v>1716000</v>
       </c>
-      <c r="L3">
+      <c r="M3">
         <v>1251000</v>
       </c>
-      <c r="M3">
+      <c r="N3">
         <v>2376000</v>
       </c>
-      <c r="N3">
+      <c r="O3">
         <v>2654000</v>
       </c>
-      <c r="O3">
+      <c r="P3">
         <v>2254000</v>
       </c>
-      <c r="P3">
+      <c r="Q3">
         <v>2013000</v>
       </c>
-      <c r="Q3">
+      <c r="R3">
         <v>2635000</v>
       </c>
-      <c r="R3">
+      <c r="S3">
         <v>1941634</v>
       </c>
-      <c r="S3">
+      <c r="T3">
         <v>2086000</v>
       </c>
-      <c r="T3">
+      <c r="U3">
         <v>2141982</v>
       </c>
-      <c r="U3">
+      <c r="V3">
         <v>1519424</v>
       </c>
-      <c r="V3">
+      <c r="W3">
         <v>491079</v>
       </c>
-      <c r="W3">
+      <c r="X3">
         <v>424472</v>
       </c>
-      <c r="X3">
+      <c r="Y3">
         <v>354800</v>
       </c>
-      <c r="Y3">
+      <c r="Z3">
         <v>885471</v>
       </c>
-      <c r="Z3">
+      <c r="AA3">
         <v>715610</v>
       </c>
-      <c r="AA3">
+      <c r="AB3">
         <v>626572</v>
       </c>
-      <c r="AB3">
+      <c r="AC3">
         <v>445983</v>
       </c>
-      <c r="AC3">
+      <c r="AD3">
         <v>456239</v>
       </c>
-      <c r="AD3">
+      <c r="AE3">
         <v>846635</v>
       </c>
-      <c r="AE3">
+      <c r="AF3">
         <v>695234</v>
       </c>
-      <c r="AF3">
+      <c r="AG3">
         <v>558877</v>
       </c>
-      <c r="AG3">
+      <c r="AH3">
         <v>316553</v>
       </c>
-      <c r="AH3">
+      <c r="AI3">
         <v>817094</v>
       </c>
-      <c r="AI3">
+      <c r="AJ3">
         <v>521452</v>
       </c>
-      <c r="AJ3">
+      <c r="AK3">
         <v>534916</v>
       </c>
-      <c r="AK3">
+      <c r="AL3">
         <v>332990</v>
       </c>
-      <c r="AL3">
+      <c r="AM3">
         <v>174761</v>
       </c>
-      <c r="AM3">
+      <c r="AN3">
         <v>452126</v>
       </c>
-      <c r="AN3">
+      <c r="AO3">
         <v>353429</v>
       </c>
-      <c r="AO3">
+      <c r="AP3">
         <v>382106</v>
       </c>
-      <c r="AP3">
+      <c r="AQ3">
         <v>196829</v>
       </c>
-      <c r="AQ3">
+      <c r="AR3">
         <v>464039</v>
       </c>
-      <c r="AR3">
+      <c r="AS3">
         <v>334036</v>
       </c>
-      <c r="AS3">
+      <c r="AT3">
         <v>219254</v>
       </c>
-      <c r="AT3">
+      <c r="AU3">
         <v>189127</v>
       </c>
-      <c r="AU3">
+      <c r="AV3">
         <v>189361</v>
       </c>
-      <c r="AV3">
+      <c r="AW3">
         <v>260809</v>
       </c>
-      <c r="AW3">
+      <c r="AX3">
         <v>285438</v>
       </c>
-      <c r="AX3">
+      <c r="AY3">
         <v>319945</v>
       </c>
-      <c r="AY3">
+      <c r="AZ3">
         <v>251563</v>
       </c>
-      <c r="AZ3">
+      <c r="BA3">
         <v>95515</v>
       </c>
-      <c r="BA3">
+      <c r="BB3">
         <v>160819</v>
       </c>
-      <c r="BB3">
+      <c r="BC3">
         <v>82356</v>
       </c>
-      <c r="BC3">
+      <c r="BD3">
         <v>78438</v>
       </c>
-      <c r="BD3">
+      <c r="BE3">
         <v>100570</v>
       </c>
-      <c r="BE3">
+      <c r="BF3">
         <v>96267</v>
       </c>
-      <c r="BF3">
+      <c r="BG3">
         <v>84212</v>
       </c>
-      <c r="BG3">
+      <c r="BH3">
         <v>109164</v>
       </c>
-      <c r="BH3">
+      <c r="BI3">
         <v>110589</v>
       </c>
-      <c r="BI3">
+      <c r="BJ3">
         <v>75445</v>
       </c>
-      <c r="BJ3">
+      <c r="BK3">
         <v>279464</v>
       </c>
-      <c r="BK3">
+      <c r="BL3">
         <v>19270</v>
       </c>
-      <c r="BL3">
+      <c r="BM3">
         <v>8603</v>
       </c>
-      <c r="BM3">
+      <c r="BN3">
         <v>23734</v>
       </c>
-      <c r="BN3">
+      <c r="BO3">
         <v>0</v>
       </c>
-      <c r="BO3">
+      <c r="BP3">
         <v>63427</v>
       </c>
-      <c r="BP3">
+      <c r="BQ3">
         <v>66083</v>
       </c>
-      <c r="BQ3">
+      <c r="BR3">
         <v>62271</v>
       </c>
-      <c r="BR3">
+      <c r="BS3">
         <v>58558</v>
       </c>
-      <c r="BS3">
+      <c r="BT3">
         <v>48416</v>
       </c>
-      <c r="BT3">
+      <c r="BU3">
         <v>88633</v>
       </c>
-      <c r="BU3">
+      <c r="BV3">
         <v>215836</v>
       </c>
-      <c r="BV3">
+      <c r="BW3">
         <v>94012</v>
       </c>
-      <c r="BW3">
+      <c r="BX3">
         <v>247803</v>
       </c>
-      <c r="BX3">
+      <c r="BY3">
         <v>0</v>
       </c>
-      <c r="BY3">
+      <c r="BZ3">
         <v>93946</v>
       </c>
     </row>
-    <row r="4" spans="1:77">
+    <row r="4" spans="1:78">
       <c r="A4" t="s">
-        <v>175</v>
+        <v>176</v>
       </c>
       <c r="B4"/>
       <c r="C4"/>
       <c r="D4"/>
       <c r="E4"/>
       <c r="F4"/>
       <c r="G4"/>
       <c r="H4"/>
       <c r="I4"/>
       <c r="J4"/>
       <c r="K4"/>
-      <c r="L4">
+      <c r="L4"/>
+      <c r="M4">
         <v>5758000.0</v>
       </c>
-      <c r="M4">
+      <c r="N4">
         <v>254000.0</v>
       </c>
-      <c r="N4"/>
-      <c r="O4">
+      <c r="O4"/>
+      <c r="P4">
         <v>947000.0</v>
       </c>
-      <c r="P4">
+      <c r="Q4">
         <v>-1404358.0</v>
       </c>
-      <c r="Q4">
+      <c r="R4">
         <v>990358.0</v>
       </c>
-      <c r="R4">
+      <c r="S4">
         <v>1813526.0</v>
       </c>
-      <c r="S4">
+      <c r="T4">
         <v>-1124649.0</v>
       </c>
-      <c r="T4">
+      <c r="U4">
         <v>-26672264.0</v>
       </c>
-      <c r="U4">
+      <c r="V4">
         <v>6684546.0</v>
       </c>
-      <c r="V4"/>
       <c r="W4"/>
       <c r="X4"/>
       <c r="Y4"/>
       <c r="Z4"/>
       <c r="AA4"/>
-      <c r="AB4">
-[...1 lines deleted...]
-      </c>
+      <c r="AB4"/>
       <c r="AC4">
         <v>0.0</v>
       </c>
       <c r="AD4">
         <v>0.0</v>
       </c>
       <c r="AE4">
         <v>0.0</v>
       </c>
-      <c r="AF4"/>
+      <c r="AF4">
+        <v>0.0</v>
+      </c>
       <c r="AG4"/>
       <c r="AH4"/>
       <c r="AI4"/>
       <c r="AJ4"/>
       <c r="AK4"/>
       <c r="AL4"/>
       <c r="AM4"/>
       <c r="AN4"/>
       <c r="AO4"/>
       <c r="AP4"/>
       <c r="AQ4"/>
       <c r="AR4"/>
       <c r="AS4"/>
       <c r="AT4"/>
       <c r="AU4"/>
       <c r="AV4"/>
       <c r="AW4"/>
       <c r="AX4"/>
       <c r="AY4"/>
       <c r="AZ4"/>
       <c r="BA4"/>
       <c r="BB4"/>
       <c r="BC4"/>
       <c r="BD4"/>
       <c r="BE4"/>
       <c r="BF4"/>
       <c r="BG4"/>
       <c r="BH4"/>
       <c r="BI4"/>
       <c r="BJ4"/>
       <c r="BK4"/>
       <c r="BL4"/>
       <c r="BM4"/>
       <c r="BN4"/>
       <c r="BO4"/>
       <c r="BP4"/>
       <c r="BQ4"/>
       <c r="BR4"/>
       <c r="BS4"/>
       <c r="BT4"/>
       <c r="BU4"/>
       <c r="BV4"/>
       <c r="BW4"/>
       <c r="BX4"/>
       <c r="BY4"/>
+      <c r="BZ4"/>
     </row>
-    <row r="5" spans="1:77">
+    <row r="5" spans="1:78">
       <c r="A5" t="s">
-        <v>176</v>
+        <v>177</v>
       </c>
       <c r="B5"/>
       <c r="C5"/>
       <c r="D5"/>
       <c r="E5"/>
       <c r="F5"/>
       <c r="G5"/>
       <c r="H5"/>
       <c r="I5"/>
       <c r="J5"/>
       <c r="K5"/>
-      <c r="L5">
+      <c r="L5"/>
+      <c r="M5">
         <v>1537000.0</v>
       </c>
-      <c r="M5">
+      <c r="N5">
         <v>-2512000.0</v>
       </c>
-      <c r="N5"/>
-      <c r="O5">
+      <c r="O5"/>
+      <c r="P5">
         <v>-2943000.0</v>
       </c>
-      <c r="P5">
+      <c r="Q5">
         <v>-1035313.0</v>
       </c>
-      <c r="Q5">
+      <c r="R5">
         <v>-3687.0</v>
       </c>
-      <c r="R5">
+      <c r="S5">
         <v>-1564039.0</v>
       </c>
-      <c r="S5">
+      <c r="T5">
         <v>-620966.0</v>
       </c>
-      <c r="T5">
+      <c r="U5">
         <v>-825005.0</v>
       </c>
-      <c r="U5">
+      <c r="V5">
         <v>-799100.0</v>
       </c>
-      <c r="V5"/>
       <c r="W5"/>
       <c r="X5"/>
       <c r="Y5"/>
       <c r="Z5"/>
       <c r="AA5"/>
-      <c r="AB5">
-[...1 lines deleted...]
-      </c>
+      <c r="AB5"/>
       <c r="AC5">
         <v>0.0</v>
       </c>
       <c r="AD5">
         <v>0.0</v>
       </c>
       <c r="AE5">
         <v>0.0</v>
       </c>
-      <c r="AF5"/>
+      <c r="AF5">
+        <v>0.0</v>
+      </c>
       <c r="AG5"/>
       <c r="AH5"/>
       <c r="AI5"/>
       <c r="AJ5"/>
       <c r="AK5"/>
       <c r="AL5"/>
       <c r="AM5"/>
       <c r="AN5"/>
       <c r="AO5"/>
       <c r="AP5"/>
       <c r="AQ5"/>
       <c r="AR5"/>
       <c r="AS5"/>
       <c r="AT5"/>
       <c r="AU5"/>
       <c r="AV5"/>
       <c r="AW5"/>
       <c r="AX5"/>
       <c r="AY5"/>
       <c r="AZ5"/>
       <c r="BA5"/>
       <c r="BB5"/>
       <c r="BC5"/>
       <c r="BD5"/>
       <c r="BE5"/>
       <c r="BF5"/>
       <c r="BG5"/>
       <c r="BH5"/>
       <c r="BI5"/>
       <c r="BJ5"/>
       <c r="BK5"/>
       <c r="BL5"/>
       <c r="BM5"/>
       <c r="BN5"/>
       <c r="BO5"/>
       <c r="BP5"/>
       <c r="BQ5"/>
       <c r="BR5"/>
       <c r="BS5"/>
       <c r="BT5"/>
       <c r="BU5"/>
       <c r="BV5"/>
       <c r="BW5"/>
       <c r="BX5"/>
       <c r="BY5"/>
+      <c r="BZ5"/>
     </row>
-    <row r="6" spans="1:77">
+    <row r="6" spans="1:78">
       <c r="A6" t="s">
-        <v>177</v>
+        <v>178</v>
       </c>
       <c r="B6">
+        <v>-5758000.0</v>
+      </c>
+      <c r="C6">
         <v>-13633000.0</v>
       </c>
-      <c r="C6">
+      <c r="D6">
         <v>14906000.0</v>
       </c>
-      <c r="D6">
+      <c r="E6">
         <v>26050000.0</v>
       </c>
-      <c r="E6">
+      <c r="F6">
         <v>1454000.0</v>
       </c>
-      <c r="F6">
+      <c r="G6">
         <v>1101000.0</v>
       </c>
-      <c r="G6">
+      <c r="H6">
         <v>6002000.0</v>
       </c>
-      <c r="H6">
+      <c r="I6">
         <v>6370000.0</v>
       </c>
-      <c r="I6">
+      <c r="J6">
         <v>-2995000.0</v>
       </c>
-      <c r="J6">
+      <c r="K6">
         <v>1235000.0</v>
       </c>
-      <c r="K6">
+      <c r="L6">
         <v>-3924000.0</v>
       </c>
-      <c r="L6">
+      <c r="M6">
         <v>5968000.0</v>
       </c>
-      <c r="M6">
+      <c r="N6">
         <v>274000.0</v>
       </c>
-      <c r="N6">
+      <c r="O6">
         <v>-2189000.0</v>
       </c>
-      <c r="O6">
+      <c r="P6">
         <v>924000.0</v>
       </c>
-      <c r="P6">
+      <c r="Q6">
         <v>-1275000.0</v>
       </c>
-      <c r="Q6">
+      <c r="R6">
         <v>952000.0</v>
       </c>
-      <c r="R6">
+      <c r="S6">
         <v>1827916.0</v>
       </c>
-      <c r="S6">
+      <c r="T6">
         <v>-918000.0</v>
       </c>
-      <c r="T6">
+      <c r="U6">
         <v>-26881575.0</v>
       </c>
-      <c r="U6">
+      <c r="V6">
         <v>6588353.0</v>
       </c>
-      <c r="V6">
+      <c r="W6">
         <v>1802653.0</v>
       </c>
-      <c r="W6">
+      <c r="X6">
         <v>1428562.0</v>
       </c>
-      <c r="X6">
+      <c r="Y6">
         <v>11008164.0</v>
       </c>
-      <c r="Y6">
+      <c r="Z6">
         <v>3286772.0</v>
       </c>
-      <c r="Z6">
+      <c r="AA6">
         <v>4205067.0</v>
       </c>
-      <c r="AA6">
+      <c r="AB6">
         <v>1821942.0</v>
       </c>
-      <c r="AB6">
+      <c r="AC6">
         <v>1097639.0</v>
       </c>
-      <c r="AC6">
+      <c r="AD6">
         <v>405099.0</v>
       </c>
-      <c r="AD6">
+      <c r="AE6">
         <v>524656.0</v>
       </c>
-      <c r="AE6">
+      <c r="AF6">
         <v>1919335.0</v>
       </c>
-      <c r="AF6">
+      <c r="AG6">
         <v>-1901799.0</v>
       </c>
-      <c r="AG6">
+      <c r="AH6">
         <v>-69870.0</v>
       </c>
-      <c r="AH6">
+      <c r="AI6">
         <v>1190689.0</v>
       </c>
-      <c r="AI6">
+      <c r="AJ6">
         <v>-165557.0</v>
       </c>
-      <c r="AJ6">
+      <c r="AK6">
         <v>-571029.0</v>
       </c>
-      <c r="AK6">
+      <c r="AL6">
         <v>1183712.0</v>
       </c>
-      <c r="AL6">
+      <c r="AM6">
         <v>-1130084.0</v>
       </c>
-      <c r="AM6">
+      <c r="AN6">
         <v>1006923.0</v>
       </c>
-      <c r="AN6">
+      <c r="AO6">
         <v>-609944.0</v>
       </c>
-      <c r="AO6">
+      <c r="AP6">
         <v>-246355.0</v>
       </c>
-      <c r="AP6">
+      <c r="AQ6">
         <v>-526969.0</v>
       </c>
-      <c r="AQ6">
+      <c r="AR6">
         <v>743501.0</v>
       </c>
-      <c r="AR6">
+      <c r="AS6">
         <v>226273.0</v>
       </c>
-      <c r="AS6">
+      <c r="AT6">
         <v>923614.0</v>
       </c>
-      <c r="AT6">
+      <c r="AU6">
         <v>-616337.0</v>
       </c>
-      <c r="AU6">
+      <c r="AV6">
         <v>-37838.0</v>
       </c>
-      <c r="AV6">
+      <c r="AW6">
         <v>767976.0</v>
       </c>
-      <c r="AW6">
+      <c r="AX6">
         <v>-54584.0</v>
       </c>
-      <c r="AX6">
+      <c r="AY6">
         <v>329411.0</v>
       </c>
-      <c r="AY6">
+      <c r="AZ6">
         <v>-724007.0</v>
       </c>
-      <c r="AZ6">
+      <c r="BA6">
         <v>380780.0</v>
       </c>
-      <c r="BA6">
+      <c r="BB6">
         <v>32429.0</v>
       </c>
-      <c r="BB6">
+      <c r="BC6">
         <v>567403.0</v>
       </c>
-      <c r="BC6">
+      <c r="BD6">
         <v>259564.0</v>
       </c>
-      <c r="BD6">
+      <c r="BE6">
         <v>269662.0</v>
       </c>
-      <c r="BE6">
+      <c r="BF6">
         <v>-125124.0</v>
       </c>
-      <c r="BF6">
+      <c r="BG6">
         <v>81142.0</v>
       </c>
-      <c r="BG6">
+      <c r="BH6">
         <v>152924.0</v>
       </c>
-      <c r="BH6">
+      <c r="BI6">
         <v>-45770.0</v>
       </c>
-      <c r="BI6">
+      <c r="BJ6">
         <v>78666.0</v>
       </c>
-      <c r="BJ6">
+      <c r="BK6">
         <v>-44844.0</v>
       </c>
-      <c r="BK6">
+      <c r="BL6">
         <v>36612.0</v>
       </c>
-      <c r="BL6">
+      <c r="BM6">
         <v>13250.0</v>
       </c>
-      <c r="BM6">
+      <c r="BN6">
         <v>30121.0</v>
       </c>
-      <c r="BN6">
+      <c r="BO6">
         <v>-17771.0</v>
       </c>
-      <c r="BO6">
+      <c r="BP6">
         <v>-37669.0</v>
       </c>
-      <c r="BP6">
+      <c r="BQ6">
         <v>3782.0</v>
       </c>
-      <c r="BQ6">
+      <c r="BR6">
         <v>43318.0</v>
       </c>
-      <c r="BR6">
+      <c r="BS6">
         <v>-82783.0</v>
       </c>
-      <c r="BS6">
+      <c r="BT6">
         <v>-86268.0</v>
       </c>
-      <c r="BT6">
+      <c r="BU6">
         <v>-143784.0</v>
       </c>
-      <c r="BU6">
+      <c r="BV6">
         <v>-291602.0</v>
       </c>
-      <c r="BV6">
+      <c r="BW6">
         <v>-105347.0</v>
       </c>
-      <c r="BW6">
+      <c r="BX6">
         <v>229512.0</v>
       </c>
-      <c r="BX6">
+      <c r="BY6">
         <v>401102.0</v>
       </c>
-      <c r="BY6">
+      <c r="BZ6">
         <v>179414.0</v>
       </c>
     </row>
-    <row r="7" spans="1:77">
+    <row r="7" spans="1:78">
       <c r="A7" t="s">
-        <v>178</v>
+        <v>179</v>
       </c>
       <c r="B7">
+        <v>-7633000.0</v>
+      </c>
+      <c r="C7">
         <v>-17258000.0</v>
       </c>
-      <c r="C7">
+      <c r="D7">
         <v>15801000.0</v>
       </c>
-      <c r="D7">
+      <c r="E7">
         <v>8589000.0</v>
       </c>
-      <c r="E7">
+      <c r="F7">
         <v>-8400000.0</v>
       </c>
-      <c r="F7">
+      <c r="G7">
         <v>-5267000.0</v>
       </c>
-      <c r="G7">
+      <c r="H7">
         <v>1295000.0</v>
       </c>
-      <c r="H7">
-[...1 lines deleted...]
-      </c>
       <c r="I7">
+        <v>8729000.0</v>
+      </c>
+      <c r="J7">
         <v>-14912000.0</v>
       </c>
-      <c r="J7">
+      <c r="K7">
         <v>-16235000.0</v>
       </c>
-      <c r="K7">
+      <c r="L7">
         <v>-5311000.0</v>
       </c>
-      <c r="L7">
-[...1 lines deleted...]
-      </c>
       <c r="M7">
+        <v>8712000.0</v>
+      </c>
+      <c r="N7">
         <v>-13124000.0</v>
       </c>
-      <c r="N7">
+      <c r="O7">
         <v>-7943000.0</v>
       </c>
-      <c r="O7">
+      <c r="P7">
         <v>-3334000.0</v>
       </c>
-      <c r="P7">
+      <c r="Q7">
         <v>-12367000.0</v>
       </c>
-      <c r="Q7">
+      <c r="R7">
         <v>-14031000.0</v>
       </c>
-      <c r="R7">
+      <c r="S7">
         <v>-10546960.0</v>
       </c>
-      <c r="S7">
+      <c r="T7">
         <v>-9031000.0</v>
       </c>
-      <c r="T7">
+      <c r="U7">
         <v>-884483.0</v>
       </c>
-      <c r="U7">
+      <c r="V7">
         <v>1306552.0</v>
       </c>
-      <c r="V7">
+      <c r="W7">
         <v>-2326952.0</v>
       </c>
-      <c r="W7">
+      <c r="X7">
         <v>-4720660.0</v>
       </c>
-      <c r="X7">
+      <c r="Y7">
         <v>6948260.0</v>
       </c>
-      <c r="Y7">
+      <c r="Z7">
         <v>-1848616.0</v>
       </c>
-      <c r="Z7">
+      <c r="AA7">
         <v>162409.0</v>
       </c>
-      <c r="AA7">
+      <c r="AB7">
         <v>-2472872.0</v>
       </c>
-      <c r="AB7">
+      <c r="AC7">
         <v>-1545331.0</v>
       </c>
-      <c r="AC7">
+      <c r="AD7">
         <v>-1346583.0</v>
       </c>
-      <c r="AD7">
+      <c r="AE7">
         <v>234489.0</v>
       </c>
-      <c r="AE7">
+      <c r="AF7">
         <v>90328.0</v>
       </c>
-      <c r="AF7">
+      <c r="AG7">
         <v>-1881826.0</v>
       </c>
-      <c r="AG7">
+      <c r="AH7">
         <v>-1919383.0</v>
       </c>
-      <c r="AH7">
+      <c r="AI7">
         <v>7074403.0</v>
       </c>
-      <c r="AI7">
+      <c r="AJ7">
         <v>-717540.0</v>
       </c>
-      <c r="AJ7">
+      <c r="AK7">
         <v>-3616929.0</v>
       </c>
-      <c r="AK7">
+      <c r="AL7">
         <v>-1518969.0</v>
       </c>
-      <c r="AL7">
+      <c r="AM7">
         <v>-631925.0</v>
       </c>
-      <c r="AM7">
+      <c r="AN7">
         <v>883946.0</v>
       </c>
-      <c r="AN7">
+      <c r="AO7">
         <v>-70245.0</v>
       </c>
-      <c r="AO7">
+      <c r="AP7">
         <v>-624674.0</v>
       </c>
-      <c r="AP7">
+      <c r="AQ7">
         <v>-524727.0</v>
       </c>
-      <c r="AQ7">
+      <c r="AR7">
         <v>112166.0</v>
       </c>
-      <c r="AR7">
+      <c r="AS7">
         <v>-78961.0</v>
       </c>
-      <c r="AS7">
+      <c r="AT7">
         <v>-624537.0</v>
       </c>
-      <c r="AT7">
+      <c r="AU7">
         <v>-745469.0</v>
       </c>
-      <c r="AU7">
+      <c r="AV7">
         <v>-1553798.0</v>
       </c>
-      <c r="AV7">
+      <c r="AW7">
         <v>390646.0</v>
       </c>
-      <c r="AW7">
+      <c r="AX7">
         <v>-642203.0</v>
       </c>
-      <c r="AX7">
+      <c r="AY7">
         <v>258985.0</v>
       </c>
-      <c r="AY7">
+      <c r="AZ7">
         <v>-1413811.0</v>
       </c>
-      <c r="AZ7">
+      <c r="BA7">
         <v>-163818.0</v>
       </c>
-      <c r="BA7">
+      <c r="BB7">
         <v>-329284.0</v>
       </c>
-      <c r="BB7">
+      <c r="BC7">
         <v>287733.0</v>
       </c>
-      <c r="BC7">
+      <c r="BD7">
         <v>-93372.0</v>
       </c>
-      <c r="BD7">
+      <c r="BE7">
         <v>63036.0</v>
       </c>
-      <c r="BE7">
+      <c r="BF7">
         <v>-360385.0</v>
       </c>
-      <c r="BF7">
+      <c r="BG7">
         <v>102423.0</v>
       </c>
-      <c r="BG7">
+      <c r="BH7">
         <v>-113179.0</v>
       </c>
-      <c r="BH7">
+      <c r="BI7">
         <v>-276234.0</v>
       </c>
-      <c r="BI7">
+      <c r="BJ7">
         <v>-14638.0</v>
       </c>
-      <c r="BJ7">
+      <c r="BK7">
         <v>-252075.0</v>
       </c>
-      <c r="BK7">
+      <c r="BL7">
         <v>-90942.0</v>
       </c>
-      <c r="BL7">
+      <c r="BM7">
         <v>-57868.0</v>
       </c>
-      <c r="BM7">
+      <c r="BN7">
         <v>-7601.0</v>
       </c>
-      <c r="BN7">
+      <c r="BO7">
         <v>-366065.0</v>
       </c>
-      <c r="BO7">
+      <c r="BP7">
         <v>236362.0</v>
       </c>
-      <c r="BP7">
+      <c r="BQ7">
         <v>-57809.0</v>
       </c>
-      <c r="BQ7">
+      <c r="BR7">
         <v>-61687.0</v>
       </c>
-      <c r="BR7">
+      <c r="BS7">
         <v>273389.0</v>
       </c>
-      <c r="BS7">
+      <c r="BT7">
         <v>-296346.0</v>
       </c>
-      <c r="BT7">
+      <c r="BU7">
         <v>331031.0</v>
       </c>
-      <c r="BU7">
+      <c r="BV7">
         <v>427916.0</v>
       </c>
-      <c r="BV7">
+      <c r="BW7">
         <v>876460.0</v>
       </c>
-      <c r="BW7">
+      <c r="BX7">
         <v>-127706.0</v>
       </c>
-      <c r="BX7">
+      <c r="BY7">
         <v>-101777.0</v>
       </c>
-      <c r="BY7">
+      <c r="BZ7">
         <v>-221965.0</v>
       </c>
     </row>
-    <row r="8" spans="1:77">
+    <row r="8" spans="1:78">
       <c r="A8" t="s">
-        <v>179</v>
+        <v>180</v>
       </c>
       <c r="B8"/>
       <c r="C8"/>
       <c r="D8"/>
       <c r="E8"/>
       <c r="F8"/>
       <c r="G8"/>
       <c r="H8"/>
       <c r="I8"/>
       <c r="J8"/>
       <c r="K8"/>
-      <c r="L8">
+      <c r="L8"/>
+      <c r="M8">
         <v>-2415000.0</v>
       </c>
-      <c r="M8">
+      <c r="N8">
         <v>-6606000.0</v>
       </c>
-      <c r="N8"/>
-      <c r="O8">
+      <c r="O8"/>
+      <c r="P8">
         <v>705000.0</v>
       </c>
-      <c r="P8">
+      <c r="Q8">
         <v>-4478752.0</v>
       </c>
-      <c r="Q8">
+      <c r="R8">
         <v>-2125248.0</v>
       </c>
-      <c r="R8">
+      <c r="S8">
         <v>2369664.0</v>
       </c>
-      <c r="S8">
+      <c r="T8">
         <v>-1951883.0</v>
       </c>
-      <c r="T8">
+      <c r="U8">
         <v>-724735.0</v>
       </c>
-      <c r="U8">
+      <c r="V8">
         <v>-124628.0</v>
       </c>
-      <c r="V8"/>
       <c r="W8"/>
       <c r="X8"/>
       <c r="Y8"/>
       <c r="Z8"/>
       <c r="AA8"/>
-      <c r="AB8">
-[...1 lines deleted...]
-      </c>
+      <c r="AB8"/>
       <c r="AC8">
         <v>0.0</v>
       </c>
       <c r="AD8">
         <v>0.0</v>
       </c>
       <c r="AE8">
         <v>0.0</v>
       </c>
-      <c r="AF8"/>
+      <c r="AF8">
+        <v>0.0</v>
+      </c>
       <c r="AG8"/>
       <c r="AH8"/>
       <c r="AI8"/>
       <c r="AJ8"/>
       <c r="AK8"/>
       <c r="AL8"/>
       <c r="AM8"/>
       <c r="AN8"/>
       <c r="AO8"/>
       <c r="AP8"/>
       <c r="AQ8"/>
       <c r="AR8"/>
       <c r="AS8"/>
       <c r="AT8"/>
       <c r="AU8"/>
       <c r="AV8"/>
       <c r="AW8"/>
       <c r="AX8"/>
       <c r="AY8"/>
       <c r="AZ8"/>
       <c r="BA8"/>
       <c r="BB8"/>
       <c r="BC8"/>
       <c r="BD8"/>
       <c r="BE8"/>
       <c r="BF8"/>
       <c r="BG8"/>
       <c r="BH8"/>
       <c r="BI8"/>
       <c r="BJ8"/>
       <c r="BK8"/>
       <c r="BL8"/>
       <c r="BM8"/>
       <c r="BN8"/>
       <c r="BO8"/>
       <c r="BP8"/>
       <c r="BQ8"/>
       <c r="BR8"/>
       <c r="BS8"/>
       <c r="BT8"/>
       <c r="BU8"/>
       <c r="BV8"/>
       <c r="BW8"/>
       <c r="BX8"/>
       <c r="BY8"/>
+      <c r="BZ8"/>
     </row>
-    <row r="9" spans="1:77">
+    <row r="9" spans="1:78">
       <c r="A9" t="s">
-        <v>180</v>
+        <v>181</v>
       </c>
       <c r="B9">
+        <v>-4267000.0</v>
+      </c>
+      <c r="C9">
         <v>-13058000.0</v>
       </c>
-      <c r="C9">
+      <c r="D9">
         <v>455000.0</v>
       </c>
-      <c r="D9">
+      <c r="E9">
         <v>-3926000.0</v>
       </c>
-      <c r="E9">
+      <c r="F9">
         <v>-3915000.0</v>
       </c>
-      <c r="F9">
+      <c r="G9">
         <v>-129000.0</v>
       </c>
-      <c r="G9">
+      <c r="H9">
         <v>279000.0</v>
       </c>
-      <c r="H9">
+      <c r="I9">
         <v>-991000.0</v>
       </c>
-      <c r="I9">
+      <c r="J9">
         <v>-4763000.0</v>
       </c>
-      <c r="J9">
+      <c r="K9">
         <v>2483000.0</v>
       </c>
-      <c r="K9">
+      <c r="L9">
         <v>-462000.0</v>
       </c>
-      <c r="L9">
+      <c r="M9">
         <v>-2415000.0</v>
       </c>
-      <c r="M9">
+      <c r="N9">
         <v>-6606000.0</v>
       </c>
-      <c r="N9">
+      <c r="O9">
         <v>3268000.0</v>
       </c>
-      <c r="O9">
+      <c r="P9">
         <v>705000.0</v>
       </c>
-      <c r="P9">
+      <c r="Q9">
         <v>-4479000.0</v>
       </c>
-      <c r="Q9">
+      <c r="R9">
         <v>-2125000.0</v>
       </c>
-      <c r="R9">
+      <c r="S9">
         <v>2369664.0</v>
       </c>
-      <c r="S9">
+      <c r="T9">
         <v>-1952000.0</v>
       </c>
-      <c r="T9">
+      <c r="U9">
         <v>-724735.0</v>
       </c>
-      <c r="U9">
+      <c r="V9">
         <v>-124628.0</v>
       </c>
-      <c r="V9">
+      <c r="W9">
         <v>-738896.0</v>
       </c>
-      <c r="W9">
+      <c r="X9">
         <v>-1646969.0</v>
       </c>
-      <c r="X9">
+      <c r="Y9">
         <v>112516.0</v>
       </c>
-      <c r="Y9">
+      <c r="Z9">
         <v>-63214.0</v>
       </c>
-      <c r="Z9">
+      <c r="AA9">
         <v>16638.0</v>
       </c>
-      <c r="AA9">
+      <c r="AB9">
         <v>179780.0</v>
       </c>
-      <c r="AB9">
+      <c r="AC9">
         <v>-1648840.0</v>
       </c>
-      <c r="AC9">
+      <c r="AD9">
         <v>-414560.0</v>
       </c>
-      <c r="AD9">
+      <c r="AE9">
         <v>1095617.0</v>
       </c>
-      <c r="AE9">
+      <c r="AF9">
         <v>233314.0</v>
       </c>
-      <c r="AF9">
+      <c r="AG9">
         <v>-607728.0</v>
       </c>
-      <c r="AG9">
+      <c r="AH9">
         <v>-982459.0</v>
       </c>
-      <c r="AH9">
+      <c r="AI9">
         <v>1431460.0</v>
       </c>
-      <c r="AI9">
+      <c r="AJ9">
         <v>30515.0</v>
       </c>
-      <c r="AJ9">
+      <c r="AK9">
         <v>-2244056.0</v>
       </c>
-      <c r="AK9">
+      <c r="AL9">
         <v>-32153.0</v>
       </c>
-      <c r="AL9">
+      <c r="AM9">
         <v>209535.0</v>
       </c>
-      <c r="AM9">
+      <c r="AN9">
         <v>-155929.0</v>
       </c>
-      <c r="AN9">
+      <c r="AO9">
         <v>-1127029.0</v>
       </c>
-      <c r="AO9">
+      <c r="AP9">
         <v>-180016.0</v>
       </c>
-      <c r="AP9">
+      <c r="AQ9">
         <v>243631.0</v>
       </c>
-      <c r="AQ9">
+      <c r="AR9">
         <v>524237.0</v>
       </c>
-      <c r="AR9">
+      <c r="AS9">
         <v>-1171365.0</v>
       </c>
-      <c r="AS9">
+      <c r="AT9">
         <v>-273922.0</v>
       </c>
-      <c r="AT9">
+      <c r="AU9">
         <v>299438.0</v>
       </c>
-      <c r="AU9">
+      <c r="AV9">
         <v>-385976.0</v>
       </c>
-      <c r="AV9">
+      <c r="AW9">
         <v>-606086.0</v>
       </c>
-      <c r="AW9">
+      <c r="AX9">
         <v>-543862.0</v>
       </c>
-      <c r="AX9">
+      <c r="AY9">
         <v>308107.0</v>
       </c>
-      <c r="AY9">
+      <c r="AZ9">
         <v>120816.0</v>
       </c>
-      <c r="AZ9">
+      <c r="BA9">
         <v>-456358.0</v>
       </c>
-      <c r="BA9">
+      <c r="BB9">
         <v>-87068.0</v>
       </c>
-      <c r="BB9">
+      <c r="BC9">
         <v>70257.0</v>
       </c>
-      <c r="BC9">
+      <c r="BD9">
         <v>-8653.0</v>
       </c>
-      <c r="BD9">
+      <c r="BE9">
         <v>-171482.0</v>
       </c>
-      <c r="BE9">
+      <c r="BF9">
         <v>-201061.0</v>
       </c>
-      <c r="BF9">
+      <c r="BG9">
         <v>-39045.0</v>
       </c>
-      <c r="BG9">
+      <c r="BH9">
         <v>-122797.0</v>
       </c>
-      <c r="BH9">
+      <c r="BI9">
         <v>-93650.0</v>
       </c>
-      <c r="BI9">
+      <c r="BJ9">
         <v>27080.0</v>
       </c>
-      <c r="BJ9">
+      <c r="BK9">
         <v>20436.0</v>
       </c>
-      <c r="BK9">
+      <c r="BL9">
         <v>-94967.0</v>
       </c>
-      <c r="BL9">
+      <c r="BM9">
         <v>-11065.0</v>
       </c>
-      <c r="BM9">
+      <c r="BN9">
         <v>-17005.0</v>
       </c>
-      <c r="BN9">
+      <c r="BO9">
         <v>-12142.0</v>
       </c>
-      <c r="BO9">
+      <c r="BP9">
         <v>75240.0</v>
       </c>
-      <c r="BP9">
+      <c r="BQ9">
         <v>-93150.0</v>
       </c>
-      <c r="BQ9">
+      <c r="BR9">
         <v>-26884.0</v>
       </c>
-      <c r="BR9">
+      <c r="BS9">
         <v>205194.0</v>
       </c>
-      <c r="BS9">
+      <c r="BT9">
         <v>15657.0</v>
       </c>
-      <c r="BT9">
+      <c r="BU9">
         <v>-133505.0</v>
       </c>
-      <c r="BU9">
+      <c r="BV9">
         <v>29014.0</v>
       </c>
-      <c r="BV9">
+      <c r="BW9">
         <v>168148.0</v>
       </c>
-      <c r="BW9">
+      <c r="BX9">
         <v>37916.0</v>
       </c>
-      <c r="BX9">
+      <c r="BY9">
         <v>-26335.0</v>
       </c>
-      <c r="BY9">
+      <c r="BZ9">
         <v>-6955.0</v>
       </c>
     </row>
-    <row r="10" spans="1:77">
+    <row r="10" spans="1:78">
       <c r="A10" t="s">
-        <v>181</v>
+        <v>182</v>
       </c>
       <c r="B10">
+        <v>-8959000.0</v>
+      </c>
+      <c r="C10">
         <v>6281000.0</v>
       </c>
-      <c r="C10">
+      <c r="D10">
         <v>-2716000.0</v>
       </c>
-      <c r="D10">
+      <c r="E10">
         <v>12099000.0</v>
       </c>
-      <c r="E10">
+      <c r="F10">
         <v>-4188000.0</v>
       </c>
-      <c r="F10">
+      <c r="G10">
         <v>-9959000.0</v>
       </c>
-      <c r="G10">
+      <c r="H10">
         <v>-3592000.0</v>
       </c>
-      <c r="H10">
+      <c r="I10">
         <v>12644000.0</v>
       </c>
-      <c r="I10">
+      <c r="J10">
         <v>-3878000.0</v>
       </c>
-      <c r="J10">
+      <c r="K10">
         <v>-13260000.0</v>
       </c>
-      <c r="K10">
+      <c r="L10">
         <v>-10000000.0</v>
       </c>
-      <c r="L10">
+      <c r="M10">
         <v>2303000.0</v>
       </c>
-      <c r="M10">
+      <c r="N10">
         <v>-3886000.0</v>
       </c>
-      <c r="N10">
+      <c r="O10">
         <v>-10142000.0</v>
       </c>
-      <c r="O10">
+      <c r="P10">
         <v>4302000.0</v>
       </c>
-      <c r="P10">
+      <c r="Q10">
         <v>-141000.0</v>
       </c>
-      <c r="Q10">
+      <c r="R10">
         <v>-22584000.0</v>
       </c>
-      <c r="R10">
+      <c r="S10">
         <v>-10542203.0</v>
       </c>
-      <c r="S10">
+      <c r="T10">
         <v>-14003000.0</v>
       </c>
-      <c r="T10">
+      <c r="U10">
         <v>217986.0</v>
       </c>
-      <c r="U10">
+      <c r="V10">
         <v>-2612306.0</v>
       </c>
-      <c r="V10">
+      <c r="W10">
         <v>-2955019.0</v>
       </c>
-      <c r="W10">
+      <c r="X10">
         <v>-4074726.0</v>
       </c>
-      <c r="X10">
+      <c r="Y10">
         <v>4203544.0</v>
       </c>
-      <c r="Y10">
+      <c r="Z10">
         <v>-3932654.0</v>
       </c>
-      <c r="Z10">
+      <c r="AA10">
         <v>1428560.0</v>
       </c>
-      <c r="AA10">
+      <c r="AB10">
         <v>-1251754.0</v>
       </c>
-      <c r="AB10">
+      <c r="AC10">
         <v>-1647778.0</v>
       </c>
-      <c r="AC10">
+      <c r="AD10">
         <v>-2780162.0</v>
       </c>
-      <c r="AD10">
+      <c r="AE10">
         <v>2205366.0</v>
       </c>
-      <c r="AE10">
+      <c r="AF10">
         <v>-875963.0</v>
       </c>
-      <c r="AF10">
+      <c r="AG10">
         <v>-601970.0</v>
       </c>
-      <c r="AG10">
+      <c r="AH10">
         <v>-716285.0</v>
       </c>
-      <c r="AH10">
+      <c r="AI10">
         <v>2203030.0</v>
       </c>
-      <c r="AI10">
+      <c r="AJ10">
         <v>-965518.0</v>
       </c>
-      <c r="AJ10">
+      <c r="AK10">
         <v>-1998173.0</v>
       </c>
-      <c r="AK10">
+      <c r="AL10">
         <v>-1100683.0</v>
       </c>
-      <c r="AL10">
+      <c r="AM10">
         <v>-1892477.0</v>
       </c>
-      <c r="AM10">
+      <c r="AN10">
         <v>310790.0</v>
       </c>
-      <c r="AN10">
+      <c r="AO10">
         <v>912136.0</v>
       </c>
-      <c r="AO10">
+      <c r="AP10">
         <v>32020.0</v>
       </c>
-      <c r="AP10">
+      <c r="AQ10">
         <v>-1354325.0</v>
       </c>
-      <c r="AQ10">
+      <c r="AR10">
         <v>-520955.0</v>
       </c>
-      <c r="AR10">
+      <c r="AS10">
         <v>581054.0</v>
       </c>
-      <c r="AS10">
+      <c r="AT10">
         <v>972667.0</v>
       </c>
-      <c r="AT10">
+      <c r="AU10">
         <v>-1103442.0</v>
       </c>
-      <c r="AU10">
+      <c r="AV10">
         <v>-1890953.0</v>
       </c>
-      <c r="AV10">
+      <c r="AW10">
         <v>-84881.0</v>
       </c>
-      <c r="AW10">
+      <c r="AX10">
         <v>-439249.0</v>
       </c>
-      <c r="AX10">
+      <c r="AY10">
         <v>-732229.0</v>
       </c>
-      <c r="AY10">
+      <c r="AZ10">
         <v>-441157.0</v>
       </c>
-      <c r="AZ10">
+      <c r="BA10">
         <v>47451.0</v>
       </c>
-      <c r="BA10">
+      <c r="BB10">
         <v>308857.0</v>
       </c>
-      <c r="BB10">
+      <c r="BC10">
         <v>-911401.0</v>
       </c>
-      <c r="BC10">
+      <c r="BD10">
         <v>-339531.0</v>
       </c>
-      <c r="BD10">
+      <c r="BE10">
         <v>469423.0</v>
       </c>
-      <c r="BE10">
+      <c r="BF10">
         <v>43523.0</v>
       </c>
-      <c r="BF10">
+      <c r="BG10">
         <v>-339804.0</v>
       </c>
-      <c r="BG10">
+      <c r="BH10">
         <v>-378333.0</v>
       </c>
-      <c r="BH10">
+      <c r="BI10">
         <v>-218870.0</v>
       </c>
-      <c r="BI10">
+      <c r="BJ10">
         <v>134834.0</v>
       </c>
-      <c r="BJ10">
+      <c r="BK10">
         <v>-102236.0</v>
       </c>
-      <c r="BK10">
+      <c r="BL10">
         <v>-67238.0</v>
       </c>
-      <c r="BL10">
+      <c r="BM10">
         <v>-4083.0</v>
       </c>
-      <c r="BM10">
+      <c r="BN10">
         <v>37070.0</v>
       </c>
-      <c r="BN10">
+      <c r="BO10">
         <v>-71177.0</v>
       </c>
-      <c r="BO10">
+      <c r="BP10">
         <v>26609.0</v>
       </c>
-      <c r="BP10">
+      <c r="BQ10">
         <v>-18653.0</v>
       </c>
-      <c r="BQ10">
+      <c r="BR10">
         <v>51548.0</v>
       </c>
-      <c r="BR10">
+      <c r="BS10">
         <v>-14852.0</v>
       </c>
-      <c r="BS10">
+      <c r="BT10">
         <v>-100642.0</v>
       </c>
-      <c r="BT10">
+      <c r="BU10">
         <v>103096.0</v>
       </c>
-      <c r="BU10">
+      <c r="BV10">
         <v>-14813.0</v>
       </c>
-      <c r="BV10">
+      <c r="BW10">
         <v>115000.0</v>
       </c>
-      <c r="BW10">
+      <c r="BX10">
         <v>83539.0</v>
       </c>
-      <c r="BX10">
+      <c r="BY10">
         <v>-182092.0</v>
       </c>
-      <c r="BY10">
+      <c r="BZ10">
         <v>-61570.0</v>
       </c>
     </row>
-    <row r="11" spans="1:77">
+    <row r="11" spans="1:78">
       <c r="A11" t="s">
-        <v>182</v>
+        <v>183</v>
       </c>
       <c r="B11"/>
       <c r="C11"/>
       <c r="D11"/>
       <c r="E11"/>
       <c r="F11"/>
       <c r="G11"/>
       <c r="H11"/>
       <c r="I11"/>
       <c r="J11"/>
       <c r="K11"/>
-      <c r="L11">
+      <c r="L11"/>
+      <c r="M11">
         <v>7287000.0</v>
       </c>
-      <c r="M11">
+      <c r="N11">
         <v>-120000.0</v>
       </c>
-      <c r="N11">
+      <c r="O11">
         <v>-5393000.0</v>
       </c>
-      <c r="O11">
+      <c r="P11">
         <v>-5398000.0</v>
       </c>
-      <c r="P11">
+      <c r="Q11">
         <v>-5527254.0</v>
       </c>
-      <c r="Q11">
+      <c r="R11">
         <v>10682453.0</v>
       </c>
-      <c r="R11">
+      <c r="S11">
         <v>-1816730.0</v>
       </c>
-      <c r="S11">
+      <c r="T11">
         <v>7542637.0</v>
       </c>
-      <c r="T11">
+      <c r="U11">
         <v>-487588.0</v>
       </c>
-      <c r="U11">
+      <c r="V11">
         <v>4842586.0</v>
       </c>
-      <c r="V11">
+      <c r="W11">
         <v>-2294.0</v>
       </c>
-      <c r="W11">
+      <c r="X11">
         <v>2841457.0</v>
       </c>
-      <c r="X11">
+      <c r="Y11">
         <v>1318396.0</v>
       </c>
-      <c r="Y11">
+      <c r="Z11">
         <v>2201806.0</v>
       </c>
-      <c r="Z11">
+      <c r="AA11">
         <v>-431655.0</v>
       </c>
-      <c r="AA11">
+      <c r="AB11">
         <v>-667269.0</v>
       </c>
-      <c r="AB11">
+      <c r="AC11">
         <v>2734115.0</v>
       </c>
-      <c r="AC11">
+      <c r="AD11">
         <v>2241833.0</v>
       </c>
-      <c r="AD11">
+      <c r="AE11">
         <v>-4420615.0</v>
       </c>
-      <c r="AE11">
+      <c r="AF11">
         <v>936948.0</v>
       </c>
-      <c r="AF11">
+      <c r="AG11">
         <v>-150615.0</v>
       </c>
-      <c r="AG11"/>
       <c r="AH11"/>
       <c r="AI11"/>
       <c r="AJ11"/>
       <c r="AK11"/>
       <c r="AL11"/>
       <c r="AM11"/>
       <c r="AN11"/>
       <c r="AO11"/>
       <c r="AP11"/>
       <c r="AQ11"/>
       <c r="AR11"/>
       <c r="AS11"/>
       <c r="AT11"/>
       <c r="AU11"/>
       <c r="AV11"/>
       <c r="AW11"/>
       <c r="AX11"/>
       <c r="AY11"/>
       <c r="AZ11"/>
       <c r="BA11"/>
       <c r="BB11"/>
       <c r="BC11"/>
       <c r="BD11"/>
       <c r="BE11"/>
       <c r="BF11"/>
       <c r="BG11"/>
       <c r="BH11"/>
       <c r="BI11"/>
       <c r="BJ11"/>
       <c r="BK11"/>
       <c r="BL11"/>
       <c r="BM11"/>
       <c r="BN11"/>
       <c r="BO11"/>
       <c r="BP11"/>
       <c r="BQ11"/>
       <c r="BR11"/>
       <c r="BS11"/>
       <c r="BT11"/>
       <c r="BU11"/>
       <c r="BV11"/>
       <c r="BW11"/>
       <c r="BX11"/>
       <c r="BY11"/>
+      <c r="BZ11"/>
     </row>
-    <row r="12" spans="1:77">
+    <row r="12" spans="1:78">
       <c r="A12" t="s">
-        <v>183</v>
+        <v>184</v>
       </c>
       <c r="B12"/>
       <c r="C12"/>
       <c r="D12"/>
       <c r="E12"/>
       <c r="F12"/>
       <c r="G12"/>
       <c r="H12"/>
       <c r="I12"/>
       <c r="J12"/>
       <c r="K12"/>
-      <c r="L12">
+      <c r="L12"/>
+      <c r="M12">
         <v>-44000.0</v>
       </c>
-      <c r="M12">
+      <c r="N12">
         <v>253000.0</v>
       </c>
-      <c r="N12">
+      <c r="O12">
         <v>-153000.0</v>
       </c>
-      <c r="O12">
+      <c r="P12">
         <v>229000.0</v>
       </c>
-      <c r="P12">
+      <c r="Q12">
         <v>354447.0</v>
       </c>
-      <c r="Q12">
+      <c r="R12">
         <v>82894.0</v>
       </c>
-      <c r="R12">
+      <c r="S12">
         <v>729374.0</v>
       </c>
-      <c r="S12">
+      <c r="T12">
         <v>604650.0</v>
       </c>
-      <c r="T12">
+      <c r="U12">
         <v>2834.0</v>
       </c>
-      <c r="U12">
+      <c r="V12">
         <v>118716.0</v>
       </c>
-      <c r="V12">
+      <c r="W12">
         <v>-169052.0</v>
       </c>
-      <c r="W12">
+      <c r="X12">
         <v>3533.0</v>
       </c>
-      <c r="X12">
+      <c r="Y12">
         <v>62569.0</v>
       </c>
-      <c r="Y12">
+      <c r="Z12">
         <v>5206.0</v>
       </c>
-      <c r="Z12">
+      <c r="AA12">
         <v>76536.0</v>
       </c>
-      <c r="AA12">
+      <c r="AB12">
         <v>104033.0</v>
       </c>
-      <c r="AB12">
+      <c r="AC12">
         <v>195200.0</v>
       </c>
-      <c r="AC12">
+      <c r="AD12">
         <v>117479.0</v>
       </c>
-      <c r="AD12">
+      <c r="AE12">
         <v>-369464.0</v>
       </c>
-      <c r="AE12">
+      <c r="AF12">
         <v>321595.0</v>
       </c>
-      <c r="AF12">
+      <c r="AG12">
         <v>67421.0</v>
       </c>
-      <c r="AG12"/>
       <c r="AH12"/>
       <c r="AI12"/>
       <c r="AJ12"/>
       <c r="AK12"/>
       <c r="AL12"/>
       <c r="AM12"/>
       <c r="AN12"/>
       <c r="AO12"/>
       <c r="AP12"/>
       <c r="AQ12"/>
       <c r="AR12"/>
       <c r="AS12"/>
       <c r="AT12"/>
       <c r="AU12"/>
       <c r="AV12"/>
       <c r="AW12"/>
       <c r="AX12"/>
       <c r="AY12"/>
       <c r="AZ12"/>
       <c r="BA12"/>
       <c r="BB12"/>
       <c r="BC12"/>
       <c r="BD12"/>
       <c r="BE12"/>
       <c r="BF12"/>
       <c r="BG12"/>
       <c r="BH12"/>
       <c r="BI12"/>
       <c r="BJ12"/>
       <c r="BK12"/>
       <c r="BL12"/>
       <c r="BM12"/>
       <c r="BN12"/>
       <c r="BO12"/>
       <c r="BP12"/>
       <c r="BQ12"/>
       <c r="BR12"/>
       <c r="BS12"/>
       <c r="BT12"/>
       <c r="BU12"/>
       <c r="BV12"/>
       <c r="BW12"/>
       <c r="BX12"/>
       <c r="BY12"/>
+      <c r="BZ12"/>
     </row>
-    <row r="13" spans="1:77">
+    <row r="13" spans="1:78">
       <c r="A13" t="s">
-        <v>184</v>
+        <v>185</v>
       </c>
       <c r="B13"/>
       <c r="C13"/>
       <c r="D13"/>
       <c r="E13"/>
       <c r="F13"/>
       <c r="G13"/>
       <c r="H13"/>
       <c r="I13"/>
       <c r="J13"/>
       <c r="K13"/>
-      <c r="L13">
-[...1 lines deleted...]
-      </c>
+      <c r="L13"/>
       <c r="M13">
         <v>1537000.0</v>
       </c>
       <c r="N13">
+        <v>1537000.0</v>
+      </c>
+      <c r="O13">
         <v>4241000.0</v>
       </c>
-      <c r="O13">
+      <c r="P13">
         <v>-2943000.0</v>
       </c>
-      <c r="P13">
+      <c r="Q13">
         <v>-1035313.0</v>
       </c>
-      <c r="Q13">
+      <c r="R13">
         <v>-3687.0</v>
       </c>
-      <c r="R13">
+      <c r="S13">
         <v>-798426.0</v>
       </c>
-      <c r="S13">
+      <c r="T13">
         <v>-620966.0</v>
       </c>
-      <c r="T13">
+      <c r="U13">
         <v>-825005.0</v>
       </c>
-      <c r="U13">
+      <c r="V13">
         <v>-799100.0</v>
       </c>
-      <c r="V13">
+      <c r="W13">
         <v>1388232.0</v>
       </c>
-      <c r="W13">
+      <c r="X13">
         <v>-719551.0</v>
       </c>
-      <c r="X13">
+      <c r="Y13">
         <v>182961.0</v>
       </c>
-      <c r="Y13">
+      <c r="Z13">
         <v>-345164.0</v>
       </c>
-      <c r="Z13">
+      <c r="AA13">
         <v>-309745.0</v>
       </c>
-      <c r="AA13">
+      <c r="AB13">
         <v>-734277.0</v>
       </c>
-      <c r="AB13">
+      <c r="AC13">
         <v>-269953.0</v>
       </c>
-      <c r="AC13">
+      <c r="AD13">
         <v>-306869.0</v>
       </c>
-      <c r="AD13">
+      <c r="AE13">
         <v>631791.0</v>
       </c>
-      <c r="AE13">
+      <c r="AF13">
         <v>-205361.0</v>
       </c>
-      <c r="AF13">
+      <c r="AG13">
         <v>-283096.0</v>
       </c>
-      <c r="AG13"/>
       <c r="AH13"/>
       <c r="AI13"/>
       <c r="AJ13"/>
       <c r="AK13"/>
       <c r="AL13"/>
       <c r="AM13"/>
       <c r="AN13"/>
       <c r="AO13"/>
       <c r="AP13"/>
       <c r="AQ13"/>
       <c r="AR13"/>
       <c r="AS13"/>
       <c r="AT13"/>
       <c r="AU13"/>
       <c r="AV13"/>
       <c r="AW13"/>
       <c r="AX13"/>
       <c r="AY13"/>
       <c r="AZ13"/>
       <c r="BA13"/>
       <c r="BB13"/>
       <c r="BC13"/>
       <c r="BD13"/>
       <c r="BE13"/>
       <c r="BF13"/>
       <c r="BG13"/>
       <c r="BH13"/>
       <c r="BI13"/>
       <c r="BJ13"/>
       <c r="BK13"/>
       <c r="BL13"/>
       <c r="BM13"/>
       <c r="BN13"/>
       <c r="BO13"/>
       <c r="BP13"/>
       <c r="BQ13"/>
       <c r="BR13"/>
       <c r="BS13"/>
       <c r="BT13"/>
       <c r="BU13"/>
       <c r="BV13"/>
       <c r="BW13"/>
       <c r="BX13"/>
       <c r="BY13"/>
+      <c r="BZ13"/>
     </row>
-    <row r="14" spans="1:77">
+    <row r="14" spans="1:78">
       <c r="A14" t="s">
-        <v>185</v>
+        <v>186</v>
       </c>
       <c r="B14">
+        <v>3682000.0</v>
+      </c>
+      <c r="C14">
         <v>3799000.0</v>
       </c>
-      <c r="C14">
+      <c r="D14">
         <v>3303000.0</v>
       </c>
-      <c r="D14">
+      <c r="E14">
         <v>3096000.0</v>
       </c>
-      <c r="E14">
+      <c r="F14">
         <v>3056000.0</v>
       </c>
-      <c r="F14">
+      <c r="G14">
         <v>3062000.0</v>
       </c>
-      <c r="G14">
+      <c r="H14">
         <v>2979000.0</v>
       </c>
-      <c r="H14">
-[...1 lines deleted...]
-      </c>
       <c r="I14">
+        <v>2900000.0</v>
+      </c>
+      <c r="J14">
         <v>2743000.0</v>
       </c>
-      <c r="J14">
+      <c r="K14">
         <v>2704000.0</v>
       </c>
-      <c r="K14">
+      <c r="L14">
         <v>2487000.0</v>
       </c>
-      <c r="L14">
-[...1 lines deleted...]
-      </c>
       <c r="M14">
+        <v>2300000.0</v>
+      </c>
+      <c r="N14">
         <v>2133000.0</v>
       </c>
-      <c r="N14">
+      <c r="O14">
         <v>2100000.0</v>
       </c>
-      <c r="O14">
+      <c r="P14">
         <v>2007000.0</v>
       </c>
-      <c r="P14">
+      <c r="Q14">
         <v>1895000.0</v>
       </c>
-      <c r="Q14">
+      <c r="R14">
         <v>1832000.0</v>
       </c>
-      <c r="R14">
+      <c r="S14">
         <v>1708832.0</v>
       </c>
-      <c r="S14">
+      <c r="T14">
         <v>1190000.0</v>
       </c>
-      <c r="T14">
+      <c r="U14">
         <v>842385.0</v>
       </c>
-      <c r="U14">
+      <c r="V14">
         <v>645696.0</v>
       </c>
-      <c r="V14">
+      <c r="W14">
         <v>634520.0</v>
       </c>
-      <c r="W14">
+      <c r="X14">
         <v>565214.0</v>
       </c>
-      <c r="X14">
+      <c r="Y14">
         <v>526085.0</v>
       </c>
-      <c r="Y14">
+      <c r="Z14">
         <v>504213.0</v>
       </c>
-      <c r="Z14">
+      <c r="AA14">
         <v>470684.0</v>
       </c>
-      <c r="AA14">
+      <c r="AB14">
         <v>433879.0</v>
       </c>
-      <c r="AB14">
+      <c r="AC14">
         <v>407094.0</v>
       </c>
-      <c r="AC14">
+      <c r="AD14">
         <v>385366.0</v>
       </c>
-      <c r="AD14">
+      <c r="AE14">
         <v>-6986.0</v>
       </c>
-      <c r="AE14">
+      <c r="AF14">
         <v>486453.0</v>
       </c>
-      <c r="AF14">
+      <c r="AG14">
         <v>480054.0</v>
       </c>
-      <c r="AG14">
+      <c r="AH14">
         <v>419263.0</v>
       </c>
-      <c r="AH14">
+      <c r="AI14">
         <v>494901.0</v>
       </c>
-      <c r="AI14">
+      <c r="AJ14">
         <v>465931.0</v>
       </c>
-      <c r="AJ14">
+      <c r="AK14">
         <v>405919.0</v>
       </c>
-      <c r="AK14">
+      <c r="AL14">
         <v>399260.0</v>
       </c>
-      <c r="AL14">
+      <c r="AM14">
         <v>299358.0</v>
       </c>
-      <c r="AM14">
+      <c r="AN14">
         <v>300074.0</v>
       </c>
-      <c r="AN14">
+      <c r="AO14">
         <v>292952.0</v>
       </c>
-      <c r="AO14">
+      <c r="AP14">
         <v>247742.0</v>
       </c>
-      <c r="AP14">
+      <c r="AQ14">
         <v>254515.0</v>
       </c>
-      <c r="AQ14">
+      <c r="AR14">
         <v>240421.0</v>
       </c>
-      <c r="AR14">
+      <c r="AS14">
         <v>217814.0</v>
       </c>
-      <c r="AS14">
+      <c r="AT14">
         <v>178620.0</v>
       </c>
-      <c r="AT14">
+      <c r="AU14">
         <v>133861.0</v>
       </c>
-      <c r="AU14">
+      <c r="AV14">
         <v>123249.0</v>
       </c>
-      <c r="AV14">
+      <c r="AW14">
         <v>114168.0</v>
       </c>
-      <c r="AW14">
+      <c r="AX14">
         <v>105918.0</v>
       </c>
-      <c r="AX14">
+      <c r="AY14">
         <v>108612.0</v>
       </c>
-      <c r="AY14">
+      <c r="AZ14">
         <v>96543.0</v>
       </c>
-      <c r="AZ14">
+      <c r="BA14">
         <v>90193.0</v>
       </c>
-      <c r="BA14">
+      <c r="BB14">
         <v>88407.0</v>
       </c>
-      <c r="BB14">
+      <c r="BC14">
         <v>86070.0</v>
       </c>
-      <c r="BC14">
+      <c r="BD14">
         <v>90949.0</v>
       </c>
-      <c r="BD14">
+      <c r="BE14">
         <v>89437.0</v>
       </c>
-      <c r="BE14">
+      <c r="BF14">
         <v>87697.0</v>
       </c>
-      <c r="BF14">
+      <c r="BG14">
         <v>85813.0</v>
       </c>
-      <c r="BG14">
+      <c r="BH14">
         <v>86034.0</v>
       </c>
-      <c r="BH14">
+      <c r="BI14">
         <v>84359.0</v>
       </c>
-      <c r="BI14">
+      <c r="BJ14">
         <v>82545.0</v>
       </c>
-      <c r="BJ14">
+      <c r="BK14">
         <v>83565.0</v>
       </c>
-      <c r="BK14">
+      <c r="BL14">
         <v>82325.0</v>
       </c>
-      <c r="BL14">
+      <c r="BM14">
         <v>82043.0</v>
       </c>
-      <c r="BM14">
+      <c r="BN14">
         <v>82980.0</v>
       </c>
-      <c r="BN14">
+      <c r="BO14">
         <v>89723.0</v>
       </c>
-      <c r="BO14">
+      <c r="BP14">
         <v>21678.0</v>
       </c>
-      <c r="BP14">
+      <c r="BQ14">
         <v>121278.0</v>
       </c>
-      <c r="BQ14">
+      <c r="BR14">
         <v>122320.0</v>
       </c>
-      <c r="BR14">
+      <c r="BS14">
         <v>110361.0</v>
       </c>
-      <c r="BS14">
+      <c r="BT14">
         <v>123013.0</v>
       </c>
-      <c r="BT14">
+      <c r="BU14">
         <v>153544.0</v>
       </c>
-      <c r="BU14">
+      <c r="BV14">
         <v>69998.0</v>
       </c>
-      <c r="BV14">
+      <c r="BW14">
         <v>128972.0</v>
       </c>
-      <c r="BW14">
+      <c r="BX14">
         <v>45298.0</v>
       </c>
-      <c r="BX14">
+      <c r="BY14">
         <v>36483.0</v>
       </c>
-      <c r="BY14">
+      <c r="BZ14">
         <v>25324.0</v>
       </c>
     </row>
-    <row r="15" spans="1:77">
+    <row r="15" spans="1:78">
       <c r="A15" t="s">
-        <v>186</v>
+        <v>187</v>
       </c>
       <c r="B15"/>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15"/>
       <c r="F15"/>
       <c r="G15"/>
       <c r="H15"/>
       <c r="I15"/>
-      <c r="J15">
+      <c r="J15"/>
+      <c r="K15">
         <v>167000.0</v>
       </c>
-      <c r="K15"/>
       <c r="L15"/>
       <c r="M15"/>
       <c r="N15"/>
       <c r="O15"/>
       <c r="P15"/>
       <c r="Q15"/>
       <c r="R15"/>
       <c r="S15"/>
       <c r="T15"/>
       <c r="U15"/>
       <c r="V15"/>
       <c r="W15"/>
       <c r="X15"/>
       <c r="Y15"/>
       <c r="Z15"/>
       <c r="AA15"/>
-      <c r="AB15">
-[...1 lines deleted...]
-      </c>
+      <c r="AB15"/>
       <c r="AC15">
         <v>0.0</v>
       </c>
       <c r="AD15">
         <v>0.0</v>
       </c>
       <c r="AE15">
         <v>0.0</v>
       </c>
-      <c r="AF15"/>
+      <c r="AF15">
+        <v>0.0</v>
+      </c>
       <c r="AG15"/>
       <c r="AH15"/>
       <c r="AI15"/>
       <c r="AJ15"/>
       <c r="AK15"/>
       <c r="AL15"/>
       <c r="AM15"/>
       <c r="AN15"/>
       <c r="AO15"/>
       <c r="AP15"/>
       <c r="AQ15"/>
       <c r="AR15"/>
       <c r="AS15"/>
       <c r="AT15"/>
       <c r="AU15"/>
       <c r="AV15"/>
       <c r="AW15"/>
       <c r="AX15"/>
       <c r="AY15"/>
       <c r="AZ15"/>
       <c r="BA15"/>
       <c r="BB15"/>
       <c r="BC15"/>
       <c r="BD15"/>
       <c r="BE15"/>
       <c r="BF15"/>
       <c r="BG15"/>
       <c r="BH15"/>
       <c r="BI15"/>
       <c r="BJ15"/>
       <c r="BK15"/>
       <c r="BL15"/>
       <c r="BM15"/>
       <c r="BN15"/>
       <c r="BO15"/>
       <c r="BP15"/>
       <c r="BQ15"/>
       <c r="BR15"/>
       <c r="BS15"/>
       <c r="BT15"/>
       <c r="BU15"/>
       <c r="BV15"/>
       <c r="BW15"/>
       <c r="BX15"/>
       <c r="BY15"/>
+      <c r="BZ15"/>
     </row>
-    <row r="16" spans="1:77">
+    <row r="16" spans="1:78">
       <c r="A16" t="s">
-        <v>187</v>
+        <v>188</v>
       </c>
       <c r="B16">
+        <v>45106000.0</v>
+      </c>
+      <c r="C16">
         <v>50864000.0</v>
       </c>
-      <c r="C16">
+      <c r="D16">
         <v>64497000.0</v>
       </c>
-      <c r="D16">
+      <c r="E16">
         <v>49591000.0</v>
       </c>
-      <c r="E16">
+      <c r="F16">
         <v>23541000.0</v>
       </c>
-      <c r="F16">
+      <c r="G16">
         <v>22087000.0</v>
       </c>
-      <c r="G16">
+      <c r="H16">
         <v>20986000.0</v>
       </c>
-      <c r="H16">
+      <c r="I16">
         <v>14984000.0</v>
       </c>
-      <c r="I16">
+      <c r="J16">
         <v>8614000.0</v>
       </c>
-      <c r="J16">
+      <c r="K16">
         <v>11609000.0</v>
       </c>
-      <c r="K16">
+      <c r="L16">
         <v>10374000.0</v>
       </c>
-      <c r="L16">
+      <c r="M16">
         <v>14298000.0</v>
       </c>
-      <c r="M16">
+      <c r="N16">
         <v>8330000.0</v>
       </c>
-      <c r="N16">
+      <c r="O16">
         <v>8056000.0</v>
       </c>
-      <c r="O16">
+      <c r="P16">
         <v>10245000.0</v>
       </c>
-      <c r="P16">
+      <c r="Q16">
         <v>9321000.0</v>
       </c>
-      <c r="Q16">
+      <c r="R16">
         <v>10596000.0</v>
       </c>
-      <c r="R16">
+      <c r="S16">
         <v>9644248.0</v>
       </c>
-      <c r="S16">
+      <c r="T16">
         <v>7816000.0</v>
       </c>
-      <c r="T16">
+      <c r="U16">
         <v>8733902.0</v>
       </c>
-      <c r="U16">
+      <c r="V16">
         <v>35615477.0</v>
       </c>
-      <c r="V16">
+      <c r="W16">
         <v>29027124.0</v>
       </c>
-      <c r="W16">
+      <c r="X16">
         <v>27224471.0</v>
       </c>
-      <c r="X16">
+      <c r="Y16">
         <v>25795909.0</v>
       </c>
-      <c r="Y16">
+      <c r="Z16">
         <v>14787745.0</v>
       </c>
-      <c r="Z16">
+      <c r="AA16">
         <v>11500973.0</v>
       </c>
-      <c r="AA16">
+      <c r="AB16">
         <v>7295906.0</v>
       </c>
-      <c r="AB16">
+      <c r="AC16">
         <v>5473964.0</v>
       </c>
-      <c r="AC16">
+      <c r="AD16">
         <v>4376325.0</v>
       </c>
-      <c r="AD16">
+      <c r="AE16">
         <v>3971226.0</v>
       </c>
-      <c r="AE16">
+      <c r="AF16">
         <v>3446570.0</v>
       </c>
-      <c r="AF16">
+      <c r="AG16">
         <v>1527235.0</v>
       </c>
-      <c r="AG16">
+      <c r="AH16">
         <v>3429034.0</v>
       </c>
-      <c r="AH16">
+      <c r="AI16">
         <v>3498904.0</v>
       </c>
-      <c r="AI16">
+      <c r="AJ16">
         <v>2308215.0</v>
       </c>
-      <c r="AJ16">
+      <c r="AK16">
         <v>2473772.0</v>
       </c>
-      <c r="AK16">
+      <c r="AL16">
         <v>3044801.0</v>
       </c>
-      <c r="AL16">
+      <c r="AM16">
         <v>1861089.0</v>
       </c>
-      <c r="AM16">
+      <c r="AN16">
         <v>2991173.0</v>
       </c>
-      <c r="AN16">
+      <c r="AO16">
         <v>1984250.0</v>
       </c>
-      <c r="AO16">
+      <c r="AP16">
         <v>2594194.0</v>
       </c>
-      <c r="AP16">
+      <c r="AQ16">
         <v>2840549.0</v>
       </c>
-      <c r="AQ16">
+      <c r="AR16">
         <v>3367518.0</v>
       </c>
-      <c r="AR16">
+      <c r="AS16">
         <v>2624017.0</v>
       </c>
-      <c r="AS16">
+      <c r="AT16">
         <v>2397744.0</v>
       </c>
-      <c r="AT16">
+      <c r="AU16">
         <v>1474130.0</v>
       </c>
-      <c r="AU16">
+      <c r="AV16">
         <v>2090467.0</v>
       </c>
-      <c r="AV16">
+      <c r="AW16">
         <v>2128305.0</v>
       </c>
-      <c r="AW16">
+      <c r="AX16">
         <v>1360329.0</v>
       </c>
-      <c r="AX16">
+      <c r="AY16">
         <v>1414913.0</v>
       </c>
-      <c r="AY16">
+      <c r="AZ16">
         <v>1085502.0</v>
       </c>
-      <c r="AZ16">
+      <c r="BA16">
         <v>1809509.0</v>
       </c>
-      <c r="BA16">
+      <c r="BB16">
         <v>1428729.0</v>
       </c>
-      <c r="BB16">
+      <c r="BC16">
         <v>1396300.0</v>
       </c>
-      <c r="BC16">
+      <c r="BD16">
         <v>828897.0</v>
       </c>
-      <c r="BD16">
+      <c r="BE16">
         <v>569333.0</v>
       </c>
-      <c r="BE16">
+      <c r="BF16">
         <v>299671.0</v>
       </c>
-      <c r="BF16">
+      <c r="BG16">
         <v>424795.0</v>
       </c>
-      <c r="BG16">
+      <c r="BH16">
         <v>343653.0</v>
       </c>
-      <c r="BH16">
+      <c r="BI16">
         <v>190729.0</v>
       </c>
-      <c r="BI16">
+      <c r="BJ16">
         <v>236499.0</v>
       </c>
-      <c r="BJ16">
+      <c r="BK16">
         <v>157833.0</v>
       </c>
-      <c r="BK16">
+      <c r="BL16">
         <v>202677.0</v>
       </c>
-      <c r="BL16">
+      <c r="BM16">
         <v>166065.0</v>
       </c>
-      <c r="BM16">
+      <c r="BN16">
         <v>152815.0</v>
       </c>
-      <c r="BN16">
+      <c r="BO16">
         <v>122694.0</v>
       </c>
-      <c r="BO16">
+      <c r="BP16">
         <v>140465.0</v>
       </c>
-      <c r="BP16">
+      <c r="BQ16">
         <v>178134.0</v>
       </c>
-      <c r="BQ16">
+      <c r="BR16">
         <v>174352.0</v>
       </c>
-      <c r="BR16">
+      <c r="BS16">
         <v>131034.0</v>
       </c>
-      <c r="BS16">
+      <c r="BT16">
         <v>213817.0</v>
       </c>
-      <c r="BT16">
+      <c r="BU16">
         <v>300085.0</v>
       </c>
-      <c r="BU16">
+      <c r="BV16">
         <v>443869.0</v>
       </c>
-      <c r="BV16">
+      <c r="BW16">
         <v>735471.0</v>
       </c>
-      <c r="BW16">
+      <c r="BX16">
         <v>840818.0</v>
       </c>
-      <c r="BX16">
+      <c r="BY16">
         <v>611306.0</v>
       </c>
-      <c r="BY16">
+      <c r="BZ16">
         <v>210204.0</v>
       </c>
     </row>
-    <row r="17" spans="1:77">
+    <row r="17" spans="1:78">
       <c r="A17" t="s">
-        <v>188</v>
+        <v>189</v>
       </c>
       <c r="B17"/>
       <c r="C17"/>
       <c r="D17"/>
       <c r="E17"/>
       <c r="F17"/>
       <c r="G17"/>
       <c r="H17"/>
       <c r="I17"/>
       <c r="J17"/>
       <c r="K17"/>
       <c r="L17"/>
       <c r="M17"/>
       <c r="N17"/>
       <c r="O17"/>
       <c r="P17"/>
       <c r="Q17"/>
       <c r="R17"/>
       <c r="S17"/>
       <c r="T17"/>
       <c r="U17"/>
       <c r="V17"/>
       <c r="W17"/>
       <c r="X17"/>
       <c r="Y17"/>
       <c r="Z17"/>
       <c r="AA17"/>
-      <c r="AB17">
-[...1 lines deleted...]
-      </c>
+      <c r="AB17"/>
       <c r="AC17">
         <v>0.0</v>
       </c>
       <c r="AD17">
         <v>0.0</v>
       </c>
       <c r="AE17">
         <v>0.0</v>
       </c>
-      <c r="AF17"/>
+      <c r="AF17">
+        <v>0.0</v>
+      </c>
       <c r="AG17"/>
       <c r="AH17"/>
       <c r="AI17"/>
       <c r="AJ17"/>
       <c r="AK17"/>
       <c r="AL17"/>
       <c r="AM17"/>
       <c r="AN17"/>
       <c r="AO17"/>
       <c r="AP17"/>
       <c r="AQ17"/>
       <c r="AR17"/>
       <c r="AS17"/>
       <c r="AT17"/>
       <c r="AU17"/>
       <c r="AV17"/>
       <c r="AW17"/>
       <c r="AX17"/>
       <c r="AY17"/>
       <c r="AZ17"/>
       <c r="BA17"/>
       <c r="BB17"/>
       <c r="BC17"/>
       <c r="BD17"/>
       <c r="BE17"/>
       <c r="BF17"/>
       <c r="BG17"/>
       <c r="BH17"/>
       <c r="BI17"/>
       <c r="BJ17"/>
       <c r="BK17"/>
       <c r="BL17"/>
       <c r="BM17"/>
       <c r="BN17"/>
       <c r="BO17"/>
       <c r="BP17"/>
       <c r="BQ17"/>
       <c r="BR17"/>
       <c r="BS17"/>
       <c r="BT17"/>
       <c r="BU17"/>
       <c r="BV17"/>
       <c r="BW17"/>
       <c r="BX17"/>
       <c r="BY17"/>
+      <c r="BZ17"/>
     </row>
-    <row r="18" spans="1:77">
+    <row r="18" spans="1:78">
       <c r="A18" t="s">
-        <v>189</v>
+        <v>190</v>
       </c>
       <c r="B18">
+        <v>-2336000.0</v>
+      </c>
+      <c r="C18">
         <v>1593000.0</v>
       </c>
-      <c r="C18">
+      <c r="D18">
         <v>31918000.0</v>
       </c>
-      <c r="D18">
+      <c r="E18">
         <v>26671000.0</v>
       </c>
-      <c r="E18">
+      <c r="F18">
         <v>2225000.0</v>
       </c>
-      <c r="F18">
+      <c r="G18">
         <v>4699000.0</v>
       </c>
-      <c r="G18">
+      <c r="H18">
         <v>19143000.0</v>
       </c>
-      <c r="H18">
+      <c r="I18">
         <v>25086000.0</v>
       </c>
-      <c r="I18">
+      <c r="J18">
         <v>-7316000.0</v>
       </c>
-      <c r="J18">
+      <c r="K18">
         <v>-3225000.0</v>
       </c>
-      <c r="K18">
+      <c r="L18">
         <v>9412000.0</v>
       </c>
-      <c r="L18">
+      <c r="M18">
         <v>25427000.0</v>
       </c>
-      <c r="M18">
+      <c r="N18">
         <v>-1681000.0</v>
       </c>
-      <c r="N18">
+      <c r="O18">
         <v>-293000.0</v>
       </c>
-      <c r="O18">
+      <c r="P18">
         <v>9967000.0</v>
       </c>
-      <c r="P18">
+      <c r="Q18">
         <v>-229000.0</v>
       </c>
-      <c r="Q18">
+      <c r="R18">
         <v>-6944000.0</v>
       </c>
-      <c r="R18">
+      <c r="S18">
         <v>-3846895.0</v>
       </c>
-      <c r="S18">
+      <c r="T18">
         <v>-985000.0</v>
       </c>
-      <c r="T18">
+      <c r="U18">
         <v>8004303.0</v>
       </c>
-      <c r="U18">
+      <c r="V18">
         <v>7407544.0</v>
       </c>
-      <c r="V18">
+      <c r="W18">
         <v>3735836.0</v>
       </c>
-      <c r="W18">
+      <c r="X18">
         <v>2031863.0</v>
       </c>
-      <c r="X18">
+      <c r="Y18">
         <v>11155804.0</v>
       </c>
-      <c r="Y18">
+      <c r="Z18">
         <v>-613314.0</v>
       </c>
-      <c r="Z18">
+      <c r="AA18">
         <v>4604357.0</v>
       </c>
-      <c r="AA18">
+      <c r="AB18">
         <v>1941151.0</v>
       </c>
-      <c r="AB18">
+      <c r="AC18">
         <v>1616997.0</v>
       </c>
-      <c r="AC18">
+      <c r="AD18">
         <v>558610.0</v>
       </c>
-      <c r="AD18">
+      <c r="AE18">
         <v>1038241.0</v>
       </c>
-      <c r="AE18">
+      <c r="AF18">
         <v>2367888.0</v>
       </c>
-      <c r="AF18">
+      <c r="AG18">
         <v>602620.0</v>
       </c>
-      <c r="AG18">
+      <c r="AH18">
         <v>370737.0</v>
       </c>
-      <c r="AH18">
+      <c r="AI18">
         <v>6641274.0</v>
       </c>
-      <c r="AI18">
+      <c r="AJ18">
         <v>-334461.0</v>
       </c>
-      <c r="AJ18">
+      <c r="AK18">
         <v>-3078963.0</v>
       </c>
-      <c r="AK18">
+      <c r="AL18">
         <v>-1482450.0</v>
       </c>
-      <c r="AL18">
+      <c r="AM18">
         <v>-450752.0</v>
       </c>
-      <c r="AM18">
+      <c r="AN18">
         <v>1481752.0</v>
       </c>
-      <c r="AN18">
+      <c r="AO18">
         <v>541484.0</v>
       </c>
-      <c r="AO18">
+      <c r="AP18">
         <v>-4630.0</v>
       </c>
-      <c r="AP18">
+      <c r="AQ18">
         <v>-118806.0</v>
       </c>
-      <c r="AQ18">
+      <c r="AR18">
         <v>-357625.0</v>
       </c>
-      <c r="AR18">
+      <c r="AS18">
         <v>606217.0</v>
       </c>
-      <c r="AS18">
+      <c r="AT18">
         <v>63489.0</v>
       </c>
-      <c r="AT18">
+      <c r="AU18">
         <v>334213.0</v>
       </c>
-      <c r="AU18">
+      <c r="AV18">
         <v>-1163093.0</v>
       </c>
-      <c r="AV18">
+      <c r="AW18">
         <v>879234.0</v>
       </c>
-      <c r="AW18">
+      <c r="AX18">
         <v>-375438.0</v>
       </c>
-      <c r="AX18">
+      <c r="AY18">
         <v>501284.0</v>
       </c>
-      <c r="AY18">
+      <c r="AZ18">
         <v>-971937.0</v>
       </c>
-      <c r="AZ18">
+      <c r="BA18">
         <v>416134.0</v>
       </c>
-      <c r="BA18">
+      <c r="BB18">
         <v>-1373.0</v>
       </c>
-      <c r="BB18">
+      <c r="BC18">
         <v>561773.0</v>
       </c>
-      <c r="BC18">
+      <c r="BD18">
         <v>259564.0</v>
       </c>
-      <c r="BD18">
+      <c r="BE18">
         <v>270662.0</v>
       </c>
-      <c r="BE18">
+      <c r="BF18">
         <v>-126124.0</v>
       </c>
-      <c r="BF18">
+      <c r="BG18">
         <v>235168.0</v>
       </c>
-      <c r="BG18">
+      <c r="BH18">
         <v>52924.0</v>
       </c>
-      <c r="BH18">
+      <c r="BI18">
         <v>-95770.0</v>
       </c>
-      <c r="BI18">
+      <c r="BJ18">
         <v>78666.0</v>
       </c>
-      <c r="BJ18">
+      <c r="BK18">
         <v>-342002.0</v>
       </c>
-      <c r="BK18">
+      <c r="BL18">
         <v>63016.0</v>
       </c>
-      <c r="BL18">
+      <c r="BM18">
         <v>100220.0</v>
       </c>
-      <c r="BM18">
+      <c r="BN18">
         <v>82520.0</v>
       </c>
-      <c r="BN18">
+      <c r="BO18">
         <v>-69169.0</v>
       </c>
-      <c r="BO18">
+      <c r="BP18">
         <v>41862.0</v>
       </c>
-      <c r="BP18">
+      <c r="BQ18">
         <v>55251.0</v>
       </c>
-      <c r="BQ18">
+      <c r="BR18">
         <v>14822.0</v>
       </c>
-      <c r="BR18">
+      <c r="BS18">
         <v>300135.0</v>
       </c>
-      <c r="BS18">
+      <c r="BT18">
         <v>-55415.0</v>
       </c>
-      <c r="BT18">
+      <c r="BU18">
         <v>-76482.0</v>
       </c>
-      <c r="BU18">
+      <c r="BV18">
         <v>-267059.0</v>
       </c>
-      <c r="BV18">
+      <c r="BW18">
         <v>265310.0</v>
       </c>
-      <c r="BW18">
+      <c r="BX18">
         <v>-78473.0</v>
       </c>
-      <c r="BX18">
+      <c r="BY18">
         <v>-78338.0</v>
       </c>
-      <c r="BY18">
+      <c r="BZ18">
         <v>-413472.0</v>
       </c>
     </row>
-    <row r="19" spans="1:77">
+    <row r="19" spans="1:78">
       <c r="A19" t="s">
-        <v>190</v>
-[...1 lines deleted...]
-      <c r="B19">
+        <v>191</v>
+      </c>
+      <c r="B19"/>
+      <c r="C19">
         <v>-415000.0</v>
       </c>
-      <c r="C19">
+      <c r="D19">
         <v>-17883000.0</v>
       </c>
-      <c r="D19">
+      <c r="E19">
         <v>-1347000.0</v>
       </c>
-      <c r="E19">
+      <c r="F19">
         <v>-1556000.0</v>
       </c>
-      <c r="F19">
+      <c r="G19">
         <v>-5418000.0</v>
       </c>
-      <c r="G19">
+      <c r="H19">
         <v>-2389000.0</v>
       </c>
-      <c r="H19">
+      <c r="I19">
         <v>-7483000.0</v>
       </c>
-      <c r="I19">
+      <c r="J19">
         <v>-3114000.0</v>
       </c>
-      <c r="J19">
+      <c r="K19">
         <v>-16137000.0</v>
       </c>
-      <c r="K19">
+      <c r="L19">
         <v>-1960000.0</v>
       </c>
-      <c r="L19">
+      <c r="M19">
         <v>-5892000.0</v>
       </c>
-      <c r="M19">
+      <c r="N19">
         <v>-2364000.0</v>
       </c>
-      <c r="N19">
+      <c r="O19">
         <v>-4327000.0</v>
       </c>
-      <c r="O19">
+      <c r="P19">
         <v>-5234000.0</v>
       </c>
-      <c r="P19">
+      <c r="Q19">
         <v>-2002791.0</v>
       </c>
-      <c r="Q19">
+      <c r="R19">
         <v>-2592209.0</v>
       </c>
-      <c r="R19">
+      <c r="S19">
         <v>-21115863.0</v>
       </c>
-      <c r="S19">
+      <c r="T19">
         <v>-2053637.0</v>
       </c>
-      <c r="T19">
+      <c r="U19">
         <v>-32118856.0</v>
       </c>
-      <c r="U19">
+      <c r="V19">
         <v>-1519186.0</v>
       </c>
-      <c r="V19">
+      <c r="W19">
         <v>-1801777.0</v>
       </c>
-      <c r="W19">
+      <c r="X19">
         <v>-412132.0</v>
       </c>
-      <c r="X19">
+      <c r="Y19">
         <v>-340990.0</v>
       </c>
-      <c r="Y19">
+      <c r="Z19">
         <v>-2108655.0</v>
       </c>
-      <c r="Z19">
+      <c r="AA19">
         <v>-815973.0</v>
       </c>
-      <c r="AA19">
+      <c r="AB19">
         <v>-596761.0</v>
       </c>
-      <c r="AB19">
+      <c r="AC19">
         <v>-449226.0</v>
       </c>
-      <c r="AC19">
+      <c r="AD19">
         <v>-441610.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>0.0</v>
       </c>
       <c r="AE19">
         <v>0.0</v>
       </c>
-      <c r="AF19"/>
+      <c r="AF19">
+        <v>0.0</v>
+      </c>
       <c r="AG19"/>
       <c r="AH19"/>
       <c r="AI19"/>
       <c r="AJ19"/>
       <c r="AK19"/>
       <c r="AL19"/>
       <c r="AM19"/>
       <c r="AN19"/>
       <c r="AO19"/>
       <c r="AP19"/>
       <c r="AQ19"/>
       <c r="AR19"/>
       <c r="AS19"/>
       <c r="AT19"/>
       <c r="AU19"/>
       <c r="AV19"/>
       <c r="AW19"/>
       <c r="AX19"/>
       <c r="AY19"/>
       <c r="AZ19"/>
       <c r="BA19"/>
       <c r="BB19"/>
       <c r="BC19"/>
       <c r="BD19"/>
       <c r="BE19"/>
       <c r="BF19"/>
       <c r="BG19"/>
       <c r="BH19"/>
       <c r="BI19"/>
       <c r="BJ19"/>
       <c r="BK19"/>
       <c r="BL19"/>
       <c r="BM19"/>
       <c r="BN19"/>
       <c r="BO19"/>
       <c r="BP19"/>
       <c r="BQ19"/>
       <c r="BR19"/>
       <c r="BS19"/>
       <c r="BT19"/>
       <c r="BU19"/>
       <c r="BV19"/>
       <c r="BW19"/>
       <c r="BX19"/>
       <c r="BY19"/>
+      <c r="BZ19"/>
     </row>
-    <row r="20" spans="1:77">
+    <row r="20" spans="1:78">
       <c r="A20" t="s">
-        <v>191</v>
+        <v>192</v>
       </c>
       <c r="B20"/>
       <c r="C20"/>
       <c r="D20"/>
       <c r="E20"/>
       <c r="F20"/>
       <c r="G20"/>
       <c r="H20"/>
       <c r="I20"/>
       <c r="J20"/>
       <c r="K20"/>
       <c r="L20"/>
       <c r="M20"/>
       <c r="N20"/>
       <c r="O20"/>
       <c r="P20"/>
       <c r="Q20"/>
       <c r="R20"/>
       <c r="S20"/>
       <c r="T20"/>
       <c r="U20"/>
       <c r="V20"/>
       <c r="W20"/>
       <c r="X20"/>
       <c r="Y20"/>
@@ -27428,2094 +27690,2125 @@
       <c r="BA20"/>
       <c r="BB20"/>
       <c r="BC20"/>
       <c r="BD20"/>
       <c r="BE20"/>
       <c r="BF20"/>
       <c r="BG20"/>
       <c r="BH20"/>
       <c r="BI20"/>
       <c r="BJ20"/>
       <c r="BK20"/>
       <c r="BL20"/>
       <c r="BM20"/>
       <c r="BN20"/>
       <c r="BO20"/>
       <c r="BP20"/>
       <c r="BQ20"/>
       <c r="BR20"/>
       <c r="BS20"/>
       <c r="BT20"/>
       <c r="BU20"/>
       <c r="BV20"/>
       <c r="BW20"/>
       <c r="BX20"/>
       <c r="BY20"/>
+      <c r="BZ20"/>
     </row>
-    <row r="21" spans="1:77">
+    <row r="21" spans="1:78">
       <c r="A21" t="s">
-        <v>192</v>
+        <v>193</v>
       </c>
       <c r="B21">
+        <v>-59000.0</v>
+      </c>
+      <c r="C21">
         <v>-126000.0</v>
       </c>
-      <c r="C21">
+      <c r="D21">
         <v>-19000.0</v>
       </c>
-      <c r="D21">
+      <c r="E21">
         <v>-21000.0</v>
       </c>
-      <c r="E21">
+      <c r="F21">
         <v>-77000.0</v>
       </c>
-      <c r="F21">
+      <c r="G21">
         <v>-16000.0</v>
       </c>
-      <c r="G21">
+      <c r="H21">
         <v>-11013000.0</v>
       </c>
-      <c r="H21"/>
       <c r="I21"/>
       <c r="J21"/>
       <c r="K21"/>
-      <c r="L21">
+      <c r="L21"/>
+      <c r="M21">
         <v>-15000000.0</v>
       </c>
-      <c r="M21">
+      <c r="N21">
         <v>1923000.0</v>
       </c>
-      <c r="N21">
+      <c r="O21">
         <v>-64000.0</v>
       </c>
-      <c r="O21">
+      <c r="P21">
         <v>-6010000.0</v>
       </c>
-      <c r="P21">
+      <c r="Q21">
         <v>-1186046.0</v>
       </c>
-      <c r="Q21">
+      <c r="R21">
         <v>7892046.0</v>
       </c>
-      <c r="R21">
+      <c r="S21">
         <v>24834650.0</v>
       </c>
-      <c r="S21">
+      <c r="T21">
         <v>-5226934.0</v>
       </c>
-      <c r="T21">
+      <c r="U21">
         <v>-4699693.0</v>
       </c>
-      <c r="U21">
+      <c r="V21">
         <v>-723236.0</v>
       </c>
-      <c r="V21">
+      <c r="W21">
         <v>-660300.0</v>
       </c>
-      <c r="W21">
+      <c r="X21">
         <v>-651424.0</v>
       </c>
-      <c r="X21">
+      <c r="Y21">
         <v>-249101.0</v>
       </c>
-      <c r="Y21">
+      <c r="Z21">
         <v>5856707.0</v>
       </c>
-      <c r="Z21">
+      <c r="AA21">
         <v>-234331.0</v>
       </c>
-      <c r="AA21">
+      <c r="AB21">
         <v>-194241.0</v>
       </c>
-      <c r="AB21">
+      <c r="AC21">
         <v>-526262.0</v>
       </c>
-      <c r="AC21">
+      <c r="AD21">
         <v>-188406.0</v>
       </c>
-      <c r="AD21">
+      <c r="AE21">
         <v>-822934.0</v>
       </c>
-      <c r="AE21">
+      <c r="AF21">
         <v>-5125.0</v>
       </c>
-      <c r="AF21">
+      <c r="AG21">
         <v>-1851143.0</v>
       </c>
-      <c r="AG21"/>
       <c r="AH21"/>
       <c r="AI21"/>
       <c r="AJ21"/>
       <c r="AK21"/>
       <c r="AL21"/>
       <c r="AM21"/>
       <c r="AN21"/>
       <c r="AO21"/>
       <c r="AP21"/>
       <c r="AQ21"/>
       <c r="AR21"/>
       <c r="AS21"/>
       <c r="AT21"/>
       <c r="AU21"/>
       <c r="AV21"/>
       <c r="AW21"/>
       <c r="AX21"/>
       <c r="AY21"/>
       <c r="AZ21"/>
       <c r="BA21"/>
       <c r="BB21"/>
       <c r="BC21"/>
       <c r="BD21"/>
       <c r="BE21"/>
       <c r="BF21"/>
       <c r="BG21"/>
       <c r="BH21"/>
       <c r="BI21"/>
       <c r="BJ21"/>
       <c r="BK21"/>
       <c r="BL21"/>
       <c r="BM21"/>
       <c r="BN21"/>
       <c r="BO21"/>
       <c r="BP21"/>
       <c r="BQ21"/>
       <c r="BR21"/>
       <c r="BS21"/>
       <c r="BT21"/>
       <c r="BU21"/>
       <c r="BV21"/>
       <c r="BW21"/>
       <c r="BX21"/>
       <c r="BY21"/>
+      <c r="BZ21"/>
     </row>
-    <row r="22" spans="1:77">
+    <row r="22" spans="1:78">
       <c r="A22" t="s">
-        <v>155</v>
+        <v>156</v>
       </c>
       <c r="B22">
+        <v>10505000.0</v>
+      </c>
+      <c r="C22">
         <v>13660000.0</v>
       </c>
-      <c r="C22">
+      <c r="D22">
         <v>13135000.0</v>
       </c>
-      <c r="D22">
+      <c r="E22">
         <v>16208000.0</v>
       </c>
-      <c r="E22">
+      <c r="F22">
         <v>8586000.0</v>
       </c>
-      <c r="F22">
+      <c r="G22">
         <v>8898000.0</v>
       </c>
-      <c r="G22">
+      <c r="H22">
         <v>14892000.0</v>
       </c>
-      <c r="H22">
+      <c r="I22">
         <v>15033000.0</v>
       </c>
-      <c r="I22">
+      <c r="J22">
         <v>6666000.0</v>
       </c>
-      <c r="J22">
+      <c r="K22">
         <v>11970000.0</v>
       </c>
-      <c r="K22">
+      <c r="L22">
         <v>13656000.0</v>
       </c>
-      <c r="L22">
+      <c r="M22">
         <v>15741000.0</v>
       </c>
-      <c r="M22">
+      <c r="N22">
         <v>11433000.0</v>
       </c>
-      <c r="N22">
+      <c r="O22">
         <v>8357000.0</v>
       </c>
-      <c r="O22">
+      <c r="P22">
         <v>13318000.0</v>
       </c>
-      <c r="P22">
+      <c r="Q22">
         <v>11903000.0</v>
       </c>
-      <c r="Q22">
+      <c r="R22">
         <v>7803000.0</v>
       </c>
-      <c r="R22">
+      <c r="S22">
         <v>6203493.0</v>
       </c>
-      <c r="S22">
+      <c r="T22">
         <v>8331000.0</v>
       </c>
-      <c r="T22">
+      <c r="U22">
         <v>10185549.0</v>
       </c>
-      <c r="U22">
+      <c r="V22">
         <v>6847059.0</v>
       </c>
-      <c r="V22">
+      <c r="W22">
         <v>6088399.0</v>
       </c>
-      <c r="W22">
+      <c r="X22">
         <v>6608248.0</v>
       </c>
-      <c r="X22">
+      <c r="Y22">
         <v>3973690.0</v>
       </c>
-      <c r="Y22">
+      <c r="Z22">
         <v>1611354.0</v>
       </c>
-      <c r="Z22">
+      <c r="AA22">
         <v>4618474.0</v>
       </c>
-      <c r="AA22">
+      <c r="AB22">
         <v>4509285.0</v>
       </c>
-      <c r="AB22">
+      <c r="AC22">
         <v>3007310.0</v>
       </c>
-      <c r="AC22">
+      <c r="AD22">
         <v>1860003.0</v>
       </c>
-      <c r="AD22">
+      <c r="AE22">
         <v>2030336.0</v>
       </c>
-      <c r="AE22">
+      <c r="AF22">
         <v>2180716.0</v>
       </c>
-      <c r="AF22">
+      <c r="AG22">
         <v>2493622.0</v>
       </c>
-      <c r="AG22">
+      <c r="AH22">
         <v>2016558.0</v>
       </c>
-      <c r="AH22">
+      <c r="AI22">
         <v>4252.0</v>
       </c>
-      <c r="AI22">
+      <c r="AJ22">
         <v>444835.0</v>
       </c>
-      <c r="AJ22">
+      <c r="AK22">
         <v>750105.0</v>
       </c>
-      <c r="AK22">
+      <c r="AL22">
         <v>-64848.0</v>
       </c>
-      <c r="AL22">
+      <c r="AM22">
         <v>-22882.0</v>
       </c>
-      <c r="AM22">
+      <c r="AN22">
         <v>723408.0</v>
       </c>
-      <c r="AN22">
+      <c r="AO22">
         <v>765794.0</v>
       </c>
-      <c r="AO22">
+      <c r="AP22">
         <v>697180.0</v>
       </c>
-      <c r="AP22">
+      <c r="AQ22">
         <v>-200004.0</v>
       </c>
-      <c r="AQ22">
+      <c r="AR22">
         <v>392812.0</v>
       </c>
-      <c r="AR22">
+      <c r="AS22">
         <v>605653.0</v>
       </c>
-      <c r="AS22">
+      <c r="AT22">
         <v>672208.0</v>
       </c>
-      <c r="AT22">
+      <c r="AU22">
         <v>1542460.0</v>
       </c>
-      <c r="AU22">
+      <c r="AV22">
         <v>473143.0</v>
       </c>
-      <c r="AV22">
+      <c r="AW22">
         <v>595229.0</v>
       </c>
-      <c r="AW22">
+      <c r="AX22">
         <v>459285.0</v>
       </c>
-      <c r="AX22">
+      <c r="AY22">
         <v>280776.0</v>
       </c>
-      <c r="AY22">
+      <c r="AZ22">
         <v>392895.0</v>
       </c>
-      <c r="AZ22">
+      <c r="BA22">
         <v>384274.0</v>
       </c>
-      <c r="BA22">
+      <c r="BB22">
         <v>262323.0</v>
       </c>
-      <c r="BB22">
+      <c r="BC22">
         <v>360192.0</v>
       </c>
-      <c r="BC22">
+      <c r="BD22">
         <v>340425.0</v>
       </c>
-      <c r="BD22">
+      <c r="BE22">
         <v>218759.0</v>
       </c>
-      <c r="BE22">
+      <c r="BF22">
         <v>242831.0</v>
       </c>
-      <c r="BF22">
+      <c r="BG22">
         <v>333756.0</v>
       </c>
-      <c r="BG22">
+      <c r="BH22">
         <v>189233.0</v>
       </c>
-      <c r="BH22">
+      <c r="BI22">
         <v>206693.0</v>
       </c>
-      <c r="BI22">
+      <c r="BJ22">
         <v>86205.0</v>
       </c>
-      <c r="BJ22">
+      <c r="BK22">
         <v>270927.0</v>
       </c>
-      <c r="BK22">
+      <c r="BL22">
         <v>81590.0</v>
       </c>
-      <c r="BL22">
+      <c r="BM22">
         <v>42417.0</v>
       </c>
-      <c r="BM22">
+      <c r="BN22">
         <v>30876.0</v>
       </c>
-      <c r="BN22">
+      <c r="BO22">
         <v>-13906.0</v>
       </c>
-      <c r="BO22">
+      <c r="BP22">
         <v>69393.0</v>
       </c>
-      <c r="BP22">
+      <c r="BQ22">
         <v>64908.0</v>
       </c>
-      <c r="BQ22">
+      <c r="BR22">
         <v>20651.0</v>
       </c>
-      <c r="BR22">
+      <c r="BS22">
         <v>2159627.0</v>
       </c>
-      <c r="BS22">
+      <c r="BT22">
         <v>255262.0</v>
       </c>
-      <c r="BT22">
+      <c r="BU22">
         <v>-3024795.0</v>
       </c>
-      <c r="BU22">
+      <c r="BV22">
         <v>-566568.0</v>
       </c>
-      <c r="BV22">
+      <c r="BW22">
         <v>-661157.0</v>
       </c>
-      <c r="BW22">
+      <c r="BX22">
         <v>384461.0</v>
       </c>
-      <c r="BX22">
+      <c r="BY22">
         <v>-212961.0</v>
       </c>
-      <c r="BY22">
+      <c r="BZ22">
         <v>-334258.0</v>
       </c>
     </row>
-    <row r="23" spans="1:77">
+    <row r="23" spans="1:78">
       <c r="A23" t="s">
-        <v>193</v>
+        <v>194</v>
       </c>
       <c r="B23">
+        <v>-573000.0</v>
+      </c>
+      <c r="C23">
         <v>-107000.0</v>
       </c>
-      <c r="C23">
+      <c r="D23">
         <v>-147000.0</v>
       </c>
-      <c r="D23">
+      <c r="E23">
         <v>-68000.0</v>
       </c>
-      <c r="E23">
+      <c r="F23">
         <v>-360000.0</v>
       </c>
-      <c r="F23">
+      <c r="G23">
         <v>-18000.0</v>
       </c>
-      <c r="G23">
+      <c r="H23">
         <v>-88000.0</v>
       </c>
-      <c r="H23">
+      <c r="I23">
         <v>-5000000.0</v>
       </c>
-      <c r="I23">
+      <c r="J23">
         <v>-3114000.0</v>
       </c>
-      <c r="J23">
+      <c r="K23">
         <v>-16137000.0</v>
       </c>
-      <c r="K23">
+      <c r="L23">
         <v>-139000.0</v>
       </c>
-      <c r="L23">
+      <c r="M23">
         <v>-2000000.0</v>
       </c>
-      <c r="M23">
+      <c r="N23">
         <v>-2364000.0</v>
       </c>
-      <c r="N23">
+      <c r="O23">
         <v>-64000.0</v>
       </c>
-      <c r="O23">
+      <c r="P23">
         <v>-30000.0</v>
       </c>
-      <c r="P23">
+      <c r="Q23">
         <v>-1000000.0</v>
       </c>
-      <c r="Q23">
+      <c r="R23">
         <v>46.0</v>
       </c>
-      <c r="R23">
+      <c r="S23">
         <v>25000650.0</v>
       </c>
-      <c r="S23">
+      <c r="T23">
         <v>-2053637.0</v>
       </c>
-      <c r="T23">
+      <c r="U23">
         <v>-32118856.0</v>
       </c>
-      <c r="U23">
+      <c r="V23">
         <v>-723236.0</v>
       </c>
-      <c r="V23">
+      <c r="W23">
         <v>-118.0</v>
       </c>
-      <c r="W23">
+      <c r="X23">
         <v>6000000.0</v>
       </c>
-      <c r="X23">
+      <c r="Y23">
         <v>2932016.0</v>
       </c>
-      <c r="Y23">
+      <c r="Z23">
         <v>-784653.0</v>
       </c>
-      <c r="Z23">
+      <c r="AA23">
         <v>674578.0</v>
       </c>
-      <c r="AA23">
+      <c r="AB23">
         <v>-596761.0</v>
       </c>
-      <c r="AB23">
+      <c r="AC23">
         <v>-449226.0</v>
       </c>
-      <c r="AC23">
+      <c r="AD23">
         <v>-441610.0</v>
       </c>
-      <c r="AD23">
+      <c r="AE23">
         <v>-663945.0</v>
       </c>
-      <c r="AE23">
+      <c r="AF23">
         <v>342460.0</v>
       </c>
-      <c r="AF23">
+      <c r="AG23">
         <v>6993.0</v>
       </c>
-      <c r="AG23">
+      <c r="AH23">
         <v>11677.0</v>
       </c>
-      <c r="AH23">
+      <c r="AI23">
         <v>-38016.0</v>
       </c>
-      <c r="AI23">
+      <c r="AJ23">
         <v>1000000.0</v>
       </c>
-      <c r="AJ23">
+      <c r="AK23">
         <v>2000000.0</v>
       </c>
-      <c r="AK23">
+      <c r="AL23">
         <v>2613529.0</v>
       </c>
-      <c r="AL23">
+      <c r="AM23">
         <v>308022.0</v>
       </c>
-      <c r="AM23">
+      <c r="AN23">
         <v>31303.0</v>
       </c>
-      <c r="AN23">
+      <c r="AO23">
         <v>-1015733.0</v>
       </c>
-      <c r="AO23">
+      <c r="AP23">
         <v>-15570.0</v>
       </c>
-      <c r="AP23">
+      <c r="AQ23">
         <v>-150000.0</v>
       </c>
-      <c r="AQ23">
+      <c r="AR23">
         <v>1264713.0</v>
       </c>
-      <c r="AR23">
+      <c r="AS23">
         <v>-150000.0</v>
       </c>
-      <c r="AS23">
+      <c r="AT23">
         <v>843062.0</v>
       </c>
-      <c r="AT23">
+      <c r="AU23">
         <v>-950550.0</v>
       </c>
-      <c r="AU23">
+      <c r="AV23">
         <v>1619149.0</v>
       </c>
-      <c r="AV23">
+      <c r="AW23">
         <v>-111258.0</v>
       </c>
-      <c r="AW23">
+      <c r="AX23">
         <v>320854.0</v>
       </c>
-      <c r="AX23">
+      <c r="AY23">
         <v>-177873.0</v>
       </c>
-      <c r="AY23">
+      <c r="AZ23">
         <v>214128.0</v>
       </c>
-      <c r="AZ23">
+      <c r="BA23">
         <v>-35354.0</v>
       </c>
-      <c r="BA23">
+      <c r="BB23">
         <v>33802.0</v>
       </c>
-      <c r="BB23">
+      <c r="BC23">
         <v>-76726.0</v>
       </c>
-      <c r="BC23">
+      <c r="BD23">
         <v>-78438.0</v>
       </c>
-      <c r="BD23">
+      <c r="BE23">
         <v>-1000.0</v>
       </c>
-      <c r="BE23">
+      <c r="BF23">
         <v>1000.0</v>
       </c>
-      <c r="BF23">
+      <c r="BG23">
         <v>-4326.0</v>
       </c>
-      <c r="BG23">
+      <c r="BH23">
         <v>100000.0</v>
       </c>
-      <c r="BH23">
+      <c r="BI23">
         <v>50000.0</v>
       </c>
-      <c r="BI23">
+      <c r="BJ23">
         <v>-75445.0</v>
       </c>
-      <c r="BJ23">
+      <c r="BK23">
         <v>2.0</v>
       </c>
-      <c r="BK23">
+      <c r="BL23">
         <v>-24058.0</v>
       </c>
-      <c r="BL23">
+      <c r="BM23">
         <v>-48244.0</v>
       </c>
-      <c r="BM23">
+      <c r="BN23">
         <v>-13956.0</v>
       </c>
-      <c r="BN23">
+      <c r="BO23">
         <v>-95682.0</v>
       </c>
-      <c r="BO23">
+      <c r="BP23">
         <v>-13372.0</v>
       </c>
-      <c r="BP23">
+      <c r="BQ23">
         <v>-46162.0</v>
       </c>
-      <c r="BQ23">
+      <c r="BR23">
         <v>2927.0</v>
       </c>
-      <c r="BR23">
+      <c r="BS23">
         <v>279018.0</v>
       </c>
-      <c r="BS23">
+      <c r="BT23">
         <v>82922.0</v>
       </c>
-      <c r="BT23">
+      <c r="BU23">
         <v>-285282.0</v>
       </c>
-      <c r="BU23">
+      <c r="BV23">
         <v>587.0</v>
       </c>
-      <c r="BV23">
+      <c r="BW23">
         <v>362903.0</v>
       </c>
-      <c r="BW23">
+      <c r="BX23">
         <v>309839.0</v>
       </c>
-      <c r="BX23">
+      <c r="BY23">
         <v>1283920.0</v>
       </c>
-      <c r="BY23">
+      <c r="BZ23">
         <v>612012.0</v>
       </c>
     </row>
-    <row r="24" spans="1:77">
+    <row r="24" spans="1:78">
       <c r="A24" t="s">
-        <v>194</v>
+        <v>195</v>
       </c>
       <c r="B24">
+        <v>-178000.0</v>
+      </c>
+      <c r="C24">
         <v>-500000.0</v>
       </c>
-      <c r="C24">
+      <c r="D24">
         <v>-1914000.0</v>
       </c>
-      <c r="D24">
+      <c r="E24">
         <v>-262000.0</v>
       </c>
-      <c r="E24">
+      <c r="F24">
         <v>-511000.0</v>
       </c>
-      <c r="F24">
+      <c r="G24">
         <v>-455000.0</v>
       </c>
-      <c r="G24">
+      <c r="H24">
         <v>-1381000.0</v>
       </c>
-      <c r="H24">
+      <c r="I24">
         <v>-501000.0</v>
       </c>
-      <c r="I24">
+      <c r="J24">
         <v>-340000.0</v>
       </c>
-      <c r="J24">
+      <c r="K24">
         <v>-484000.0</v>
       </c>
-      <c r="K24">
+      <c r="L24">
         <v>-285000.0</v>
       </c>
-      <c r="L24">
+      <c r="M24">
         <v>-184000.0</v>
       </c>
-      <c r="M24">
+      <c r="N24">
         <v>-309000.0</v>
       </c>
-      <c r="N24">
+      <c r="O24">
         <v>7000.0</v>
       </c>
-      <c r="O24">
+      <c r="P24">
         <v>-732000.0</v>
       </c>
-      <c r="P24">
+      <c r="Q24">
         <v>-248000.0</v>
       </c>
-      <c r="Q24">
+      <c r="R24">
         <v>-322000.0</v>
       </c>
-      <c r="R24">
+      <c r="S24">
         <v>17988.0</v>
       </c>
-      <c r="S24">
+      <c r="T24">
         <v>-433000.0</v>
       </c>
-      <c r="T24">
+      <c r="U24">
         <v>15575.0</v>
       </c>
-      <c r="U24">
+      <c r="V24">
         <v>-113810.0</v>
       </c>
-      <c r="V24">
+      <c r="W24">
         <v>-57726.0</v>
       </c>
-      <c r="W24">
+      <c r="X24">
         <v>12340.0</v>
       </c>
-      <c r="X24">
+      <c r="Y24">
         <v>-75060.0</v>
       </c>
-      <c r="Y24">
+      <c r="Z24">
         <v>-84755.0</v>
       </c>
-      <c r="Z24">
+      <c r="AA24">
         <v>-112601.0</v>
       </c>
-      <c r="AA24">
+      <c r="AB24">
         <v>29811.0</v>
       </c>
-      <c r="AB24">
+      <c r="AC24">
         <v>-3243.0</v>
       </c>
-      <c r="AC24">
+      <c r="AD24">
         <v>14629.0</v>
       </c>
-      <c r="AD24">
+      <c r="AE24">
         <v>46985.0</v>
       </c>
-      <c r="AE24">
+      <c r="AF24">
         <v>81680.0</v>
       </c>
-      <c r="AF24">
+      <c r="AG24">
         <v>-482759.0</v>
       </c>
-      <c r="AG24">
+      <c r="AH24">
         <v>-31340.0</v>
       </c>
-      <c r="AH24">
+      <c r="AI24">
         <v>-1130034.0</v>
       </c>
-      <c r="AI24">
+      <c r="AJ24">
         <v>-141507.0</v>
       </c>
-      <c r="AJ24">
+      <c r="AK24">
         <v>26500.0</v>
       </c>
-      <c r="AK24">
+      <c r="AL24">
         <v>-179875.0</v>
       </c>
-      <c r="AL24">
+      <c r="AM24">
         <v>-822067.0</v>
       </c>
-      <c r="AM24">
+      <c r="AN24">
         <v>270.0</v>
       </c>
-      <c r="AN24">
+      <c r="AO24">
         <v>3212.0</v>
       </c>
-      <c r="AO24">
+      <c r="AP24">
         <v>-291852.0</v>
       </c>
-      <c r="AP24">
+      <c r="AQ24">
         <v>-233979.0</v>
       </c>
-      <c r="AQ24">
+      <c r="AR24">
         <v>-204354.0</v>
       </c>
-      <c r="AR24">
+      <c r="AS24">
         <v>-179967.0</v>
       </c>
-      <c r="AS24">
+      <c r="AT24">
         <v>-145410.0</v>
       </c>
-      <c r="AT24">
+      <c r="AU24">
         <v>-170248.0</v>
       </c>
-      <c r="AU24">
+      <c r="AV24">
         <v>-493893.0</v>
       </c>
-      <c r="AV24">
+      <c r="AW24">
         <v>-1.0</v>
       </c>
-      <c r="AW24">
+      <c r="AX24">
         <v>-143742.0</v>
       </c>
-      <c r="AX24">
+      <c r="AY24">
         <v>5999.0</v>
       </c>
-      <c r="AY24">
+      <c r="AZ24">
         <v>1.0</v>
       </c>
-      <c r="AZ24">
+      <c r="BA24">
         <v>-72484.0</v>
       </c>
-      <c r="BA24">
+      <c r="BB24">
         <v>-67338.0</v>
       </c>
-      <c r="BB24">
+      <c r="BC24">
         <v>5630.0</v>
       </c>
-      <c r="BC24">
+      <c r="BD24">
         <v>-46800.0</v>
       </c>
-      <c r="BD24"/>
       <c r="BE24"/>
-      <c r="BF24">
+      <c r="BF24"/>
+      <c r="BG24">
         <v>300.0</v>
       </c>
-      <c r="BG24"/>
       <c r="BH24"/>
       <c r="BI24"/>
-      <c r="BJ24">
+      <c r="BJ24"/>
+      <c r="BK24">
         <v>-40607.0</v>
       </c>
-      <c r="BK24">
+      <c r="BL24">
         <v>-70455.0</v>
       </c>
-      <c r="BL24">
+      <c r="BM24">
         <v>-128209.0</v>
       </c>
-      <c r="BM24">
+      <c r="BN24">
         <v>-66339.0</v>
       </c>
-      <c r="BN24">
+      <c r="BO24">
         <v>147080.0</v>
       </c>
-      <c r="BO24">
+      <c r="BP24">
         <v>-9885.0</v>
       </c>
-      <c r="BP24">
+      <c r="BQ24">
         <v>-5307.0</v>
       </c>
-      <c r="BQ24">
+      <c r="BR24">
         <v>65198.0</v>
       </c>
-      <c r="BR24">
+      <c r="BS24">
         <v>-96023.0</v>
       </c>
-      <c r="BS24">
+      <c r="BT24">
         <v>5701.0</v>
       </c>
-      <c r="BT24">
+      <c r="BU24">
         <v>13561.0</v>
       </c>
-      <c r="BU24">
+      <c r="BV24">
         <v>4050.0</v>
       </c>
-      <c r="BV24">
+      <c r="BW24">
         <v>-903186.0</v>
       </c>
-      <c r="BW24">
+      <c r="BX24">
         <v>18977.0</v>
       </c>
-      <c r="BX24">
+      <c r="BY24">
         <v>-625244.0</v>
       </c>
-      <c r="BY24"/>
+      <c r="BZ24"/>
     </row>
-    <row r="25" spans="1:77">
+    <row r="25" spans="1:78">
       <c r="A25" t="s">
-        <v>195</v>
+        <v>196</v>
       </c>
       <c r="B25">
+        <v>333000.0</v>
+      </c>
+      <c r="C25">
         <v>61000.0</v>
       </c>
-      <c r="C25">
+      <c r="D25">
         <v>660000.0</v>
       </c>
-      <c r="D25">
+      <c r="E25">
         <v>115000.0</v>
       </c>
-      <c r="E25">
+      <c r="F25">
         <v>73000.0</v>
       </c>
-      <c r="F25">
+      <c r="G25">
         <v>97000.0</v>
       </c>
-      <c r="G25">
+      <c r="H25">
         <v>83000.0</v>
       </c>
-      <c r="H25">
-[...1 lines deleted...]
-      </c>
       <c r="I25">
+        <v>940000.0</v>
+      </c>
+      <c r="J25">
         <v>71000.0</v>
       </c>
-      <c r="J25">
+      <c r="K25">
         <v>25000.0</v>
       </c>
-      <c r="K25">
+      <c r="L25">
         <v>59000.0</v>
       </c>
-      <c r="L25">
-[...1 lines deleted...]
-      </c>
       <c r="M25">
+        <v>404000.0</v>
+      </c>
+      <c r="N25">
         <v>65000.0</v>
       </c>
-      <c r="N25">
+      <c r="O25">
         <v>120000.0</v>
       </c>
-      <c r="O25">
+      <c r="P25">
         <v>101000.0</v>
       </c>
-      <c r="P25">
+      <c r="Q25">
         <v>190000.0</v>
       </c>
-      <c r="Q25">
+      <c r="R25">
         <v>55000.0</v>
       </c>
-      <c r="R25">
+      <c r="S25">
         <v>43855.0</v>
       </c>
-      <c r="S25">
+      <c r="T25">
         <v>122000.0</v>
       </c>
-      <c r="T25">
+      <c r="U25">
         <v>9053.0</v>
       </c>
-      <c r="U25">
+      <c r="V25">
         <v>104006.0</v>
       </c>
-      <c r="V25">
+      <c r="W25">
         <v>56361.0</v>
       </c>
-      <c r="W25">
+      <c r="X25">
         <v>11804.0</v>
       </c>
-      <c r="X25">
+      <c r="Y25">
         <v>81543.0</v>
       </c>
-      <c r="Y25">
+      <c r="Z25">
         <v>36970.0</v>
       </c>
-      <c r="Z25">
+      <c r="AA25">
         <v>86293.0</v>
       </c>
-      <c r="AA25">
+      <c r="AB25">
         <v>13503.0</v>
       </c>
-      <c r="AB25">
+      <c r="AC25">
         <v>16865.0</v>
       </c>
-      <c r="AC25">
+      <c r="AD25">
         <v>19978.0</v>
       </c>
-      <c r="AD25">
+      <c r="AE25">
         <v>-24113.0</v>
       </c>
-      <c r="AE25">
+      <c r="AF25">
         <v>29733.0</v>
       </c>
-      <c r="AF25">
+      <c r="AG25">
         <v>12059.0</v>
       </c>
-      <c r="AG25">
+      <c r="AH25">
         <v>25737.0</v>
       </c>
-      <c r="AH25">
+      <c r="AI25">
         <v>43402.0</v>
       </c>
-      <c r="AI25">
+      <c r="AJ25">
         <v>12676.0</v>
       </c>
-      <c r="AJ25">
+      <c r="AK25">
         <v>11013.0</v>
       </c>
-      <c r="AK25">
+      <c r="AL25">
         <v>11866.0</v>
       </c>
-      <c r="AL25">
+      <c r="AM25">
         <v>13254.0</v>
       </c>
-      <c r="AM25">
+      <c r="AN25">
         <v>14034.0</v>
       </c>
-      <c r="AN25">
+      <c r="AO25">
         <v>16449.0</v>
       </c>
-      <c r="AO25">
+      <c r="AP25">
         <v>15602.0</v>
       </c>
-      <c r="AP25">
+      <c r="AQ25">
         <v>236110.0</v>
       </c>
-      <c r="AQ25">
+      <c r="AR25">
         <v>27938.0</v>
       </c>
-      <c r="AR25">
+      <c r="AS25">
         <v>8067.0</v>
       </c>
-      <c r="AS25">
+      <c r="AT25">
         <v>12037.0</v>
       </c>
-      <c r="AT25">
+      <c r="AU25">
         <v>-27487.0</v>
       </c>
-      <c r="AU25">
+      <c r="AV25">
         <v>-12489.0</v>
       </c>
-      <c r="AV25">
+      <c r="AW25">
         <v>1077145.0</v>
       </c>
-      <c r="AW25">
+      <c r="AX25">
         <v>299329.0</v>
       </c>
-      <c r="AX25">
+      <c r="AY25">
         <v>1856.0</v>
       </c>
-      <c r="AY25">
+      <c r="AZ25">
         <v>-1.0</v>
       </c>
-      <c r="AZ25">
+      <c r="BA25">
         <v>1.0</v>
       </c>
-      <c r="BA25">
+      <c r="BB25">
         <v>-379108.0</v>
       </c>
-      <c r="BB25">
+      <c r="BC25">
         <v>-89866.0</v>
       </c>
-      <c r="BC25">
+      <c r="BD25">
         <v>-93372.0</v>
       </c>
-      <c r="BD25"/>
       <c r="BE25"/>
-      <c r="BF25">
+      <c r="BF25"/>
+      <c r="BG25">
         <v>-202612.0</v>
       </c>
-      <c r="BG25">
+      <c r="BH25">
         <v>-1.0</v>
       </c>
-      <c r="BH25">
+      <c r="BI25">
         <v>1.0</v>
       </c>
-      <c r="BI25">
+      <c r="BJ25">
         <v>-1.0</v>
       </c>
-      <c r="BJ25">
+      <c r="BK25">
         <v>-164955.0</v>
       </c>
-      <c r="BK25">
+      <c r="BL25">
         <v>9313.0</v>
       </c>
-      <c r="BL25">
+      <c r="BM25">
         <v>42231.0</v>
       </c>
-      <c r="BM25">
+      <c r="BN25">
         <v>-1.0</v>
       </c>
-      <c r="BN25">
+      <c r="BO25">
         <v>218741.0</v>
       </c>
-      <c r="BO25">
+      <c r="BP25">
         <v>484653.0</v>
       </c>
-      <c r="BP25"/>
-      <c r="BQ25">
+      <c r="BQ25"/>
+      <c r="BR25">
         <v>318.0</v>
       </c>
-      <c r="BR25">
+      <c r="BS25">
         <v>-2486832.0</v>
       </c>
-      <c r="BS25">
+      <c r="BT25">
         <v>-68633.0</v>
       </c>
-      <c r="BT25">
+      <c r="BU25">
         <v>2508310.0</v>
       </c>
-      <c r="BU25">
+      <c r="BV25">
         <v>6971.0</v>
       </c>
-      <c r="BV25">
+      <c r="BW25">
         <v>-16939.0</v>
       </c>
-      <c r="BW25"/>
-      <c r="BX25">
+      <c r="BX25"/>
+      <c r="BY25">
         <v>199917.0</v>
       </c>
-      <c r="BY25"/>
+      <c r="BZ25"/>
     </row>
-    <row r="26" spans="1:77">
+    <row r="26" spans="1:78">
       <c r="A26" t="s">
-        <v>196</v>
+        <v>197</v>
       </c>
       <c r="B26">
+        <v>-2939000.0</v>
+      </c>
+      <c r="C26">
         <v>-2999000.0</v>
       </c>
-      <c r="C26"/>
-      <c r="D26">
+      <c r="D26"/>
+      <c r="E26">
         <v>93000.0</v>
       </c>
-      <c r="E26">
+      <c r="F26">
         <v>-93000.0</v>
       </c>
-      <c r="F26">
+      <c r="G26">
         <v>-18000.0</v>
       </c>
-      <c r="G26">
+      <c r="H26">
         <v>-88000.0</v>
       </c>
-      <c r="H26">
+      <c r="I26">
         <v>-87000.0</v>
       </c>
-      <c r="I26"/>
-      <c r="J26">
+      <c r="J26"/>
+      <c r="K26">
         <v>167000.0</v>
       </c>
-      <c r="K26">
+      <c r="L26">
         <v>-139000.0</v>
       </c>
-      <c r="L26">
+      <c r="M26">
         <v>-28000.0</v>
       </c>
-      <c r="M26"/>
       <c r="N26"/>
-      <c r="O26">
+      <c r="O26"/>
+      <c r="P26">
         <v>-30000.0</v>
       </c>
-      <c r="P26"/>
       <c r="Q26"/>
       <c r="R26"/>
       <c r="S26"/>
       <c r="T26"/>
       <c r="U26"/>
       <c r="V26"/>
       <c r="W26"/>
       <c r="X26"/>
       <c r="Y26"/>
       <c r="Z26"/>
       <c r="AA26"/>
-      <c r="AB26">
-[...1 lines deleted...]
-      </c>
+      <c r="AB26"/>
       <c r="AC26">
         <v>0.0</v>
       </c>
       <c r="AD26">
         <v>0.0</v>
       </c>
       <c r="AE26">
         <v>0.0</v>
       </c>
-      <c r="AF26"/>
+      <c r="AF26">
+        <v>0.0</v>
+      </c>
       <c r="AG26"/>
       <c r="AH26"/>
       <c r="AI26"/>
       <c r="AJ26"/>
       <c r="AK26"/>
       <c r="AL26"/>
       <c r="AM26"/>
       <c r="AN26"/>
       <c r="AO26"/>
       <c r="AP26"/>
       <c r="AQ26"/>
       <c r="AR26"/>
       <c r="AS26"/>
       <c r="AT26"/>
       <c r="AU26"/>
       <c r="AV26"/>
       <c r="AW26"/>
       <c r="AX26"/>
       <c r="AY26"/>
       <c r="AZ26"/>
       <c r="BA26"/>
       <c r="BB26"/>
       <c r="BC26"/>
       <c r="BD26"/>
       <c r="BE26"/>
       <c r="BF26"/>
       <c r="BG26"/>
       <c r="BH26"/>
       <c r="BI26"/>
       <c r="BJ26"/>
       <c r="BK26"/>
       <c r="BL26"/>
       <c r="BM26"/>
       <c r="BN26"/>
       <c r="BO26"/>
       <c r="BP26"/>
       <c r="BQ26"/>
       <c r="BR26"/>
       <c r="BS26"/>
       <c r="BT26"/>
       <c r="BU26"/>
       <c r="BV26"/>
       <c r="BW26"/>
       <c r="BX26"/>
       <c r="BY26"/>
+      <c r="BZ26"/>
     </row>
-    <row r="27" spans="1:77">
+    <row r="27" spans="1:78">
       <c r="A27" t="s">
-        <v>197</v>
+        <v>198</v>
       </c>
       <c r="B27">
+        <v>934000.0</v>
+      </c>
+      <c r="C27">
         <v>-23000.0</v>
       </c>
-      <c r="C27">
+      <c r="D27">
         <v>1080000.0</v>
       </c>
-      <c r="D27">
+      <c r="E27">
         <v>1017000.0</v>
       </c>
-      <c r="E27">
+      <c r="F27">
         <v>679000.0</v>
       </c>
-      <c r="F27">
+      <c r="G27">
         <v>868000.0</v>
       </c>
-      <c r="G27">
+      <c r="H27">
         <v>862000.0</v>
       </c>
-      <c r="H27">
+      <c r="I27">
         <v>837000.0</v>
       </c>
-      <c r="I27">
+      <c r="J27">
         <v>630000.0</v>
       </c>
-      <c r="J27">
+      <c r="K27">
         <v>496000.0</v>
       </c>
-      <c r="K27">
+      <c r="L27">
         <v>487000.0</v>
       </c>
-      <c r="L27">
+      <c r="M27">
         <v>354000.0</v>
       </c>
-      <c r="M27">
+      <c r="N27">
         <v>303000.0</v>
       </c>
-      <c r="N27">
+      <c r="O27">
         <v>205000.0</v>
       </c>
-      <c r="O27">
+      <c r="P27">
         <v>138000.0</v>
       </c>
-      <c r="P27">
+      <c r="Q27">
         <v>109000.0</v>
       </c>
-      <c r="Q27">
+      <c r="R27">
         <v>70000.0</v>
       </c>
-      <c r="R27">
+      <c r="S27">
         <v>92188.0</v>
       </c>
-      <c r="S27">
+      <c r="T27">
         <v>77000.0</v>
       </c>
-      <c r="T27">
+      <c r="U27">
         <v>11736.0</v>
       </c>
-      <c r="U27">
+      <c r="V27">
         <v>95061.0</v>
       </c>
-      <c r="V27">
+      <c r="W27">
         <v>28139.0</v>
       </c>
-      <c r="W27">
+      <c r="X27">
         <v>-11123.0</v>
       </c>
-      <c r="X27">
+      <c r="Y27">
         <v>67604.0</v>
       </c>
-      <c r="Y27">
+      <c r="Z27">
         <v>25953.0</v>
       </c>
-      <c r="Z27">
+      <c r="AA27">
         <v>75323.0</v>
       </c>
-      <c r="AA27">
+      <c r="AB27">
         <v>7112.0</v>
       </c>
-      <c r="AB27">
+      <c r="AC27">
         <v>77198.0</v>
       </c>
-      <c r="AC27">
+      <c r="AD27">
         <v>137524.0</v>
       </c>
-      <c r="AD27">
+      <c r="AE27">
         <v>-243601.0</v>
       </c>
-      <c r="AE27">
+      <c r="AF27">
         <v>150677.0</v>
       </c>
-      <c r="AF27">
+      <c r="AG27">
         <v>139566.0</v>
       </c>
-      <c r="AG27">
+      <c r="AH27">
         <v>169321.0</v>
       </c>
-      <c r="AH27">
+      <c r="AI27">
         <v>-85561.0</v>
       </c>
-      <c r="AI27">
+      <c r="AJ27">
         <v>27491.0</v>
       </c>
-      <c r="AJ27">
+      <c r="AK27">
         <v>18811.0</v>
       </c>
-      <c r="AK27">
+      <c r="AL27">
         <v>46070.0</v>
       </c>
-      <c r="AL27">
+      <c r="AM27">
         <v>91838.0</v>
       </c>
-      <c r="AM27">
+      <c r="AN27">
         <v>-3223.0</v>
       </c>
-      <c r="AN27">
+      <c r="AO27">
         <v>-460.0</v>
       </c>
-      <c r="AO27">
+      <c r="AP27">
         <v>19901.0</v>
       </c>
-      <c r="AP27">
+      <c r="AQ27">
         <v>41260.0</v>
       </c>
-      <c r="AQ27">
+      <c r="AR27">
         <v>-348923.0</v>
       </c>
-      <c r="AR27">
+      <c r="AS27">
         <v>34680.0</v>
       </c>
-      <c r="AS27">
+      <c r="AT27">
         <v>-61585.0</v>
       </c>
-      <c r="AT27">
+      <c r="AU27">
         <v>22975.0</v>
       </c>
-      <c r="AU27">
+      <c r="AV27">
         <v>4163.0</v>
       </c>
-      <c r="AV27"/>
       <c r="AW27"/>
       <c r="AX27"/>
       <c r="AY27"/>
-      <c r="AZ27">
+      <c r="AZ27"/>
+      <c r="BA27">
         <v>-1.0</v>
       </c>
-      <c r="BA27"/>
       <c r="BB27"/>
       <c r="BC27"/>
       <c r="BD27"/>
       <c r="BE27"/>
       <c r="BF27"/>
       <c r="BG27"/>
       <c r="BH27"/>
       <c r="BI27"/>
       <c r="BJ27"/>
       <c r="BK27"/>
       <c r="BL27"/>
       <c r="BM27"/>
-      <c r="BN27">
+      <c r="BN27"/>
+      <c r="BO27">
         <v>1499.0</v>
-      </c>
-[...1 lines deleted...]
-        <v>1500.0</v>
       </c>
       <c r="BP27">
         <v>1500.0</v>
       </c>
       <c r="BQ27">
+        <v>1500.0</v>
+      </c>
+      <c r="BR27">
         <v>4034.0</v>
       </c>
-      <c r="BR27">
+      <c r="BS27">
         <v>188733.0</v>
       </c>
-      <c r="BS27">
+      <c r="BT27">
         <v>-22062.0</v>
       </c>
-      <c r="BT27">
+      <c r="BU27">
         <v>44061.0</v>
       </c>
-      <c r="BU27">
+      <c r="BV27">
         <v>10460.0</v>
       </c>
-      <c r="BV27">
+      <c r="BW27">
         <v>31986.0</v>
       </c>
-      <c r="BW27">
+      <c r="BX27">
         <v>-132723.0</v>
       </c>
-      <c r="BX27">
+      <c r="BY27">
         <v>199917.0</v>
       </c>
-      <c r="BY27">
+      <c r="BZ27">
         <v>211373.0</v>
       </c>
     </row>
-    <row r="28" spans="1:77">
+    <row r="28" spans="1:78">
       <c r="A28" t="s">
-        <v>198</v>
+        <v>199</v>
       </c>
       <c r="B28">
+        <v>-3571000.0</v>
+      </c>
+      <c r="C28">
         <v>-3232000.0</v>
       </c>
-      <c r="C28">
+      <c r="D28">
         <v>-166000.0</v>
       </c>
-      <c r="D28">
+      <c r="E28">
         <v>-89000.0</v>
       </c>
-      <c r="E28">
+      <c r="F28">
         <v>-170000.0</v>
       </c>
-      <c r="F28">
+      <c r="G28">
         <v>-34000.0</v>
       </c>
-      <c r="G28">
+      <c r="H28">
         <v>-11101000.0</v>
       </c>
-      <c r="H28">
+      <c r="I28">
         <v>-13103000.0</v>
       </c>
-      <c r="I28">
+      <c r="J28">
         <v>4985000.0</v>
       </c>
-      <c r="J28">
+      <c r="K28">
         <v>18985000.0</v>
       </c>
-      <c r="K28">
+      <c r="L28">
         <v>-13139000.0</v>
       </c>
-      <c r="L28">
+      <c r="M28">
         <v>-15028000.0</v>
       </c>
-      <c r="M28">
+      <c r="N28">
         <v>1923000.0</v>
       </c>
-      <c r="N28">
+      <c r="O28">
         <v>-64000.0</v>
       </c>
-      <c r="O28">
+      <c r="P28">
         <v>-6040000.0</v>
       </c>
-      <c r="P28">
+      <c r="Q28">
         <v>-1186000.0</v>
       </c>
-      <c r="Q28">
+      <c r="R28">
         <v>7892000.0</v>
       </c>
-      <c r="R28">
+      <c r="S28">
         <v>24834650.0</v>
       </c>
-      <c r="S28">
+      <c r="T28">
         <v>-170000.0</v>
       </c>
-      <c r="T28">
+      <c r="U28">
         <v>-4699693.0</v>
       </c>
-      <c r="U28">
+      <c r="V28">
         <v>-723236.0</v>
       </c>
-      <c r="V28">
+      <c r="W28">
         <v>-660300.0</v>
       </c>
-      <c r="W28">
+      <c r="X28">
         <v>-651424.0</v>
       </c>
-      <c r="X28">
+      <c r="Y28">
         <v>-249101.0</v>
       </c>
-      <c r="Y28">
+      <c r="Z28">
         <v>5072054.0</v>
       </c>
-      <c r="Z28">
+      <c r="AA28">
         <v>-234331.0</v>
       </c>
-      <c r="AA28">
+      <c r="AB28">
         <v>-194241.0</v>
       </c>
-      <c r="AB28">
+      <c r="AC28">
         <v>-526262.0</v>
       </c>
-      <c r="AC28">
+      <c r="AD28">
         <v>-188406.0</v>
       </c>
-      <c r="AD28">
+      <c r="AE28">
         <v>-822934.0</v>
       </c>
-      <c r="AE28">
+      <c r="AF28">
         <v>-5125.0</v>
       </c>
-      <c r="AF28">
+      <c r="AG28">
         <v>-1851143.0</v>
       </c>
-      <c r="AG28">
+      <c r="AH28">
         <v>-418979.0</v>
       </c>
-      <c r="AH28">
+      <c r="AI28">
         <v>-3907227.0</v>
       </c>
-      <c r="AI28">
+      <c r="AJ28">
         <v>852298.0</v>
       </c>
-      <c r="AJ28">
+      <c r="AK28">
         <v>1751169.0</v>
       </c>
-      <c r="AK28">
+      <c r="AL28">
         <v>2860674.0</v>
       </c>
-      <c r="AL28">
+      <c r="AM28">
         <v>214218.0</v>
       </c>
-      <c r="AM28">
+      <c r="AN28">
         <v>-384800.0</v>
       </c>
-      <c r="AN28">
+      <c r="AO28">
         <v>-1240984.0</v>
       </c>
-      <c r="AO28">
+      <c r="AP28">
         <v>-241725.0</v>
       </c>
-      <c r="AP28">
+      <c r="AQ28">
         <v>-131393.0</v>
       </c>
-      <c r="AQ28">
+      <c r="AR28">
         <v>1101126.0</v>
       </c>
-      <c r="AR28">
+      <c r="AS28">
         <v>-379944.0</v>
       </c>
-      <c r="AS28">
+      <c r="AT28">
         <v>2711396.0</v>
       </c>
-      <c r="AT28">
+      <c r="AU28">
         <v>-950550.0</v>
       </c>
-      <c r="AU28">
+      <c r="AV28">
         <v>1619149.0</v>
       </c>
-      <c r="AV28">
+      <c r="AW28">
         <v>-111258.0</v>
       </c>
-      <c r="AW28">
+      <c r="AX28">
         <v>320854.0</v>
       </c>
-      <c r="AX28">
+      <c r="AY28">
         <v>-177873.0</v>
       </c>
-      <c r="AY28">
+      <c r="AZ28">
         <v>247930.0</v>
       </c>
-      <c r="AZ28">
+      <c r="BA28">
         <v>-35354.0</v>
       </c>
-      <c r="BA28">
+      <c r="BB28">
         <v>33802.0</v>
       </c>
-      <c r="BB28"/>
       <c r="BC28"/>
-      <c r="BD28">
+      <c r="BD28"/>
+      <c r="BE28">
         <v>-1000.0</v>
       </c>
-      <c r="BE28">
+      <c r="BF28">
         <v>1000.0</v>
       </c>
-      <c r="BF28">
+      <c r="BG28">
         <v>-154326.0</v>
       </c>
-      <c r="BG28">
+      <c r="BH28">
         <v>100000.0</v>
       </c>
-      <c r="BH28">
+      <c r="BI28">
         <v>50000.0</v>
       </c>
-      <c r="BI28"/>
-      <c r="BJ28">
+      <c r="BJ28"/>
+      <c r="BK28">
         <v>1.0</v>
       </c>
-      <c r="BK28">
+      <c r="BL28">
         <v>-21616.0</v>
       </c>
-      <c r="BL28">
+      <c r="BM28">
         <v>-47328.0</v>
       </c>
-      <c r="BM28">
+      <c r="BN28">
         <v>-62178.0</v>
       </c>
-      <c r="BN28">
+      <c r="BO28">
         <v>-95682.0</v>
       </c>
-      <c r="BO28">
+      <c r="BP28">
         <v>-13372.0</v>
       </c>
-      <c r="BP28">
+      <c r="BQ28">
         <v>-46162.0</v>
       </c>
-      <c r="BQ28">
+      <c r="BR28">
         <v>-36702.0</v>
       </c>
-      <c r="BR28">
+      <c r="BS28">
         <v>339055.0</v>
       </c>
-      <c r="BS28">
+      <c r="BT28">
         <v>-18552.0</v>
       </c>
-      <c r="BT28">
+      <c r="BU28">
         <v>-80863.0</v>
       </c>
-      <c r="BU28">
+      <c r="BV28">
         <v>-28593.0</v>
       </c>
-      <c r="BV28">
+      <c r="BW28">
         <v>592279.0</v>
       </c>
-      <c r="BW28">
+      <c r="BX28">
         <v>39144.0</v>
       </c>
-      <c r="BX28">
+      <c r="BY28">
         <v>1265407.0</v>
       </c>
-      <c r="BY28">
+      <c r="BZ28">
         <v>592886.0</v>
       </c>
     </row>
-    <row r="29" spans="1:77">
+    <row r="29" spans="1:78">
       <c r="A29" t="s">
-        <v>199</v>
+        <v>200</v>
       </c>
       <c r="B29">
+        <v>7379000.0</v>
+      </c>
+      <c r="C29">
         <v>2667000.0</v>
       </c>
-      <c r="C29">
+      <c r="D29">
         <v>33154000.0</v>
       </c>
-      <c r="D29">
+      <c r="E29">
         <v>27889000.0</v>
       </c>
-      <c r="E29">
+      <c r="F29">
         <v>3228000.0</v>
       </c>
-      <c r="F29">
+      <c r="G29">
         <v>6327000.0</v>
       </c>
-      <c r="G29">
+      <c r="H29">
         <v>19559000.0</v>
       </c>
-      <c r="H29">
+      <c r="I29">
         <v>26897000.0</v>
       </c>
-      <c r="I29">
+      <c r="J29">
         <v>-4959000.0</v>
       </c>
-      <c r="J29">
+      <c r="K29">
         <v>-1117000.0</v>
       </c>
-      <c r="K29">
+      <c r="L29">
         <v>11128000.0</v>
       </c>
-      <c r="L29">
+      <c r="M29">
         <v>26678000.0</v>
       </c>
-      <c r="M29">
+      <c r="N29">
         <v>695000.0</v>
       </c>
-      <c r="N29">
+      <c r="O29">
         <v>2361000.0</v>
       </c>
-      <c r="O29">
+      <c r="P29">
         <v>12221000.0</v>
       </c>
-      <c r="P29">
+      <c r="Q29">
         <v>1784000.0</v>
       </c>
-      <c r="Q29">
+      <c r="R29">
         <v>-4309000.0</v>
       </c>
-      <c r="R29">
+      <c r="S29">
         <v>-1905261.0</v>
       </c>
-      <c r="S29">
+      <c r="T29">
         <v>1101000.0</v>
       </c>
-      <c r="T29">
+      <c r="U29">
         <v>10146285.0</v>
       </c>
-      <c r="U29">
+      <c r="V29">
         <v>8926968.0</v>
       </c>
-      <c r="V29">
+      <c r="W29">
         <v>4226915.0</v>
       </c>
-      <c r="W29">
+      <c r="X29">
         <v>2456335.0</v>
       </c>
-      <c r="X29">
+      <c r="Y29">
         <v>11510604.0</v>
       </c>
-      <c r="Y29">
+      <c r="Z29">
         <v>272157.0</v>
       </c>
-      <c r="Z29">
+      <c r="AA29">
         <v>5319967.0</v>
       </c>
-      <c r="AA29">
+      <c r="AB29">
         <v>2567723.0</v>
       </c>
-      <c r="AB29">
+      <c r="AC29">
         <v>2062980.0</v>
       </c>
-      <c r="AC29">
+      <c r="AD29">
         <v>1014849.0</v>
       </c>
-      <c r="AD29">
+      <c r="AE29">
         <v>1884876.0</v>
       </c>
-      <c r="AE29">
+      <c r="AF29">
         <v>3063122.0</v>
       </c>
-      <c r="AF29">
+      <c r="AG29">
         <v>1161497.0</v>
       </c>
-      <c r="AG29">
+      <c r="AH29">
         <v>687290.0</v>
       </c>
-      <c r="AH29">
+      <c r="AI29">
         <v>7458368.0</v>
       </c>
-      <c r="AI29">
+      <c r="AJ29">
         <v>186991.0</v>
       </c>
-      <c r="AJ29">
+      <c r="AK29">
         <v>-2544047.0</v>
       </c>
-      <c r="AK29">
+      <c r="AL29">
         <v>-1149460.0</v>
       </c>
-      <c r="AL29">
+      <c r="AM29">
         <v>-275991.0</v>
       </c>
-      <c r="AM29">
+      <c r="AN29">
         <v>1933878.0</v>
       </c>
-      <c r="AN29">
+      <c r="AO29">
         <v>894913.0</v>
       </c>
-      <c r="AO29">
+      <c r="AP29">
         <v>377476.0</v>
       </c>
-      <c r="AP29">
+      <c r="AQ29">
         <v>78023.0</v>
       </c>
-      <c r="AQ29">
+      <c r="AR29">
         <v>106414.0</v>
       </c>
-      <c r="AR29">
+      <c r="AS29">
         <v>940253.0</v>
       </c>
-      <c r="AS29">
+      <c r="AT29">
         <v>282743.0</v>
       </c>
-      <c r="AT29">
+      <c r="AU29">
         <v>523340.0</v>
       </c>
-      <c r="AU29">
+      <c r="AV29">
         <v>-973732.0</v>
       </c>
-      <c r="AV29">
+      <c r="AW29">
         <v>1140043.0</v>
       </c>
-      <c r="AW29">
+      <c r="AX29">
         <v>-90000.0</v>
       </c>
-      <c r="AX29">
+      <c r="AY29">
         <v>821229.0</v>
       </c>
-      <c r="AY29">
+      <c r="AZ29">
         <v>-720374.0</v>
       </c>
-      <c r="AZ29">
+      <c r="BA29">
         <v>511649.0</v>
       </c>
-      <c r="BA29">
+      <c r="BB29">
         <v>159446.0</v>
       </c>
-      <c r="BB29">
+      <c r="BC29">
         <v>644129.0</v>
       </c>
-      <c r="BC29">
+      <c r="BD29">
         <v>338002.0</v>
       </c>
-      <c r="BD29">
+      <c r="BE29">
         <v>371232.0</v>
       </c>
-      <c r="BE29">
+      <c r="BF29">
         <v>-29857.0</v>
       </c>
-      <c r="BF29">
+      <c r="BG29">
         <v>319380.0</v>
       </c>
-      <c r="BG29">
+      <c r="BH29">
         <v>162088.0</v>
       </c>
-      <c r="BH29">
+      <c r="BI29">
         <v>14819.0</v>
       </c>
-      <c r="BI29">
+      <c r="BJ29">
         <v>154111.0</v>
       </c>
-      <c r="BJ29">
+      <c r="BK29">
         <v>-62538.0</v>
       </c>
-      <c r="BK29">
+      <c r="BL29">
         <v>82286.0</v>
       </c>
-      <c r="BL29">
+      <c r="BM29">
         <v>108823.0</v>
       </c>
-      <c r="BM29">
+      <c r="BN29">
         <v>106254.0</v>
       </c>
-      <c r="BN29">
+      <c r="BO29">
         <v>-69169.0</v>
       </c>
-      <c r="BO29">
+      <c r="BP29">
         <v>105289.0</v>
       </c>
-      <c r="BP29">
+      <c r="BQ29">
         <v>121334.0</v>
       </c>
-      <c r="BQ29">
+      <c r="BR29">
         <v>77093.0</v>
       </c>
-      <c r="BR29">
+      <c r="BS29">
         <v>241577.0</v>
       </c>
-      <c r="BS29">
+      <c r="BT29">
         <v>-6999.0</v>
       </c>
-      <c r="BT29">
+      <c r="BU29">
         <v>12151.0</v>
       </c>
-      <c r="BU29">
+      <c r="BV29">
         <v>-51223.0</v>
       </c>
-      <c r="BV29">
+      <c r="BW29">
         <v>359322.0</v>
       </c>
-      <c r="BW29">
+      <c r="BX29">
         <v>169330.0</v>
       </c>
-      <c r="BX29">
+      <c r="BY29">
         <v>-78338.0</v>
       </c>
-      <c r="BY29">
+      <c r="BZ29">
         <v>-319526.0</v>
       </c>
     </row>
-    <row r="30" spans="1:77">
+    <row r="30" spans="1:78">
       <c r="A30" t="s">
-        <v>200</v>
+        <v>201</v>
       </c>
       <c r="B30">
+        <v>-9893000.0</v>
+      </c>
+      <c r="C30">
         <v>-12992000.0</v>
       </c>
-      <c r="C30">
+      <c r="D30">
         <v>-17883000.0</v>
       </c>
-      <c r="D30">
+      <c r="E30">
         <v>-1347000.0</v>
       </c>
-      <c r="E30">
+      <c r="F30">
         <v>-1556000.0</v>
       </c>
-      <c r="F30">
+      <c r="G30">
         <v>-5418000.0</v>
       </c>
-      <c r="G30">
+      <c r="H30">
         <v>-2389000.0</v>
       </c>
-      <c r="H30">
+      <c r="I30">
         <v>-7483000.0</v>
       </c>
-      <c r="I30">
+      <c r="J30">
         <v>-3114000.0</v>
       </c>
-      <c r="J30">
+      <c r="K30">
         <v>-16137000.0</v>
       </c>
-      <c r="K30">
+      <c r="L30">
         <v>-1960000.0</v>
       </c>
-      <c r="L30">
+      <c r="M30">
         <v>-5892000.0</v>
       </c>
-      <c r="M30">
+      <c r="N30">
         <v>-2364000.0</v>
       </c>
-      <c r="N30">
+      <c r="O30">
         <v>-4327000.0</v>
       </c>
-      <c r="O30">
+      <c r="P30">
         <v>-5234000.0</v>
       </c>
-      <c r="P30">
+      <c r="Q30">
         <v>-2002000.0</v>
       </c>
-      <c r="Q30">
+      <c r="R30">
         <v>-2593000.0</v>
       </c>
-      <c r="R30">
+      <c r="S30">
         <v>-21115863.0</v>
       </c>
-      <c r="S30">
+      <c r="T30">
         <v>-2054000.0</v>
       </c>
-      <c r="T30">
+      <c r="U30">
         <v>-32118856.0</v>
       </c>
-      <c r="U30">
+      <c r="V30">
         <v>-1519186.0</v>
       </c>
-      <c r="V30">
+      <c r="W30">
         <v>-1801777.0</v>
       </c>
-      <c r="W30">
+      <c r="X30">
         <v>-412132.0</v>
       </c>
-      <c r="X30">
+      <c r="Y30">
         <v>-340990.0</v>
       </c>
-      <c r="Y30">
+      <c r="Z30">
         <v>-2108655.0</v>
       </c>
-      <c r="Z30">
+      <c r="AA30">
         <v>-815973.0</v>
       </c>
-      <c r="AA30">
+      <c r="AB30">
         <v>-596761.0</v>
       </c>
-      <c r="AB30">
+      <c r="AC30">
         <v>-449226.0</v>
       </c>
-      <c r="AC30">
+      <c r="AD30">
         <v>-441610.0</v>
       </c>
-      <c r="AD30">
+      <c r="AE30">
         <v>-449558.0</v>
       </c>
-      <c r="AE30">
+      <c r="AF30">
         <v>-1286209.0</v>
       </c>
-      <c r="AF30">
+      <c r="AG30">
         <v>-1041636.0</v>
       </c>
-      <c r="AG30">
+      <c r="AH30">
         <v>-316553.0</v>
       </c>
-      <c r="AH30">
+      <c r="AI30">
         <v>-1947128.0</v>
       </c>
-      <c r="AI30">
+      <c r="AJ30">
         <v>-521452.0</v>
       </c>
-      <c r="AJ30">
+      <c r="AK30">
         <v>-508416.0</v>
       </c>
-      <c r="AK30">
+      <c r="AL30">
         <v>-332990.0</v>
       </c>
-      <c r="AL30">
+      <c r="AM30">
         <v>-996828.0</v>
       </c>
-      <c r="AM30">
+      <c r="AN30">
         <v>-451856.0</v>
       </c>
-      <c r="AN30">
+      <c r="AO30">
         <v>-350217.0</v>
       </c>
-      <c r="AO30">
+      <c r="AP30">
         <v>-382106.0</v>
       </c>
-      <c r="AP30">
+      <c r="AQ30">
         <v>-346828.0</v>
       </c>
-      <c r="AQ30">
+      <c r="AR30">
         <v>-464039.0</v>
       </c>
-      <c r="AR30">
+      <c r="AS30">
         <v>-334036.0</v>
       </c>
-      <c r="AS30">
+      <c r="AT30">
         <v>-2070525.0</v>
       </c>
-      <c r="AT30">
+      <c r="AU30">
         <v>-189127.0</v>
       </c>
-      <c r="AU30">
+      <c r="AV30">
         <v>-683254.0</v>
       </c>
-      <c r="AV30">
+      <c r="AW30">
         <v>-260810.0</v>
       </c>
-      <c r="AW30">
+      <c r="AX30">
         <v>-285438.0</v>
       </c>
-      <c r="AX30">
+      <c r="AY30">
         <v>-313946.0</v>
       </c>
-      <c r="AY30">
+      <c r="AZ30">
         <v>-251562.0</v>
       </c>
-      <c r="AZ30">
+      <c r="BA30">
         <v>-95515.0</v>
       </c>
-      <c r="BA30">
+      <c r="BB30">
         <v>-160819.0</v>
       </c>
-      <c r="BB30">
+      <c r="BC30">
         <v>-76726.0</v>
       </c>
-      <c r="BC30">
+      <c r="BD30">
         <v>-78438.0</v>
       </c>
-      <c r="BD30">
+      <c r="BE30">
         <v>-100570.0</v>
       </c>
-      <c r="BE30">
+      <c r="BF30">
         <v>-96267.0</v>
       </c>
-      <c r="BF30">
+      <c r="BG30">
         <v>-83912.0</v>
       </c>
-      <c r="BG30">
+      <c r="BH30">
         <v>-109164.0</v>
       </c>
-      <c r="BH30">
+      <c r="BI30">
         <v>-110589.0</v>
       </c>
-      <c r="BI30">
+      <c r="BJ30">
         <v>-75445.0</v>
       </c>
-      <c r="BJ30">
+      <c r="BK30">
         <v>17693.0</v>
       </c>
-      <c r="BK30">
+      <c r="BL30">
         <v>-24058.0</v>
       </c>
-      <c r="BL30">
+      <c r="BM30">
         <v>-48244.0</v>
       </c>
-      <c r="BM30">
+      <c r="BN30">
         <v>-13956.0</v>
       </c>
-      <c r="BN30">
+      <c r="BO30">
         <v>147080.0</v>
       </c>
-      <c r="BO30">
+      <c r="BP30">
         <v>-73312.0</v>
       </c>
-      <c r="BP30">
+      <c r="BQ30">
         <v>-71390.0</v>
       </c>
-      <c r="BQ30">
+      <c r="BR30">
         <v>2927.0</v>
       </c>
-      <c r="BR30">
+      <c r="BS30">
         <v>-37465.0</v>
       </c>
-      <c r="BS30">
+      <c r="BT30">
         <v>-48416.0</v>
       </c>
-      <c r="BT30">
+      <c r="BU30">
         <v>-75072.0</v>
       </c>
-      <c r="BU30">
+      <c r="BV30">
         <v>-211786.0</v>
       </c>
-      <c r="BV30">
+      <c r="BW30">
         <v>-997198.0</v>
       </c>
-      <c r="BW30">
+      <c r="BX30">
         <v>-228826.0</v>
       </c>
-      <c r="BX30">
+      <c r="BY30">
         <v>-625244.0</v>
       </c>
-      <c r="BY30">
+      <c r="BZ30">
         <v>-93946.0</v>
       </c>
     </row>
   </sheetData>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.7" right="0.7" top="0.75" bottom="0.75" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <tableParts count="0"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>