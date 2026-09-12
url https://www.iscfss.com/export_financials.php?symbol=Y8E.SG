--- v0 (2026-07-13)
+++ v1 (2026-09-12)
@@ -6378,51 +6378,51 @@
       </c>
       <c r="E14">
         <v>4623000.0</v>
       </c>
       <c r="F14">
         <v>3184000.0</v>
       </c>
       <c r="G14">
         <v>2784000.0</v>
       </c>
       <c r="H14">
         <v>2394000.0</v>
       </c>
       <c r="I14">
         <v>1707000.0</v>
       </c>
       <c r="J14">
         <v>1095000.0</v>
       </c>
     </row>
     <row r="15" spans="1:10">
       <c r="A15" t="s">
         <v>127</v>
       </c>
       <c r="B15">
-        <v>-5603000.0</v>
+        <v>5603000.0</v>
       </c>
       <c r="C15"/>
       <c r="D15"/>
       <c r="E15">
         <v>6477000.0</v>
       </c>
       <c r="F15">
         <v>9042000.0</v>
       </c>
       <c r="G15">
         <v>6684000.0</v>
       </c>
       <c r="H15">
         <v>1656000.0</v>
       </c>
       <c r="I15">
         <v>1966000.0</v>
       </c>
       <c r="J15">
         <v>1966000.0</v>
       </c>
     </row>
     <row r="16" spans="1:10">
       <c r="A16" t="s">
         <v>128</v>